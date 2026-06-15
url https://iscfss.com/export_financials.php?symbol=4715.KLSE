--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -271,50 +271,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1239,89 +1242,93 @@
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
     </row>
     <row r="7" spans="1:22">
       <c r="A7" t="s">
         <v>27</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>1449294000.0</v>
+      </c>
       <c r="C7">
         <v>1097816000.0</v>
       </c>
       <c r="D7">
         <v>784700000.0</v>
       </c>
       <c r="E7">
         <v>782900000.0</v>
       </c>
       <c r="F7">
         <v>750600000.0</v>
       </c>
       <c r="G7">
         <v>849200000.0</v>
       </c>
       <c r="H7">
         <v>869700000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
     </row>
     <row r="8" spans="1:22">
       <c r="A8" t="s">
         <v>28</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1764424000.0</v>
+      </c>
       <c r="C8">
         <v>1764424000.0</v>
       </c>
       <c r="D8">
         <v>1764500000.0</v>
       </c>
       <c r="E8">
         <v>1764500000.0</v>
       </c>
       <c r="F8">
         <v>1764500000.0</v>
       </c>
       <c r="G8">
         <v>1764500000.0</v>
       </c>
       <c r="H8">
         <v>1764500000.0</v>
       </c>
       <c r="I8">
         <v>1764500000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1827,51 +1834,53 @@
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
     </row>
     <row r="20" spans="1:22">
       <c r="A20" t="s">
         <v>40</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>460000000.0</v>
+      </c>
       <c r="C20">
         <v>448000000.0</v>
       </c>
       <c r="D20">
         <v>466000000.0</v>
       </c>
       <c r="E20">
         <v>423700000.0</v>
       </c>
       <c r="F20">
         <v>442700000.0</v>
       </c>
       <c r="G20">
         <v>485400000.0</v>
       </c>
       <c r="H20">
         <v>488900000.0</v>
       </c>
       <c r="I20">
         <v>431900000.0</v>
       </c>
       <c r="J20">
         <v>458600000.0</v>
       </c>
       <c r="K20">
@@ -1881,51 +1890,53 @@
         <v>571000000.0</v>
       </c>
       <c r="M20">
         <v>454400000.0</v>
       </c>
       <c r="N20">
         <v>446700000.0</v>
       </c>
       <c r="O20">
         <v>416000000.0</v>
       </c>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20">
         <v>11600000.0</v>
       </c>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
     </row>
     <row r="21" spans="1:22">
       <c r="A21" t="s">
         <v>41</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>3970700000.0</v>
+      </c>
       <c r="C21">
         <v>3551800000.0</v>
       </c>
       <c r="D21">
         <v>3787200000.0</v>
       </c>
       <c r="E21">
         <v>3659900000.0</v>
       </c>
       <c r="F21">
         <v>3740700000.0</v>
       </c>
       <c r="G21">
         <v>3762300000.0</v>
       </c>
       <c r="H21">
         <v>3983900000.0</v>
       </c>
       <c r="I21">
         <v>4095400000.0</v>
       </c>
       <c r="J21">
         <v>4195900000.0</v>
       </c>
       <c r="K21">
@@ -2079,51 +2090,53 @@
         <v>16506600000.0</v>
       </c>
       <c r="Q23">
         <v>14784400000.0</v>
       </c>
       <c r="R23">
         <v>11346000000.0</v>
       </c>
       <c r="S23">
         <v>9422900000.0</v>
       </c>
       <c r="T23">
         <v>9341500000.0</v>
       </c>
       <c r="U23">
         <v>8372400000.0</v>
       </c>
       <c r="V23">
         <v>7049900000.0</v>
       </c>
     </row>
     <row r="24" spans="1:22">
       <c r="A24" t="s">
         <v>44</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>11288320000.0</v>
+      </c>
       <c r="C24">
         <v>11938376000.0</v>
       </c>
       <c r="D24">
         <v>12076000000.0</v>
       </c>
       <c r="E24">
         <v>11223100000.0</v>
       </c>
       <c r="F24">
         <v>12650200000.0</v>
       </c>
       <c r="G24">
         <v>9069900000.0</v>
       </c>
       <c r="H24">
         <v>8483500000.0</v>
       </c>
       <c r="I24">
         <v>9282700000.0</v>
       </c>
       <c r="J24">
         <v>6590800000.0</v>
       </c>
       <c r="K24">
@@ -2238,51 +2251,51 @@
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
     </row>
     <row r="28" spans="1:22">
       <c r="A28" t="s">
         <v>48</v>
       </c>
       <c r="B28">
-        <v>12653644000.0</v>
+        <v>11290823000.0</v>
       </c>
       <c r="C28">
         <v>9781989000.0</v>
       </c>
       <c r="D28">
         <v>9116400000.0</v>
       </c>
       <c r="E28">
         <v>9856300000.0</v>
       </c>
       <c r="F28">
         <v>9145400000.0</v>
       </c>
       <c r="G28">
         <v>7785500000.0</v>
       </c>
       <c r="H28">
         <v>4400800000.0</v>
       </c>
       <c r="I28">
         <v>1760600000.0</v>
       </c>
       <c r="J28">
         <v>902800000.0</v>
       </c>
@@ -2305,51 +2318,53 @@
         <v>-292500000.0</v>
       </c>
       <c r="Q28">
         <v>-1751100000.0</v>
       </c>
       <c r="R28">
         <v>-3104500000.0</v>
       </c>
       <c r="S28">
         <v>-2794800000.0</v>
       </c>
       <c r="T28">
         <v>-2081800000.0</v>
       </c>
       <c r="U28">
         <v>-998500000.0</v>
       </c>
       <c r="V28">
         <v>94800000.0</v>
       </c>
     </row>
     <row r="29" spans="1:22">
       <c r="A29" t="s">
         <v>49</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>24349801000.0</v>
+      </c>
       <c r="C29">
         <v>24141964000.0</v>
       </c>
       <c r="D29">
         <v>25044100000.0</v>
       </c>
       <c r="E29">
         <v>24753000000.0</v>
       </c>
       <c r="F29">
         <v>26819600000.0</v>
       </c>
       <c r="G29">
         <v>24301000000.0</v>
       </c>
       <c r="H29">
         <v>28505100000.0</v>
       </c>
       <c r="I29">
         <v>27981000000.0</v>
       </c>
       <c r="J29">
         <v>26234400000.0</v>
       </c>
       <c r="K29"/>
@@ -2449,51 +2464,53 @@
       <c r="G31">
         <v>10664100000.0</v>
       </c>
       <c r="H31">
         <v>14024800000.0</v>
       </c>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
     </row>
     <row r="32" spans="1:22">
       <c r="A32" t="s">
         <v>52</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>140671000.0</v>
+      </c>
       <c r="C32">
         <v>962217000.0</v>
       </c>
       <c r="D32">
         <v>3031400000.0</v>
       </c>
       <c r="E32">
         <v>48900000.0</v>
       </c>
       <c r="F32">
         <v>2479800000.0</v>
       </c>
       <c r="G32">
         <v>986900000.0</v>
       </c>
       <c r="H32">
         <v>3335200000.0</v>
       </c>
       <c r="I32">
         <v>5955500000.0</v>
       </c>
       <c r="J32">
         <v>3807100000.0</v>
       </c>
       <c r="K32"/>
@@ -2559,51 +2576,53 @@
         <v>12781600000.0</v>
       </c>
       <c r="Q33">
         <v>10405200000.0</v>
       </c>
       <c r="R33">
         <v>5808200000.0</v>
       </c>
       <c r="S33">
         <v>4602000000.0</v>
       </c>
       <c r="T33">
         <v>6014200000.0</v>
       </c>
       <c r="U33">
         <v>6137000000.0</v>
       </c>
       <c r="V33">
         <v>6146600000.0</v>
       </c>
     </row>
     <row r="34" spans="1:22">
       <c r="A34" t="s">
         <v>54</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>285968000.0</v>
+      </c>
       <c r="C34">
         <v>237667000.0</v>
       </c>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34">
         <v>10100000.0</v>
       </c>
       <c r="G34">
         <v>93100000.0</v>
       </c>
       <c r="H34">
         <v>102400000.0</v>
       </c>
       <c r="I34">
         <v>64400000.0</v>
       </c>
       <c r="J34">
         <v>35400000.0</v>
       </c>
       <c r="K34">
         <v>31600000.0</v>
       </c>
       <c r="L34"/>
       <c r="M34"/>
@@ -3097,51 +3116,53 @@
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
     </row>
     <row r="45" spans="1:22">
       <c r="A45" t="s">
         <v>65</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>17639959000.0</v>
+      </c>
       <c r="C45">
         <v>14703212000.0</v>
       </c>
       <c r="D45">
         <v>27382800000.0</v>
       </c>
       <c r="E45">
         <v>27163500000.0</v>
       </c>
       <c r="F45">
         <v>26557400000.0</v>
       </c>
       <c r="G45">
         <v>25614000000.0</v>
       </c>
       <c r="H45">
         <v>24909400000.0</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
@@ -3331,51 +3352,53 @@
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
     </row>
     <row r="50" spans="1:22">
       <c r="A50" t="s">
         <v>70</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>1427697000.0</v>
+      </c>
       <c r="C50">
         <v>282428000.0</v>
       </c>
       <c r="D50">
         <v>140600000.0</v>
       </c>
       <c r="E50">
         <v>894000000.0</v>
       </c>
       <c r="F50">
         <v>385600000.0</v>
       </c>
       <c r="G50">
         <v>319300000.0</v>
       </c>
       <c r="H50">
         <v>1524000000.0</v>
       </c>
       <c r="I50">
         <v>477600000.0</v>
       </c>
       <c r="J50">
         <v>309500000.0</v>
       </c>
       <c r="K50">
@@ -3384,51 +3407,51 @@
       <c r="L50">
         <v>4630000000.0</v>
       </c>
       <c r="M50">
         <v>1624000000.0</v>
       </c>
       <c r="N50">
         <v>1680000000.0</v>
       </c>
       <c r="O50">
         <v>1112000000.0</v>
       </c>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
     </row>
     <row r="51" spans="1:22">
       <c r="A51" t="s">
         <v>71</v>
       </c>
       <c r="B51">
-        <v>15528132000.0</v>
+        <v>14165311000.0</v>
       </c>
       <c r="C51">
         <v>13318620000.0</v>
       </c>
       <c r="D51">
         <v>13001300000.0</v>
       </c>
       <c r="E51">
         <v>12900000000.0</v>
       </c>
       <c r="F51">
         <v>13786400000.0</v>
       </c>
       <c r="G51">
         <v>10238400000.0</v>
       </c>
       <c r="H51">
         <v>10877200000.0</v>
       </c>
       <c r="I51">
         <v>9760300000.0</v>
       </c>
       <c r="J51">
         <v>6900300000.0</v>
       </c>
@@ -4048,409 +4071,415 @@
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE62"/>
+  <dimension ref="A1:BF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="D1" t="s">
         <v>84</v>
       </c>
       <c r="E1" t="s">
         <v>85</v>
       </c>
       <c r="F1" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="H1" t="s">
         <v>87</v>
       </c>
       <c r="I1" t="s">
         <v>88</v>
       </c>
       <c r="J1" t="s">
+        <v>89</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="L1" t="s">
         <v>90</v>
       </c>
       <c r="M1" t="s">
         <v>91</v>
       </c>
       <c r="N1" t="s">
+        <v>92</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="P1" t="s">
         <v>93</v>
       </c>
       <c r="Q1" t="s">
         <v>94</v>
       </c>
       <c r="R1" t="s">
+        <v>95</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="T1" t="s">
         <v>96</v>
       </c>
       <c r="U1" t="s">
         <v>97</v>
       </c>
       <c r="V1" t="s">
+        <v>98</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="X1" t="s">
         <v>99</v>
       </c>
       <c r="Y1" t="s">
         <v>100</v>
       </c>
       <c r="Z1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AB1" t="s">
         <v>102</v>
       </c>
       <c r="AC1" t="s">
         <v>103</v>
       </c>
       <c r="AD1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AF1" t="s">
         <v>105</v>
       </c>
       <c r="AG1" t="s">
         <v>106</v>
       </c>
       <c r="AH1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AJ1" t="s">
         <v>108</v>
       </c>
       <c r="AK1" t="s">
         <v>109</v>
       </c>
       <c r="AL1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AN1" t="s">
         <v>111</v>
       </c>
       <c r="AO1" t="s">
         <v>112</v>
       </c>
       <c r="AP1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AR1" t="s">
         <v>114</v>
       </c>
       <c r="AS1" t="s">
         <v>115</v>
       </c>
       <c r="AT1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AV1" t="s">
         <v>117</v>
       </c>
       <c r="AW1" t="s">
         <v>118</v>
       </c>
       <c r="AX1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AZ1" t="s">
         <v>120</v>
       </c>
       <c r="BA1" t="s">
         <v>121</v>
       </c>
       <c r="BB1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BD1" t="s">
         <v>123</v>
       </c>
       <c r="BE1" t="s">
         <v>124</v>
       </c>
-    </row>
-    <row r="2" spans="1:57">
+      <c r="BF1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
         <v>22</v>
       </c>
       <c r="B2">
+        <v>2971600000.0</v>
+      </c>
+      <c r="C2">
         <v>3151567000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3186718000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3316490000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2820173000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2925799000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2826279000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2670056000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2652307000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>465300000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2749244000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2607479000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2521596000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>523300000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2645674000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2543317000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2454571000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>478700000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2229879000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2191554000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2310535000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>454500000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2624031000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2651737000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2497955000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>517800000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2970323000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2856583000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2842049000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>512100000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2545341000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2404464000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2269007000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>476400000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2601610000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2454761000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2303055000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2695400000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2561663000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2469526000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2273179000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>502700000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2272728000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2131665000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1818639000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>402200000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1669573000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1625375000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1602059000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>388300000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1520431000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1496648000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1291359000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>336600000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1280597000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1339208000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1262383000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
         <v>23</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4466,52 +4495,53 @@
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
-    </row>
-    <row r="4" spans="1:57">
+      <c r="BF3"/>
+    </row>
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
         <v>24</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4527,147 +4557,151 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5">
+        <v>1184300000.0</v>
+      </c>
+      <c r="C5">
         <v>-74282000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1593843999.0</v>
       </c>
-      <c r="D5"/>
-      <c r="E5">
+      <c r="E5"/>
+      <c r="F5">
         <v>2022856000.0</v>
       </c>
-      <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5">
         <v>2658132000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2696126000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>2382100000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>2521584000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>2532691000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1899404000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1781300000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1707719000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1608917000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1534823000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1598200000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1617333000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1650451000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1618714000.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-    </row>
-    <row r="6" spans="1:57">
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4683,260 +4717,271 @@
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
-    </row>
-    <row r="7" spans="1:57">
+      <c r="BF6"/>
+    </row>
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
         <v>27</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>1423100000.0</v>
+      </c>
       <c r="C7">
+        <v>1449294000.0</v>
+      </c>
+      <c r="D7">
         <v>1518313000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1553115000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1109024000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1097816000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1091827000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>771658000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>795731000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>784700000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>794668000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>828321000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>782725000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>782900000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>699320000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>656511000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>702834000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>750600000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>763895000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>810108000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>871291000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>849200000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>811110000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>816778000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>843206000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>869700000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>867426000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
-    </row>
-    <row r="8" spans="1:57">
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
         <v>28</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1764500000.0</v>
+      </c>
       <c r="C8">
         <v>1764424000.0</v>
       </c>
       <c r="D8">
         <v>1764424000.0</v>
       </c>
       <c r="E8">
         <v>1764424000.0</v>
       </c>
       <c r="F8">
         <v>1764424000.0</v>
       </c>
       <c r="G8">
         <v>1764424000.0</v>
       </c>
       <c r="H8">
         <v>1764424000.0</v>
       </c>
       <c r="I8">
         <v>1764424000.0</v>
       </c>
       <c r="J8">
+        <v>1764424000.0</v>
+      </c>
+      <c r="K8">
         <v>1764500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1764424000.0</v>
       </c>
       <c r="L8">
         <v>1764424000.0</v>
       </c>
       <c r="M8">
         <v>1764424000.0</v>
       </c>
       <c r="N8">
+        <v>1764424000.0</v>
+      </c>
+      <c r="O8">
         <v>1764500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1764424000.0</v>
       </c>
       <c r="P8">
         <v>1764424000.0</v>
       </c>
       <c r="Q8">
         <v>1764424000.0</v>
       </c>
       <c r="R8">
+        <v>1764424000.0</v>
+      </c>
+      <c r="S8">
         <v>1764500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1764424000.0</v>
       </c>
       <c r="T8">
         <v>1764424000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>1764424000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
         <v>29</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -4952,833 +4997,849 @@
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
-    </row>
-    <row r="10" spans="1:57">
+      <c r="BF9"/>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
         <v>30</v>
       </c>
       <c r="B10">
+        <v>3360900000.0</v>
+      </c>
+      <c r="C10">
         <v>2874488000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3435781000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3285677000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3431027000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3536631000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3516904000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>5386856000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3634866000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3885500000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3687832000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3832134000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2738236000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3043700000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3130140000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2971548000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>2611926000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>4641000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>4589689000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>4992573000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2370216000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2452900000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3685770000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>5983150000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>6462974000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>6476400000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>7100907000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>6977427000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>7920739000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>7999700000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>8161969000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>5315099000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>5339440000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>5996600000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>6080252000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>6468544000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>6672735000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>4855700000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>3685405000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>4251523000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>4444396000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>4519000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>5012336000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>2754417000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2775292000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2770300000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>3198265000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>3516198000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>3781187000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>3720000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>3620025000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>3736221000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>3281273000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>3223900000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>2814110000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>2818638000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>2165221000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:57">
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
         <v>31</v>
       </c>
       <c r="B11"/>
       <c r="C11">
+        <v>2847223000.0</v>
+      </c>
+      <c r="D11">
         <v>3435781000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3285677000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3431027000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3536600000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3516904000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>3832134000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2738236000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3043700000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>3130140000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2971548000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2611926000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>4641000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>4589689000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>4992573000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-    </row>
-    <row r="12" spans="1:57">
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
         <v>32</v>
       </c>
       <c r="B12">
+        <v>4400100000.0</v>
+      </c>
+      <c r="C12">
         <v>3905318000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4259158000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3903086000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3431027000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3536631000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3516904000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5386856000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3634866000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3885500000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3687832000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3832134000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2738236000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3043700000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3130140000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2971548000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2611926000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4641000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4589689000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4992573000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2570216000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2815500000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4048991000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>6493032000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>7245777000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>7253100000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>7880063000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>7629141000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>8356858000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>8407500000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>8571943000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>5424062000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>5447162000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>6124000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>6388814000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>6817592000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>7153191000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>5416500000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>4243735000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>4809158000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>5001011000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>5077100000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>5522393000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>3264509000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>4027941000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>4043600000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>4284333000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>4626732000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>4804962000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>4815400000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>4670467000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>4858954000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>4402522000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>4014800000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>2814110000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>2818638000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>2165221000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:57">
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13">
-        <v>1764424000.0</v>
+        <v>1764500000.0</v>
       </c>
       <c r="C13">
         <v>1764424000.0</v>
       </c>
       <c r="D13">
         <v>1764424000.0</v>
       </c>
       <c r="E13">
         <v>1764424000.0</v>
       </c>
       <c r="F13">
         <v>1764424000.0</v>
       </c>
       <c r="G13">
         <v>1764424000.0</v>
       </c>
       <c r="H13">
         <v>1764424000.0</v>
       </c>
       <c r="I13">
         <v>1764424000.0</v>
       </c>
       <c r="J13">
+        <v>1764424000.0</v>
+      </c>
+      <c r="K13">
         <v>1764500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1764424000.0</v>
       </c>
       <c r="L13">
         <v>1764424000.0</v>
       </c>
       <c r="M13">
         <v>1764424000.0</v>
       </c>
       <c r="N13">
+        <v>1764424000.0</v>
+      </c>
+      <c r="O13">
         <v>1764500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1764424000.0</v>
       </c>
       <c r="P13">
         <v>1764424000.0</v>
       </c>
       <c r="Q13">
         <v>1764424000.0</v>
       </c>
       <c r="R13">
+        <v>1764424000.0</v>
+      </c>
+      <c r="S13">
         <v>1764500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1764424000.0</v>
       </c>
       <c r="T13">
         <v>1764424000.0</v>
       </c>
       <c r="U13">
         <v>1764424000.0</v>
       </c>
       <c r="V13">
+        <v>1764424000.0</v>
+      </c>
+      <c r="W13">
         <v>1764500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1764424000.0</v>
       </c>
       <c r="X13">
         <v>1764424000.0</v>
       </c>
       <c r="Y13">
         <v>1764424000.0</v>
       </c>
       <c r="Z13">
+        <v>1764424000.0</v>
+      </c>
+      <c r="AA13">
         <v>1764500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1764424000.0</v>
       </c>
       <c r="AB13">
         <v>1764424000.0</v>
       </c>
       <c r="AC13">
         <v>1764424000.0</v>
       </c>
       <c r="AD13">
+        <v>1764424000.0</v>
+      </c>
+      <c r="AE13">
         <v>1764500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1764424000.0</v>
       </c>
       <c r="AF13">
         <v>1764424000.0</v>
       </c>
       <c r="AG13">
         <v>1764424000.0</v>
       </c>
       <c r="AH13">
+        <v>1764424000.0</v>
+      </c>
+      <c r="AI13">
         <v>1764500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1764424000.0</v>
       </c>
       <c r="AJ13">
         <v>1764424000.0</v>
       </c>
       <c r="AK13">
+        <v>1764424000.0</v>
+      </c>
+      <c r="AL13">
         <v>593804000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>593800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>593804000.0</v>
       </c>
       <c r="AN13">
         <v>593804000.0</v>
       </c>
       <c r="AO13">
         <v>593804000.0</v>
       </c>
       <c r="AP13">
+        <v>593804000.0</v>
+      </c>
+      <c r="AQ13">
         <v>593800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>593804000.0</v>
       </c>
       <c r="AR13">
         <v>593804000.0</v>
       </c>
       <c r="AS13">
         <v>593804000.0</v>
       </c>
       <c r="AT13">
+        <v>593804000.0</v>
+      </c>
+      <c r="AU13">
         <v>593800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>593804000.0</v>
       </c>
       <c r="AV13">
         <v>593804000.0</v>
       </c>
       <c r="AW13">
         <v>593804000.0</v>
       </c>
       <c r="AX13">
+        <v>593804000.0</v>
+      </c>
+      <c r="AY13">
         <v>593800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>593804000.0</v>
       </c>
       <c r="AZ13">
         <v>593804000.0</v>
       </c>
       <c r="BA13">
         <v>593804000.0</v>
       </c>
       <c r="BB13">
+        <v>593804000.0</v>
+      </c>
+      <c r="BC13">
         <v>593800000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>593804000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>593397000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>592897000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:57">
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
         <v>34</v>
       </c>
       <c r="B14">
-        <v>5667742000.0</v>
+        <v>5667700000.0</v>
       </c>
       <c r="C14">
         <v>5667742000.0</v>
       </c>
       <c r="D14">
         <v>5667742000.0</v>
       </c>
       <c r="E14">
         <v>5667742000.0</v>
       </c>
       <c r="F14">
         <v>5667742000.0</v>
       </c>
       <c r="G14">
         <v>5667742000.0</v>
       </c>
       <c r="H14">
         <v>5667742000.0</v>
       </c>
       <c r="I14">
         <v>5667742000.0</v>
       </c>
       <c r="J14">
         <v>5667742000.0</v>
       </c>
       <c r="K14">
         <v>5667742000.0</v>
       </c>
       <c r="L14">
         <v>5667742000.0</v>
       </c>
       <c r="M14">
+        <v>5667742000.0</v>
+      </c>
+      <c r="N14">
         <v>5665629000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>5665207000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>5665812000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>5665207000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5654395000.0</v>
       </c>
       <c r="R14">
         <v>5654395000.0</v>
       </c>
       <c r="S14">
+        <v>5654395000.0</v>
+      </c>
+      <c r="T14">
         <v>5649355469.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>5651185065.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>5656035088.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5653194000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>5655184591.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>5652360326.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>5655710419.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>5653236000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>5658939394.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>5658722826.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>5660105485.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>5659071000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>5655698599.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>5661030043.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>5659352291.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>5660819000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>5665847953.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>5667309942.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>5662849650.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>5667206000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>5664964322.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>5665208086.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>5669017544.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>5661488000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>5664878472.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>5673710074.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>5666697966.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>5670437000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>5674115139.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>5666659243.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>5669129747.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>5671437000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>5669894552.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>5670024631.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>5676008119.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>5672437000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>5665089286.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>5672768879.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>5672437000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:57">
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
         <v>35</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -5794,199 +5855,201 @@
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
-    </row>
-    <row r="16" spans="1:57">
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
         <v>36</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>540169000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>34163000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>69400000.0</v>
       </c>
-      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>1898800000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>30328000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>7044000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>19468000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>20000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>28016000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>34496000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>23524000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>33100000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>42599000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>37667000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>26835000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>31700000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>657915000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>169546000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>155327000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2404200000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>376610000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>13661000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>16287000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>3900000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>7231000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>52449000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>52327000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>51500000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>86840000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>58146000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>75979000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>52300000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>64061000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>53395000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>87444000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>71900000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>94247000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>95427000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>68596000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>83500000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>117416000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>127540000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>86892000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:57">
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6002,52 +6065,53 @@
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
         <v>38</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -6063,52 +6127,53 @@
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
-    </row>
-    <row r="19" spans="1:57">
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
         <v>39</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6124,927 +6189,949 @@
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
         <v>40</v>
       </c>
       <c r="B20"/>
-      <c r="C20"/>
+      <c r="C20">
+        <v>460000000.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>448000000.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>466000000.0</v>
       </c>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>423700000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>442700000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20">
         <v>485400000.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>488900000.0</v>
       </c>
-      <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20">
         <v>431900000.0</v>
       </c>
-      <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-      <c r="AH20">
+      <c r="AH20"/>
+      <c r="AI20">
         <v>458600000.0</v>
       </c>
-      <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-      <c r="AL20">
+      <c r="AL20"/>
+      <c r="AM20">
         <v>468500000.0</v>
       </c>
-      <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
-      <c r="AP20">
+      <c r="AP20"/>
+      <c r="AQ20">
         <v>571000000.0</v>
       </c>
-      <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
-      <c r="AT20">
+      <c r="AT20"/>
+      <c r="AU20">
         <v>454400000.0</v>
       </c>
-      <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
-      <c r="AX20">
+      <c r="AX20"/>
+      <c r="AY20">
         <v>446700000.0</v>
       </c>
-      <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
-      <c r="BB20">
+      <c r="BB20"/>
+      <c r="BC20">
         <v>416000000.0</v>
       </c>
-      <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
         <v>41</v>
       </c>
       <c r="B21"/>
       <c r="C21">
+        <v>3970700000.0</v>
+      </c>
+      <c r="D21">
         <v>5107823000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>5157352000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3987001000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>3551800000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3837658000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4296327000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>732484000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>3787200000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1076880000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>730727000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>759338000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>3659900000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>4200804000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>4143736000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>4135404000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3740700000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>4231492000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>4365264000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>4358425000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>3762300000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>4298137000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>4423287000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>4500358000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>3983900000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>4402122000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>647778000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>637153000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>4095400000.0</v>
       </c>
-      <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-      <c r="AH21">
+      <c r="AH21"/>
+      <c r="AI21">
         <v>4195900000.0</v>
       </c>
-      <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
-      <c r="AL21">
+      <c r="AL21"/>
+      <c r="AM21">
         <v>4567800000.0</v>
       </c>
-      <c r="AM21"/>
-      <c r="AN21">
+      <c r="AN21"/>
+      <c r="AO21">
         <v>552758000.0</v>
       </c>
-      <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>4796200000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>4027800000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>784303000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>707331000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>606570000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>3939800000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>554295000.0</v>
       </c>
-      <c r="AZ21"/>
       <c r="BA21"/>
-      <c r="BB21">
+      <c r="BB21"/>
+      <c r="BC21">
         <v>3691900000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>4094265000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>4314855000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>4270172000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:57">
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
         <v>42</v>
       </c>
       <c r="B22">
+        <v>202700000.0</v>
+      </c>
+      <c r="C22">
         <v>193616000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>196285000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>192110000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>189108000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>186786000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>178230000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>194452000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>190120000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>179100000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>172715000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>163284000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>157501000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>150600000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>138717000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>131823000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>126767000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>126600000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>128878000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>128270000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>124205000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>121400000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>127130000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>127422000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>125825000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>123300000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>111205000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>109067000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>107459000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>108500000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>118694000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>117954000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>115254000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>111500000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>108364000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>109450000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>106452000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>98200000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>97822000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>96275000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>101048000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>119800000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>116930000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>105149000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>102476000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>100300000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>94949000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>95120000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>85862000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>87600000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>80202000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>75729000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>75827000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>76900000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>74553000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>74926000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>76198000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:57">
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
         <v>43</v>
       </c>
       <c r="B23">
+        <v>32155600000.0</v>
+      </c>
+      <c r="C23">
         <v>29524872000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>30377577000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>30262057000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>28512410000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>28567400000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>27996888000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>30916143000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>29581311000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>29116000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>29665938000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>29681147000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>28425107000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>28631000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>29106505000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>28767262000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>28274207000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>30410300000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>30147393000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>30591195000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>28621767000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>28287100000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>29311006000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>32470785000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>33470931000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>33312700000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>33242724000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>32575904000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>32474934000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>31717900000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>31162581000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>29335285000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>29057677000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>29968400000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>30053330000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>29798867000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>30017547000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>27894400000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>26883433000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>26485838000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>25932149000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>27520800000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>27067058000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>22593547000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>21808583000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>20797200000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>19961436000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>20118286000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>20113039000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>19851900000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>18944747000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>18794658000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>17652887000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>16863400000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>16353260000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>16766045000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>16185343000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
         <v>44</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>13088400000.0</v>
+      </c>
       <c r="C24">
+        <v>11288320000.0</v>
+      </c>
+      <c r="D24">
         <v>12770126000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>12772416000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>11855563000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>11938376000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>11388669000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>14002027000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>12331859000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>12076000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>12237489000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>12189100000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>11284892000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>11223100000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>12091199000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>11682222000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>11325558000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>12650200000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>12905979000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>12850305000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>8733487000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>9069900000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>9259451000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>9352737000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>9403960000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>8483500000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>8537532000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>9349678000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>9352395000.0</v>
       </c>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
-      <c r="AO24">
+      <c r="AO24"/>
+      <c r="AP24">
         <v>3646000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>3842000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>4033000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1465000000.0</v>
       </c>
-      <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-    </row>
-    <row r="25" spans="1:57">
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
         <v>45</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>12651141000.0</v>
+      </c>
+      <c r="D25">
         <v>14193622000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>14230368000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>12888861000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>12963500000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>12398814000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>12925850000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>11984278000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>11926200000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>12715196000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>12265757000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>11942576000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>13296700000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>13558896000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>13539317000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>9429770000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>9775000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>9951613000.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>10163069000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>9262600000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>9317623000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>9989775000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>10007306000.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
-    </row>
-    <row r="26" spans="1:57">
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
         <v>46</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
-      <c r="AO26">
+      <c r="AO26"/>
+      <c r="AP26">
         <v>90000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>349000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>101000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>86000000.0</v>
       </c>
-      <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
         <v>47</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -7060,1299 +7147,1331 @@
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-    </row>
-    <row r="28" spans="1:57">
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
         <v>48</v>
       </c>
       <c r="B28">
-        <v>12653644000.0</v>
+        <v>13734400000.0</v>
       </c>
       <c r="C28">
+        <v>11290823000.0</v>
+      </c>
+      <c r="D28">
         <v>11240710000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>11330808000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>9869699000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>9781989000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>9116194000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>9595358000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9617391000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>9115800000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>9703979000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>9857713000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>9891012000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>9856300000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>10018343000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>9713366000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>9742793000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>9145400000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>9283988000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>8913977000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>8672702000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>7785500000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>6923275000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>6251785000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>5252391000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4400800000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3713548000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3444674000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2472386000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1760600000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1424019000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1516972000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1501403000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>902800000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1004500000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>707759000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>434122000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-529100000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>927083000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>328270000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>228303000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>105900000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-674610000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-1067183000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-1124288000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-1152100000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-1629196000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-1890919000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-2112010000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-2040100000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-2006259000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-2395343000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-2054887000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-2112200000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-1698855000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-1653629000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-1038872000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:57">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
         <v>49</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>26832400000.0</v>
+      </c>
       <c r="C29">
+        <v>24349801000.0</v>
+      </c>
+      <c r="D29">
         <v>24984310000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>24822070000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>23910408000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>24141964000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>23233733000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>26943969000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>25145696000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>25044100000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>25324433000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>25762582000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>24067169000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>24753000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>25407840000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>25216815000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>24777055000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>26819600000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>26720226000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>27029251000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>24420812000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>24301000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>25134533000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>27952265000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>28725080000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
-    </row>
-    <row r="30" spans="1:57">
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
         <v>50</v>
       </c>
       <c r="B30">
+        <v>684300000.0</v>
+      </c>
+      <c r="C30">
         <v>649882000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>686405000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>739070000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>571216000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>217400000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>770390000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>635715000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>732484000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>457300000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1076880000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>730727000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>759338000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>420400000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>634003000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>824976000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>811761000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>592300000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>740788000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>582329000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>599546000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>405400000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>621099000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>673501000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>707987000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>446200000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>657507000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>647778000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>637153000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>465700000.0</v>
       </c>
-      <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
-      <c r="AH30">
+      <c r="AH30"/>
+      <c r="AI30">
         <v>222100000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>645378000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>567973000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>545238000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>576343000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>2272283000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>552758000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>2337267000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>887600000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>2987934000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>2891240000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>899650000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>817500000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>784303000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>707331000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>606570000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>383600000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>554295000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>488830000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>370715000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>363800000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1159434000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1117774000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>643074000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:57">
+    <row r="31" spans="1:58">
       <c r="A31" t="s">
         <v>51</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>8522187000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>8552300000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>8757873000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
-    </row>
-    <row r="32" spans="1:57">
+      <c r="BF31"/>
+    </row>
+    <row r="32" spans="1:58">
       <c r="A32" t="s">
         <v>52</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-714800000.0</v>
+      </c>
       <c r="C32">
+        <v>140671000.0</v>
+      </c>
+      <c r="D32">
         <v>1248638000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1001430000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>659438000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>962217000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1996874000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>4219482000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2509639000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>3031400000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2436804000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2399558000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>878189000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>48900000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>743341000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>887203000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>613003000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>2479800000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2978756000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>3147219000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-637797000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>986900000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1868713000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>2201143000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>3465984000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
-    </row>
-    <row r="33" spans="1:57">
+      <c r="BF32"/>
+    </row>
+    <row r="33" spans="1:58">
       <c r="A33" t="s">
         <v>53</v>
       </c>
       <c r="B33">
+        <v>26748600000.0</v>
+      </c>
+      <c r="C33">
         <v>24661746000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>25208060000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>25396039000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>24293387000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>24262908000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>22507457000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>23537870000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>23573977000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>22939200000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>23592256000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>23826048000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>23698854000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>24833700000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>25202303000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>24837884000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>24723374000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>24884500000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>24559978000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>24843289000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>24791509000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>24322500000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>24061830000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>25124400000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>25339171000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>25250100000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>24528384000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>24118835000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>23258371000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>22379000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>21718055000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>23035891000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>22752549000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>22909300000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>22853680000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>22250026000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>22166850000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>21765200000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>20241185000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>19296742000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>18459657000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>18979500000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>18366904000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>16298044000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>16754615000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>15816700000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>14761793000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>14672515000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>14596178000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>14434500000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>13639783000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>13363141000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>12796042000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>12360300000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>12301455000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>12750499000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>13231419000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:57">
+    <row r="34" spans="1:58">
       <c r="A34" t="s">
         <v>54</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>298800000.0</v>
+      </c>
       <c r="C34">
+        <v>285968000.0</v>
+      </c>
+      <c r="D34">
         <v>251436000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>244428000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>242028000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>237667000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>227606000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>212390000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>206177000.0</v>
       </c>
-      <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34">
         <v>193996000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>211881000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>203746000.0</v>
       </c>
-      <c r="N34"/>
-      <c r="O34">
+      <c r="O34"/>
+      <c r="P34">
         <v>177770000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>193110000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>188344000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>10100000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>238939000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>275909000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>252071000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>93100000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>296355000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>323872000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>354789000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>102400000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>344007000.0</v>
       </c>
-      <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
-    </row>
-    <row r="35" spans="1:57">
+      <c r="BF34"/>
+    </row>
+    <row r="35" spans="1:58">
       <c r="A35" t="s">
         <v>55</v>
       </c>
       <c r="B35">
+        <v>15772400000.0</v>
+      </c>
+      <c r="C35">
         <v>14048711000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>15519624000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>15506831000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>14126137000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>14186100000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>13598708000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>15902849000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>14257436000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>13958500000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>14112433000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>14111598000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>13086830000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>12953600000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>13655034000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>13152920000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>12768834000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>14111700000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>14411723000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>14519946000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>10346718000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>10808800000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>11002689000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>11189439000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>11330626000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>10415300000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>10453561000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>11106120000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>11094132000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>10381200000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>10246050000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>7595480000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>7578155000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>7574600000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>7092121000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>7084291000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>6678743000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>4117300000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>4624752000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>4634397000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>4446154000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>4747800000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>4988171000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>2351031000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>2286831000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>2270900000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>2180895000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>2278636000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>2322728000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>2334100000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>2296191000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>2016506000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>1841674000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>1835200000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>1638242000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>1704894000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>1942840000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:57">
+    <row r="36" spans="1:58">
       <c r="A36" t="s">
         <v>56</v>
       </c>
       <c r="B36">
+        <v>330600000.0</v>
+      </c>
+      <c r="C36">
         <v>197977000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>349098000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>313261000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>586721000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>246094000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>513979000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>550913000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>375475000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>32500000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>359197000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>358644000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>538619000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>232300000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>243756000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>244303000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>229687000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>209200000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>50288000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>101821000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>2287240000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>2379100000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>2444307000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>2703098000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>2983059000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>2930900000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>3166078000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>3096679000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>2997687000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>3051300000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>3053305000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>4398273000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>4234332000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>4362500000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>4573677000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>4520032000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>4920039000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>4905800000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>4483315000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>4283888000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>4071160000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>3358300000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>3368507000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>3086395000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>3790403000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>3741500000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>3353044000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>3385077000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>3320238000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>3374000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>3136346000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>2977250000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>2955206000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>2631800000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>3189149000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>3394957000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>4038845000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:57">
+    <row r="37" spans="1:58">
       <c r="A37" t="s">
         <v>57</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -8368,747 +8487,761 @@
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
-    </row>
-    <row r="38" spans="1:57">
+      <c r="BF37"/>
+    </row>
+    <row r="38" spans="1:58">
       <c r="A38" t="s">
         <v>58</v>
       </c>
       <c r="B38"/>
       <c r="C38">
+        <v>42637000.0</v>
+      </c>
+      <c r="D38">
         <v>42401000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>43338000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>42815000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>42300000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>42395000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>36940000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>29386000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>29400000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>30922000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>30986000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>38339000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>34100000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>33135000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>32789000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>31656000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>31700000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>30986000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>406713000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>289195000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>262100000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>246434000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>233817000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>240176000.0</v>
       </c>
-      <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
-      <c r="AP38">
+      <c r="AP38"/>
+      <c r="AQ38">
         <v>-10000.0</v>
       </c>
-      <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
-    </row>
-    <row r="39" spans="1:57">
+      <c r="BF38"/>
+    </row>
+    <row r="39" spans="1:58">
       <c r="A39" t="s">
         <v>59</v>
       </c>
       <c r="B39">
+        <v>119900000.0</v>
+      </c>
+      <c r="C39">
         <v>114310000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>27669000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>31752000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>27672000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>363675000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1023907000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>525535000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>717380000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1654900000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>58751000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>397605000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>311253000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>182000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>924000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>634000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>812140000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>165500000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>127678000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>36853000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>446624000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>593100000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>407966000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>725931000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>760158000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>187600000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>61706000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>71083000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>115093000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>256300000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>101677000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>61772000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>62051000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>601500000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>60733000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>53826000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>45816000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>614500000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>28408000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>1142480000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>33166000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>2456810000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>72897000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>34605000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>23901000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>836600000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>36058000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>16588000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>19467000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>130800000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>554295000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>8004000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>7781000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>47600000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>3708000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>4208000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>69431000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:57">
+    <row r="40" spans="1:58">
       <c r="A40" t="s">
         <v>60</v>
       </c>
       <c r="B40">
+        <v>433500000.0</v>
+      </c>
+      <c r="C40">
         <v>56718000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>3635000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>3746000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>229529000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>18518000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>356629000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>71072000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>591820000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>2410800000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>405128000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>66485000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>661079000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>2230500000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>70545000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>68743000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>53106000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>2059100000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>33671000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>34856000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>524904000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>2039800000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>70984000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>312382000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>592001000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>2488400000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>409942000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>374601000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>552141000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>2328200000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>503889000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>175231000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>201065000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>2426000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>11026000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>140422000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>133565000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>184700000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>338968000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>418064000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>178707000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>2328400000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>317287000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>314268000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>113063000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>1591000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>298459000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>350199000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>163517000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>1382700000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>283467000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>361142000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>111727000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>1234700000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>242011000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>299170000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>93889000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:57">
+    <row r="41" spans="1:58">
       <c r="A41" t="s">
         <v>61</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>1185748000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>1027400000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>939838000.0</v>
       </c>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
-    </row>
-    <row r="42" spans="1:57">
+      <c r="BF41"/>
+    </row>
+    <row r="42" spans="1:58">
       <c r="A42" t="s">
         <v>62</v>
       </c>
       <c r="B42">
+        <v>-935700000.0</v>
+      </c>
+      <c r="C42">
         <v>395848000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-935660000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>710442000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-935660000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1135636000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>452425000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-935660000.0</v>
       </c>
       <c r="I42">
         <v>-935660000.0</v>
       </c>
       <c r="J42">
+        <v>-935660000.0</v>
+      </c>
+      <c r="K42">
         <v>-935700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-935660000.0</v>
       </c>
       <c r="L42">
         <v>-935660000.0</v>
       </c>
       <c r="M42">
         <v>-935660000.0</v>
       </c>
       <c r="N42">
+        <v>-935660000.0</v>
+      </c>
+      <c r="O42">
         <v>-944500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-944409000.0</v>
       </c>
       <c r="P42">
         <v>-944409000.0</v>
       </c>
       <c r="Q42">
         <v>-944409000.0</v>
       </c>
       <c r="R42">
+        <v>-944409000.0</v>
+      </c>
+      <c r="S42">
         <v>12019300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-985868000.0</v>
       </c>
       <c r="T42">
         <v>-985868000.0</v>
       </c>
       <c r="U42">
         <v>-985868000.0</v>
       </c>
       <c r="V42">
+        <v>-985868000.0</v>
+      </c>
+      <c r="W42">
         <v>-987900000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>13572174000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-987934000.0</v>
       </c>
       <c r="Y42">
         <v>-987934000.0</v>
       </c>
       <c r="Z42">
+        <v>-987934000.0</v>
+      </c>
+      <c r="AA42">
         <v>16733100000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>516789000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>16297612000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>387941000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>16456200000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>15755516000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>17304524000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>17142228000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>17570500000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>17463455000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>17523551000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>237684000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>19271200000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>215997000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>17632274000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>17407657000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>18486600000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>18483878000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>16896979000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>16665911000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>15710500000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>14974618000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>15024892000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>15133959000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>14864100000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>13949910000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>13970742000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>13423589000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>12562800000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>12021563000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>12236904000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>12027620000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:57">
+    <row r="43" spans="1:58">
       <c r="A43" t="s">
         <v>63</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -9124,52 +9257,53 @@
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
-    </row>
-    <row r="44" spans="1:57">
+      <c r="BF43"/>
+    </row>
+    <row r="44" spans="1:58">
       <c r="A44" t="s">
         <v>64</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -9185,544 +9319,559 @@
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
-    </row>
-    <row r="45" spans="1:57">
+      <c r="BF44"/>
+    </row>
+    <row r="45" spans="1:58">
       <c r="A45" t="s">
         <v>65</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>17669800000.0</v>
+      </c>
       <c r="C45">
+        <v>17639959000.0</v>
+      </c>
+      <c r="D45">
         <v>17418351000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>17578644000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>14627909000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>14703212000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>14464295000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>14883070000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>15120377000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>27382800000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>15544366000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>15691148000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>15923210000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>27163500000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>16543906000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
-    </row>
-    <row r="46" spans="1:57">
+      <c r="BF45"/>
+    </row>
+    <row r="46" spans="1:58">
       <c r="A46" t="s">
         <v>66</v>
       </c>
       <c r="B46">
+        <v>17847200000.0</v>
+      </c>
+      <c r="C46">
         <v>17818188000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>17418351000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>17578644000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>14627909000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>14703212000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>14464295000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>14883070000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>15295864000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>15277900000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>15544366000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>15691148000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>15923210000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>16008500000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>16543906000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>16439124000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>16534230000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>16678300000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>16919675000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>17020083000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>16933417000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>16794000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>16783087000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>17245998000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>17423019000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>17492900000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>17238286000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>16747686000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>15881610000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>14840900000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>14328873000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>14067852000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>13904533000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>13835400000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>13551624000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>13043844000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>12534925000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>12158600000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>11227776000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>10511435000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>9929374000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>10475100000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>9704034000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>8634031000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>7993890000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>7426500000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>6813358000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>6568799000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>6292727000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>6088300000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>5852537000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>5681801000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>5299429000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>5200800000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>5016105000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>5038769000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>4921123000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:57">
+    <row r="47" spans="1:58">
       <c r="A47" t="s">
         <v>67</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>17818188000.0</v>
+      </c>
+      <c r="D47">
         <v>17596580000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>17756873000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>14806138000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>14881400000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>14642524000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>15867414000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>16122355000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>16207600000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>16736338000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>16631556000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>16714748000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>16858800000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>17100193000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>17200601000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>17118013000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>16978600000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>16967683000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>17430594000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>17607615000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>17677500000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>17422958000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>16932358000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>16066282000.0</v>
       </c>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
-    </row>
-    <row r="48" spans="1:57">
+      <c r="BF47"/>
+    </row>
+    <row r="48" spans="1:58">
       <c r="A48" t="s">
         <v>68</v>
       </c>
       <c r="B48">
+        <v>9147100000.0</v>
+      </c>
+      <c r="C48">
         <v>9547794000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>9403524000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>9283834000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>8867086000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>9021100000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>9475613000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>9246517000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>9164280000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>9616600000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>9376942000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>9539601000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>9492478000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>10034600000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>10430943000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>10759480000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>10770332000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>11407000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>11214555000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>11503802000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>11851915000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>12813100000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>14568908000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>15766018000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>17084023000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>16175700000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>15902175000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>17301746000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>15696755000.0</v>
       </c>
-      <c r="AD48"/>
       <c r="AE48"/>
       <c r="AF48"/>
       <c r="AG48"/>
       <c r="AH48"/>
       <c r="AI48"/>
       <c r="AJ48"/>
       <c r="AK48"/>
       <c r="AL48"/>
       <c r="AM48"/>
       <c r="AN48"/>
-      <c r="AO48">
+      <c r="AO48"/>
+      <c r="AP48">
         <v>14516000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>14349000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>14005000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>13837000000.0</v>
       </c>
-      <c r="AS48"/>
       <c r="AT48"/>
       <c r="AU48"/>
       <c r="AV48"/>
       <c r="AW48"/>
       <c r="AX48"/>
       <c r="AY48"/>
       <c r="AZ48"/>
       <c r="BA48"/>
       <c r="BB48"/>
       <c r="BC48"/>
       <c r="BD48"/>
       <c r="BE48"/>
-    </row>
-    <row r="49" spans="1:57">
+      <c r="BF48"/>
+    </row>
+    <row r="49" spans="1:58">
       <c r="A49" t="s">
         <v>69</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -9738,674 +9887,689 @@
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
-    </row>
-    <row r="50" spans="1:57">
+      <c r="BF49"/>
+    </row>
+    <row r="50" spans="1:58">
       <c r="A50" t="s">
         <v>70</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>2583800000.0</v>
+      </c>
       <c r="C50">
+        <v>1427697000.0</v>
+      </c>
+      <c r="D50">
         <v>388052000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>290954000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>336139000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>282428000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>152602000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>208529000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>124667000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>140600000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>359654000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>672426000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>561631000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>894000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>357964000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>346181000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>326327000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>385600000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>203803000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>246137000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>1438140000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>319300000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>538484000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>2065420000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>1468199000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>1524000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>1409497000.0</v>
       </c>
-      <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
-      <c r="AO50">
+      <c r="AO50"/>
+      <c r="AP50">
         <v>4678000000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>4630000000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>4344000000.0</v>
       </c>
-      <c r="AR50">
+      <c r="AS50">
         <v>1690000000.0</v>
       </c>
-      <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
-    </row>
-    <row r="51" spans="1:57">
+      <c r="BF50"/>
+    </row>
+    <row r="51" spans="1:58">
       <c r="A51" t="s">
         <v>71</v>
       </c>
       <c r="B51">
-        <v>15528132000.0</v>
+        <v>17095300000.0</v>
       </c>
       <c r="C51">
+        <v>14165311000.0</v>
+      </c>
+      <c r="D51">
         <v>14676491000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>14616485000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>13300726000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>13318620000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>12633098000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>14982214000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>13252257000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>13001300000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>13391811000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>13689847000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>12629248000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>12900000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>13148483000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>12684914000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>12354719000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>13786400000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>13873677000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>13906550000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>11042918000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>10238400000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>10609045000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>12234935000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>11715365000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>10877200000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>10814455000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>10422101000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>10393125000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>9760300000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>9585988000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>6832071000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>6840843000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>6899400000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>7084752000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>7176303000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>7106857000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>4326600000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>4612488000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>4579793000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>4672699000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>4624900000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>4337726000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1687234000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1651004000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>1618200000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1569069000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1625279000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>1669177000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>1679900000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>1613766000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>1340878000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>1226386000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>1111700000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>1115255000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>1165009000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>1126349000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:57">
+    <row r="52" spans="1:58">
       <c r="A52" t="s">
         <v>72</v>
       </c>
       <c r="B52">
+        <v>2716700000.0</v>
+      </c>
+      <c r="C52">
         <v>1514170000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>482869000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>386117000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>411865000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>355190000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>234284000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>312598000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>223496000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>235200000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>451612000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>763997000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>644970000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>973800000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>433287000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>419157000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>412143000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>489700000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>314781000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>367233000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1613148000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>463400000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>657432000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>2146627000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>1552296000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1614600000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>1496832000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>432326000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>385819000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>477600000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>404402000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>284530000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>285747000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>309500000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>923114000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>979802000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>1318656000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>1147700000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>793589000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>747117000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>1029190000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>784000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>307157000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>222636000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>221659000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>207100000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>193011000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>192645000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>198365000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>197300000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>179150000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>227293000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>286545000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>216800000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>459627000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>464932000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>178822000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:57">
+    <row r="53" spans="1:58">
       <c r="A53" t="s">
         <v>73</v>
       </c>
       <c r="B53">
+        <v>1039200000.0</v>
+      </c>
+      <c r="C53">
         <v>1030829999.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>823377000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>617409000.0</v>
       </c>
-      <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>-1226520000.0</v>
       </c>
-      <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53">
         <v>-1092385000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>-1081715000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>-849091000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>-2188000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>-2178720000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>-2050712000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>-1897719000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>-1856100000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>-2008559000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>-1986426000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>200000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>362600000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>363221000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>509882000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>782803000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>776700000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>779156000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>651714000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>436119000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>407800000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>409974000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>108963000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>107722000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>127400000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>308562000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>349048000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>480456000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>560800000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>558330000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>557635000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>556615000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>558100000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>510057000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>510092000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>1252649000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>1273300000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>1086068000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>1110534000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>1023775000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>1095400000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>1050442000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>1122733000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>1121249000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>790900000.0</v>
       </c>
-      <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
-    </row>
-    <row r="54" spans="1:57">
+      <c r="BF53"/>
+    </row>
+    <row r="54" spans="1:58">
       <c r="A54" t="s">
         <v>74</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -10421,744 +10585,757 @@
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
-    </row>
-    <row r="55" spans="1:57">
+      <c r="BF54"/>
+    </row>
+    <row r="55" spans="1:58">
       <c r="A55" t="s">
         <v>75</v>
       </c>
       <c r="B55">
+        <v>32155600000.0</v>
+      </c>
+      <c r="C55">
         <v>29524872000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>30377577000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>30262057000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>28512410000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>28567400000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>27996888000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>30916143000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>29581311000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>29116000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>29665938000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>29681147000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>28425107000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>28631000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>29106505000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>28767262000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>28274207000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>30410300000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>30147393000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>30591195000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>28621767000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>28287100000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>29311006000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>32470785000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>33470931000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>33312700000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>33242724000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>32575904000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>32474934000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>31717900000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>31162581000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>29335285000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>29057677000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>29968400000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>30053330000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>29798867000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>30017547000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>27894400000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>26883433000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>26485838000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>25932149000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>27520800000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>27067058000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>22593547000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>21808583000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>20797200000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>19961436000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>20118286000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>20113039000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>19851900000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>18944747000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>18794658000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>17652887000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>16863400000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>16353260000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>16766045000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>16185343000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:57">
+    <row r="56" spans="1:58">
       <c r="A56" t="s">
         <v>76</v>
       </c>
       <c r="B56">
+        <v>5407000000.0</v>
+      </c>
+      <c r="C56">
         <v>4863126000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>5169517000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>4866018000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>4219023000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>4304492000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>5489431000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>7378273000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>6007334000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>6176800000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>6073682000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>5855099000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>4726253000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>3797300000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>3904202000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>3929378000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>3550833000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>5525800000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>5587415000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>5747906000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>3830258000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>3964600000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>5249176000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>7346385000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>8131760000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>8062600000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>8714340000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>8457069000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>9216563000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>9338900000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>9444526000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>6299394000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>6305128000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>7059100000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>7199650000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>7548841000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>7850697000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>6129200000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>6642248000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>7189096000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>7472492000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>8541310000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>8700154000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>6295503000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>5053968000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>4980500000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>5199643000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>5445771000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>5516861000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>5417400000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>5304964000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>5431517000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>4856845000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>4503100000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>4051805000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>4015546000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>2953924000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:57">
+    <row r="57" spans="1:58">
       <c r="A57" t="s">
         <v>77</v>
       </c>
       <c r="B57">
+        <v>6121800000.0</v>
+      </c>
+      <c r="C57">
         <v>4722455000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>3920879000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>3864588000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>3559585000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3342275000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>3492557000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>3158791000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>3497695000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>3145400000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>3636878000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>3455541000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>3848064000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>3748400000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>3160861000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>3042175000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2937830000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>3046000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>2608659000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>2600687000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>4468055000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>2977700000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>3380463000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>5145242000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>4665776000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>4727400000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>4919696000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>3701177000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>3806844000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>3383400000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>3646397000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>2895373000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>2774519000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>3252000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>3912836000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>3588646000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>3771563000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>4031700000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>3701451000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>3687156000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>3533403000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>3666600000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>2984012000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>2726715000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>2229340000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>2252600000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>2225104000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>2221614000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>2051385000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>2040200000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>2077295000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>2180510000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>1758227000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>1871600000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>2099651000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>2230850000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>1621986000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:57">
+    <row r="58" spans="1:58">
       <c r="A58" t="s">
         <v>78</v>
       </c>
       <c r="B58">
+        <v>21894200000.0</v>
+      </c>
+      <c r="C58">
         <v>18771166000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>19440503000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>19371419000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>17685722000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>17528375000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>17091265000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>19061640000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>17755131000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>17103900000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>17749311000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>17567139000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>16934894000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>16702000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>16815895000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>16195095000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>15706664000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>17157700000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>17020382000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>17120633000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>14814773000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>13786500000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>14383152000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>16334681000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>15996402000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>15142700000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>15373257000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>14807297000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>14900976000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>13764600000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>13892447000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>10490853000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>10352674000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>10826600000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>11004957000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>10672937000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>10450306000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>8149000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>8326203000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>8321553000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>7979557000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>8414400000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>7972183000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>5077746000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>4516171000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>4523500000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>4405999000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>4500250000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>4374113000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>4374300000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>4373486000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>4197016000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>3599901000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>3706800000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>3737893000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>3935744000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>3564826000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:57">
+    <row r="59" spans="1:58">
       <c r="A59" t="s">
         <v>79</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -11174,310 +11351,315 @@
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
-    </row>
-    <row r="60" spans="1:57">
+      <c r="BF59"/>
+    </row>
+    <row r="60" spans="1:58">
       <c r="A60" t="s">
         <v>80</v>
       </c>
       <c r="B60">
+        <v>11160200000.0</v>
+      </c>
+      <c r="C60">
         <v>11633784000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>11826132000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>11758700000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>11718706000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>11921160000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>11692462000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>12733413000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>12689170000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>12827500000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>12727290000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>12901056000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>12220646000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>12635900000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>12958677000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>13188412000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>13125170000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>13783800000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>13610444000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>13932809000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>14249185000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>14911800000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>15336598000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>16534108000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>17852921000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>18497600000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>18183388000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>18062036000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>17849120000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>18220700000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>17519940000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>19068948000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>18906652000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>19335000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>19227879000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>19287975000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>19714131000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>19865000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>18644222000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>18226078000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>18001461000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>19080400000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>19077682000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>17490783000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>17259715000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>16304300000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>15568422000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>15618696000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>15727763000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>15457900000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>14543714000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>14564546000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>14017393000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>13156600000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>12615367000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>12830301000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>12620517000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:57">
+    <row r="61" spans="1:58">
       <c r="A61" t="s">
         <v>81</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-      <c r="R61">
+      <c r="R61"/>
+      <c r="S61">
         <v>-985900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-985868000.0</v>
       </c>
       <c r="T61">
         <v>-985868000.0</v>
       </c>
       <c r="U61">
         <v>-985868000.0</v>
       </c>
       <c r="V61">
+        <v>-985868000.0</v>
+      </c>
+      <c r="W61">
         <v>-987900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-987934000.0</v>
       </c>
       <c r="X61">
         <v>-987934000.0</v>
       </c>
       <c r="Y61">
         <v>-987934000.0</v>
       </c>
       <c r="Z61">
+        <v>-987934000.0</v>
+      </c>
+      <c r="AA61">
         <v>-998100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-998094000.0</v>
       </c>
       <c r="AB61">
         <v>-998094000.0</v>
       </c>
       <c r="AC61">
         <v>-998094000.0</v>
       </c>
-      <c r="AD61"/>
+      <c r="AD61">
+        <v>-998094000.0</v>
+      </c>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
-    </row>
-    <row r="62" spans="1:57">
+      <c r="BF61"/>
+    </row>
+    <row r="62" spans="1:58">
       <c r="A62" t="s">
         <v>82</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -11493,50 +11675,51 @@
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
+      <c r="BF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:V32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11617,51 +11800,51 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B2">
         <v>8627721000.0</v>
       </c>
       <c r="C2">
         <v>8361584000.0</v>
       </c>
       <c r="D2">
         <v>7625600000.0</v>
       </c>
       <c r="E2">
         <v>6606900000.0</v>
       </c>
       <c r="F2">
         <v>4001300000.0</v>
       </c>
       <c r="G2">
         <v>4629800000.0</v>
       </c>
       <c r="H2">
         <v>7912200000.0</v>
       </c>
       <c r="I2">
         <v>7265400000.0</v>
       </c>
@@ -11685,51 +11868,51 @@
       </c>
       <c r="P2">
         <v>6157400000.0</v>
       </c>
       <c r="Q2">
         <v>3325300000.0</v>
       </c>
       <c r="R2">
         <v>2994900000.0</v>
       </c>
       <c r="S2">
         <v>2903900000.0</v>
       </c>
       <c r="T2">
         <v>2620600000.0</v>
       </c>
       <c r="U2">
         <v>2302200000.0</v>
       </c>
       <c r="V2">
         <v>2129300000.0</v>
       </c>
     </row>
     <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B3">
         <v>1314629000.0</v>
       </c>
       <c r="C3">
         <v>1240300000.0</v>
       </c>
       <c r="D3">
         <v>1241100000.0</v>
       </c>
       <c r="E3">
         <v>1238800000.0</v>
       </c>
       <c r="F3">
         <v>1106300000.0</v>
       </c>
       <c r="G3">
         <v>1118700000.0</v>
       </c>
       <c r="H3">
         <v>1070600000.0</v>
       </c>
       <c r="I3">
         <v>954800000.0</v>
       </c>
@@ -11753,77 +11936,77 @@
       </c>
       <c r="P3">
         <v>366200000.0</v>
       </c>
       <c r="Q3">
         <v>273100000.0</v>
       </c>
       <c r="R3">
         <v>271800000.0</v>
       </c>
       <c r="S3">
         <v>261800000.0</v>
       </c>
       <c r="T3">
         <v>245900000.0</v>
       </c>
       <c r="U3">
         <v>234300000.0</v>
       </c>
       <c r="V3">
         <v>232700000.0</v>
       </c>
     </row>
     <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B5">
         <v>2062525999.0</v>
       </c>
       <c r="C5">
         <v>1052052000.0</v>
       </c>
       <c r="D5">
         <v>1309544000.0</v>
       </c>
       <c r="E5">
         <v>407800000.0</v>
       </c>
       <c r="F5">
         <v>-825800000.0</v>
       </c>
       <c r="G5">
         <v>-1827300000.0</v>
       </c>
       <c r="H5">
         <v>1802400000.0</v>
       </c>
       <c r="I5">
         <v>151800000.0</v>
       </c>
@@ -11847,51 +12030,51 @@
       </c>
       <c r="P5">
         <v>1925614000.0</v>
       </c>
       <c r="Q5">
         <v>1744500000.0</v>
       </c>
       <c r="R5">
         <v>1765000000.0</v>
       </c>
       <c r="S5">
         <v>1127900000.0</v>
       </c>
       <c r="T5">
         <v>2017100000.0</v>
       </c>
       <c r="U5">
         <v>1366600000.0</v>
       </c>
       <c r="V5">
         <v>1325100000.0</v>
       </c>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B6">
         <v>3377154999.0</v>
       </c>
       <c r="C6">
         <v>2292352000.0</v>
       </c>
       <c r="D6">
         <v>2550644000.0</v>
       </c>
       <c r="E6">
         <v>1646600000.0</v>
       </c>
       <c r="F6">
         <v>280500000.0</v>
       </c>
       <c r="G6">
         <v>-708600000.0</v>
       </c>
       <c r="H6">
         <v>2873000000.0</v>
       </c>
       <c r="I6">
         <v>1106600000.0</v>
       </c>
@@ -11915,103 +12098,103 @@
       </c>
       <c r="P6">
         <v>2291814000.0</v>
       </c>
       <c r="Q6">
         <v>2017600000.0</v>
       </c>
       <c r="R6">
         <v>2036800000.0</v>
       </c>
       <c r="S6">
         <v>1389700000.0</v>
       </c>
       <c r="T6">
         <v>2263000000.0</v>
       </c>
       <c r="U6">
         <v>1600900000.0</v>
       </c>
       <c r="V6">
         <v>1557800000.0</v>
       </c>
     </row>
     <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
     </row>
     <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
     </row>
     <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B9">
         <v>3256598000.0</v>
       </c>
       <c r="C9">
         <v>2550240000.0</v>
       </c>
       <c r="D9">
         <v>2563800000.0</v>
       </c>
       <c r="E9">
         <v>1996100000.0</v>
       </c>
       <c r="F9">
         <v>155400000.0</v>
       </c>
       <c r="G9">
         <v>-101000000.0</v>
       </c>
       <c r="H9">
         <v>2494700000.0</v>
       </c>
       <c r="I9">
         <v>2662200000.0</v>
       </c>
@@ -12035,51 +12218,51 @@
       </c>
       <c r="P9">
         <v>2336300000.0</v>
       </c>
       <c r="Q9">
         <v>2007800000.0</v>
       </c>
       <c r="R9">
         <v>1996800000.0</v>
       </c>
       <c r="S9">
         <v>1982800000.0</v>
       </c>
       <c r="T9">
         <v>1731700000.0</v>
       </c>
       <c r="U9">
         <v>1506300000.0</v>
       </c>
       <c r="V9">
         <v>1484700000.0</v>
       </c>
     </row>
     <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B10">
         <v>985085000.0</v>
       </c>
       <c r="C10">
         <v>719100000.0</v>
       </c>
       <c r="D10">
         <v>674233000.0</v>
       </c>
       <c r="E10">
         <v>-342200000.0</v>
       </c>
       <c r="F10">
         <v>-1147700000.0</v>
       </c>
       <c r="G10">
         <v>-2137500000.0</v>
       </c>
       <c r="H10">
         <v>1489400000.0</v>
       </c>
       <c r="I10">
         <v>-4000000.0</v>
       </c>
@@ -12103,51 +12286,51 @@
       </c>
       <c r="P10">
         <v>1900600000.0</v>
       </c>
       <c r="Q10">
         <v>1731500000.0</v>
       </c>
       <c r="R10">
         <v>1764600000.0</v>
       </c>
       <c r="S10">
         <v>1127000000.0</v>
       </c>
       <c r="T10">
         <v>1912100000.0</v>
       </c>
       <c r="U10">
         <v>1138700000.0</v>
       </c>
       <c r="V10">
         <v>1301600000.0</v>
       </c>
     </row>
     <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B11">
         <v>314220000.0</v>
       </c>
       <c r="C11">
         <v>324568000.0</v>
       </c>
       <c r="D11">
         <v>313374000.0</v>
       </c>
       <c r="E11">
         <v>325200000.0</v>
       </c>
       <c r="F11">
         <v>-96700000.0</v>
       </c>
       <c r="G11">
         <v>224000000.0</v>
       </c>
       <c r="H11">
         <v>157200000.0</v>
       </c>
       <c r="I11">
         <v>82300000.0</v>
       </c>
@@ -12171,51 +12354,51 @@
       </c>
       <c r="P11">
         <v>472700000.0</v>
       </c>
       <c r="Q11">
         <v>455100000.0</v>
       </c>
       <c r="R11">
         <v>441300000.0</v>
       </c>
       <c r="S11">
         <v>493000000.0</v>
       </c>
       <c r="T11">
         <v>356800000.0</v>
       </c>
       <c r="U11">
         <v>193200000.0</v>
       </c>
       <c r="V11">
         <v>333800000.0</v>
       </c>
     </row>
     <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B12">
         <v>828242000.0</v>
       </c>
       <c r="C12">
         <v>691000000.0</v>
       </c>
       <c r="D12">
         <v>635300000.0</v>
       </c>
       <c r="E12">
         <v>522900000.0</v>
       </c>
       <c r="F12">
         <v>321900000.0</v>
       </c>
       <c r="G12">
         <v>310200000.0</v>
       </c>
       <c r="H12">
         <v>313000000.0</v>
       </c>
       <c r="I12">
         <v>206600000.0</v>
       </c>
@@ -12239,137 +12422,141 @@
       </c>
       <c r="P12">
         <v>32300000.0</v>
       </c>
       <c r="Q12">
         <v>4600000.0</v>
       </c>
       <c r="R12">
         <v>0.0</v>
       </c>
       <c r="S12">
         <v>1600000.0</v>
       </c>
       <c r="T12">
         <v>41900000.0</v>
       </c>
       <c r="U12">
         <v>17100000.0</v>
       </c>
       <c r="V12">
         <v>36100000.0</v>
       </c>
     </row>
     <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>137</v>
+      </c>
+      <c r="B13">
+        <v>939545000.0</v>
+      </c>
       <c r="C13">
         <v>856200000.0</v>
       </c>
       <c r="D13">
         <v>819500000.0</v>
       </c>
       <c r="E13">
         <v>676200000.0</v>
       </c>
       <c r="F13">
         <v>505600000.0</v>
       </c>
       <c r="G13">
         <v>595300000.0</v>
       </c>
       <c r="H13">
         <v>262800000.0</v>
       </c>
       <c r="I13">
         <v>138100000.0</v>
       </c>
       <c r="J13">
         <v>95000000.0</v>
       </c>
       <c r="K13">
         <v>70400000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>138</v>
+      </c>
+      <c r="B14">
+        <v>84050000.0</v>
+      </c>
       <c r="C14">
         <v>89129000.0</v>
       </c>
       <c r="D14">
         <v>128939000.0</v>
       </c>
       <c r="E14">
         <v>147400000.0</v>
       </c>
       <c r="F14">
         <v>104200000.0</v>
       </c>
       <c r="G14">
         <v>97700000.0</v>
       </c>
       <c r="H14">
         <v>63100000.0</v>
       </c>
       <c r="I14">
         <v>66800000.0</v>
       </c>
       <c r="J14">
         <v>88700000.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
     </row>
     <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B15">
         <v>754915000.0</v>
       </c>
       <c r="C15">
         <v>251278000.0</v>
       </c>
       <c r="D15">
         <v>436800000.0</v>
       </c>
       <c r="E15">
         <v>-667400000.0</v>
       </c>
       <c r="F15">
         <v>-1051000000.0</v>
       </c>
       <c r="G15">
         <v>-2361500000.0</v>
       </c>
       <c r="H15">
         <v>1395300000.0</v>
       </c>
       <c r="I15">
         <v>-19500000.0</v>
       </c>
@@ -12393,237 +12580,243 @@
       </c>
       <c r="P15">
         <v>1427900000.0</v>
       </c>
       <c r="Q15">
         <v>1276400000.0</v>
       </c>
       <c r="R15">
         <v>1323300000.0</v>
       </c>
       <c r="S15">
         <v>634000000.0</v>
       </c>
       <c r="T15">
         <v>1555300000.0</v>
       </c>
       <c r="U15">
         <v>945500000.0</v>
       </c>
       <c r="V15">
         <v>967800000.0</v>
       </c>
     </row>
     <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>140</v>
+      </c>
+      <c r="B16">
+        <v>754915000.0</v>
+      </c>
       <c r="C16">
         <v>251200000.0</v>
       </c>
       <c r="D16">
         <v>436800000.0</v>
       </c>
       <c r="E16">
         <v>-520000000.0</v>
       </c>
       <c r="F16">
         <v>-946800000.0</v>
       </c>
       <c r="G16">
         <v>-2263800000.0</v>
       </c>
       <c r="H16">
         <v>1395300000.0</v>
       </c>
       <c r="I16">
         <v>-19500000.0</v>
       </c>
       <c r="J16">
         <v>1161300000.0</v>
       </c>
       <c r="K16">
         <v>2880100000.0</v>
       </c>
       <c r="L16">
         <v>1257900000.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
     </row>
     <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>141</v>
+      </c>
+      <c r="B17">
+        <v>670865000.0</v>
+      </c>
       <c r="C17">
         <v>162149000.0</v>
       </c>
       <c r="D17">
         <v>-325787000.0</v>
       </c>
       <c r="E17">
         <v>-667400000.0</v>
       </c>
       <c r="F17">
         <v>-1051000000.0</v>
       </c>
       <c r="G17">
         <v>-2361500000.0</v>
       </c>
       <c r="H17">
         <v>1332200000.0</v>
       </c>
       <c r="I17">
         <v>-86300000.0</v>
       </c>
       <c r="J17">
         <v>1071000000.0</v>
       </c>
       <c r="K17">
         <v>2800700000.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
     </row>
     <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>142</v>
+      </c>
+      <c r="B18">
+        <v>-828242000.0</v>
+      </c>
       <c r="C18">
         <v>-690969000.0</v>
       </c>
       <c r="D18">
         <v>-622536000.0</v>
       </c>
       <c r="E18">
         <v>-596700000.0</v>
       </c>
       <c r="F18">
         <v>-381900000.0</v>
       </c>
       <c r="G18">
         <v>-331900000.0</v>
       </c>
       <c r="H18">
         <v>-250300000.0</v>
       </c>
       <c r="I18">
         <v>-155800000.0</v>
       </c>
       <c r="J18">
         <v>-114900000.0</v>
       </c>
       <c r="K18">
         <v>-70400000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
     </row>
     <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
     </row>
     <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
     </row>
     <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B21">
         <v>2062525999.0</v>
       </c>
       <c r="C21">
         <v>1410115000.0</v>
       </c>
       <c r="D21">
         <v>1529450000.0</v>
       </c>
       <c r="E21">
         <v>603300000.0</v>
       </c>
       <c r="F21">
         <v>-585000000.0</v>
       </c>
       <c r="G21">
         <v>-1520500000.0</v>
       </c>
       <c r="H21">
         <v>1771300000.0</v>
       </c>
       <c r="I21">
         <v>2294500000.0</v>
       </c>
@@ -12647,77 +12840,77 @@
       </c>
       <c r="P21">
         <v>1952700000.0</v>
       </c>
       <c r="Q21">
         <v>1744500000.0</v>
       </c>
       <c r="R21">
         <v>1765000000.0</v>
       </c>
       <c r="S21">
         <v>1108100000.0</v>
       </c>
       <c r="T21">
         <v>1936100000.0</v>
       </c>
       <c r="U21">
         <v>1366600000.0</v>
       </c>
       <c r="V21">
         <v>1325100000.0</v>
       </c>
     </row>
     <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
     </row>
     <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B23">
         <v>9821793000.0</v>
       </c>
       <c r="C23">
         <v>9501709000.0</v>
       </c>
       <c r="D23">
         <v>8659904000.0</v>
       </c>
       <c r="E23">
         <v>7152500000.0</v>
       </c>
       <c r="F23">
         <v>4485500000.0</v>
       </c>
       <c r="G23">
         <v>5471700000.0</v>
       </c>
       <c r="H23">
         <v>8349700000.0</v>
       </c>
       <c r="I23">
         <v>7633100000.0</v>
       </c>
@@ -12741,145 +12934,147 @@
       </c>
       <c r="P23">
         <v>6541000000.0</v>
       </c>
       <c r="Q23">
         <v>3477700000.0</v>
       </c>
       <c r="R23">
         <v>3145400000.0</v>
       </c>
       <c r="S23">
         <v>2997100000.0</v>
       </c>
       <c r="T23">
         <v>2416200000.0</v>
       </c>
       <c r="U23">
         <v>2441900000.0</v>
       </c>
       <c r="V23">
         <v>2288900000.0</v>
       </c>
     </row>
     <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
     </row>
     <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>149</v>
+      </c>
+      <c r="B25">
+        <v>1314629000.0</v>
+      </c>
       <c r="C25">
         <v>1240397000.0</v>
       </c>
       <c r="D25">
         <v>1248147000.0</v>
       </c>
       <c r="E25">
         <v>1238800000.0</v>
       </c>
       <c r="F25">
         <v>1106300000.0</v>
       </c>
       <c r="G25">
         <v>1118700000.0</v>
       </c>
       <c r="H25">
         <v>1070600000.0</v>
       </c>
       <c r="I25">
         <v>954800000.0</v>
       </c>
       <c r="J25">
         <v>939900000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
     </row>
     <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
     </row>
     <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>137100000.0</v>
       </c>
       <c r="D27">
         <v>233400000.0</v>
       </c>
       <c r="E27">
         <v>129100000.0</v>
       </c>
       <c r="F27">
         <v>69300000.0</v>
       </c>
       <c r="G27">
         <v>97200000.0</v>
       </c>
       <c r="H27">
         <v>216700000.0</v>
       </c>
       <c r="I27">
         <v>208900000.0</v>
       </c>
       <c r="J27">
         <v>240700000.0</v>
@@ -12901,53 +13096,55 @@
       </c>
       <c r="P27">
         <v>34700000.0</v>
       </c>
       <c r="Q27">
         <v>59300000.0</v>
       </c>
       <c r="R27">
         <v>63200000.0</v>
       </c>
       <c r="S27">
         <v>68500000.0</v>
       </c>
       <c r="T27">
         <v>73700000.0</v>
       </c>
       <c r="U27">
         <v>63900000.0</v>
       </c>
       <c r="V27">
         <v>67700000.0</v>
       </c>
     </row>
     <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>152</v>
+      </c>
+      <c r="B28">
+        <v>1526500000.0</v>
+      </c>
       <c r="C28">
         <v>926800000.0</v>
       </c>
       <c r="D28">
         <v>829800000.0</v>
       </c>
       <c r="E28">
         <v>770900000.0</v>
       </c>
       <c r="F28">
         <v>629900000.0</v>
       </c>
       <c r="G28">
         <v>606700000.0</v>
       </c>
       <c r="H28">
         <v>783200000.0</v>
       </c>
       <c r="I28">
         <v>642600000.0</v>
       </c>
       <c r="J28">
         <v>722000000.0</v>
       </c>
       <c r="K28">
@@ -12967,97 +13164,99 @@
       </c>
       <c r="P28">
         <v>348500000.0</v>
       </c>
       <c r="Q28">
         <v>181100000.0</v>
       </c>
       <c r="R28">
         <v>141700000.0</v>
       </c>
       <c r="S28">
         <v>114600000.0</v>
       </c>
       <c r="T28">
         <v>111700000.0</v>
       </c>
       <c r="U28">
         <v>99700000.0</v>
       </c>
       <c r="V28">
         <v>102300000.0</v>
       </c>
     </row>
     <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>153</v>
+      </c>
+      <c r="B29">
+        <v>314220000.0</v>
+      </c>
       <c r="C29">
         <v>324568000.0</v>
       </c>
       <c r="D29">
         <v>333359000.0</v>
       </c>
       <c r="E29">
         <v>325200000.0</v>
       </c>
       <c r="F29">
         <v>-96700000.0</v>
       </c>
       <c r="G29">
         <v>224000000.0</v>
       </c>
       <c r="H29">
         <v>157200000.0</v>
       </c>
       <c r="I29">
         <v>82300000.0</v>
       </c>
       <c r="J29">
         <v>247200000.0</v>
       </c>
       <c r="K29">
         <v>289900000.0</v>
       </c>
       <c r="L29">
         <v>287000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
     </row>
     <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B30">
         <v>1194072000.0</v>
       </c>
       <c r="C30">
         <v>1140125000.0</v>
       </c>
       <c r="D30">
         <v>1034300000.0</v>
       </c>
       <c r="E30">
         <v>545600000.0</v>
       </c>
       <c r="F30">
         <v>484200000.0</v>
       </c>
       <c r="G30">
         <v>841900000.0</v>
       </c>
       <c r="H30">
         <v>437500000.0</v>
       </c>
       <c r="I30">
         <v>367700000.0</v>
       </c>
@@ -13081,51 +13280,51 @@
       </c>
       <c r="P30">
         <v>383600000.0</v>
       </c>
       <c r="Q30">
         <v>152400000.0</v>
       </c>
       <c r="R30">
         <v>150500000.0</v>
       </c>
       <c r="S30">
         <v>93200000.0</v>
       </c>
       <c r="T30">
         <v>-204400000.0</v>
       </c>
       <c r="U30">
         <v>139700000.0</v>
       </c>
       <c r="V30">
         <v>159600000.0</v>
       </c>
     </row>
     <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B31">
         <v>-1077440999.0</v>
       </c>
       <c r="C31">
         <v>-691015000.0</v>
       </c>
       <c r="D31">
         <v>-855217000.0</v>
       </c>
       <c r="E31">
         <v>-596700000.0</v>
       </c>
       <c r="F31">
         <v>-565600000.0</v>
       </c>
       <c r="G31">
         <v>-331900000.0</v>
       </c>
       <c r="H31">
         <v>-281900000.0</v>
       </c>
       <c r="I31">
         <v>-155800000.0</v>
       </c>
@@ -13149,51 +13348,51 @@
       </c>
       <c r="P31">
         <v>-52100000.0</v>
       </c>
       <c r="Q31">
         <v>-13000000.0</v>
       </c>
       <c r="R31">
         <v>-400000.0</v>
       </c>
       <c r="S31">
         <v>-627300000.0</v>
       </c>
       <c r="T31">
         <v>-24000000.0</v>
       </c>
       <c r="U31">
         <v>-227900000.0</v>
       </c>
       <c r="V31">
         <v>-23500000.0</v>
       </c>
     </row>
     <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B32">
         <v>11884319000.0</v>
       </c>
       <c r="C32">
         <v>10911824000.0</v>
       </c>
       <c r="D32">
         <v>10189400000.0</v>
       </c>
       <c r="E32">
         <v>8603000000.0</v>
       </c>
       <c r="F32">
         <v>4156700000.0</v>
       </c>
       <c r="G32">
         <v>4528800000.0</v>
       </c>
       <c r="H32">
         <v>10406900000.0</v>
       </c>
       <c r="I32">
         <v>9927600000.0</v>
       </c>
@@ -13236,584 +13435,593 @@
       <c r="V32">
         <v>3614000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE32"/>
+  <dimension ref="A1:BF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="D1" t="s">
         <v>84</v>
       </c>
       <c r="E1" t="s">
         <v>85</v>
       </c>
       <c r="F1" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="H1" t="s">
         <v>87</v>
       </c>
       <c r="I1" t="s">
         <v>88</v>
       </c>
       <c r="J1" t="s">
+        <v>89</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="L1" t="s">
         <v>90</v>
       </c>
       <c r="M1" t="s">
         <v>91</v>
       </c>
       <c r="N1" t="s">
+        <v>92</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="P1" t="s">
         <v>93</v>
       </c>
       <c r="Q1" t="s">
         <v>94</v>
       </c>
       <c r="R1" t="s">
+        <v>95</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="T1" t="s">
         <v>96</v>
       </c>
       <c r="U1" t="s">
         <v>97</v>
       </c>
       <c r="V1" t="s">
+        <v>98</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="X1" t="s">
         <v>99</v>
       </c>
       <c r="Y1" t="s">
         <v>100</v>
       </c>
       <c r="Z1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AB1" t="s">
         <v>102</v>
       </c>
       <c r="AC1" t="s">
         <v>103</v>
       </c>
       <c r="AD1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AF1" t="s">
         <v>105</v>
       </c>
       <c r="AG1" t="s">
         <v>106</v>
       </c>
       <c r="AH1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AJ1" t="s">
         <v>108</v>
       </c>
       <c r="AK1" t="s">
         <v>109</v>
       </c>
       <c r="AL1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AN1" t="s">
         <v>111</v>
       </c>
       <c r="AO1" t="s">
         <v>112</v>
       </c>
       <c r="AP1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AR1" t="s">
         <v>114</v>
       </c>
       <c r="AS1" t="s">
         <v>115</v>
       </c>
       <c r="AT1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AV1" t="s">
         <v>117</v>
       </c>
       <c r="AW1" t="s">
         <v>118</v>
       </c>
       <c r="AX1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AZ1" t="s">
         <v>120</v>
       </c>
       <c r="BA1" t="s">
         <v>121</v>
       </c>
       <c r="BB1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BD1" t="s">
         <v>123</v>
       </c>
       <c r="BE1" t="s">
         <v>124</v>
       </c>
-    </row>
-    <row r="2" spans="1:57">
+      <c r="BF1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B2">
+        <v>2135400000.0</v>
+      </c>
+      <c r="C2">
         <v>2213120000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2415963000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2049136000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1949502000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2238169000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2110533000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1986882000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2026000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1998197000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2008905000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1867052000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1751464000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1844097000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1736194000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1633073000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1393536000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1435809000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>891853000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>860701000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>812937000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>995740000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1207267000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>790235000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1636558000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1950064000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1967421000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1941372000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2053343000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1859843000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1837811000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1784090000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1783656000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1912779000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1775957000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1762663000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1684101000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1689699000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1590337000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1553897000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1615067000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1718945000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1570642000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1559002000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1504911000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1507978000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1583005000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1387191000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1345226000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1431089000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1434521000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1433536000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1228054000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1209423000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1384618000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1275728000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1334131000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B3">
+        <v>337900000.0</v>
+      </c>
+      <c r="C3">
         <v>366835000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>338537000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>313471000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>295786000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>309518000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>312387000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>308613000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>309879000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>312562000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>310748000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>309255000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>308586000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>319497000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>311105000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>311502000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>296635000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>290425000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>276816000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>270433000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>268614000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>269063000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>287221000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>279573000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>282843000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>279447000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>273605000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>260938000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>256610000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>242700000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>233404000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>238047000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>240649000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>242404000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>195929000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>253241000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>248326000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>238652000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>196287000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>177622000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>188139000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>186369000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>175711000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>163305000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>158715000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>157732000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>148233000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>152500000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>149335000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>149183000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>133932000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>133295000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>135990000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>130469000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>125847000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>132400000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>127884000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:57">
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -13827,400 +14035,407 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B5">
+        <v>276400000.0</v>
+      </c>
+      <c r="C5">
         <v>404996000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>431810000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>662792000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>336150000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-208817000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>672950000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>345289000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>242533000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>505408000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>385541000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>254165000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>257232000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-166418000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>244383000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>227107000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>102717000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>322936000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-283726000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-270525000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-477685000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-246155000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-293877000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-925961000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-261199000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>390253000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>507139000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>534863000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>350407000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>465244000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1227074000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>503428000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>432440000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>543586000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>281316000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>277586000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>363412000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1819388000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>537923000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>432331000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>276412000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>386379000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>433275000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>278955000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>482991000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>362772000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>384873000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>329545000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>473610000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>446826000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>417167000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>581112000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>402331000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>528613000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>288926000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>649519000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>390942000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:57">
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B6">
+        <v>614300000.0</v>
+      </c>
+      <c r="C6">
         <v>771831000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>770347000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>976263000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>631936000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>100701000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>985337000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>653902000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>552412000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>817970000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>696289000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>563420000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>565818000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>153079000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>555488000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>538609000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>399352000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>613361000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-6910000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-92000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-209071000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>22908000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-6656000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-646388000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>21644000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>669700000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>780744000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>795801000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>607017000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>707944000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-993670000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>741475000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>673089000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>785990000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>477245000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>530827000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>611738000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>2058040000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>734210000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>609953000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>464551000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>572748000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>608986000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>442260000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>641706000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>520504000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>533106000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>482045000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>622945000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>596009000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>551099000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>714407000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>538321000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>659082000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>414773000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>781919000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>518826000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:57">
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -14234,54 +14449,55 @@
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
-    </row>
-    <row r="8" spans="1:57">
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -14295,1454 +14511,1491 @@
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B9">
+        <v>731500000.0</v>
+      </c>
+      <c r="C9">
         <v>799682000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>941833000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>869435000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>645648000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>490146000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>638612000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>682568000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>738914000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>723315000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>700919000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>607479000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>532023000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>590566000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>535218000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>542553000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>327763000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>453404000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-65584000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-42833000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-189587000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>45359000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>209656000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-675325000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>319310000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>491936000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>660379000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>660128000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>682257000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>647190000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>761132000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>638010000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>615842000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>631220000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>493343000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>528920000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>539717000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>593225000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>609380000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>680708000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>599287000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>572928000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>457044000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>424199000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>588229000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>549957000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>651543000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>523676000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>680824000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>688997000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>686435000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>790928000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>633940000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>717118000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>558458000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>843754000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>569670000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:57">
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B10">
+        <v>43100000.0</v>
+      </c>
+      <c r="C10">
         <v>40968000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>256859000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>503314000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>183944000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-307380000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>535793000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>203135000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>190530000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>342103000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>243333000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>95369000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>41290000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-372420000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>95672000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>50620000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-116072000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>162226000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-379215000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-371035000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-559676000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-285077000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-361283000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1044491000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-446649000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>286855000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>443669000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>476244000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>282632000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>400417000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-1267058000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>465128000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>397513000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>477263000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>249823000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>246788000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>344326000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1796775000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>519655000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>512054000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>262116000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>357879000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>425690000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>271199000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>475232000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>368420000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>374116000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>318733000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>463231000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>438057000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>365647000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>569968000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>392828000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>518941000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>281215000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>638503000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>378541000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:57">
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B11">
+        <v>68300000.0</v>
+      </c>
+      <c r="C11">
         <v>-82241000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>159242000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>105190000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>132029000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>117409000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-12512000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>140428000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>79243000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>76593000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>84987000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>65095000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>86699000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>96578000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>103935000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>92896000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>31791000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>38148000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-72168000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-4319000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-58361000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-26916000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>364962000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-121313000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>7267000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>4689000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>49897000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>73128000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>29486000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-305024000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>245015000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>86862000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>55447000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>46981000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>77567000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>73212000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>49440000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>137626000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-12500000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>46789000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>117985000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>11872000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>110250000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>47903000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>116975000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>74579000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>120203000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>75882000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>113536000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>46136000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>48218000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>112935000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-24889000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>73252000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>90868000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>142703000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>107877000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:57">
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B12">
+        <v>246700000.0</v>
+      </c>
+      <c r="C12">
         <v>228093000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>174951000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>196039000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>184204000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>164590000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>137157000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>178926000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>126601000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>184162000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>142208000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>158796000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>132025000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>76781000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>142054000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>120733000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>104433000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>126177000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>79840000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>74533000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>41350000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>38922000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>67406000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>104243000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>85342000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>103398000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>64095000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>68730000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>76777000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>64827000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>62176000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>39321000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>34927000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>66323000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>31093000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>30798000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>19086000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>22613000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>18268000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>20523000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>14296000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>28500000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>7585000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>7756000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>7759000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2852000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>10757000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>10812000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>10379000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>8769000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>22684000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>11144000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>9503000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>9672000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>7711000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>11016000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>12401000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:57">
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B13"/>
       <c r="C13">
+        <v>228830000.0</v>
+      </c>
+      <c r="D13">
         <v>175681000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>201754000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>219766000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>282176000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>169196000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>214465000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>199538000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>224447000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>135302000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>162693000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>153684000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>145316000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>110786000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>125151000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>86713000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>125675000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>115445000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>182864000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>171316000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>117545000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>19308000.0</v>
       </c>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>138</v>
+      </c>
+      <c r="B14">
+        <v>21400000.0</v>
+      </c>
       <c r="C14">
+        <v>22691000.0</v>
+      </c>
+      <c r="D14">
         <v>22073000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>18624000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>20662000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>27650000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>20855000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>19530000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>21094000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>21962000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>19059000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>16849000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>18030000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>75001000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>19639000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>31424000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>21336000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>50073000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>17800000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>18603000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>17724000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>17375000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>21609000.0</v>
       </c>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
-    </row>
-    <row r="15" spans="1:57">
+      <c r="BF14"/>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B15">
+        <v>-3800000.0</v>
+      </c>
+      <c r="C15">
         <v>145900000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>119690000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>416748000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>72577000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-457902000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>569160000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>82237000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>57783000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>239651000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>177405000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>47123000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-45409000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-468998000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-8263000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-42276000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-147863000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>174151000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-289247000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-348113000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-483591000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-240786000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-704636000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-900421000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-417957000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>299690000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>410839000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>416482000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>268289000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>720227000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-1493670000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>395706000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>358237000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>449390000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>193772000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>193822000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>323915000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>1686356000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>555733000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>476444000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>161567000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>338581000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>326297000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>230920000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>362102000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>309862000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>266116000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>254433000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>358289000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>400520000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>322617000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>460406000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>419457000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>445689000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>190347000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>495800000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>270664000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:57">
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>145900000.0</v>
+      </c>
+      <c r="D16">
         <v>119690000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>416748000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>72577000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-457980000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>569160000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>47123000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-27379000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-393997000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>11376000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-10852000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-126527000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>174119000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-289247000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-348113000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-483591000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-240786000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-704636000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-900421000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-417957000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>299690000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>410839000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>416482000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>268289000.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-    </row>
-    <row r="17" spans="1:57">
+      <c r="BF16"/>
+    </row>
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>141</v>
+      </c>
+      <c r="B17">
+        <v>-25200000.0</v>
+      </c>
       <c r="C17">
+        <v>123209000.0</v>
+      </c>
+      <c r="D17">
         <v>97617000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>398124000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>51915000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-485552000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>548305000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>62707000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>36689000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>217689000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>158346000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>30274000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-45409000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-468998000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-8263000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-42276000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-147863000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>124078000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-307047000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-366716000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-501315000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-258161000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-726245000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-923178000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-453916000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>282166000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>393772000.0</v>
       </c>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>142</v>
+      </c>
+      <c r="B18">
+        <v>-246700000.0</v>
+      </c>
       <c r="C18">
+        <v>-228093000.0</v>
+      </c>
+      <c r="D18">
         <v>-219906000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-196039000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-184204000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-164590000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-201103000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-178926000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-146350000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-163345000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-164730000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-158796000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-148429000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-150581000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-142054000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-134527000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-169538000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-103910000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-95489000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-100510000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-81991000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-60622000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-67406000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-118530000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-85342000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-60436000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-63470000.0</v>
       </c>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
-    </row>
-    <row r="19" spans="1:57">
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -15756,54 +16009,55 @@
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -15817,227 +16071,231 @@
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B21">
+        <v>276400000.0</v>
+      </c>
+      <c r="C21">
         <v>404996000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>477495000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>741629000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>435708000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-142790000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>768935000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>447090000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>482436000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>409250000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>439285000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>327525000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>176774000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>8485000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>244383000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>227107000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-11639000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>322909000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-252780000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-219907000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-432322000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-180082000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-231879000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-847340000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-261199000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>378891000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>507139000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>534863000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>350407000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-152847000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-1227074000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>766467000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>432440000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-164463000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>280916000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>277586000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>363412000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1040899000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>537923000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>532577000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>276412000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-57158000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>433275000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>278955000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>482991000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-140149000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>384873000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>329545000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>473610000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-131511000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>401077000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>581112000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>402331000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>749432000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>288926000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>649519000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>389609000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:57">
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -16051,227 +16309,231 @@
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
-    </row>
-    <row r="23" spans="1:57">
+      <c r="BF22"/>
+    </row>
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B23">
+        <v>2590500000.0</v>
+      </c>
+      <c r="C23">
         <v>2607806000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2880301000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2176942000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2159442000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2871105000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1980210000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2222360000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2282478000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2312262000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2231561000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1918103000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2022796000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1759214000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1946527000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1844417000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1618582000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1358301000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1071482000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1021814000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1048387000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1186639000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1478853000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>954741000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1851467000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1801739000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2111439000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2065445000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2371077000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2659880000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1677691000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1655633000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1639896000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2708462000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1651476000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1639484000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1553578000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1242025000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1425125000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1451736000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1519014000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2349031000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1215522000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1488379000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1392668000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2198084000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1533126000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1336526000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1296664000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2251597000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1363660000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1383797000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1188546000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1177109000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1475256000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1469963000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1509172000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -16285,225 +16547,231 @@
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-    </row>
-    <row r="25" spans="1:57">
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>149</v>
+      </c>
+      <c r="B25">
+        <v>337900000.0</v>
+      </c>
       <c r="C25">
+        <v>366835000.0</v>
+      </c>
+      <c r="D25">
         <v>338537000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>313471000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>295786000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>309518000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>312387000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>308613000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>309879000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>312511000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>310748000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>309255000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>308586000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>319558000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>311105000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>311502000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>296635000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>290437000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>276816000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>270433000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>268614000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>269063000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>287221000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>279573000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>282843000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>279447000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>273605000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>260938000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>256610000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>242700000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>233404000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>238047000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>240649000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>242404000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>195929000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>253241000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>248326000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>238652000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>196287000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>177622000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>188139000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>186369000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>175711000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>163305000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>158715000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>157732000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>148233000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>152500000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>149335000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>149183000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>133932000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>133295000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>135990000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>130469000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>125847000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>132400000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>127884000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:57">
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -16517,54 +16785,55 @@
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -16578,54 +16847,55 @@
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-    </row>
-    <row r="28" spans="1:57">
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
@@ -16639,682 +16909,697 @@
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
-    </row>
-    <row r="29" spans="1:57">
+      <c r="BF28"/>
+    </row>
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>153</v>
+      </c>
+      <c r="B29">
+        <v>68300000.0</v>
+      </c>
       <c r="C29">
+        <v>-82241000.0</v>
+      </c>
+      <c r="D29">
         <v>159242000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>105190000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>132029000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>117409000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-12512000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>140428000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>79243000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>76519000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>84987000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>65095000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>86699000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>96578000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>103935000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>92896000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>31791000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>38195000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-72168000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-4319000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-58361000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-26916000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>364962000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-121313000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>7267000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>4689000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>49897000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>73128000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>29486000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
-    </row>
-    <row r="30" spans="1:57">
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>455100000.0</v>
+      </c>
+      <c r="C30">
         <v>394686000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>464338000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>127806000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>209940000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>632936000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-130323000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>235478000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>256478000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>314065000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>222656000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>51051000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>271332000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-84883000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>210333000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>211344000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>225046000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-77508000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>179629000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>161113000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>235450000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>190899000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>271586000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>164506000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>214909000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-148325000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>144018000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>124073000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>317734000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>800037000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-160120000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-128457000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-143760000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>795683000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-124481000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-123179000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-130523000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-447674000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-165212000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-102161000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-96053000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>630086000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-355120000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-70623000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-112243000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>690106000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-49879000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-50665000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-48562000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>820508000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-70861000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-49739000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-39508000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-32314000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>90638000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>194235000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>175041000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:57">
+    <row r="31" spans="1:58">
       <c r="A31" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B31">
+        <v>-233300000.0</v>
+      </c>
+      <c r="C31">
         <v>-364028000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-220636000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-238315000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-251764000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-225353000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-233142000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-243955000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-291906000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-163355000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-195952000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-232156000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-215942000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-206013000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-229646000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-275404000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-218789000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-160683000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-126435000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-151128000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-127354000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-104995000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-67406000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-197151000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-452811000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-92036000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-63470000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-58619000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-67775000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-65802000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1892876000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-45077000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-34927000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>641726000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-31493000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-30798000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-19486000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>755876000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>187666000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-20523000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-14296000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>415037000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-7585000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-7756000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-7759000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>508569000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-10757000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-10812000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-10379000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>569568000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-35430000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-11144000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-9503000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-230491000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-7711000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-11016000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-11068000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:57">
+    <row r="32" spans="1:58">
       <c r="A32" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B32">
+        <v>2866900000.0</v>
+      </c>
+      <c r="C32">
         <v>3012802000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3357796000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2918571000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2595150000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2728315000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2749145000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2669450000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2764914000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2721512000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2709824000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2474531000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2283487000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2434663000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2271412000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2175626000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1721299000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1889213000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>826269000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>817868000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>623350000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1041099000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1416923000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>114910000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1955868000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>2442000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>2627800000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>2601500000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>2735600000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>2507033000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>2598943000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>2422100000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>2399498000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>2543999000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>2269300000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>2291583000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>2223818000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>2282924000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>2199717000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>2234605000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>2214354000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>2291873000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>2027686000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>1983201000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>2093140000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>2057935000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>2234548000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>1910867000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>2026050000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>2120086000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>2120956000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>2224464000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>1861994000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>1926541000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>1943076000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>2119482000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>1903801000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:V30"/>
@@ -17397,51 +17682,51 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B2">
         <v>3546600000.0</v>
       </c>
       <c r="C2">
         <v>3884950000.0</v>
       </c>
       <c r="D2">
         <v>3044300000.0</v>
       </c>
       <c r="E2">
         <v>4641000000.0</v>
       </c>
       <c r="F2">
         <v>2452900000.0</v>
       </c>
       <c r="G2">
         <v>6476400000.0</v>
       </c>
       <c r="H2">
         <v>7999700000.0</v>
       </c>
       <c r="I2">
         <v>5996600000.0</v>
       </c>
@@ -17465,51 +17750,51 @@
       </c>
       <c r="P2">
         <v>2866300000.0</v>
       </c>
       <c r="Q2">
         <v>5251100000.0</v>
       </c>
       <c r="R2">
         <v>4543000000.0</v>
       </c>
       <c r="S2">
         <v>3051800000.0</v>
       </c>
       <c r="T2">
         <v>1980700000.0</v>
       </c>
       <c r="U2">
         <v>714800000.0</v>
       </c>
       <c r="V2">
         <v>630300000.0</v>
       </c>
     </row>
     <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B3">
         <v>907682000</v>
       </c>
       <c r="C3">
         <v>566750000</v>
       </c>
       <c r="D3">
         <v>695700000</v>
       </c>
       <c r="E3">
         <v>683900000</v>
       </c>
       <c r="F3">
         <v>876100000</v>
       </c>
       <c r="G3">
         <v>1079400000</v>
       </c>
       <c r="H3">
         <v>2521200000</v>
       </c>
       <c r="I3">
         <v>1853500000</v>
       </c>
@@ -17533,103 +17818,103 @@
       </c>
       <c r="P3">
         <v>1523600000</v>
       </c>
       <c r="Q3">
         <v>1456000000</v>
       </c>
       <c r="R3">
         <v>130300000</v>
       </c>
       <c r="S3">
         <v>263800000</v>
       </c>
       <c r="T3">
         <v>412600000</v>
       </c>
       <c r="U3">
         <v>320400000</v>
       </c>
       <c r="V3">
         <v>411300000</v>
       </c>
     </row>
     <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B6">
         <v>-672112000.0</v>
       </c>
       <c r="C6">
         <v>-348319000.0</v>
       </c>
       <c r="D6">
         <v>841200000.0</v>
       </c>
       <c r="E6">
         <v>-1597300000.0</v>
       </c>
       <c r="F6">
         <v>2188100000.0</v>
       </c>
       <c r="G6">
         <v>-4023500000.0</v>
       </c>
       <c r="H6">
         <v>-1523300000.0</v>
       </c>
       <c r="I6">
         <v>2003100000.0</v>
       </c>
@@ -17653,51 +17938,51 @@
       </c>
       <c r="P6">
         <v>-723500000.0</v>
       </c>
       <c r="Q6">
         <v>-2384800000.0</v>
       </c>
       <c r="R6">
         <v>708100000.0</v>
       </c>
       <c r="S6">
         <v>1491200000.0</v>
       </c>
       <c r="T6">
         <v>1071100000.0</v>
       </c>
       <c r="U6">
         <v>1265900000.0</v>
       </c>
       <c r="V6">
         <v>84500000.0</v>
       </c>
     </row>
     <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B7">
         <v>-255300000.0</v>
       </c>
       <c r="C7">
         <v>-8935000.0</v>
       </c>
       <c r="D7">
         <v>-25997000.0</v>
       </c>
       <c r="E7">
         <v>331900000.0</v>
       </c>
       <c r="F7">
         <v>-28000000.0</v>
       </c>
       <c r="G7">
         <v>-468100000.0</v>
       </c>
       <c r="H7">
         <v>147600000.0</v>
       </c>
       <c r="I7">
         <v>2100000.0</v>
       </c>
@@ -17721,77 +18006,77 @@
       </c>
       <c r="P7">
         <v>350200000.0</v>
       </c>
       <c r="Q7">
         <v>-112500000.0</v>
       </c>
       <c r="R7">
         <v>70900000.0</v>
       </c>
       <c r="S7">
         <v>98800000.0</v>
       </c>
       <c r="T7">
         <v>-9900000.0</v>
       </c>
       <c r="U7">
         <v>-11700000.0</v>
       </c>
       <c r="V7">
         <v>-28700000.0</v>
       </c>
     </row>
     <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
     </row>
     <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>3100000.0</v>
       </c>
       <c r="D9">
         <v>-107100000.0</v>
       </c>
       <c r="E9">
         <v>97100000.0</v>
       </c>
       <c r="F9">
         <v>-115500000.0</v>
       </c>
       <c r="G9">
         <v>40200000.0</v>
       </c>
       <c r="H9">
         <v>53100000.0</v>
       </c>
       <c r="I9">
         <v>-21100000.0</v>
       </c>
       <c r="J9">
         <v>13600000.0</v>
@@ -17799,53 +18084,55 @@
       <c r="K9">
         <v>-59200000.0</v>
       </c>
       <c r="L9">
         <v>-127600000.0</v>
       </c>
       <c r="M9">
         <v>-175000000.0</v>
       </c>
       <c r="N9">
         <v>6000000.0</v>
       </c>
       <c r="O9">
         <v>65000000.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
     </row>
     <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B10"/>
+        <v>165</v>
+      </c>
+      <c r="B10">
+        <v>-2500000.0</v>
+      </c>
       <c r="C10">
         <v>-8400000.0</v>
       </c>
       <c r="D10">
         <v>-26400000.0</v>
       </c>
       <c r="E10">
         <v>-42200000.0</v>
       </c>
       <c r="F10">
         <v>-800000.0</v>
       </c>
       <c r="G10">
         <v>1900000.0</v>
       </c>
       <c r="H10">
         <v>-10800000.0</v>
       </c>
       <c r="I10">
         <v>2800000.0</v>
       </c>
       <c r="J10">
         <v>-13600000.0</v>
       </c>
       <c r="K10">
@@ -17865,161 +18152,161 @@
       </c>
       <c r="P10">
         <v>-1800000.0</v>
       </c>
       <c r="Q10">
         <v>-4100000.0</v>
       </c>
       <c r="R10">
         <v>-1400000.0</v>
       </c>
       <c r="S10">
         <v>-1400000.0</v>
       </c>
       <c r="T10">
         <v>-5800000.0</v>
       </c>
       <c r="U10">
         <v>200000.0</v>
       </c>
       <c r="V10">
         <v>-5800000.0</v>
       </c>
     </row>
     <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>252700000.0</v>
       </c>
       <c r="F11">
         <v>84100000.0</v>
       </c>
       <c r="G11">
         <v>-451400000.0</v>
       </c>
       <c r="H11">
         <v>34400000.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
     </row>
     <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>1312200000.0</v>
       </c>
       <c r="F12">
         <v>339500000.0</v>
       </c>
       <c r="G12">
         <v>1132000000.0</v>
       </c>
       <c r="H12">
         <v>-36300000.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
     </row>
     <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>24300000.0</v>
       </c>
       <c r="F13">
         <v>4200000.0</v>
       </c>
       <c r="G13">
         <v>-58800000.0</v>
       </c>
       <c r="H13">
         <v>70900000.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
         <v>21000000.0</v>
       </c>
       <c r="M13">
         <v>-31000000.0</v>
       </c>
       <c r="N13">
         <v>27000000.0</v>
       </c>
       <c r="O13">
         <v>26000000.0</v>
       </c>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B14">
         <v>1314629000.0</v>
       </c>
       <c r="C14">
         <v>1240397000.0</v>
       </c>
       <c r="D14">
         <v>1241151000.0</v>
       </c>
       <c r="E14">
         <v>1238800000.0</v>
       </c>
       <c r="F14">
         <v>1106300000.0</v>
       </c>
       <c r="G14">
         <v>1118700000.0</v>
       </c>
       <c r="H14">
         <v>1070600000.0</v>
       </c>
       <c r="I14">
         <v>954800000.0</v>
       </c>
@@ -18043,51 +18330,51 @@
       </c>
       <c r="P14">
         <v>366200000.0</v>
       </c>
       <c r="Q14">
         <v>273100000.0</v>
       </c>
       <c r="R14">
         <v>271800000.0</v>
       </c>
       <c r="S14">
         <v>261800000.0</v>
       </c>
       <c r="T14">
         <v>245900000.0</v>
       </c>
       <c r="U14">
         <v>234300000.0</v>
       </c>
       <c r="V14">
         <v>232700000.0</v>
       </c>
     </row>
     <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B15">
         <v>226710000.0</v>
       </c>
       <c r="C15">
         <v>850161000.0</v>
       </c>
       <c r="D15">
         <v>850200000.0</v>
       </c>
       <c r="E15">
         <v>848700000.0</v>
       </c>
       <c r="F15">
         <v>480300000.0</v>
       </c>
       <c r="G15">
         <v>1130000000.0</v>
       </c>
       <c r="H15">
         <v>1073700000.0</v>
       </c>
       <c r="I15">
         <v>1074600000.0</v>
       </c>
@@ -18111,51 +18398,51 @@
       </c>
       <c r="P15">
         <v>348100000.0</v>
       </c>
       <c r="Q15">
         <v>336800000.0</v>
       </c>
       <c r="R15">
         <v>299700000.0</v>
       </c>
       <c r="S15">
         <v>280300000.0</v>
       </c>
       <c r="T15">
         <v>245400000.0</v>
       </c>
       <c r="U15">
         <v>204700000.0</v>
       </c>
       <c r="V15">
         <v>165100000.0</v>
       </c>
     </row>
     <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B16">
         <v>2874488000.0</v>
       </c>
       <c r="C16">
         <v>3536631000.0</v>
       </c>
       <c r="D16">
         <v>3885500000.0</v>
       </c>
       <c r="E16">
         <v>3043700000.0</v>
       </c>
       <c r="F16">
         <v>4641000000.0</v>
       </c>
       <c r="G16">
         <v>2452900000.0</v>
       </c>
       <c r="H16">
         <v>6476400000.0</v>
       </c>
       <c r="I16">
         <v>7999700000.0</v>
       </c>
@@ -18179,77 +18466,77 @@
       </c>
       <c r="P16">
         <v>2142800000.0</v>
       </c>
       <c r="Q16">
         <v>2866300000.0</v>
       </c>
       <c r="R16">
         <v>5251100000.0</v>
       </c>
       <c r="S16">
         <v>4543000000.0</v>
       </c>
       <c r="T16">
         <v>3051800000.0</v>
       </c>
       <c r="U16">
         <v>1980700000.0</v>
       </c>
       <c r="V16">
         <v>714800000.0</v>
       </c>
     </row>
     <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
     </row>
     <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B18">
         <v>557112000.0</v>
       </c>
       <c r="C18">
         <v>1756254000.0</v>
       </c>
       <c r="D18">
         <v>1192300000.0</v>
       </c>
       <c r="E18">
         <v>1679000000.0</v>
       </c>
       <c r="F18">
         <v>-405100000.0</v>
       </c>
       <c r="G18">
         <v>-1560600000.0</v>
       </c>
       <c r="H18">
         <v>56000000.0</v>
       </c>
       <c r="I18">
         <v>757000000.0</v>
       </c>
@@ -18273,159 +18560,163 @@
       </c>
       <c r="P18">
         <v>592400000.0</v>
       </c>
       <c r="Q18">
         <v>11400000.0</v>
       </c>
       <c r="R18">
         <v>1496500000.0</v>
       </c>
       <c r="S18">
         <v>1449500000.0</v>
       </c>
       <c r="T18">
         <v>1038300000.0</v>
       </c>
       <c r="U18">
         <v>1004600000.0</v>
       </c>
       <c r="V18">
         <v>725200000.0</v>
       </c>
     </row>
     <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>174</v>
+      </c>
+      <c r="B19">
+        <v>-686448000.0</v>
+      </c>
       <c r="C19">
         <v>-1182718000.0</v>
       </c>
       <c r="D19">
         <v>-398261000.0</v>
       </c>
       <c r="E19">
         <v>-1133500000.0</v>
       </c>
       <c r="F19">
         <v>-600700000.0</v>
       </c>
       <c r="G19">
         <v>-1280900000.0</v>
       </c>
       <c r="H19">
         <v>-2622000000.0</v>
       </c>
       <c r="I19">
         <v>-1821200000.0</v>
       </c>
       <c r="J19">
         <v>-2280600000.0</v>
       </c>
       <c r="K19">
         <v>-1306800000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
     </row>
     <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
     </row>
     <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>176</v>
+      </c>
+      <c r="B21">
+        <v>-83280000.0</v>
+      </c>
       <c r="C21">
         <v>202500000.0</v>
       </c>
       <c r="D21">
         <v>-233200000.0</v>
       </c>
       <c r="E21">
         <v>-1474000000.0</v>
       </c>
       <c r="F21">
         <v>3300300000.0</v>
       </c>
       <c r="G21">
         <v>-601200000.0</v>
       </c>
       <c r="H21">
         <v>138800000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
     </row>
     <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B22">
         <v>754915000.0</v>
       </c>
       <c r="C22">
         <v>486717000.0</v>
       </c>
       <c r="D22">
         <v>436800000.0</v>
       </c>
       <c r="E22">
         <v>-342200000.0</v>
       </c>
       <c r="F22">
         <v>-1147700000.0</v>
       </c>
       <c r="G22">
         <v>-2137500000.0</v>
       </c>
       <c r="H22">
         <v>1489400000.0</v>
       </c>
       <c r="I22">
         <v>-4000000.0</v>
       </c>
@@ -18449,51 +18740,51 @@
       </c>
       <c r="P22">
         <v>1900600000.0</v>
       </c>
       <c r="Q22">
         <v>1731500000.0</v>
       </c>
       <c r="R22">
         <v>1764600000.0</v>
       </c>
       <c r="S22">
         <v>1127000000.0</v>
       </c>
       <c r="T22">
         <v>1912100000.0</v>
       </c>
       <c r="U22">
         <v>1138700000.0</v>
       </c>
       <c r="V22">
         <v>1301600000.0</v>
       </c>
     </row>
     <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B23">
         <v>-154497000.0</v>
       </c>
       <c r="C23">
         <v>-713861000.0</v>
       </c>
       <c r="D23">
         <v>-118815000.0</v>
       </c>
       <c r="E23">
         <v>-277100000.0</v>
       </c>
       <c r="F23">
         <v>-51400000.0</v>
       </c>
       <c r="G23">
         <v>-16700000.0</v>
       </c>
       <c r="H23">
         <v>-13200000.0</v>
       </c>
       <c r="I23">
         <v>-307900000.0</v>
       </c>
@@ -18517,51 +18808,51 @@
       </c>
       <c r="P23">
         <v>-19800000.0</v>
       </c>
       <c r="Q23">
         <v>-693000000.0</v>
       </c>
       <c r="R23">
         <v>-532100000.0</v>
       </c>
       <c r="S23">
         <v>-4700000.0</v>
       </c>
       <c r="T23">
         <v>-3500000.0</v>
       </c>
       <c r="U23">
         <v>-18300000.0</v>
       </c>
       <c r="V23">
         <v>-40100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B24">
         <v>110824000.0</v>
       </c>
       <c r="C24">
         <v>201232000.0</v>
       </c>
       <c r="D24">
         <v>125400000.0</v>
       </c>
       <c r="E24">
         <v>-449600000.0</v>
       </c>
       <c r="F24">
         <v>275400000.0</v>
       </c>
       <c r="G24">
         <v>-201500000.0</v>
       </c>
       <c r="H24">
         <v>-100800000.0</v>
       </c>
       <c r="I24">
         <v>58100000.0</v>
       </c>
@@ -18585,51 +18876,51 @@
       </c>
       <c r="P24">
         <v>129100000.0</v>
       </c>
       <c r="Q24">
         <v>120700000.0</v>
       </c>
       <c r="R24">
         <v>95300000.0</v>
       </c>
       <c r="S24">
         <v>118300000.0</v>
       </c>
       <c r="T24">
         <v>85300000.0</v>
       </c>
       <c r="U24">
         <v>32400000.0</v>
       </c>
       <c r="V24">
         <v>13200000.0</v>
       </c>
     </row>
     <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B25">
         <v>-349450000.0</v>
       </c>
       <c r="C25">
         <v>604825000.0</v>
       </c>
       <c r="D25">
         <v>235790000.0</v>
       </c>
       <c r="E25">
         <v>1132200000.0</v>
       </c>
       <c r="F25">
         <v>272800000.0</v>
       </c>
       <c r="G25">
         <v>240300000.0</v>
       </c>
       <c r="H25">
         <v>132800000.0</v>
       </c>
       <c r="I25">
         <v>-143200000.0</v>
       </c>
@@ -18653,51 +18944,51 @@
       </c>
       <c r="P25">
         <v>-501000000.0</v>
       </c>
       <c r="Q25">
         <v>-424700000.0</v>
       </c>
       <c r="R25">
         <v>-480500000.0</v>
       </c>
       <c r="S25">
         <v>225700000.0</v>
       </c>
       <c r="T25">
         <v>-697200000.0</v>
       </c>
       <c r="U25">
         <v>-38500000.0</v>
       </c>
       <c r="V25">
         <v>-369100000.0</v>
       </c>
     </row>
     <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>-43000.0</v>
       </c>
       <c r="F26">
         <v>-21300000.0</v>
       </c>
       <c r="G26">
         <v>-30100000.0</v>
       </c>
       <c r="H26">
         <v>-40100000.0</v>
       </c>
       <c r="I26">
         <v>-111400000.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>-4600000.0</v>
       </c>
@@ -18713,99 +19004,99 @@
       <c r="O26">
         <v>-1800000.0</v>
       </c>
       <c r="P26">
         <v>-56900000.0</v>
       </c>
       <c r="Q26">
         <v>-127900000.0</v>
       </c>
       <c r="R26">
         <v>-79900000.0</v>
       </c>
       <c r="S26">
         <v>-150400000.0</v>
       </c>
       <c r="T26">
         <v>-477200000.0</v>
       </c>
       <c r="U26">
         <v>-18300000.0</v>
       </c>
       <c r="V26"/>
     </row>
     <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>0.0</v>
       </c>
       <c r="D27">
         <v>256000.0</v>
       </c>
       <c r="E27">
         <v>2200000.0</v>
       </c>
       <c r="F27">
         <v>13600000.0</v>
       </c>
       <c r="G27">
         <v>33200000.0</v>
       </c>
       <c r="H27">
         <v>45400000.0</v>
       </c>
       <c r="I27">
         <v>53400000.0</v>
       </c>
       <c r="J27">
         <v>46500000.0</v>
       </c>
       <c r="K27">
         <v>43200000.0</v>
       </c>
       <c r="L27">
         <v>21900000.0</v>
       </c>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27">
         <v>200000.0</v>
       </c>
       <c r="V27"/>
     </row>
     <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B28">
         <v>-464487000.0</v>
       </c>
       <c r="C28">
         <v>-1441922000.0</v>
       </c>
       <c r="D28">
         <v>-1220500000.0</v>
       </c>
       <c r="E28">
         <v>-2862300000.0</v>
       </c>
       <c r="F28">
         <v>2278800000.0</v>
       </c>
       <c r="G28">
         <v>-2245700000.0</v>
       </c>
       <c r="H28">
         <v>-1461400000.0</v>
       </c>
       <c r="I28">
         <v>1199100000.0</v>
       </c>
@@ -18829,51 +19120,51 @@
       </c>
       <c r="P28">
         <v>286900000.0</v>
       </c>
       <c r="Q28">
         <v>-572300000.0</v>
       </c>
       <c r="R28">
         <v>-373500000.0</v>
       </c>
       <c r="S28">
         <v>-427700000.0</v>
       </c>
       <c r="T28">
         <v>-898500000.0</v>
       </c>
       <c r="U28">
         <v>492600000.0</v>
       </c>
       <c r="V28">
         <v>-662300000.0</v>
       </c>
     </row>
     <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B29">
         <v>1464794000.0</v>
       </c>
       <c r="C29">
         <v>2323004000.0</v>
       </c>
       <c r="D29">
         <v>1888000000.0</v>
       </c>
       <c r="E29">
         <v>2362900000.0</v>
       </c>
       <c r="F29">
         <v>471000000.0</v>
       </c>
       <c r="G29">
         <v>-481200000.0</v>
       </c>
       <c r="H29">
         <v>2577200000.0</v>
       </c>
       <c r="I29">
         <v>2610500000.0</v>
       </c>
@@ -18897,51 +19188,51 @@
       </c>
       <c r="P29">
         <v>2116000000.0</v>
       </c>
       <c r="Q29">
         <v>1467400000.0</v>
       </c>
       <c r="R29">
         <v>1626800000.0</v>
       </c>
       <c r="S29">
         <v>1713300000.0</v>
       </c>
       <c r="T29">
         <v>1450900000.0</v>
       </c>
       <c r="U29">
         <v>1325000000.0</v>
       </c>
       <c r="V29">
         <v>1136500000.0</v>
       </c>
     </row>
     <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B30">
         <v>-1589197000.0</v>
       </c>
       <c r="C30">
         <v>-1182718000.0</v>
       </c>
       <c r="D30">
         <v>72800000.0</v>
       </c>
       <c r="E30">
         <v>-1133500000.0</v>
       </c>
       <c r="F30">
         <v>-600700000.0</v>
       </c>
       <c r="G30">
         <v>-1280900000.0</v>
       </c>
       <c r="H30">
         <v>-2622000000.0</v>
       </c>
       <c r="I30">
         <v>-1821200000.0</v>
       </c>
@@ -18984,584 +19275,593 @@
       <c r="V30">
         <v>-389700000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE30"/>
+  <dimension ref="A1:BF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="D1" t="s">
         <v>84</v>
       </c>
       <c r="E1" t="s">
         <v>85</v>
       </c>
       <c r="F1" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="H1" t="s">
         <v>87</v>
       </c>
       <c r="I1" t="s">
         <v>88</v>
       </c>
       <c r="J1" t="s">
+        <v>89</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="L1" t="s">
         <v>90</v>
       </c>
       <c r="M1" t="s">
         <v>91</v>
       </c>
       <c r="N1" t="s">
+        <v>92</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="P1" t="s">
         <v>93</v>
       </c>
       <c r="Q1" t="s">
         <v>94</v>
       </c>
       <c r="R1" t="s">
+        <v>95</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="T1" t="s">
         <v>96</v>
       </c>
       <c r="U1" t="s">
         <v>97</v>
       </c>
       <c r="V1" t="s">
+        <v>98</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="X1" t="s">
         <v>99</v>
       </c>
       <c r="Y1" t="s">
         <v>100</v>
       </c>
       <c r="Z1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AB1" t="s">
         <v>102</v>
       </c>
       <c r="AC1" t="s">
         <v>103</v>
       </c>
       <c r="AD1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AF1" t="s">
         <v>105</v>
       </c>
       <c r="AG1" t="s">
         <v>106</v>
       </c>
       <c r="AH1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AJ1" t="s">
         <v>108</v>
       </c>
       <c r="AK1" t="s">
         <v>109</v>
       </c>
       <c r="AL1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AN1" t="s">
         <v>111</v>
       </c>
       <c r="AO1" t="s">
         <v>112</v>
       </c>
       <c r="AP1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AR1" t="s">
         <v>114</v>
       </c>
       <c r="AS1" t="s">
         <v>115</v>
       </c>
       <c r="AT1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AV1" t="s">
         <v>117</v>
       </c>
       <c r="AW1" t="s">
         <v>118</v>
       </c>
       <c r="AX1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AZ1" t="s">
         <v>120</v>
       </c>
       <c r="BA1" t="s">
         <v>121</v>
       </c>
       <c r="BB1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BD1" t="s">
         <v>123</v>
       </c>
       <c r="BE1" t="s">
         <v>124</v>
       </c>
-    </row>
-    <row r="2" spans="1:57">
+      <c r="BF1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B2">
+        <v>2874500000.0</v>
+      </c>
+      <c r="C2">
         <v>3463450000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3285677000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3431027000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3536631000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3516904000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5376274000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3623863000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3885500000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3688456000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3832134000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2738236000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3043708000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3130140000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2971548000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2611926000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4641026000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4589689000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4992573000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2370216000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2452905000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3685770000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5983150000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>6462974000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>6476398000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>7100907000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>6977427000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>7920739000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>7999679000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>8161969000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>5315099000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>5339440000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>5996559000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>6080252000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>6468544000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>6672735000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>4855700000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3685405000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>4251523000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>4444396000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>4518966000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>5012336000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2754417000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2775292000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2770256000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>3198265000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3516198000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>3781187000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>3720034000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>3620025000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>3736221000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>3281273000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>3223939000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2806484000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2810659000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2157528000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2142775000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B3">
+        <v>412500000</v>
+      </c>
+      <c r="C3">
         <v>213567000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>245405000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>220857000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>227853000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>162562000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>126709000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>101122000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>176357000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>190680000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>162755000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>147394000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>194871000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>245671000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>184111000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>116436000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>137682000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>207040000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>247623000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>190959000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>230478000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>277399000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>253957000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>221245000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>326799000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>493122000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>448343000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1080287000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>499448000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>607778000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>448623000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>380245000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>416854000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>489898000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>710977000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>573222000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>884903000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1027701000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>693725000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>708114000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>695160000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>782879000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>584699000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>631703000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>537219000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>635736000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>444528000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>427667000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>323569000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>440646000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>311632000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>466466000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>220956000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>251978000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>118692000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>173317000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>125213000</v>
       </c>
     </row>
-    <row r="4" spans="1:57">
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -19575,54 +19875,55 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -19636,400 +19937,407 @@
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-    </row>
-    <row r="6" spans="1:57">
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B6">
+        <v>486400000.0</v>
+      </c>
+      <c r="C6">
         <v>-588962000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>150104000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-145350000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-105604000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>19727000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1859370000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1752411000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-250634000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>197044000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-144302000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1093898000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-305472000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-86440000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>158592000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>359622000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-2029100000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>51311000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-402884000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>2622357000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-82689000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-1232870000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-2297380000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-479824000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-13424000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-624507000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>123480000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-943312000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-78940000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-162269000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>2846870000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-24341000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-657119000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-83652000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-388292000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-204191000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1817035000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1170295000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-566118000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-192873000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-74570000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-493336000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>2257919000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-20875000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>5036000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-427965000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-317933000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-264989000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>61153000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>99975000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-116196000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>454948000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>57334000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>417416000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-4175000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>653131000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>14753000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:57">
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B7">
+        <v>-356100000.0</v>
+      </c>
+      <c r="C7">
         <v>-141966000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-9790000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>21467000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-115673000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>96529000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-17697000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>72452000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-160606000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>370654000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-209135000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>4988000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-194139000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>122979000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>242298000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>55793000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-89170000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>233059000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>73753000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-144791000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-190021000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-176118000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>86879000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>194157000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-573018000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>146897000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>111728000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>135625000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-246650000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>158006000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>165364000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>17177000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-338447000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-6930000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>196723000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>78321000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-133014000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>145626000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-8669000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>186167000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-187824000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-72812000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-29521000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>295744000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-67011000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>174573000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-49069000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-76979000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-109125000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>227775000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-90841000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>178592000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-93226000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>232417000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-131743000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>111066000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-298740000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:57">
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -20043,884 +20351,899 @@
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
-[...1 lines deleted...]
-      </c>
+      <c r="N9"/>
       <c r="O9">
         <v>97100000.0</v>
       </c>
-      <c r="P9"/>
+      <c r="P9">
+        <v>97100000.0</v>
+      </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
-      <c r="AP9">
-[...1 lines deleted...]
-      </c>
+      <c r="AP9"/>
       <c r="AQ9">
         <v>-128000000.0</v>
       </c>
       <c r="AR9">
         <v>-128000000.0</v>
       </c>
-      <c r="AS9"/>
+      <c r="AS9">
+        <v>-128000000.0</v>
+      </c>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
-    </row>
-    <row r="10" spans="1:57">
+      <c r="BF9"/>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
-      <c r="N10">
-[...1 lines deleted...]
-      </c>
+      <c r="N10"/>
       <c r="O10">
         <v>-42200000.0</v>
       </c>
-      <c r="P10"/>
+      <c r="P10">
+        <v>-42200000.0</v>
+      </c>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
-      <c r="AP10">
-[...1 lines deleted...]
-      </c>
+      <c r="AP10"/>
       <c r="AQ10">
         <v>-20000000.0</v>
       </c>
       <c r="AR10">
         <v>-20000000.0</v>
       </c>
-      <c r="AS10"/>
+      <c r="AS10">
+        <v>-20000000.0</v>
+      </c>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
-    </row>
-    <row r="11" spans="1:57">
+      <c r="BF10"/>
+    </row>
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>252700000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>0.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-    </row>
-    <row r="12" spans="1:57">
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>211586000.0</v>
       </c>
       <c r="N12">
+        <v>211586000.0</v>
+      </c>
+      <c r="O12">
         <v>647226000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>207675000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
-    </row>
-    <row r="13" spans="1:57">
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>4988000.0</v>
       </c>
       <c r="N13">
+        <v>4988000.0</v>
+      </c>
+      <c r="O13">
         <v>-184621000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>242298000.0</v>
       </c>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
-      <c r="AO13">
+      <c r="AO13"/>
+      <c r="AP13">
         <v>-188000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-178000000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>-30000000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>296000000.0</v>
       </c>
-      <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B14">
+        <v>337900000.0</v>
+      </c>
+      <c r="C14">
         <v>366835000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>338537000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>313471000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>295786000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>309518000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>312387000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>308613000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>309879000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>312562000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>310748000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>309255000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>308586000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>319558000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>311105000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>311502000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>296635000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>290437000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>276816000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>270433000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>268614000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>269063000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>287221000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>279573000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>282843000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>279447000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>273605000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>260938000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>256610000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>242700000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>233404000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>238047000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>240649000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>242404000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>195929000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>253241000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>248326000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>238652000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>196287000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>177622000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>188139000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>186369000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>175711000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>163305000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>158715000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>157732000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>148233000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>152500000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>149335000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>149183000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>133932000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>133295000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>135990000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>130469000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>125847000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>132400000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>127884000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:57">
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B15"/>
       <c r="C15">
         <v>226710000.0</v>
       </c>
       <c r="D15">
         <v>226710000.0</v>
       </c>
-      <c r="E15"/>
-      <c r="F15">
+      <c r="E15">
+        <v>226710000.0</v>
+      </c>
+      <c r="F15"/>
+      <c r="G15">
         <v>340064000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>510097000.0</v>
       </c>
       <c r="H15">
         <v>510097000.0</v>
       </c>
-      <c r="I15"/>
-      <c r="J15">
+      <c r="I15">
+        <v>510097000.0</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15">
         <v>340103000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>510097000.0</v>
       </c>
       <c r="M15">
         <v>510097000.0</v>
       </c>
       <c r="N15">
+        <v>510097000.0</v>
+      </c>
+      <c r="O15">
         <v>848700000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>339913000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>508787000.0</v>
       </c>
       <c r="Q15">
         <v>508787000.0</v>
       </c>
       <c r="R15">
+        <v>508787000.0</v>
+      </c>
+      <c r="S15">
         <v>55000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>480355000.0</v>
       </c>
       <c r="T15">
         <v>480355000.0</v>
       </c>
-      <c r="U15"/>
-      <c r="V15">
+      <c r="U15">
+        <v>480355000.0</v>
+      </c>
+      <c r="V15"/>
+      <c r="W15">
         <v>36000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>621856000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>508108000.0</v>
       </c>
-      <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>339165000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>282682000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>451853000.0</v>
       </c>
-      <c r="AC15"/>
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15">
         <v>339388000.0</v>
       </c>
-      <c r="AE15"/>
-      <c r="AF15">
+      <c r="AF15"/>
+      <c r="AG15">
         <v>282931000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>452281000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>226511000.0</v>
       </c>
-      <c r="AI15"/>
-      <c r="AJ15">
+      <c r="AJ15"/>
+      <c r="AK15">
         <v>351113000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>412976000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>169719000.0</v>
       </c>
-      <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
-      <c r="AP15">
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>158356000.0</v>
       </c>
-      <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
-      <c r="AT15">
+      <c r="AT15"/>
+      <c r="AU15">
         <v>170133000.0</v>
       </c>
-      <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
-      <c r="AX15">
+      <c r="AX15"/>
+      <c r="AY15">
         <v>182902000.0</v>
       </c>
-      <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
-      <c r="BB15">
+      <c r="BB15"/>
+      <c r="BC15">
         <v>161721000.0</v>
       </c>
-      <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
-    </row>
-    <row r="16" spans="1:57">
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B16">
+        <v>3360900000.0</v>
+      </c>
+      <c r="C16">
         <v>2874488000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3435781000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3285677000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3431027000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3536631000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3516904000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>5376274000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3634866000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>3885500000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3687832000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>3832134000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2738236000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>3043700000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3130140000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2971548000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2611926000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>4641000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>4589689000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>4992573000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2370216000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2452900000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>3685770000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>5983150000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>6462974000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>6476400000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>7100907000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>6977427000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>7920739000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>7999700000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>8161969000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>5315099000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>5339440000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>5996600000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>6080252000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>6468544000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>6672735000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>4855700000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>3685405000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>4251523000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>4444396000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>4519000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>5012336000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>2754417000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>2775292000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>2770300000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>3198265000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>3516198000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>3781187000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>3720000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>3620025000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>3736221000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>3281273000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>3223900000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>2806484000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>2810659000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>2157528000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:57">
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -20934,338 +21257,347 @@
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B18">
+        <v>-361000000.0</v>
+      </c>
+      <c r="C18">
         <v>-249949000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>462206000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>444968000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>196252000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>295823000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>503045000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>616735000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>214896000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>713444000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>276119000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>425558000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>140239000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>450095000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>588343000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>506903000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>133659000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>686134000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-171754000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-327279000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-592201000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-357897000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>25230000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-625532000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-602401000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>118787000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>291228000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-273549000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-80466000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>30538000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>470201000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>287735000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-31474000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>186483000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-115888000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-32819000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-541976000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-134365000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-230724000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>16457000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-366668000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-392825000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-122978000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-64328000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-99369000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-44870000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-82374000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-214229000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>50673000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>211865000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>77095000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>287153000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>85987000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>451011000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>217825000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>592666000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-1402000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:57">
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>174</v>
+      </c>
+      <c r="B19">
+        <v>0.0</v>
+      </c>
       <c r="C19">
+        <v>-208164000.0</v>
+      </c>
+      <c r="D19">
         <v>-426307000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-277383000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-388694000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-113357000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-378448000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-65697000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-625216000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-55832000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-108897000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>518394000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-159365000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-648393000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-191688000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-174158000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-119261000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-621257000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-266461000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>495925000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-208907000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-704660000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-229290000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>22122000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-369072000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-771542000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-415711000.0</v>
       </c>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -21279,1582 +21611,1611 @@
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>176</v>
+      </c>
+      <c r="B21">
+        <v>2907800000.0</v>
+      </c>
       <c r="C21">
+        <v>-54304000.0</v>
+      </c>
+      <c r="D21">
         <v>-16059000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>24614000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-37531000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>113963000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1665655000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>525374000.0</v>
       </c>
       <c r="N21">
+        <v>525374000.0</v>
+      </c>
+      <c r="O21">
         <v>51773000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>6019000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
-    </row>
-    <row r="22" spans="1:57">
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B22">
+        <v>-3800000.0</v>
+      </c>
+      <c r="C22">
         <v>145900000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>256859000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>503314000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>183944000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-368143000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>535793000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>203135000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>57783000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>239641000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>243333000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>95369000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>41290000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-372420000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>95672000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>50620000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-116072000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>162226000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-379215000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-371035000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-559676000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-285077000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-361283000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-1044491000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-446649000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>286855000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>443669000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>476244000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>282632000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>400417000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-1267058000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>465128000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>397513000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>477263000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>249823000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>246788000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>344326000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1796775000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>519655000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>512054000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>262116000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>357879000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>425690000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>271199000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>475232000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>368420000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>374116000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>318733000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>463231000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>438057000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>365647000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>569968000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>392828000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>518941000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>281215000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>638503000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>378541000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:57">
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B23">
+        <v>2861400000.0</v>
+      </c>
+      <c r="C23">
         <v>-41151000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-105931000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-288474000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-99006000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-194162000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-177932000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-663580000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-31697000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-31914000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-195699000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-148830000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-181105000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-144760000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-170127000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-135465000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-221048000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-185713000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-208575000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-47477000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-257135000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>9965000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-231476000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-52577000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-248843000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-48659000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-27856000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-487311000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-233442000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>318403000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-394412000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-98704000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-133187000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-15096000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-134167000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-11669000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-156678000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-527946000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-381521000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-1114500000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-60808000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-57204000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-298447000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-77068000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-40536000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-39085000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-229789000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-12144000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>13753000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-8079000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-823420000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-170950000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3851000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-1067212000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-217097000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-1054000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-2864000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B24">
+        <v>17800000.0</v>
+      </c>
+      <c r="C24">
         <v>24009999.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>46120000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>145114000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>52511000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>49205000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>48261000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>35136000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>48044000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>24779000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>53858000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>665788000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>35506000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>453062000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-7577000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-63582000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>18421000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>30259000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>23962000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>45726000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>22252000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>2106000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>30051000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>327098000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>66077000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-42137000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>36497000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>83178000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>23419000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>147243000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>70701000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>26919000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>5965000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-45276000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-14383000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>35268000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>14691000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>295511000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>6955000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-71961000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>232395000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-17626000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>58404000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>23658000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>17364000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-75854000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>64152000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>36250000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>17252000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-12371000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-236265000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>76660000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>15871000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-59033000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-7536000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>41010000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>17737000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:57">
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B25">
+        <v>411400000.0</v>
+      </c>
+      <c r="C25">
         <v>-407151000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>122005000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-172427000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>60048000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>420481000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-200729000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>133657000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>912547000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>608236000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>93928000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>163340000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>179115000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>625649000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>123379000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>205065000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>178629000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>49591000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>51362000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>99667000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>72180000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>59646000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>57327000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>77341000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>45986000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>9429000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>32445000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>42169000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>48757000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1313000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-50324000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-51202000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-42987000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-72229000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-25020000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-46136000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-48815000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-62263000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-244272000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-151272000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>66061000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-81382000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-110159000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-162873000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-129086000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-109859000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-111126000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-180816000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-129199000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-162504000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-20011000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-128236000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-128649000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-178838000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>61198000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-115986000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-83874000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:57">
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
-[...1 lines deleted...]
-      </c>
+      <c r="N26"/>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26">
+        <v>0.0</v>
+      </c>
+      <c r="S26">
         <v>-43000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-21257000.0</v>
       </c>
       <c r="T26">
         <v>-21257000.0</v>
       </c>
       <c r="U26">
         <v>-21257000.0</v>
       </c>
       <c r="V26">
+        <v>-21257000.0</v>
+      </c>
+      <c r="W26">
         <v>45000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-30145000.0</v>
       </c>
       <c r="X26">
         <v>-30145000.0</v>
       </c>
       <c r="Y26">
         <v>-30145000.0</v>
       </c>
       <c r="Z26">
+        <v>-30145000.0</v>
+      </c>
+      <c r="AA26">
         <v>-11000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-40089000.0</v>
       </c>
       <c r="AC26">
         <v>-40089000.0</v>
       </c>
       <c r="AD26">
+        <v>-40089000.0</v>
+      </c>
+      <c r="AE26">
         <v>-12944000.0</v>
       </c>
-      <c r="AE26"/>
-      <c r="AF26">
+      <c r="AF26"/>
+      <c r="AG26">
         <v>-9792000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-88664000.0</v>
       </c>
-      <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26">
         <v>-2453000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>-7371000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-39618000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>-2078000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>-2123000.0</v>
       </c>
-      <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
-      <c r="BB26">
+      <c r="BB26"/>
+      <c r="BC26">
         <v>-1764000.0</v>
       </c>
-      <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
-[...1 lines deleted...]
-      </c>
+      <c r="F27"/>
       <c r="G27">
         <v>0.0</v>
       </c>
       <c r="H27">
         <v>0.0</v>
       </c>
       <c r="I27">
         <v>0.0</v>
       </c>
       <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
         <v>-58000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27">
+        <v>0.0</v>
+      </c>
+      <c r="N27">
         <v>258000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>195000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>327000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>359000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1319000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2850000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2664000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2843000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>5243000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>4928000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>7834000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>6456000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>13982000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>9199000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>14513000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>14356000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>7332000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>13147000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>14343000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>14186000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>11724000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>9720000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>12730000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>12770000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>11280000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>12137000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>11354000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>11981000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>7728000.0</v>
       </c>
-      <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-    </row>
-    <row r="28" spans="1:57">
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B28">
+        <v>2861400000.0</v>
+      </c>
+      <c r="C28">
         <v>-95455000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-121990000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-490570000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-136537000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-500663000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1843587000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1092787000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-33872000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-593444000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-463060000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-102266000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-500478000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-64624000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-479566000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-136248000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-2181862000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-216006000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-209796000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2253581000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>451021000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-429100000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-2326974000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-86004000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>596378000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-449668000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-217250000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-560049000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-234433000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-342216000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2567190000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-324808000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-701066000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-358977000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-241987000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-254392000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2297256000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-600554000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-287002000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-115904000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>266960000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>161314000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2105890000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-77068000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-40536000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-211296000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-260554000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-42182000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-17468000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-137902000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>55680000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>80782000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>122040000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-203114000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-208832000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>9173000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>6473000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:57">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B29">
+        <v>51500000.0</v>
+      </c>
+      <c r="C29">
         <v>-36382000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>707611000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>665825000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>424105000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>458385000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>629754000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>717857000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>391253000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>904124000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>438874000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>572952000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>335110000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>695766000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>772454000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>623339000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>271341000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>893174000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>75869000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-136320000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-361723000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-80498000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>279187000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-404287000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-275602000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>611909000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>739571000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>806738000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>418982000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>638316000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>918824000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>667980000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>385380000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>676381000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>595089000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>540403000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>342927000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>893336000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>463001000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>724571000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>328492000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>390054000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>461721000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>567375000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>437850000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>590866000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>362154000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>213438000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>374242000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>652511000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>388727000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>753619000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>306943000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>702989000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>336517000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>765983000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>123811000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:57">
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B30">
+        <v>-2418500000.0</v>
+      </c>
+      <c r="C30">
         <v>-408083000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-426307000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-277383000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-388694000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-113357000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-378448000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-65697000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-645674000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-101644000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-108897000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>518394000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-159365000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-648393000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-191688000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-174158000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-119261000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-621257000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-266461000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>495925000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-208907000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-704660000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-229290000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>22122000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-369072000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-771542000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-415711000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1200634000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-234113000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-460516000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-677922000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-377245000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-305517000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-336952000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-714304000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-426274000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-803070000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>826245000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-748467000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-807882000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-576696000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-1000992000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-556432000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-544401000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-472675000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-935689000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-402538000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-401718000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-315455000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-445409000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-559552000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-402705000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-370134000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-82752000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-125465000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-132307000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-107476000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>