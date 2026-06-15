--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
     <t>2019-03-31</t>
   </si>
   <si>
     <t>2018-03-31</t>
   </si>
@@ -941,82 +944,83 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U62"/>
+  <dimension ref="A1:V62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1036,3172 +1040,3314 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="2" spans="1:21">
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2">
+        <v>1290624000.0</v>
+      </c>
+      <c r="C2">
         <v>1099723000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>374207000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>422989000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>424201000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>472820000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>526875000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>467578000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>382077000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>431126000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>202390000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>49161000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>36401000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>25093000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>42690000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>471849000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>422212000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>725469000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>368696000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>363960000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>427529000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:21">
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
-    </row>
-    <row r="4" spans="1:21">
+      <c r="V3"/>
+    </row>
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-    </row>
-    <row r="5" spans="1:21">
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>25</v>
+      </c>
+      <c r="B5">
+        <v>3991000.0</v>
+      </c>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-    </row>
-    <row r="6" spans="1:21">
+      <c r="V5"/>
+    </row>
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
-    </row>
-    <row r="7" spans="1:21">
+      <c r="V6"/>
+    </row>
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B7">
+        <v>93230000.0</v>
+      </c>
+      <c r="C7">
         <v>98915000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>114778000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>136323000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>183682000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>304665000.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7">
+      <c r="H7"/>
+      <c r="I7">
         <v>10179000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>16214000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>21945000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
-    </row>
-    <row r="8" spans="1:21">
+      <c r="V7"/>
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B8">
         <v>1071392000.0</v>
       </c>
       <c r="C8">
         <v>1071392000.0</v>
       </c>
       <c r="D8">
         <v>1071392000.0</v>
       </c>
       <c r="E8">
         <v>1071392000.0</v>
       </c>
       <c r="F8">
         <v>1071392000.0</v>
       </c>
-      <c r="G8"/>
-      <c r="H8">
+      <c r="G8">
         <v>1071392000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="H8"/>
+      <c r="I8">
+        <v>1071392000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-    </row>
-    <row r="9" spans="1:21">
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
-    </row>
-    <row r="10" spans="1:21">
+      <c r="V9"/>
+    </row>
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B10">
+        <v>139740000.0</v>
+      </c>
+      <c r="C10">
         <v>121386000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>187440000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>185969000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>257490000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>285616000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>166619000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>248370000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>503253000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>776117000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>638712000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>518422000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>535947000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>666467000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>544076000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>395533000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>317861000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>600258000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>242537000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>949495000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>928590000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:21">
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>163443000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>265923000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>316489000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>46982000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>63333000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>97602000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>226081000.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
-    </row>
-    <row r="12" spans="1:21">
+      <c r="V11"/>
+    </row>
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B12">
+        <v>169125000.0</v>
+      </c>
+      <c r="C12">
         <v>138170000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>195915000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>222758000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>296379000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>358433000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>331444000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>412446000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>511545000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>784448000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>723384000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>523952000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>557299000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>667626000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>547344000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>499839000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>322828000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>607901000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>320393000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1007437000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>976495000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:21">
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B13">
         <v>1071392000.0</v>
       </c>
       <c r="C13">
         <v>1071392000.0</v>
       </c>
       <c r="D13">
         <v>1071392000.0</v>
       </c>
       <c r="E13">
         <v>1071392000.0</v>
       </c>
       <c r="F13">
         <v>1071392000.0</v>
       </c>
       <c r="G13">
         <v>1071392000.0</v>
       </c>
       <c r="H13">
         <v>1071392000.0</v>
       </c>
       <c r="I13">
         <v>1071392000.0</v>
       </c>
       <c r="J13">
         <v>1071392000.0</v>
       </c>
       <c r="K13">
-        <v>268513000.0</v>
+        <v>1071392000.0</v>
       </c>
       <c r="L13">
         <v>268513000.0</v>
       </c>
       <c r="M13">
         <v>268513000.0</v>
       </c>
       <c r="N13">
         <v>268513000.0</v>
       </c>
       <c r="O13">
         <v>268513000.0</v>
       </c>
       <c r="P13">
         <v>268513000.0</v>
       </c>
       <c r="Q13">
         <v>268513000.0</v>
       </c>
       <c r="R13">
         <v>268513000.0</v>
       </c>
       <c r="S13">
+        <v>268513000.0</v>
+      </c>
+      <c r="T13">
         <v>268369000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>517908000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>512466000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:21">
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B14">
         <v>782777000.0</v>
       </c>
       <c r="C14">
+        <v>782777000.0</v>
+      </c>
+      <c r="D14">
         <v>782780000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>782777000.0</v>
       </c>
       <c r="E14">
         <v>782777000.0</v>
       </c>
       <c r="F14">
         <v>782777000.0</v>
       </c>
       <c r="G14">
         <v>782777000.0</v>
       </c>
       <c r="H14">
         <v>782777000.0</v>
       </c>
       <c r="I14">
         <v>782777000.0</v>
       </c>
       <c r="J14">
+        <v>782777000.0</v>
+      </c>
+      <c r="K14">
         <v>671684000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>537026000.0</v>
       </c>
       <c r="L14">
         <v>537026000.0</v>
       </c>
       <c r="M14">
         <v>537026000.0</v>
       </c>
       <c r="N14">
         <v>537026000.0</v>
       </c>
       <c r="O14">
-        <v>537026085.0</v>
+        <v>537026000.0</v>
       </c>
       <c r="P14">
         <v>537026085.0</v>
       </c>
       <c r="Q14">
         <v>537026085.0</v>
       </c>
       <c r="R14">
         <v>537026085.0</v>
       </c>
       <c r="S14">
-        <v>536738085.0</v>
+        <v>537026085.0</v>
       </c>
       <c r="T14">
         <v>536738085.0</v>
       </c>
       <c r="U14">
+        <v>536738085.0</v>
+      </c>
+      <c r="V14">
         <v>514390000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:21">
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-    </row>
-    <row r="16" spans="1:21">
+      <c r="V15"/>
+    </row>
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>495159000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>472858000.0</v>
       </c>
-      <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>390089000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>396350000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>474061000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>572937000.0</v>
       </c>
-      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
-    </row>
-    <row r="17" spans="1:21">
+      <c r="V16"/>
+    </row>
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
-    </row>
-    <row r="18" spans="1:21">
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-    </row>
-    <row r="19" spans="1:21">
+      <c r="V18"/>
+    </row>
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-    </row>
-    <row r="20" spans="1:21">
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B20">
-        <v>46225000.0</v>
+        <v>57778000.0</v>
       </c>
       <c r="C20">
         <v>46225000.0</v>
       </c>
       <c r="D20">
         <v>46225000.0</v>
       </c>
       <c r="E20">
-        <v>57778000.0</v>
+        <v>46225000.0</v>
       </c>
       <c r="F20">
         <v>57778000.0</v>
       </c>
       <c r="G20">
+        <v>57778000.0</v>
+      </c>
+      <c r="H20">
         <v>185108000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>278958000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>318576000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>418183000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4630000.0</v>
       </c>
       <c r="L20">
         <v>4630000.0</v>
       </c>
       <c r="M20">
         <v>4630000.0</v>
       </c>
       <c r="N20">
         <v>4630000.0</v>
       </c>
       <c r="O20">
         <v>4630000.0</v>
       </c>
-      <c r="P20"/>
+      <c r="P20">
+        <v>4630000.0</v>
+      </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-    </row>
-    <row r="21" spans="1:21">
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B21">
+        <v>59288000.0</v>
+      </c>
+      <c r="C21">
         <v>73493000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>76145000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>78797000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>69896000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>86575000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>91701000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>136158000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>147528000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>41818000.0</v>
       </c>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-    </row>
-    <row r="22" spans="1:21">
+      <c r="V21"/>
+    </row>
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B22">
+        <v>9858000.0</v>
+      </c>
+      <c r="C22">
         <v>10523000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>6850000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>5039000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3030000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>6660000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>7049000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>11418000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>14758000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>15109000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>10924000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>10837000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>13540000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>11559000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>10132000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>8761000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>8692000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>6215000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>3185000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3863000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>3402000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:21">
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B23">
+        <v>1947937000.0</v>
+      </c>
+      <c r="C23">
         <v>2004132000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2174086000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2375513000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2688782000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3169525000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3345184000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3281938000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3374615000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3264489000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1868746000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1680580000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1654159000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1615263000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1498076000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1375219000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1274587000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1537841000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1247144000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2074000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2005930000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:21">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B24">
+        <v>0.0</v>
+      </c>
+      <c r="C24">
         <v>151000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>113583000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>207014000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>301097000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>225193000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>289046000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>196162000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>108139000.0</v>
       </c>
-      <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-    </row>
-    <row r="25" spans="1:21">
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B25">
+        <v>62687000.0</v>
+      </c>
+      <c r="C25">
         <v>217585000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>184144000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>294973000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>405518000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>469632000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>498181000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>200313000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>118462000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>16208000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
-    </row>
-    <row r="26" spans="1:21">
+      <c r="V25"/>
+    </row>
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>84000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>95000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>115000000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-    </row>
-    <row r="27" spans="1:21">
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-    </row>
-    <row r="28" spans="1:21">
+      <c r="V27"/>
+    </row>
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B28">
+        <v>386708000.0</v>
+      </c>
+      <c r="C28">
         <v>449423000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>431282000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>633484000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>587853000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>688128000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28">
+      <c r="H28"/>
+      <c r="I28">
         <v>246660000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-112245000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-536074000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-539914000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-469624000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-487149000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-648763000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-544056000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-351535000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-285636000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-566288000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-242537000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-949495000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-928590000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:21">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B29">
+        <v>515711000.0</v>
+      </c>
+      <c r="C29">
         <v>764132000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>999151000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1329389000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1473270000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1812485000.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29">
+      <c r="H29"/>
+      <c r="I29">
         <v>2200288000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2320072000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
-    </row>
-    <row r="30" spans="1:21">
+      <c r="V29"/>
+    </row>
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B30">
+        <v>731422000.0</v>
+      </c>
+      <c r="C30">
         <v>753423000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>699654000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>711290000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>724626000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>743066000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>771335000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>723479000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>944245000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>840739000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>396165000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>341885000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>285224000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>161845000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>155102000.0</v>
       </c>
-      <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
-    </row>
-    <row r="31" spans="1:21">
+      <c r="V30"/>
+    </row>
+    <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>521237000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>683935000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>999053000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1175104000.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
-    </row>
-    <row r="32" spans="1:21">
+      <c r="V31"/>
+    </row>
+    <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B32">
+        <v>-848381000.0</v>
+      </c>
+      <c r="C32">
         <v>-552987000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-464688000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-305797000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-188402000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-94707000.0</v>
       </c>
-      <c r="G32"/>
-      <c r="H32">
+      <c r="H32"/>
+      <c r="I32">
         <v>154244000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>281501000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
-    </row>
-    <row r="33" spans="1:21">
+      <c r="V32"/>
+    </row>
+    <row r="33" spans="1:22">
       <c r="A33" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B33">
+        <v>1037531999.0</v>
+      </c>
+      <c r="C33">
         <v>1098975000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1175460000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1276350000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1445970000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1751049000.0</v>
       </c>
-      <c r="G33"/>
-      <c r="H33">
+      <c r="H33"/>
+      <c r="I33">
         <v>1849008000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1882522000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1609397000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>700923000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>776254000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>772512000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>753161000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>775641000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>668546000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>764107000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>742006000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>764684000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>935480000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>906956000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:21">
+    <row r="34" spans="1:22">
       <c r="A34" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
-    </row>
-    <row r="35" spans="1:21">
+      <c r="V34"/>
+    </row>
+    <row r="35" spans="1:22">
       <c r="A35" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B35">
+        <v>99904999.0</v>
+      </c>
+      <c r="C35">
         <v>248344000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>211268000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>324294000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>445959000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>512936000.0</v>
       </c>
-      <c r="G35"/>
-      <c r="H35">
+      <c r="H35"/>
+      <c r="I35">
         <v>287815000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>216637000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>90705000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>36169000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>45774000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>42637000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>36665000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>17819000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>43044000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>38332000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>37721000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>7660000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>6172000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>4960000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:21">
+    <row r="36" spans="1:22">
       <c r="A36" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B36">
+        <v>56</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36">
         <v>58870000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>88959000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>78865000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>81325000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>113493000.0</v>
       </c>
-      <c r="G36"/>
-      <c r="H36">
+      <c r="H36"/>
+      <c r="I36">
         <v>203126000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>47342000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>58321000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>31100000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>36630000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>51692000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>30709000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>31226000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>119377000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>282173000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>22714000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>376377000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>73013000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>62976000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:21">
+    <row r="37" spans="1:22">
       <c r="A37" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
-    </row>
-    <row r="38" spans="1:21">
+      <c r="V37"/>
+    </row>
+    <row r="38" spans="1:22">
       <c r="A38" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B38">
+        <v>2689000.0</v>
+      </c>
+      <c r="C38">
         <v>2206000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>2011000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>4405000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>3407000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>3511000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>45158000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>46211000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>56087000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>52028000.0</v>
       </c>
-      <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
-    </row>
-    <row r="39" spans="1:21">
+      <c r="V38"/>
+    </row>
+    <row r="39" spans="1:22">
       <c r="A39" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B39">
+        <v>59</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
         <v>3041000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>96207000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>160076000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>218777000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>310317000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>247837000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>285587000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>966926000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>856828000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>37350000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>27652000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>25584000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>21072000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>164959000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>198073000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>178960000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>181719000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>158882000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>127220000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>119077000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:21">
+    <row r="40" spans="1:22">
       <c r="A40" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B40">
+        <v>4401000.0</v>
+      </c>
+      <c r="C40">
         <v>40928000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>648169000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>455611000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>565566000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>532875000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>154428000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>515132000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>549459000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>564721000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>415323000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>412980000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>475021000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>580498000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>521931000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>18497000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>6054000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>718000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>11397000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>17565000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>924000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:21">
+    <row r="41" spans="1:22">
       <c r="A41" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>29321000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>40441000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>43304000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>47120000.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
-    </row>
-    <row r="42" spans="1:21">
+      <c r="V41"/>
+    </row>
+    <row r="42" spans="1:22">
       <c r="A42" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B42">
+        <v>1144000.0</v>
+      </c>
+      <c r="C42">
         <v>5618000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>5926000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>4416000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>2096000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-1839000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-1350000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>644045000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>873886000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>863075000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>846698000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>854340000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>765420000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>678600000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>629580000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>560080000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>385000.0</v>
       </c>
       <c r="R42">
         <v>385000.0</v>
       </c>
-      <c r="S42"/>
-      <c r="T42">
+      <c r="S42">
+        <v>385000.0</v>
+      </c>
+      <c r="T42"/>
+      <c r="U42">
         <v>1167755000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>1060051000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:21">
+    <row r="43" spans="1:22">
       <c r="A43" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
-    </row>
-    <row r="44" spans="1:21">
+      <c r="V43"/>
+    </row>
+    <row r="44" spans="1:22">
       <c r="A44" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
-    </row>
-    <row r="45" spans="1:21">
+      <c r="V44"/>
+    </row>
+    <row r="45" spans="1:22">
       <c r="A45" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B45">
+        <v>828028000.0</v>
+      </c>
+      <c r="C45">
         <v>888916000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>963039000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>3246289000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>3022170000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>3125519000.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
-    </row>
-    <row r="46" spans="1:21">
+      <c r="V45"/>
+    </row>
+    <row r="46" spans="1:22">
       <c r="A46" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B46">
+        <v>828028000.0</v>
+      </c>
+      <c r="C46">
         <v>888916000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>963039000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1058970000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1226017000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1515864000.0</v>
       </c>
-      <c r="G46"/>
-      <c r="H46">
+      <c r="H46"/>
+      <c r="I46">
         <v>1386546000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1360358000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1088728000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>665193000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>656126000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>642900000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>603748000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>622309000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>551960000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>273694000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>506608000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>156876000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>348430000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>346725000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:21">
+    <row r="47" spans="1:22">
       <c r="A47" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B47">
+        <v>828028000.0</v>
+      </c>
+      <c r="C47">
         <v>888916000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>963039000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>1058970000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1226017000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1515864000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1619248000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>1386546000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>1360358000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>1088459000.0</v>
       </c>
-      <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
-    </row>
-    <row r="48" spans="1:21">
+      <c r="V47"/>
+    </row>
+    <row r="48" spans="1:22">
       <c r="A48" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B48">
+        <v>-994034000.0</v>
+      </c>
+      <c r="C48">
         <v>-784772000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-582111000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-429549000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-261879000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>73853000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>381871000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>643504000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>874100000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>864604000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>846000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>853000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>764000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>677000000.0</v>
       </c>
-      <c r="O48"/>
       <c r="P48"/>
-      <c r="Q48">
+      <c r="Q48"/>
+      <c r="R48">
         <v>530695000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>495557000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>591022000.0</v>
       </c>
-      <c r="T48"/>
       <c r="U48"/>
-    </row>
-    <row r="49" spans="1:21">
+      <c r="V48"/>
+    </row>
+    <row r="49" spans="1:22">
       <c r="A49" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
-    </row>
-    <row r="50" spans="1:21">
+      <c r="V49"/>
+    </row>
+    <row r="50" spans="1:22">
       <c r="A50" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B50">
+        <v>433218000.0</v>
+      </c>
+      <c r="C50">
         <v>320894000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>390361000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>476116000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>360564000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>443886000.0</v>
       </c>
-      <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>288689000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>266655000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>218098000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>99000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000000.0</v>
       </c>
       <c r="M50">
         <v>49000000.0</v>
       </c>
       <c r="N50">
+        <v>49000000.0</v>
+      </c>
+      <c r="O50">
         <v>18000000.0</v>
       </c>
-      <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
-    </row>
-    <row r="51" spans="1:21">
+      <c r="V50"/>
+    </row>
+    <row r="51" spans="1:22">
       <c r="A51" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B51">
+        <v>526448000.0</v>
+      </c>
+      <c r="C51">
         <v>570809000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>618722000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>819453000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>845343000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>973744000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>811146000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>495030000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>391008000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>240043000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>98798000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48798000.0</v>
       </c>
       <c r="M51">
         <v>48798000.0</v>
       </c>
       <c r="N51">
+        <v>48798000.0</v>
+      </c>
+      <c r="O51">
         <v>17704000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>20000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>43998000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>32225000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>33970000.0</v>
       </c>
-      <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
-    </row>
-    <row r="52" spans="1:21">
+      <c r="V51"/>
+    </row>
+    <row r="52" spans="1:22">
       <c r="A52" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B52">
+        <v>463761000.0</v>
+      </c>
+      <c r="C52">
         <v>353224000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>434578000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>524480000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>439825000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>504112000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>312965000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>294717000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>272546000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>223835000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>98798000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48798000.0</v>
       </c>
       <c r="M52">
         <v>48798000.0</v>
       </c>
       <c r="N52">
+        <v>48798000.0</v>
+      </c>
+      <c r="O52">
         <v>17704000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>5000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>13236000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>8396000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>6904000.0</v>
       </c>
-      <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
-    </row>
-    <row r="53" spans="1:21">
+      <c r="V52"/>
+    </row>
+    <row r="53" spans="1:22">
       <c r="A53" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B53">
+        <v>29385000.0</v>
+      </c>
+      <c r="C53">
         <v>16784000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>8475000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>36789000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>38889000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>72817000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>117843000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>164076000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>8292000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>8331000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>84672000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>5530000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>21352000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>1159000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>3268000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>104306000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>4967000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>7643000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>77856000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>57942000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>47905000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:21">
+    <row r="54" spans="1:22">
       <c r="A54" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
-    </row>
-    <row r="55" spans="1:21">
+      <c r="V54"/>
+    </row>
+    <row r="55" spans="1:22">
       <c r="A55" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B55">
+        <v>1947937000.0</v>
+      </c>
+      <c r="C55">
         <v>2004132000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2174086000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2375513000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2688782000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3169525000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3345184000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3281938000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3374615000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3264489000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1868746000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1680580000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1654159000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1615263000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1498076000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1375219000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1274587000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1537841000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1247144000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2074000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2005930000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:21">
+    <row r="56" spans="1:22">
       <c r="A56" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B56">
+        <v>910405000.0</v>
+      </c>
+      <c r="C56">
         <v>905157000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>998626000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1099163000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1242812000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1418476000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1403468000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1432930000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1492093000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1655092000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1167823000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>904326000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>881647000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>862102000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>722435000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>706673000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>510480000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>795835000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>482460000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1138520000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1098974000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:21">
+    <row r="57" spans="1:22">
       <c r="A57" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B57">
+        <v>1758786000.0</v>
+      </c>
+      <c r="C57">
         <v>1458144000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1463314000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1404960000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1431214000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1513183000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1347970000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1278686000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1210592000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1235093000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>716981000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>511953000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>577589000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>630906000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>582164000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>503582000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>436662000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>733091000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>380093000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>382165000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>428453000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:21">
+    <row r="58" spans="1:22">
       <c r="A58" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B58">
+        <v>1858691000.0</v>
+      </c>
+      <c r="C58">
         <v>1706488000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1674582000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1729254000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1877173000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2026119000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1893271000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1566501000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1427229000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1325798000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>753150000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>557727000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>620226000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>667571000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>599983000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>546626000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>474994000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>770812000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>387753000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>388337000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>433413000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:21">
+    <row r="59" spans="1:22">
       <c r="A59" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
-    </row>
-    <row r="60" spans="1:21">
+      <c r="V59"/>
+    </row>
+    <row r="60" spans="1:22">
       <c r="A60" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B60">
+        <v>82493000.0</v>
+      </c>
+      <c r="C60">
         <v>292238000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>495207000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>646259000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>811609000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1143406000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1451913000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1715437000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1945278000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1936644000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1115596000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1122853000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1033933000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>947113000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>898093000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>828593000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>799593000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>764455000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>859391000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1685663000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1572517000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:21">
+    <row r="61" spans="1:22">
       <c r="A61" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
-    </row>
-    <row r="62" spans="1:21">
+      <c r="V61"/>
+    </row>
+    <row r="62" spans="1:22">
       <c r="A62" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
+      <c r="V62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF62"/>
+  <dimension ref="A1:BG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>82</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>83</v>
       </c>
       <c r="D1" t="s">
         <v>84</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>85</v>
       </c>
       <c r="F1" t="s">
-        <v>85</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>86</v>
       </c>
       <c r="H1" t="s">
         <v>87</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>88</v>
       </c>
       <c r="J1" t="s">
-        <v>88</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>89</v>
       </c>
       <c r="L1" t="s">
         <v>90</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>91</v>
       </c>
       <c r="N1" t="s">
-        <v>91</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>92</v>
       </c>
       <c r="P1" t="s">
         <v>93</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>94</v>
       </c>
       <c r="R1" t="s">
-        <v>94</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>95</v>
       </c>
       <c r="T1" t="s">
         <v>96</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>97</v>
       </c>
       <c r="V1" t="s">
-        <v>97</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>98</v>
       </c>
       <c r="X1" t="s">
         <v>99</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>100</v>
       </c>
       <c r="Z1" t="s">
-        <v>100</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>101</v>
       </c>
       <c r="AB1" t="s">
         <v>102</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>103</v>
       </c>
       <c r="AD1" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>104</v>
       </c>
       <c r="AF1" t="s">
         <v>105</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>106</v>
       </c>
       <c r="AH1" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>107</v>
       </c>
       <c r="AJ1" t="s">
         <v>108</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>109</v>
       </c>
       <c r="AL1" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>110</v>
       </c>
       <c r="AN1" t="s">
         <v>111</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="AP1" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>113</v>
       </c>
       <c r="AR1" t="s">
         <v>114</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>115</v>
       </c>
       <c r="AT1" t="s">
-        <v>115</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>116</v>
       </c>
       <c r="AV1" t="s">
         <v>117</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>118</v>
       </c>
       <c r="AX1" t="s">
-        <v>118</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>119</v>
       </c>
       <c r="AZ1" t="s">
         <v>120</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>121</v>
       </c>
       <c r="BB1" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>122</v>
       </c>
       <c r="BD1" t="s">
         <v>123</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>124</v>
       </c>
       <c r="BF1" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:58">
+        <v>15</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2">
+        <v>1047313000.0</v>
+      </c>
+      <c r="C2">
         <v>1290624000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1224137000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1143961000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1127038000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1099723000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1019306000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1063895000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1031816000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>374207000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>975658000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>939922000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>922104000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>422989000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>893934000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>869272000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>918058000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>424201000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>956447000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>936365000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>989898000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>472820000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1010863000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1018949000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>943296000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>508759000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>971742000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>968648000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>467578000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>919598000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>980986000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>891597000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>382077000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>906874000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>989495000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>949963000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>431126000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>843579000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>797790000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>578641000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>202390000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>613411000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>604081000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>516025000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>49161000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>472416000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>485695000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>567450000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>36401000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>473333000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>457474000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>607455000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>25093000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>485672000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>527033000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>608139000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>42690000.0</v>
       </c>
-      <c r="BF2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:58">
+      <c r="BG2"/>
+    </row>
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4216,54 +4362,55 @@
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
-    </row>
-    <row r="4" spans="1:58">
+      <c r="BG3"/>
+    </row>
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4278,65 +4425,68 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B5">
+        <v>6096000.0</v>
+      </c>
+      <c r="C5">
         <v>3991000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>2915000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>3447000.0</v>
       </c>
-      <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
@@ -4346,54 +4496,55 @@
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-    </row>
-    <row r="6" spans="1:58">
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -4408,168 +4559,176 @@
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
-    </row>
-    <row r="7" spans="1:58">
+      <c r="BG6"/>
+    </row>
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>27</v>
+      </c>
+      <c r="B7">
+        <v>87152000.0</v>
+      </c>
       <c r="C7">
+        <v>93230000.0</v>
+      </c>
+      <c r="D7">
         <v>88726000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>87790000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>94980000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>98915000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>101145000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>114848000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>125842000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>114778000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>116596000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>116992000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>127571000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>136323000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>144123000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>146522000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>159075000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>183682000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>300545000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>303629000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>322707000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>304665000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>301578000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>248407000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>268842000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>275374000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>291403000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
-    </row>
-    <row r="8" spans="1:58">
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>28</v>
+      </c>
+      <c r="B8">
+        <v>1071392000.0</v>
+      </c>
       <c r="C8">
         <v>1071392000.0</v>
       </c>
       <c r="D8">
         <v>1071392000.0</v>
       </c>
       <c r="E8">
         <v>1071392000.0</v>
       </c>
       <c r="F8">
         <v>1071392000.0</v>
       </c>
       <c r="G8">
         <v>1071392000.0</v>
       </c>
       <c r="H8">
         <v>1071392000.0</v>
       </c>
       <c r="I8">
         <v>1071392000.0</v>
       </c>
       <c r="J8">
         <v>1071392000.0</v>
       </c>
       <c r="K8">
@@ -4580,92 +4739,95 @@
       </c>
       <c r="M8">
         <v>1071392000.0</v>
       </c>
       <c r="N8">
         <v>1071392000.0</v>
       </c>
       <c r="O8">
         <v>1071392000.0</v>
       </c>
       <c r="P8">
         <v>1071392000.0</v>
       </c>
       <c r="Q8">
         <v>1071392000.0</v>
       </c>
       <c r="R8">
         <v>1071392000.0</v>
       </c>
       <c r="S8">
         <v>1071392000.0</v>
       </c>
       <c r="T8">
         <v>1071392000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>1071392000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -4680,478 +4842,486 @@
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-    </row>
-    <row r="10" spans="1:58">
+      <c r="BG9"/>
+    </row>
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B10">
+        <v>143650000.0</v>
+      </c>
+      <c r="C10">
         <v>139740000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>120989000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>96324000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>112232000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>121386000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>114896000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>109920000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>127545000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>170181000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>126397000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>121995000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>122821000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>185969000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>140327000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>141514000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>127685000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>257490000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>173592000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>158984000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>164162000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>285616000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>267672000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>225364000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>141110000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>204870000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>189962000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>196648000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>248370000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>261699000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>237333000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>227406000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>503253000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>333565000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>278577000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>278190000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>776117000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>689788000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>635918000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>612190000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>638712000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>359111000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>658900000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>590373000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>518422000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>498623000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>525051000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>568345000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>535947000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>508098000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>608914000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>680950000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>666467000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>493090000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>529258000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>619135000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>544076000.0</v>
       </c>
-      <c r="BF10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:58">
+      <c r="BG10"/>
+    </row>
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11">
         <v>163443000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>140327000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>141514000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>127685000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>156301000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>173592000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>158984000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-    </row>
-    <row r="12" spans="1:58">
+      <c r="BG11"/>
+    </row>
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B12">
+        <v>165020000.0</v>
+      </c>
+      <c r="C12">
         <v>169125000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>149910000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>101532000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>115604000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>138170000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>132083000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>152336000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>164570000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>217064000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>179361000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>196336000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>215872000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>222758000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>205106000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>233145000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>254885000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>296379000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>321316000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>344445000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>369892000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>358433000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>361402000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>358502000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>214224000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>322713000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>378967000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>402774000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>412446000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>337099000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>363387000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>395773000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>511545000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>341876000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>286927000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>286540000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>784448000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>690136000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>720462000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>696965000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>723384000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>679498000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>659314000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>595842000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>523952000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>509203000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>535790000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>568901000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>557299000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>560013000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>630201000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>702275000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>667626000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>494035000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>530227000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>620306000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>547344000.0</v>
       </c>
-      <c r="BF12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:58">
+      <c r="BG12"/>
+    </row>
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B13">
         <v>1071392000.0</v>
       </c>
       <c r="C13">
         <v>1071392000.0</v>
       </c>
       <c r="D13">
         <v>1071392000.0</v>
       </c>
       <c r="E13">
         <v>1071392000.0</v>
       </c>
       <c r="F13">
         <v>1071392000.0</v>
       </c>
       <c r="G13">
         <v>1071392000.0</v>
       </c>
       <c r="H13">
         <v>1071392000.0</v>
       </c>
       <c r="I13">
         <v>1071392000.0</v>
       </c>
@@ -5218,57 +5388,57 @@
       <c r="AD13">
         <v>1071392000.0</v>
       </c>
       <c r="AE13">
         <v>1071392000.0</v>
       </c>
       <c r="AF13">
         <v>1071392000.0</v>
       </c>
       <c r="AG13">
         <v>1071392000.0</v>
       </c>
       <c r="AH13">
         <v>1071392000.0</v>
       </c>
       <c r="AI13">
         <v>1071392000.0</v>
       </c>
       <c r="AJ13">
         <v>1071392000.0</v>
       </c>
       <c r="AK13">
         <v>1071392000.0</v>
       </c>
       <c r="AL13">
-        <v>391388000.0</v>
+        <v>1071392000.0</v>
       </c>
       <c r="AM13">
         <v>391388000.0</v>
       </c>
       <c r="AN13">
-        <v>268513000.0</v>
+        <v>391388000.0</v>
       </c>
       <c r="AO13">
         <v>268513000.0</v>
       </c>
       <c r="AP13">
         <v>268513000.0</v>
       </c>
       <c r="AQ13">
         <v>268513000.0</v>
       </c>
       <c r="AR13">
         <v>268513000.0</v>
       </c>
       <c r="AS13">
         <v>268513000.0</v>
       </c>
       <c r="AT13">
         <v>268513000.0</v>
       </c>
       <c r="AU13">
         <v>268513000.0</v>
       </c>
       <c r="AV13">
         <v>268513000.0</v>
       </c>
@@ -5277,85 +5447,88 @@
       </c>
       <c r="AX13">
         <v>268513000.0</v>
       </c>
       <c r="AY13">
         <v>268513000.0</v>
       </c>
       <c r="AZ13">
         <v>268513000.0</v>
       </c>
       <c r="BA13">
         <v>268513000.0</v>
       </c>
       <c r="BB13">
         <v>268513000.0</v>
       </c>
       <c r="BC13">
         <v>268513000.0</v>
       </c>
       <c r="BD13">
         <v>268513000.0</v>
       </c>
       <c r="BE13">
         <v>268513000.0</v>
       </c>
-      <c r="BF13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:58">
+      <c r="BF13">
+        <v>268513000.0</v>
+      </c>
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B14">
         <v>782777000.0</v>
       </c>
       <c r="C14">
         <v>782777000.0</v>
       </c>
       <c r="D14">
         <v>782777000.0</v>
       </c>
       <c r="E14">
         <v>782777000.0</v>
       </c>
       <c r="F14">
         <v>782777000.0</v>
       </c>
       <c r="G14">
         <v>782777000.0</v>
       </c>
       <c r="H14">
         <v>782777000.0</v>
       </c>
       <c r="I14">
         <v>782777000.0</v>
       </c>
       <c r="J14">
+        <v>782777000.0</v>
+      </c>
+      <c r="K14">
         <v>782780000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>782777000.0</v>
       </c>
       <c r="L14">
         <v>782777000.0</v>
       </c>
       <c r="M14">
         <v>782777000.0</v>
       </c>
       <c r="N14">
         <v>782777000.0</v>
       </c>
       <c r="O14">
         <v>782777000.0</v>
       </c>
       <c r="P14">
         <v>782777000.0</v>
       </c>
       <c r="Q14">
         <v>782777000.0</v>
       </c>
       <c r="R14">
         <v>782777000.0</v>
       </c>
       <c r="S14">
         <v>782777000.0</v>
       </c>
@@ -5395,113 +5568,116 @@
       <c r="AE14">
         <v>782777000.0</v>
       </c>
       <c r="AF14">
         <v>782777000.0</v>
       </c>
       <c r="AG14">
         <v>782777000.0</v>
       </c>
       <c r="AH14">
         <v>782777000.0</v>
       </c>
       <c r="AI14">
         <v>782777000.0</v>
       </c>
       <c r="AJ14">
         <v>782777000.0</v>
       </c>
       <c r="AK14">
         <v>782777000.0</v>
       </c>
       <c r="AL14">
         <v>782777000.0</v>
       </c>
       <c r="AM14">
+        <v>782777000.0</v>
+      </c>
+      <c r="AN14">
         <v>585108000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>537026000.0</v>
       </c>
       <c r="AO14">
         <v>537026000.0</v>
       </c>
       <c r="AP14">
         <v>537026000.0</v>
       </c>
       <c r="AQ14">
         <v>537026000.0</v>
       </c>
       <c r="AR14">
         <v>537026000.0</v>
       </c>
       <c r="AS14">
         <v>537026000.0</v>
       </c>
       <c r="AT14">
         <v>537026000.0</v>
       </c>
       <c r="AU14">
         <v>537026000.0</v>
       </c>
       <c r="AV14">
         <v>537026000.0</v>
       </c>
       <c r="AW14">
         <v>537026000.0</v>
       </c>
       <c r="AX14">
         <v>537026000.0</v>
       </c>
       <c r="AY14">
         <v>537026000.0</v>
       </c>
       <c r="AZ14">
         <v>537026000.0</v>
       </c>
       <c r="BA14">
+        <v>537026000.0</v>
+      </c>
+      <c r="BB14">
         <v>537026085.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>537026000.0</v>
       </c>
       <c r="BC14">
         <v>537026000.0</v>
       </c>
       <c r="BD14">
+        <v>537026000.0</v>
+      </c>
+      <c r="BE14">
         <v>537026085.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>537026000.0</v>
       </c>
       <c r="BF14">
         <v>537026000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:58">
+      <c r="BG14">
+        <v>537026000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -5516,134 +5692,136 @@
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
-    </row>
-    <row r="16" spans="1:58">
+      <c r="BG15"/>
+    </row>
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16">
         <v>472858000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>445014000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
-      <c r="AC16">
+      <c r="AC16"/>
+      <c r="AD16">
         <v>450727000.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-      <c r="AG16">
+      <c r="AG16"/>
+      <c r="AH16">
         <v>503485000.0</v>
       </c>
-      <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
-      <c r="AK16">
+      <c r="AK16"/>
+      <c r="AL16">
         <v>529824000.0</v>
       </c>
-      <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
-      <c r="AO16">
+      <c r="AO16"/>
+      <c r="AP16">
         <v>390089000.0</v>
       </c>
-      <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
-      <c r="AS16">
+      <c r="AS16"/>
+      <c r="AT16">
         <v>396350000.0</v>
       </c>
-      <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
-      <c r="AW16">
+      <c r="AW16"/>
+      <c r="AX16">
         <v>474061000.0</v>
       </c>
-      <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
-      <c r="BA16">
+      <c r="BA16"/>
+      <c r="BB16">
         <v>572937000.0</v>
       </c>
-      <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-    </row>
-    <row r="17" spans="1:58">
+      <c r="BG16"/>
+    </row>
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -5658,54 +5836,55 @@
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -5720,54 +5899,55 @@
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
-    </row>
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5782,123 +5962,124 @@
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B20"/>
-      <c r="C20"/>
+      <c r="C20">
+        <v>57778000.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>46225000.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>46225000.0</v>
       </c>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>46225000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>57778000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20">
         <v>57778000.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>185108000.0</v>
       </c>
-      <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
+      <c r="AC20"/>
+      <c r="AD20">
         <v>278958000.0</v>
       </c>
-      <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-      <c r="AG20">
+      <c r="AG20"/>
+      <c r="AH20">
         <v>318576000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>428071000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>430693000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>418183000.0</v>
       </c>
       <c r="AK20">
         <v>418183000.0</v>
       </c>
       <c r="AL20">
-        <v>394502000.0</v>
+        <v>418183000.0</v>
       </c>
       <c r="AM20">
         <v>394502000.0</v>
       </c>
       <c r="AN20">
-        <v>4630000.0</v>
+        <v>394502000.0</v>
       </c>
       <c r="AO20">
         <v>4630000.0</v>
       </c>
       <c r="AP20">
         <v>4630000.0</v>
       </c>
       <c r="AQ20">
         <v>4630000.0</v>
       </c>
       <c r="AR20">
         <v>4630000.0</v>
       </c>
       <c r="AS20">
         <v>4630000.0</v>
       </c>
       <c r="AT20">
         <v>4630000.0</v>
       </c>
       <c r="AU20">
         <v>4630000.0</v>
       </c>
       <c r="AV20">
         <v>4630000.0</v>
       </c>
@@ -5907,813 +6088,830 @@
       </c>
       <c r="AX20">
         <v>4630000.0</v>
       </c>
       <c r="AY20">
         <v>4630000.0</v>
       </c>
       <c r="AZ20">
         <v>4630000.0</v>
       </c>
       <c r="BA20">
         <v>4630000.0</v>
       </c>
       <c r="BB20">
         <v>4630000.0</v>
       </c>
       <c r="BC20">
         <v>4630000.0</v>
       </c>
       <c r="BD20">
         <v>4630000.0</v>
       </c>
       <c r="BE20">
         <v>4630000.0</v>
       </c>
-      <c r="BF20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:58">
+      <c r="BF20">
+        <v>4630000.0</v>
+      </c>
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B21">
-        <v>117066000.0</v>
+        <v>116403000.0</v>
       </c>
       <c r="C21">
+        <v>59288000.0</v>
+      </c>
+      <c r="D21">
         <v>117729000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>118392000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>119055000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>73493000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>120378000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21">
         <v>76145000.0</v>
       </c>
-      <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>123696000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>124359000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>78797000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>125685000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>126348000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>127011000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>69896000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>140507000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>141790000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>143071000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>86575000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>272964000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>274246000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>275508000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>91701000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>371748000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>373685000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>136158000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>457577000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>460419000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>463261000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>147528000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>40946000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>41237000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>41527000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>41818000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>42108000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>42398000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-    </row>
-    <row r="22" spans="1:58">
+      <c r="BG21"/>
+    </row>
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B22">
+        <v>10815000.0</v>
+      </c>
+      <c r="C22">
         <v>9858000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>11076000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>12530000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>11816000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>10523000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>8910000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>7593000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>7353000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>6850000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>6462000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>5762000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>5413000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>5039000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>6993000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>5360000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>5663000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>3030000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>7790000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>7446000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>7106000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>6660000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>8668000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>9027000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>9263000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>7049000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>11815000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>13215000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>11418000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>15868000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>20263000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>18029000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>14758000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>17452000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>15887000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>17814000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>15109000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>14053000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>13477000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>12960000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>10924000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>12105000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>13815000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>12155000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>10837000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>12511000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>10884000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>10992000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>13540000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>12312000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>12665000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>10675000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>11559000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>11287000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>11020000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>10206000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>10132000.0</v>
       </c>
-      <c r="BF22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:58">
+      <c r="BG22"/>
+    </row>
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B23">
+        <v>1975339000.0</v>
+      </c>
+      <c r="C23">
         <v>1947937000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1959283000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1931324000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1977587000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2004132000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2013037000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2129673000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2166019000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2174086000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2244243000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2275961000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2341028000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2375513000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2545308000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2562475000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2623916000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2688782000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2914580000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2975565000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3101689000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3169525000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3299562000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3288114000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3272178000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3345184000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3500806000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3605127000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3281938000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3292991000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3355837000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3329711000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3374615000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>3365675000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3244689000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3263747000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3264489000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3080618000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3030904000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1863346000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1868746000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1853555000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1903176000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1800431000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1680580000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1680858000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1681873000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1722573000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1654159000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1576268000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1600232000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1685165000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1615263000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1425631000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1462816000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1583273000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1498076000.0</v>
       </c>
-      <c r="BF23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:58">
+      <c r="BG23"/>
+    </row>
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B24">
+        <v>43000000.0</v>
+      </c>
+      <c r="C24">
         <v>0.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>47000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>149000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>150000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>151000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>152000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>153000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>77000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>113583000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>137892000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>161551000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>183649000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>207014000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>245084000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>278880000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>324296000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>301097000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>245774000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>273055000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>219497000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>225193000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>254171000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>283181000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>266164000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>289046000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>267492000.0</v>
       </c>
-      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>45</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>62687000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>106782000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>208586000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>214331000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>217585000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>220510000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>238200000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>267422000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>294973000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>338732000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>371403000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>422587000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>405518000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>491807000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>522315000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>482279000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>469632000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>497300000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-    </row>
-    <row r="26" spans="1:58">
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ26"/>
       <c r="AR26">
         <v>84000000.0</v>
       </c>
-      <c r="AS26"/>
+      <c r="AS26">
+        <v>84000000.0</v>
+      </c>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -6728,824 +6926,845 @@
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B28">
-        <v>449395000.0</v>
+        <v>372002000.0</v>
       </c>
       <c r="C28">
+        <v>386708000.0</v>
+      </c>
+      <c r="D28">
         <v>414336000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>443597000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>445756000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>449423000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>430551000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>448118000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>438133000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>448541000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>536412000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>584568000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>641658000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>633484000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>717745000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>725938000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>752510000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>587853000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>798574000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>855380000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>799415000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>688128000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>592847000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>600722000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>724466000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>672515000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>638267000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>673877000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>246660000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>158558000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>169425000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>154955000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-112245000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>103256000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-34536000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-19548000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-536074000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-462151000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-423438000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-513392000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-539914000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-260313000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-560102000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-491575000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-469624000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-449825000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-476253000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-519547000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-487149000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-462000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-571816000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-657901000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-648763000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-493081000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-529246000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-619119000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-544056000.0</v>
       </c>
-      <c r="BF28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:58">
+      <c r="BG28"/>
+    </row>
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>49</v>
+      </c>
+      <c r="B29">
+        <v>791944000.0</v>
+      </c>
       <c r="C29">
+        <v>515711000.0</v>
+      </c>
+      <c r="D29">
         <v>605107000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>656401000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>713505000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>764132000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>811714000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>865511000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>917723000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>999151000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1113157000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1183431000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1255285000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1329389000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1463003000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1500135000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1502358000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1473270000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1607140000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1685533000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1738589000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1812485000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1935319000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1962841000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2002422000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
-    </row>
-    <row r="30" spans="1:58">
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B30">
+        <v>787386000.0</v>
+      </c>
+      <c r="C30">
         <v>731422000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>764468000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>752699000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>750789000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>753423000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>744521000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>799289000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>791483000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-21149000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>852649000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>842625000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>858253000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>711290000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>950081000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>913048000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>916197000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>724626000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>939548000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>940840000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>949643000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>743066000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1019358000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1038969000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1032393000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>742889000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1004922000.0</v>
       </c>
-      <c r="AB30"/>
-      <c r="AC30">
+      <c r="AC30"/>
+      <c r="AD30">
         <v>723479000.0</v>
       </c>
-      <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
-      <c r="AG30">
+      <c r="AG30"/>
+      <c r="AH30">
         <v>944245000.0</v>
       </c>
-      <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
-      <c r="AK30">
+      <c r="AK30"/>
+      <c r="AL30">
         <v>840739000.0</v>
       </c>
-      <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
-      <c r="AO30">
+      <c r="AO30"/>
+      <c r="AP30">
         <v>396165000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>465000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>443000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>414000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>341885000.0</v>
       </c>
-      <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
-      <c r="AW30">
+      <c r="AW30"/>
+      <c r="AX30">
         <v>285224000.0</v>
       </c>
-      <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
-      <c r="BA30">
+      <c r="BA30"/>
+      <c r="BB30">
         <v>161845000.0</v>
       </c>
-      <c r="BB30"/>
       <c r="BC30"/>
-      <c r="BD30">
+      <c r="BD30"/>
+      <c r="BE30">
         <v>179146000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>155102000.0</v>
       </c>
-      <c r="BF30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:58">
+      <c r="BG30"/>
+    </row>
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>470164000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>521237000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>623369000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
-    </row>
-    <row r="32" spans="1:58">
+      <c r="BG31"/>
+    </row>
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>52</v>
+      </c>
+      <c r="B32">
+        <v>-502491000.0</v>
+      </c>
       <c r="C32">
+        <v>-848381000.0</v>
+      </c>
+      <c r="D32">
         <v>-728956000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-597859000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-572678000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-552987000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-350160000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-317963000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-363473000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-464688000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-387394000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-354978000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-328150000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-305797000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-234017000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-187956000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-171401000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-188402000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-140336000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-105047000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-116017000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-94707000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>20891000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>48038000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>6309000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
-    </row>
-    <row r="33" spans="1:58">
+      <c r="BG32"/>
+    </row>
+    <row r="33" spans="1:59">
       <c r="A33" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B33">
+        <v>1012117999.0</v>
+      </c>
+      <c r="C33">
         <v>1037531999.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1031346000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1047933000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1074873000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1098975000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>973584000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>997695000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1028481000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1175460000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1200371000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1216523000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1243214000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1276350000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1359124000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1378303000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1413631000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1445970000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1611740000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1644536000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1737553000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1751049000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1894201000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1856407000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1912074000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1941716000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2079958000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2105410000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1849008000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1897530000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1875500000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1869042000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1882522000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1834496000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1675121000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1616027000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1609397000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1566559000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1575187000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>699834000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>700923000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>697232000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>786923000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>778505000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>776254000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>750990000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>754099000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>770535000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>772512000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>752190000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>747598000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>740730000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>753161000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>755661000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>758006000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>760944000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>775641000.0</v>
       </c>
-      <c r="BF33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:58">
+      <c r="BG33"/>
+    </row>
+    <row r="34" spans="1:59">
       <c r="A34" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
@@ -7560,398 +7779,403 @@
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
-    </row>
-    <row r="35" spans="1:58">
+      <c r="BG34"/>
+    </row>
+    <row r="35" spans="1:59">
       <c r="A35" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B35">
+        <v>139005000.0</v>
+      </c>
+      <c r="C35">
         <v>99904999.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>137574000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>239894000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>245972000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>248344000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>251063000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>253046000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>183080000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>211268000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>241229000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>267685000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>296687000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>324294000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>376053000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>411142000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>460992000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>445959000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>535885000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>564691000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>523817000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>512936000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>538714000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>519283000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>512695000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>545301000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>558390000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>603968000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>287815000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>202492000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>203777000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>211612000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>216637000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>246337000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>125335000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>99443000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>90705000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>94594000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>79147000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>36578000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>36169000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>40102000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>51229000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>40019000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>45774000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>51758000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>47572000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>37270000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>42637000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>45042000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>44793000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>40984000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>36665000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>26664000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>14737000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>16772000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>17819000.0</v>
       </c>
-      <c r="BF35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:58">
+      <c r="BG35"/>
+    </row>
+    <row r="36" spans="1:59">
       <c r="A36" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
-      <c r="D36">
+      <c r="D36"/>
+      <c r="E36">
         <v>89777000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>89770000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>58870000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>59273000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>84492000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>79101000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>88959000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>95040000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>116417000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>135127000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>78865000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>107215000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>134067000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>169636000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>81325000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>188400000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>226137000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>246406000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>113493000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>132780000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>172188000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>112164000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>156893000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>228055000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>245176000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>203126000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1579000.0</v>
       </c>
       <c r="AE36">
         <v>1579000.0</v>
       </c>
       <c r="AF36">
         <v>1579000.0</v>
       </c>
       <c r="AG36">
+        <v>1579000.0</v>
+      </c>
+      <c r="AH36">
         <v>47342000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1550000.0</v>
       </c>
       <c r="AI36">
         <v>1550000.0</v>
       </c>
       <c r="AJ36">
+        <v>1550000.0</v>
+      </c>
+      <c r="AK36">
         <v>468000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>58321000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>45500000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>624000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31100000.0</v>
       </c>
       <c r="AO36">
         <v>31100000.0</v>
       </c>
       <c r="AP36">
         <v>31100000.0</v>
       </c>
       <c r="AQ36">
+        <v>31100000.0</v>
+      </c>
+      <c r="AR36">
         <v>31514000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>36569000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>36630000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>40920000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>41079000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>30896000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>51692000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>81465000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>50837000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>50875000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>30709000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>29535000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>29559000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>29761000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>31226000.0</v>
       </c>
-      <c r="BF36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:58">
+      <c r="BG36"/>
+    </row>
+    <row r="37" spans="1:59">
       <c r="A37" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -7966,734 +8190,744 @@
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
-    </row>
-    <row r="38" spans="1:58">
+      <c r="BG37"/>
+    </row>
+    <row r="38" spans="1:59">
       <c r="A38" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>58</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>2689000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>2672000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>2570000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>2533000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>2206000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>2021000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>4648000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>4511000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>4405000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3407000.0</v>
       </c>
       <c r="P38">
         <v>3407000.0</v>
       </c>
       <c r="Q38">
         <v>3407000.0</v>
       </c>
       <c r="R38">
         <v>3407000.0</v>
       </c>
       <c r="S38">
-        <v>3408000.0</v>
+        <v>3407000.0</v>
       </c>
       <c r="T38">
         <v>3408000.0</v>
       </c>
       <c r="U38">
+        <v>3408000.0</v>
+      </c>
+      <c r="V38">
         <v>3720000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>3511000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>6071000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>6184000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>6951000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>6108000.0</v>
       </c>
-      <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
-    </row>
-    <row r="39" spans="1:58">
+      <c r="BG38"/>
+    </row>
+    <row r="39" spans="1:59">
       <c r="A39" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B39"/>
-      <c r="C39">
+      <c r="C39"/>
+      <c r="D39">
         <v>2483000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>16630000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>24505000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>3041000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>153939000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>972049000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>965615000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>795861000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>858049000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>857340000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>876529000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>160076000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>974085000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>945667000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>949737000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>218777000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>973734000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>979138000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>987138000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>310317000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1035291000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1064178000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1136617000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>330817000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1030066000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1083728000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>285587000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1042494000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1096687000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1046867000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>966926000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1171851000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1266754000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1343366000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>856828000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>809870000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>721778000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>453587000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>37350000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>464720000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>443124000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>413929000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>27652000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>408154000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>381100000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>372145000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>25584000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>251753000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>209768000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>231485000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>21072000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>164648000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>163563000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>12671000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>164959000.0</v>
       </c>
-      <c r="BF39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:58">
+      <c r="BG39"/>
+    </row>
+    <row r="40" spans="1:59">
       <c r="A40" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B40">
+        <v>5064000.0</v>
+      </c>
+      <c r="C40">
         <v>4401000.0</v>
       </c>
-      <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
-      <c r="F40">
+      <c r="F40"/>
+      <c r="G40">
         <v>40928000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>38291000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>45926000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>53206000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>648169000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>3439000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>3394000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>4597000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>455611000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>4641000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>4110000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>3809000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>565566000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>3880000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>4399000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>5965000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>532875000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>10388000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>11747000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>11174000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>450604000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>2206000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>3083000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>515132000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>668000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>2034000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>3060000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>549459000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>640000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>3039000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>6116000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>564721000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>1758000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>62832000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>1889000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>415323000.0</v>
       </c>
-      <c r="AP40"/>
       <c r="AQ40"/>
       <c r="AR40"/>
-      <c r="AS40">
+      <c r="AS40"/>
+      <c r="AT40">
         <v>412980000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>4934000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>4775000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>8017000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>475021000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>30059000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>31480000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>23049000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>580498000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>1084000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>25213000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>22485000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>521931000.0</v>
       </c>
-      <c r="BF40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:58">
+      <c r="BG40"/>
+    </row>
+    <row r="41" spans="1:59">
       <c r="A41" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>29485000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>29321000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>37321000.0</v>
       </c>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
-    </row>
-    <row r="42" spans="1:58">
+      <c r="BG41"/>
+    </row>
+    <row r="42" spans="1:59">
       <c r="A42" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B42">
-        <v>1144000.0</v>
+        <v>299977000.0</v>
       </c>
       <c r="C42">
         <v>1144000.0</v>
       </c>
       <c r="D42">
         <v>1144000.0</v>
       </c>
       <c r="E42">
+        <v>1144000.0</v>
+      </c>
+      <c r="F42">
         <v>5401000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>5618000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>3634000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>8651000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>8295000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>5926000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>7821000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>6680000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>4198000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>4416000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>8794000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>5314000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>2097000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>2096000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>2797000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-1821000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-744000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-1839000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-1215000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>313770000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>334296000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-1350000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>554963000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>613266000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>541000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>786342000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>1496000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>876897000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>873886000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>843668000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>834057000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>903150000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>863075000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>1537230000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>1502450000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>878927000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>846698000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>832731000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>880555000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>877076000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>854340000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>834439000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>826520000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>792525000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>765420000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>713223000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>760874000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>722287000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>678600000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>642854000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>626329000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>666363000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>629580000.0</v>
       </c>
-      <c r="BF42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:58">
+      <c r="BG42"/>
+    </row>
+    <row r="43" spans="1:59">
       <c r="A43" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -8708,54 +8942,55 @@
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
-    </row>
-    <row r="44" spans="1:58">
+      <c r="BG43"/>
+    </row>
+    <row r="44" spans="1:59">
       <c r="A44" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -8770,544 +9005,557 @@
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
-    </row>
-    <row r="45" spans="1:58">
+      <c r="BG44"/>
+    </row>
+    <row r="45" spans="1:59">
       <c r="A45" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>65</v>
+      </c>
+      <c r="B45">
+        <v>803644000.0</v>
+      </c>
       <c r="C45">
+        <v>828028000.0</v>
+      </c>
+      <c r="D45">
         <v>822820000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>838820000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>865141000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>888916000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>763020000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>786461000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>816644000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>963039000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>985142000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>999904000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1026310000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>3246289000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1141660000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
-    </row>
-    <row r="46" spans="1:58">
+      <c r="BG45"/>
+    </row>
+    <row r="46" spans="1:59">
       <c r="A46" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B46">
+        <v>803644000.0</v>
+      </c>
+      <c r="C46">
         <v>828028000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>822820000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>838820000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>865141000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>888916000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>763020000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>786461000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>816644000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>963039000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>985142000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>999904000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1026310000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1058970000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1141660000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1160101000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1194302000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1226017000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1379817000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1411487000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1503890000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1515864000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1575641000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1536426000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1590064000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1619248000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>1660761000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1684257000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1386546000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1384741000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1360295000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1349346000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1360358000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1313921000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1147195000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1096504000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1088728000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1072931000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1081883000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>664104000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>665193000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>661502000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>666821000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>658342000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>656126000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>631149000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>634204000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>640445000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>642900000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>623260000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>618548000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>611547000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>603748000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>607099000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>609324000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>612135000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>622309000.0</v>
       </c>
-      <c r="BF46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:58">
+      <c r="BG46"/>
+    </row>
+    <row r="47" spans="1:59">
       <c r="A47" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>67</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>828028000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>822820000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>838820000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>865141000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>888916000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>763020000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>999904000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1026310000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1058970000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1141660000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1160101000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1194302000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1226017000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1379817000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1411487000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1503890000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1515864000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1575641000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1536426000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1590064000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1619248000.0</v>
       </c>
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
-    </row>
-    <row r="48" spans="1:58">
+      <c r="BG47"/>
+    </row>
+    <row r="48" spans="1:59">
       <c r="A48" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B48">
+        <v>-1014021000.0</v>
+      </c>
+      <c r="C48">
         <v>-994034000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-916943000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-871713000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-826296000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-784772000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-707614000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-657722000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-601800000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-582111000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-512269000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-484212000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-457213000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-429549000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-331132000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-297501000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-292251000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-261879000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-138670000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-94773000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>27071000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>73853000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>306201000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>313628000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>332649000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>381871000.0</v>
       </c>
-      <c r="AA48"/>
       <c r="AB48"/>
-      <c r="AC48">
+      <c r="AC48"/>
+      <c r="AD48">
         <v>643504000.0</v>
       </c>
-      <c r="AD48"/>
-      <c r="AE48">
+      <c r="AE48"/>
+      <c r="AF48">
         <v>797653000.0</v>
       </c>
-      <c r="AF48"/>
       <c r="AG48"/>
       <c r="AH48"/>
       <c r="AI48"/>
       <c r="AJ48"/>
       <c r="AK48"/>
       <c r="AL48"/>
       <c r="AM48"/>
       <c r="AN48"/>
-      <c r="AO48">
+      <c r="AO48"/>
+      <c r="AP48">
         <v>846000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>831000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>879000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>876000000.0</v>
       </c>
-      <c r="AS48"/>
       <c r="AT48"/>
       <c r="AU48"/>
       <c r="AV48"/>
       <c r="AW48"/>
       <c r="AX48"/>
       <c r="AY48"/>
       <c r="AZ48"/>
       <c r="BA48"/>
       <c r="BB48"/>
       <c r="BC48"/>
       <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
-    </row>
-    <row r="49" spans="1:58">
+      <c r="BG48"/>
+    </row>
+    <row r="49" spans="1:59">
       <c r="A49" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -9322,696 +9570,711 @@
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
-    </row>
-    <row r="50" spans="1:58">
+      <c r="BG49"/>
+    </row>
+    <row r="50" spans="1:59">
       <c r="A50" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="B50"/>
+        <v>70</v>
+      </c>
+      <c r="B50">
+        <v>385500000.0</v>
+      </c>
       <c r="C50">
+        <v>433218000.0</v>
+      </c>
+      <c r="D50">
         <v>399599000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>303131000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>313008000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>320894000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>292302000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>290190000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>362836000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>390361000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>408321000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>428020000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>453259000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>476116000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>468865000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>442050000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>396824000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>360564000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>425847000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>437680000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>421373000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>443886000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>304770000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>294498000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>330570000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>312965000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>269334000.0</v>
       </c>
-      <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
-      <c r="AO50">
-[...1 lines deleted...]
-      </c>
+      <c r="AO50"/>
       <c r="AP50">
         <v>99000000.0</v>
       </c>
       <c r="AQ50">
         <v>99000000.0</v>
       </c>
       <c r="AR50">
         <v>99000000.0</v>
       </c>
-      <c r="AS50"/>
+      <c r="AS50">
+        <v>99000000.0</v>
+      </c>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
-    </row>
-    <row r="51" spans="1:58">
+      <c r="BG50"/>
+    </row>
+    <row r="51" spans="1:59">
       <c r="A51" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B51">
-        <v>589135000.0</v>
+        <v>515652000.0</v>
       </c>
       <c r="C51">
+        <v>526448000.0</v>
+      </c>
+      <c r="D51">
         <v>535325000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>539921000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>557988000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>570809000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>545447000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>558038000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>565678000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>618722000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>662809000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>706563000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>764479000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>819453000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>858072000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>867452000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>880195000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>845343000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>972166000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1014364000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>963577000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>973744000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>860519000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>826086000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>865576000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>877385000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>828229000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>870525000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>495030000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>420257000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>406758000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>382361000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>391008000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>436821000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>244041000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>258642000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>240043000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>227637000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>212480000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98798000.0</v>
       </c>
       <c r="AO51">
         <v>98798000.0</v>
       </c>
       <c r="AP51">
         <v>98798000.0</v>
       </c>
       <c r="AQ51">
         <v>98798000.0</v>
       </c>
       <c r="AR51">
         <v>98798000.0</v>
       </c>
       <c r="AS51">
-        <v>48798000.0</v>
+        <v>98798000.0</v>
       </c>
       <c r="AT51">
         <v>48798000.0</v>
       </c>
       <c r="AU51">
         <v>48798000.0</v>
       </c>
       <c r="AV51">
         <v>48798000.0</v>
       </c>
       <c r="AW51">
         <v>48798000.0</v>
       </c>
       <c r="AX51">
+        <v>48798000.0</v>
+      </c>
+      <c r="AY51">
         <v>46098000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>37098000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>23049000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>17704000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>9000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>12000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>16000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>20000.0</v>
       </c>
-      <c r="BF51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:58">
+      <c r="BG51"/>
+    </row>
+    <row r="52" spans="1:59">
       <c r="A52" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B52">
+        <v>413335000.0</v>
+      </c>
+      <c r="C52">
         <v>463761000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>428543000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>331335000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>343657000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>353224000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>324937000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>330226000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>408281000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>434578000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>452169000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>468363000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>497057000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>524480000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>519340000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>496049000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>457608000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>439825000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>480359000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>492049000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>481298000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>504112000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>363219000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>352973000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>399325000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>379204000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>342113000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>344770000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>294717000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>312499000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>298499000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>273047000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>272546000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>294942000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>219426000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>231673000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>223835000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>209950000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>193268000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98798000.0</v>
       </c>
       <c r="AO52">
         <v>98798000.0</v>
       </c>
       <c r="AP52">
         <v>98798000.0</v>
       </c>
       <c r="AQ52">
         <v>98798000.0</v>
       </c>
       <c r="AR52">
         <v>98798000.0</v>
       </c>
       <c r="AS52">
-        <v>48798000.0</v>
+        <v>98798000.0</v>
       </c>
       <c r="AT52">
         <v>48798000.0</v>
       </c>
       <c r="AU52">
         <v>48798000.0</v>
       </c>
       <c r="AV52">
         <v>48798000.0</v>
       </c>
       <c r="AW52">
         <v>48798000.0</v>
       </c>
       <c r="AX52">
+        <v>48798000.0</v>
+      </c>
+      <c r="AY52">
         <v>46098000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>37098000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>23049000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>17704000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>9000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>12000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>1000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>5000.0</v>
       </c>
-      <c r="BF52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:58">
+      <c r="BG52"/>
+    </row>
+    <row r="53" spans="1:59">
       <c r="A53" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B53">
+        <v>21370000.0</v>
+      </c>
+      <c r="C53">
         <v>29385000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>28921000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>5208000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>3372000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>16784000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>17187000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>42416000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>37025000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>46883000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>52964000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>74341000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>93051000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>36789000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>64779000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>91631000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>127200000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>38889000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>147724000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>185461000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>205730000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>72817000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>93730000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>133138000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>73114000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>117843000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>189005000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>206126000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>164076000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>75400000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>126054000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>168367000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>8292000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>8311000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8350000.0</v>
       </c>
       <c r="AJ53">
         <v>8350000.0</v>
       </c>
       <c r="AK53">
+        <v>8350000.0</v>
+      </c>
+      <c r="AL53">
         <v>8331000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>348000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>84544000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>84775000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>84672000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>320387000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>414000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>5469000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>5530000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>10580000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>10739000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>556000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>21352000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>51915000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>21287000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>21325000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>1159000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>945000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>969000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>1171000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>3268000.0</v>
       </c>
-      <c r="BF53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:58">
+      <c r="BG53"/>
+    </row>
+    <row r="54" spans="1:59">
       <c r="A54" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -10026,750 +10289,763 @@
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
-    </row>
-    <row r="55" spans="1:58">
+      <c r="BG54"/>
+    </row>
+    <row r="55" spans="1:59">
       <c r="A55" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B55">
+        <v>1975339000.0</v>
+      </c>
+      <c r="C55">
         <v>1947937000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1959283000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1931324000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1977587000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2004132000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2013037000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2129673000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2166019000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2174086000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2244243000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2275961000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2341028000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2375513000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2545308000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2562475000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2623916000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2688782000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2914580000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2975565000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>3101689000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>3169525000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>3299562000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>3288114000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>3272178000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>3345184000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>3500806000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>3605127000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>3281938000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>3292991000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>3355837000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>3329711000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>3374615000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>3365675000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>3244689000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>3263747000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>3264489000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>3080618000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>3030904000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1863346000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1868746000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1853555000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1903176000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1800431000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1680580000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1680858000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1681873000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1722573000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1654159000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1576268000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1600232000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1685165000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1615263000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1425631000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1462816000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1583273000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1498076000.0</v>
       </c>
-      <c r="BF55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:58">
+      <c r="BG55"/>
+    </row>
+    <row r="56" spans="1:59">
       <c r="A56" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B56">
+        <v>963221000.0</v>
+      </c>
+      <c r="C56">
         <v>910405000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>927937000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>883391000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>902714000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>905157000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1039453000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1131978000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1137538000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>998626000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1043872000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1059438000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1097814000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1099163000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1186184000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1184172000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1210285000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1242812000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1302840000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1331029000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1364136000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1418476000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1405361000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1431707000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1360104000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1403468000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1420848000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1499717000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1432930000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1395461000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1480337000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1460669000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1492093000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1531179000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1569568000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1647720000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1655092000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1514059000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1455717000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1163512000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1167823000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1156323000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1116253000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1021926000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>904326000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>929868000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>927774000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>952038000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>881647000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>824078000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>852634000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>944435000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>862102000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>669970000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>704810000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>822329000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>722435000.0</v>
       </c>
-      <c r="BF56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:58">
+      <c r="BG56"/>
+    </row>
+    <row r="57" spans="1:59">
       <c r="A57" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B57">
+        <v>1465712000.0</v>
+      </c>
+      <c r="C57">
         <v>1758786000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1656893000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1481250000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1475392000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1458144000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1389613000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1449941000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1501011000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1463314000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1431266000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1414416000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1425964000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1404960000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1420201000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1372128000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1381686000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1431214000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1443176000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1436076000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1480153000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1513183000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1384470000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1383669000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1353795000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1347970000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1316061000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1316501000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1278686000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1232765000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1281519000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1167704000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1210592000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1202456000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1211960000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>1187752000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>1235093000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>1055287000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>1055780000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>679328000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>716981000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>712209000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>702879000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>614823000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>511953000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>526148000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>539268000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>624265000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>577589000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>549490000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>526052000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>653343000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>630906000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>486765000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>552258000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>630625000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>582164000.0</v>
       </c>
-      <c r="BF57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:58">
+      <c r="BG57"/>
+    </row>
+    <row r="58" spans="1:59">
       <c r="A58" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B58">
+        <v>1604717000.0</v>
+      </c>
+      <c r="C58">
         <v>1858691000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1794467000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1721144000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1721364000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1706488000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1640676000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1702987000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1684091000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1674582000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1672495000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1682101000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1722651000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1729254000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1796254000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1783270000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1842678000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1877173000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1979061000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>2000767000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>2003970000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>2026119000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1923184000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1902952000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1866490000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1893271000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1874451000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1920469000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1566501000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1435257000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1485296000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1379316000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1427229000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1448793000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1337295000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1287195000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1325798000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1149881000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1134927000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>715906000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>753150000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>752311000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>754108000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>654842000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>557727000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>577906000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>586840000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>661535000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>620226000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>594532000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>570845000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>694327000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>667571000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>513429000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>566995000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>647397000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>599983000.0</v>
       </c>
-      <c r="BF58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:58">
+      <c r="BG58"/>
+    </row>
+    <row r="59" spans="1:59">
       <c r="A59" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -10784,228 +11060,232 @@
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
-    </row>
-    <row r="60" spans="1:58">
+      <c r="BG59"/>
+    </row>
+    <row r="60" spans="1:59">
       <c r="A60" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B60">
+        <v>363444000.0</v>
+      </c>
+      <c r="C60">
         <v>82493000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>158508000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>204270000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>250497000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>292238000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>367412000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>422321000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>477887000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>495207000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>566944000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>593860000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>618377000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>646259000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>749054000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>779205000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>781238000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>811609000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>935519000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>974798000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1097719000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1143406000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1376378000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1385162000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1405688000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1451913000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1626355000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1684658000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1715437000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1857734000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1870541000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1948289000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1945278000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1915060000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1905449000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1974542000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1936644000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1928618000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1893838000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1147440000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1115596000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>1101244000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1149068000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>1145589000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1122853000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1102952000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1095033000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>1061038000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>1033933000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>981736000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>1029387000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>990800000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>947113000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>911367000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>894842000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>934876000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>898093000.0</v>
       </c>
-      <c r="BF60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:58">
+      <c r="BG60"/>
+    </row>
+    <row r="61" spans="1:59">
       <c r="A61" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -11020,54 +11300,55 @@
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
-    </row>
-    <row r="62" spans="1:58">
+      <c r="BG61"/>
+    </row>
+    <row r="62" spans="1:59">
       <c r="A62" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -11082,104 +11363,106 @@
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
+      <c r="BG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U32"/>
+  <dimension ref="A1:V32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -11199,2060 +11482,2147 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="2" spans="1:21">
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B2">
+        <v>1971962000.0</v>
+      </c>
+      <c r="C2">
         <v>2012598000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1672970000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1738674000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2030604000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2051386000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1513524000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2102069000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2018736000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1685668000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1557511000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1254523000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1152646000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1037255000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1212485000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>16026000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>13582000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>21580000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>11143000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>10879000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>6897000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:21">
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B3">
+        <v>128137000.0</v>
+      </c>
+      <c r="C3">
         <v>161919000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>170278000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>202486000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>241878000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>257016000.0</v>
       </c>
-      <c r="G3"/>
-      <c r="H3">
+      <c r="H3"/>
+      <c r="I3">
         <v>187290000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>170852000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>127729000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>102762000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>88818000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>81346000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>85652000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>87262000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>57126000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>49516000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>41127000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>44721000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>41455000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>34615000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:21">
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-    </row>
-    <row r="5" spans="1:21">
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B5">
+        <v>-132761000.0</v>
+      </c>
+      <c r="C5">
         <v>-131672000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-96575000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-132570000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-286384000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-253255000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-269874599.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-136838000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>134515000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>140378000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>96689000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>183413000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>224952000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>191889000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>202240000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>105668000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>82353000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>86229000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>101034000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>106241000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>108216000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:21">
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B6">
+        <v>-4624000.0</v>
+      </c>
+      <c r="C6">
         <v>30247000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>73703000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>69916000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-44506000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>3761000.0</v>
       </c>
-      <c r="G6"/>
-      <c r="H6">
+      <c r="H6"/>
+      <c r="I6">
         <v>50452000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>305367000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>268107000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>199451000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>272231000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>306298000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>277541000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>289502000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>162794000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>131869000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>127356000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>145755000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>147696000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>142831000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:21">
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
-    </row>
-    <row r="8" spans="1:21">
+      <c r="V7"/>
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-    </row>
-    <row r="9" spans="1:21">
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B9">
+        <v>-132761000.0</v>
+      </c>
+      <c r="C9">
         <v>-159607000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>197777000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>222133000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>163419000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>280876000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>169010000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>253048000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>453842000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>396595000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>159928000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>239522000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>274262000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>232256000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>269175000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>998949000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>888979000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>900086000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>848186000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>810991000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>780129000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:21">
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B10">
+        <v>-185555000.0</v>
+      </c>
+      <c r="C10">
         <v>-180156000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-140720000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-169788000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-331413000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-303492000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-240564000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-158418000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>117327000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>131379000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>92501000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>181311000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>223390000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>191869000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>200202000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>99066000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>109264000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-519000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>15526000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>211806000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>146909000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:21">
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B11">
+        <v>22360000.0</v>
+      </c>
+      <c r="C11">
         <v>21396000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>17924000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-2118000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4319000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4526000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-33313325.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>7352000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>24013000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>47412000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>29408000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>54261000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>65664000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>40564000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>61361000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>31958000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>32553000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>32783000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>49186000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>51554000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1550000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:21">
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B12">
+        <v>56821000.0</v>
+      </c>
+      <c r="C12">
         <v>48484000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>44145000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>37218000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>45029000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>50237000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>0.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>21580000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>17188000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>8999000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>4188000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2102000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1562000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>20000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2038000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>10306000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>11055000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>18086000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>36093000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>47451000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>36428000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:21">
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B13">
+        <v>56827000.0</v>
+      </c>
+      <c r="C13">
         <v>1343000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2335000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>36049000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>41693000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>45087000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>34053000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>17166000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>12874000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>6002000.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
-    </row>
-    <row r="14" spans="1:21">
+      <c r="V13"/>
+    </row>
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B14">
+        <v>-1347000.0</v>
+      </c>
+      <c r="C14">
         <v>-1109000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>791000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>0.0</v>
       </c>
-      <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-      <c r="H14">
+      <c r="H14"/>
+      <c r="I14">
         <v>25000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-61000.0</v>
       </c>
-      <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
-    </row>
-    <row r="15" spans="1:21">
+      <c r="V14"/>
+    </row>
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B15">
+        <v>-209262000.0</v>
+      </c>
+      <c r="C15">
         <v>-202661000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-157853000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-167670000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-335732000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-308018000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-215579000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-165770000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>93253000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>84059000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>63093000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>127050000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>158975000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>151726000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>138841000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>67108000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>75415000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-35876000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-33660000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>160252000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>145359000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:21">
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B16">
+        <v>-209262000.0</v>
+      </c>
+      <c r="C16">
         <v>-202661000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-157853000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-167670000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-335732000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-308018000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-287438595.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-165745000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>93253000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>81882000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
-    </row>
-    <row r="17" spans="1:21">
+      <c r="V16"/>
+    </row>
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B17">
+        <v>-207915000.0</v>
+      </c>
+      <c r="C17">
         <v>-201552000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-158644000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-167670000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-335732000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-308018000.0</v>
       </c>
-      <c r="G17"/>
-      <c r="H17">
+      <c r="H17"/>
+      <c r="I17">
         <v>-165770000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>93314000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>83967000.0</v>
       </c>
-      <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
-    </row>
-    <row r="18" spans="1:21">
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B18">
+        <v>-56821000.0</v>
+      </c>
+      <c r="C18">
         <v>-48484000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-44145000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-35493000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-42910000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-45087000.0</v>
       </c>
-      <c r="G18"/>
-      <c r="H18">
+      <c r="H18"/>
+      <c r="I18">
         <v>-17166000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-5292000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>6002000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-    </row>
-    <row r="19" spans="1:21">
+      <c r="V18"/>
+    </row>
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-    </row>
-    <row r="20" spans="1:21">
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-    </row>
-    <row r="21" spans="1:21">
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B21">
+        <v>-132761000.0</v>
+      </c>
+      <c r="C21">
         <v>-130082000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-97967000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-128906000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-281050000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-199849000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-206511000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-136838000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>125061000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>127943000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>68272000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>163295000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>202256000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>160808000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>182644000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>105668000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>82353000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>86229000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>101034000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>99065000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>102672000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:21">
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
-    </row>
-    <row r="23" spans="1:21">
+      <c r="V22"/>
+    </row>
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B23">
+        <v>1971962000.0</v>
+      </c>
+      <c r="C23">
         <v>1983073000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1968714000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2090882000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2475073000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2537261000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>102669308.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2496369000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2349959000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1956886000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1638018000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1327567000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1220414000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1096314000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1286003000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>909307000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>820208000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>835437000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>758295000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>722805000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>684354000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:21">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-    </row>
-    <row r="25" spans="1:21">
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B25">
+        <v>128137000.0</v>
+      </c>
+      <c r="C25">
         <v>161919000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>170278000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>202486000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>241878000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>257016000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25">
+      <c r="H25"/>
+      <c r="I25">
         <v>187290000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>170852000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
-    </row>
-    <row r="26" spans="1:21">
+      <c r="V25"/>
+    </row>
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-    </row>
-    <row r="27" spans="1:21">
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>151</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>33817000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>29716000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>17204000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>12495000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>11909000.0</v>
       </c>
-      <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>13792000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>24298000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>14023000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-    </row>
-    <row r="28" spans="1:21">
+      <c r="V27"/>
+    </row>
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B28">
+        <v>323036000.0</v>
+      </c>
+      <c r="C28">
         <v>336222000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>296076000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>316301000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>374664000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>382374000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>299570000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>342346000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>336253000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>275954000.0</v>
       </c>
-      <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
-      <c r="R28">
+      <c r="R28"/>
+      <c r="S28">
         <v>125706000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>106975000.0</v>
       </c>
-      <c r="T28"/>
       <c r="U28"/>
-    </row>
-    <row r="29" spans="1:21">
+      <c r="V28"/>
+    </row>
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B29">
+        <v>21340000.0</v>
+      </c>
+      <c r="C29">
         <v>21396000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>17924000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1097000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5177000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6006000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-24985000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>8869000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>26455000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>49290000.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
-    </row>
-    <row r="30" spans="1:21">
+      <c r="V29"/>
+    </row>
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>1968949000.0</v>
+      </c>
+      <c r="C30">
         <v>-29525000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>295744000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>352208000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>444469000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>485875000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30">
+      <c r="H30"/>
+      <c r="I30">
         <v>394300000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>331223000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>271218000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>80507000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>73044000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>67768000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>59059000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>73518000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>893281000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>806626000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>813857000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>747152000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>711926000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>677457000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:21">
+    <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B31">
+        <v>-52794000.0</v>
+      </c>
+      <c r="C31">
         <v>-50074000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-42753000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-37070000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-50363000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-46567000.0</v>
       </c>
-      <c r="G31"/>
-      <c r="H31">
+      <c r="H31"/>
+      <c r="I31">
         <v>-18683000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-7734000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>6301000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>10524000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>18016000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>21134000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>31061000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>17558000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-6602000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>26911000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-86748000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-85508000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>56859000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>44237000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:21">
+    <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B32">
+        <v>1839201000.0</v>
+      </c>
+      <c r="C32">
         <v>1852991000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1870747000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1960807000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2194023000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2332262000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1682534000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2355117000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2472578000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2082263000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1717439000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1494045000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1426908000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1269511000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1481660000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1014975000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>902561000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>921666000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>859329000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>821870000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>787026000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF32"/>
+  <dimension ref="A1:BG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>82</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>83</v>
       </c>
       <c r="D1" t="s">
         <v>84</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>85</v>
       </c>
       <c r="F1" t="s">
-        <v>85</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>86</v>
       </c>
       <c r="H1" t="s">
         <v>87</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>88</v>
       </c>
       <c r="J1" t="s">
-        <v>88</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>89</v>
       </c>
       <c r="L1" t="s">
         <v>90</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>91</v>
       </c>
       <c r="N1" t="s">
-        <v>91</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>92</v>
       </c>
       <c r="P1" t="s">
         <v>93</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>94</v>
       </c>
       <c r="R1" t="s">
-        <v>94</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>95</v>
       </c>
       <c r="T1" t="s">
         <v>96</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>97</v>
       </c>
       <c r="V1" t="s">
-        <v>97</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>98</v>
       </c>
       <c r="X1" t="s">
         <v>99</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>100</v>
       </c>
       <c r="Z1" t="s">
-        <v>100</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>101</v>
       </c>
       <c r="AB1" t="s">
         <v>102</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>103</v>
       </c>
       <c r="AD1" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>104</v>
       </c>
       <c r="AF1" t="s">
         <v>105</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>106</v>
       </c>
       <c r="AH1" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>107</v>
       </c>
       <c r="AJ1" t="s">
         <v>108</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>109</v>
       </c>
       <c r="AL1" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>110</v>
       </c>
       <c r="AN1" t="s">
         <v>111</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="AP1" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>113</v>
       </c>
       <c r="AR1" t="s">
         <v>114</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>115</v>
       </c>
       <c r="AT1" t="s">
-        <v>115</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>116</v>
       </c>
       <c r="AV1" t="s">
         <v>117</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>118</v>
       </c>
       <c r="AX1" t="s">
-        <v>118</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>119</v>
       </c>
       <c r="AZ1" t="s">
         <v>120</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>121</v>
       </c>
       <c r="BB1" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>122</v>
       </c>
       <c r="BD1" t="s">
         <v>123</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>124</v>
       </c>
       <c r="BF1" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:58">
+        <v>15</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B2">
+        <v>491099000.0</v>
+      </c>
+      <c r="C2">
         <v>522822000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>485395000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>472128000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>491617000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>528536000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>496473000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>487907000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>499682000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>523154000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>493731000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>483159000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>498718000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>195407000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>531247000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>503945000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>508075000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>241391000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>564701000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>593637000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>630875000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>264932000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>617325000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>595384000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>573745000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>650118000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>578272000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>579548000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>320090000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>597910000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>611709000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>572360000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>276471000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>600473000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>572757000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>566412000.0</v>
       </c>
-      <c r="AK2"/>
-      <c r="AL2">
+      <c r="AL2"/>
+      <c r="AM2">
         <v>595683000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>382740000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>379095000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>424000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>470000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>393000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>362000000.0</v>
       </c>
-      <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
-    </row>
-    <row r="3" spans="1:58">
+      <c r="BG2"/>
+    </row>
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B3">
+        <v>29509000.0</v>
+      </c>
+      <c r="C3">
         <v>29942000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>31311000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>32302000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>34582000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>48283000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>35628000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>36366000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>41642000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>41053000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>44064000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>41727000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>43434000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>51078000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>49559000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>50803000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>51046000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>64385000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>54106000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>59896000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>63491000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>69149000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>126166000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>61701000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>63741000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>65498000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>65243000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>66423000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>46401000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>55291000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>38631000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>46967000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>47473000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>43009000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>43355000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>37015000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>38906000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>35620000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>26548000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>26655000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>28183000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>25154000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>24876000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>24549000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>23198000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>22160000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>21836000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>21624000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>20407000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>20077000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>20296000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>20566000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>20413000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>20291000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>21222000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>-321000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>37331000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>2903000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:58">
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -13267,406 +13637,413 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B5">
+        <v>2152000.0</v>
+      </c>
+      <c r="C5">
         <v>-55016000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-24672000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-28717000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-24917000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-60796000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-28289000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-39287000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-3300000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-55623000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-17664000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-9907000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-13381000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-93462000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-26894000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>8371000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-20585000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-115044000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-28589000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-108807000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-33944000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-215000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-183000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-2379000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-35693000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-178104000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-23052000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-4410000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-126837000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-13740000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-13887000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>17626000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>34850000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>25558000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>27658000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>49071000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>26558000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>56785000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>14037000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>43288000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>25039000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>30796000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>7309000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>33545000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>28337000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>66084000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>50133000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>38859000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>71220000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>34146000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>55059000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>64527000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>50110000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>45646000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>43729000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>42329000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>93550000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>24855000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:58">
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B6">
+        <v>31661000.0</v>
+      </c>
+      <c r="C6">
         <v>-25074000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>6639000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3585000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>9665000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-12513000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>7339000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-2921000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>38342000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-14570000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>26400000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>31820000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>30053000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-42384000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>22665000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>59174000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>30461000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-50659000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>25517000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-48911000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>29547000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-145851000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>125983000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>59322000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>28048000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-112606000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>42191000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>62013000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-80436000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>41551000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>24744000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>64593000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>82323000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>68567000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>71013000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>86086000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>65464000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>92405000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>40585000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>69943000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>53222000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>55950000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>32185000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>58094000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>51535000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>88244000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>71969000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>60483000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>91627000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>54223000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>75355000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>85093000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>70523000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>65937000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>64951000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>42008000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>130881000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>27758000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:58">
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -13681,54 +14058,55 @@
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
-    </row>
-    <row r="8" spans="1:58">
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -13743,1450 +14121,1483 @@
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B9">
+        <v>10258000.0</v>
+      </c>
+      <c r="C9">
         <v>-55016000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-22625000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-30563000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-24557000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-69904000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-37510000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-44478000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-7715000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-61587000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-32020000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-17962000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-16446000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>271795000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-39246000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>13313000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-23729000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>287203000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-28440000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-59746000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-35598000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>279695000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>5702000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>10699000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-15220000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-90534000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-28275000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-6595000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>274589000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-16668000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-22976000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>18103000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>376606000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>20243000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>14401000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>45215000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>635551000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>40037000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>12383000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>36774000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>433638000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>494634000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>398801000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>390366000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>395534000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>358048000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>371666000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>368797000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>424370000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>329744000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>316977000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>355817000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>344486000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>313264000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>300445000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>311316000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>612554000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>289629000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:58">
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B10">
+        <v>-13092000.0</v>
+      </c>
+      <c r="C10">
         <v>-67154000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-39247000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-42253000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-37646000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-73246000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-40369000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-51159000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-15382000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-66476000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-29122000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-20813000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-24309000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-103860000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-36236000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>172000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-29864000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-125417000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-40479000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-119440000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-46077000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-231724000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-10405000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-14145000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-47218000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-190991000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-35413000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-15476000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-133658000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-18731000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-19029000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>13000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>28753000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>21883000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>23350000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>45963000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>23959000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>52741000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>12686000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>41993000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>24128000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>29602000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>6087000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>32684000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>27809000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>65547000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>49603000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>38352000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>70584000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>33709000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>54757000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>64340000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>50090000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>45646000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>43729000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>52404000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>93040000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>27308000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:58">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B11">
+        <v>6027000.0</v>
+      </c>
+      <c r="C11">
         <v>9492000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>5585000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2980000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3558000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3455000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>8939000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>4439000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>4563000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3873000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>4501000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>6195000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3355000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-5443000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-2605000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>5422000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>508000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-2208000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>3418000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2404000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>705000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>624000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-2978000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>4876000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2004000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-19850000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-6075000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-376000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>7471000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-5711000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-2431000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>8023000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-564000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>12531000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>4588000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>8087000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>13394000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>17919000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>5950000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>10149000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>9776000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>7076000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>2608000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>9948000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>7908000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>19499000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>15610000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>11244000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>18387000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>10875000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>15208000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>21194000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>17600000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-5956000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>13299000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>15621000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>27943000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>2240000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:58">
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B12">
+        <v>14729000.0</v>
+      </c>
+      <c r="C12">
         <v>15981000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>14575000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>13536000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>12729000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>12450000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>12080000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>11872000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>12082000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>10853000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>11458000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>10906000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>10928000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>10398000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>9342000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>8199000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>9279000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>10373000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>11890000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>10633000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>12133000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>16724000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>10222000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>11766000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>11525000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>12887000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>12361000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>11066000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>6821000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>4991000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>5142000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>4626000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>6097000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3675000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>4308000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3108000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2599000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3754000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1351000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1295000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>911000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1194000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1222000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>861000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>528000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>537000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>530000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>507000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>636000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>437000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>302000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>187000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>20000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>144000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>5826000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>10075000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>510000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>450000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:58">
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>137</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>15976000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>14601000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>13530000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>12720000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>11137000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>12077000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>10666000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>10847000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>10457000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>9418000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>8662000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>9237000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>11168000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>11706000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>9654000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>9165000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>16724000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>10222000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>11766000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>11525000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>12887000.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>138</v>
+      </c>
+      <c r="B14">
+        <v>-425000.0</v>
+      </c>
       <c r="C14">
+        <v>-445000.0</v>
+      </c>
+      <c r="D14">
         <v>-398000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-184000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-320000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-457000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-584000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-324000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>256000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>507000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>284000.0</v>
       </c>
-      <c r="L14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M14"/>
       <c r="N14">
         <v>0.0</v>
       </c>
-      <c r="O14"/>
+      <c r="O14">
+        <v>0.0</v>
+      </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
-    </row>
-    <row r="15" spans="1:58">
+      <c r="BG14"/>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B15">
+        <v>-19544000.0</v>
+      </c>
+      <c r="C15">
         <v>-77091000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-45230000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-45417000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-41524000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-77158000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-49892000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-55598000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-19689000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-69842000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-33339000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-27008000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-27664000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-98417000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-33631000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-5250000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-30372000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-123209000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-43897000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-121844000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-46782000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-232348000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-7427000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-19021000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-49222000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-171141000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-29338000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-15100000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-141129000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-13020000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-16575000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>4979000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>29031000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>9475000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>18827000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>35919000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>10637000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>33410000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>6736000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>31844000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>14352000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>22526000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>3479000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>22736000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>19901000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>46048000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>33993000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>27108000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>52197000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>22834000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>40257000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>43687000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>32746000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>51746000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>30451000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>36783000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>65097000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>25068000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:58">
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>140</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>-77091000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-45230000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-45417000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-41524000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-77158000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-49892000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-27008000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-27664000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-98417000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-33631000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-5250000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-30372000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-123209000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-43897000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-121844000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-46782000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-232348000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-7427000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-19021000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-49222000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-171141000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-    </row>
-    <row r="17" spans="1:58">
+      <c r="BG16"/>
+    </row>
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>141</v>
+      </c>
+      <c r="B17">
+        <v>-19119000.0</v>
+      </c>
       <c r="C17">
+        <v>-76646000.0</v>
+      </c>
+      <c r="D17">
         <v>-44832000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-45233000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-41204000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-76701000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-49308000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-55598000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-19945000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-70349000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-33623000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-27008000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-27664000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-98417000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-33631000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-5250000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-30372000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-123209000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-43897000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-121844000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-46782000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-232348000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-7427000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-19021000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-49222000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-171141000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-29338000.0</v>
       </c>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>142</v>
+      </c>
+      <c r="B18">
+        <v>-14729000.0</v>
+      </c>
       <c r="C18">
+        <v>-15981000.0</v>
+      </c>
+      <c r="D18">
         <v>-14575000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-13536000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-12729000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-12450000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-12080000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-11872000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-12082000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-10853000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-11458000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-10906000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-10928000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-8673000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-9342000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-8199000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-9279000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-8254000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-11890000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-10633000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-12133000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-11574000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-10222000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-11766000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-11525000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-12887000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-12361000.0</v>
       </c>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
-    </row>
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -15201,54 +15612,55 @@
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -15263,230 +15675,234 @@
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B21">
+        <v>2152000.0</v>
+      </c>
+      <c r="C21">
         <v>-55016000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-24628000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-28331000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-24591000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-60592000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-27547000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-39429000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-2904000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-55623000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-16715000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-9789000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-13381000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-93462000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-26894000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>9138000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-20585000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-105579000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-28589000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-109436000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-36622000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-219862000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>160000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-2036000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-35187000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-177455000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-23116000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-3679000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-132088000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-13032000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-13064000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>18449000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>23887000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>26070000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>28388000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>49337000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>34596000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>41469000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>12383000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>39495000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>9785000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>24232000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>6004000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>28251000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>20667000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>63147000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>46014000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>33467000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>65519000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>29150000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>49871000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>57714000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>43393000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>37162000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>37924000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>42329000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>83762000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>24855000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:58">
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -15501,230 +15917,234 @@
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
-    </row>
-    <row r="23" spans="1:58">
+      <c r="BG22"/>
+    </row>
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B23">
+        <v>499205000.0</v>
+      </c>
+      <c r="C23">
         <v>522822000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>487398000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>469896000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>491651000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>519224000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>486510000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>443429000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>495237000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>517688000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>478643000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>475344000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>495734000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>558666000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>518819000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>508424000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>504973000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>634173000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>565034000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>643677000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>632189000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>711371000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>623210000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>608462000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>591275000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>737688000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>573049000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>577363000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>692965000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>602647000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>602620000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>572837000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>630123000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>595158000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>559500000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>562556000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>623994000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>579225000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>381086000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>372581000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>425867000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>463838000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>391492000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>356821000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>384132000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>291964000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>321533000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>329938000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>371608000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>295598000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>261918000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>291290000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>313068000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>267618000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>262521000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>268987000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>525587000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>261871000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:58">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15739,222 +16159,228 @@
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>149</v>
+      </c>
+      <c r="B25">
+        <v>29509000.0</v>
+      </c>
       <c r="C25">
+        <v>29942000.0</v>
+      </c>
+      <c r="D25">
         <v>31311000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>32302000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>34582000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>48283000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>35628000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>36366000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>41642000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>41053000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>44064000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>41727000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>43434000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>51078000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>49559000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>50803000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>51046000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>64385000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>54106000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>59896000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>63491000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>69149000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>126166000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>61701000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>63741000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>65498000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>65243000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>66423000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>46401000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>55291000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>38631000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>46967000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>47473000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>43009000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>43355000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>37015000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>38906000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>35620000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>26548000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>26655000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>28183000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>25154000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>24876000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>24549000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>23198000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>22160000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>21836000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>21624000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>20407000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>20077000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>20296000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>20566000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>20413000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>20291000.0</v>
       </c>
-      <c r="BC25"/>
       <c r="BD25"/>
-      <c r="BE25">
+      <c r="BE25"/>
+      <c r="BF25">
         <v>37331000.0</v>
       </c>
-      <c r="BF25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:58">
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -15969,54 +16395,55 @@
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -16031,63 +16458,64 @@
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
-      <c r="F28">
+      <c r="F28"/>
+      <c r="G28">
         <v>6482000.0</v>
       </c>
-      <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
@@ -16095,746 +16523,760 @@
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
-    </row>
-    <row r="29" spans="1:58">
+      <c r="BG28"/>
+    </row>
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B29">
+        <v>5463000.0</v>
+      </c>
+      <c r="C29">
         <v>9217000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>5585000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2980000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3558000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3455000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>8939000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4439000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4563000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3873000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4501000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>6553000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3355000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-5159000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-2414000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>5422000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>508000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-2306000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3734000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2754000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>995000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>912000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-2635000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>5219000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2510000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-19201000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-6075000.0</v>
       </c>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
-    </row>
-    <row r="30" spans="1:58">
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>8106000.0</v>
+      </c>
+      <c r="C30">
         <v>518984000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2003000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-2232000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>34000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-9312000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-9963000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-44478000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-4445000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-5466000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-15088000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-7815000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-2984000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>363259000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-12428000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>4479000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-3102000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>392782000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>333000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>50040000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1314000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>446439000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>5885000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>13078000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>17530000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>87570000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-5223000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-2185000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>372875000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>4737000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-9089000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>477000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>353652000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-5315000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-13257000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-3856000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1061674000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>579225000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>381086000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>372581000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-1131644000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>463838000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>391492000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>356821000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-870391000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>291964000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>321533000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>329938000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-781038000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>295598000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>261918000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>291290000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-724187000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>267618000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>262521000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>268987000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-686898000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>261871000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:58">
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B31">
+        <v>-15244000.0</v>
+      </c>
+      <c r="C31">
         <v>-12138000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-14619000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-13922000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-13055000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-12654000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-12822000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-11730000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-12478000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-10853000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-12407000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-11024000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-10928000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-10398000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-9342000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-8966000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-9279000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-19838000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-11890000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-10004000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-9455000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-11862000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-10565000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-12109000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-12031000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-13536000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-12297000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-11797000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-1570000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-5699000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-5965000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-5449000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>4866000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-4187000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-5038000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-3374000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-10637000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-3914000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-2168000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-1797000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>14343000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>5370000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>83000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>4433000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>7142000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>2400000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>3589000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>4885000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>5065000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>4559000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>4886000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>6626000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>6697000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>8484000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>5805000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>10075000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>9278000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>2453000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:58">
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B32">
+        <v>501357000.0</v>
+      </c>
+      <c r="C32">
         <v>467806000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>462770000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>441565000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>467060000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>458632000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>458963000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>443429000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>491967000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>461567000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>461711000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>465197000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>482272000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>467202000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>492001000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>517258000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>484346000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>528594000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>536261000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>533891000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>595277000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>544627000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>623027000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>606083000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>558525000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>559584000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>549997000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>572953000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>594679000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>581242000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>588733000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>590463000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>653077000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>620716000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>587158000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>611627000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>635551000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>635720000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>395123000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>415869000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>433638000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>494634000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>398801000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>390366000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>395534000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>358048000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>371666000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>368797000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>424370000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>329744000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>316977000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>355817000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>344486000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>313264000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>300445000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>311316000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>612554000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>289629000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U30"/>
+  <dimension ref="A1:V30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -16854,2037 +17296,2114 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="2" spans="1:21">
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B2">
+        <v>132472000.0</v>
+      </c>
+      <c r="C2">
         <v>159788000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>168973000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>238207000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>262664000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>174855000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>210404000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>276145000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>742440000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>576673000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>445726000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>439263000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>479163000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>388917000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>265066000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>179477000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>171501000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>125024000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>657671000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>928590000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>643290000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:21">
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B3">
+        <v>49890000</v>
+      </c>
+      <c r="C3">
         <v>52472000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>29189000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>31130000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>41746000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>78265000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>110358639</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>201558000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>433149000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>120706000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>112017000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>104472000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>121265000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>68183000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>173723000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>76332000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>71477000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>69456000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>65145000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>42983000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>21938000</v>
       </c>
     </row>
-    <row r="4" spans="1:21">
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-    </row>
-    <row r="5" spans="1:21">
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-    </row>
-    <row r="6" spans="1:21">
+      <c r="V5"/>
+    </row>
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B6">
+        <v>7268000.0</v>
+      </c>
+      <c r="C6">
         <v>-45622000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-9185000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-69234000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-24457000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>87809000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-47398655.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-65741000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-290625000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>165767000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>130947000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>6463000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-39900000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>90246000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>123851000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>85589000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>10276000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>46477000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-415134000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>20905000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>285300000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:21">
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B7">
+        <v>-18084000.0</v>
+      </c>
+      <c r="C7">
         <v>20123000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>229921000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-51239000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>40417000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>81385000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-89695000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-9602000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-138137000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>9200000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>105702000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-82804000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-131772000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-11089000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>100287000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>55389000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-6730000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-430000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>15778000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>18017000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>10408000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:21">
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-    </row>
-    <row r="9" spans="1:21">
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B9">
+        <v>18312000.0</v>
+      </c>
+      <c r="C9">
         <v>24761000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>89637000.0</v>
       </c>
-      <c r="D9"/>
-      <c r="E9">
+      <c r="E9"/>
+      <c r="F9">
         <v>52634000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-86187000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-114994638.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>-60000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-126000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-18000000.0</v>
       </c>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
-    </row>
-    <row r="10" spans="1:21">
+      <c r="V9"/>
+    </row>
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B10">
+        <v>-2767000.0</v>
+      </c>
+      <c r="C10">
         <v>-3571000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1885000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>18000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2458000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-360000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4559999.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2182000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-548000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-2501000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-286000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2703000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1981000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-1427000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1371000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-69000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-2477000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-3030000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>678000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-461000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-2304000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:21">
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>0.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-14675000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>167932000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-21686661.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
-    </row>
-    <row r="12" spans="1:21">
+      <c r="V11"/>
+    </row>
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>56844000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>89775000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>139710000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>145106630.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
-    </row>
-    <row r="13" spans="1:21">
+      <c r="V12"/>
+    </row>
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
-[...1 lines deleted...]
-      </c>
+      <c r="D13"/>
       <c r="E13">
         <v>-51241000.0</v>
       </c>
       <c r="F13">
         <v>-51241000.0</v>
       </c>
       <c r="G13">
         <v>-51241000.0</v>
       </c>
-      <c r="H13"/>
+      <c r="H13">
+        <v>-51241000.0</v>
+      </c>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>101000000.0</v>
       </c>
       <c r="M13">
         <v>101000000.0</v>
       </c>
       <c r="N13">
         <v>101000000.0</v>
       </c>
-      <c r="O13"/>
+      <c r="O13">
+        <v>101000000.0</v>
+      </c>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
-    </row>
-    <row r="14" spans="1:21">
+      <c r="V13"/>
+    </row>
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B14">
+        <v>128137000.0</v>
+      </c>
+      <c r="C14">
         <v>161919000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>170278000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>202486000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>241878000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>257016000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>262969268.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>187290000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>170852000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>127729000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>102762000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>88818000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>81346000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>85652000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>87262000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>57126000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>49516000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>41127000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>44721000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>41455000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>34615000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:21">
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>0.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>41747990.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>62622000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>83757000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>62832000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>70350000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>38130000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>70485000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>102706000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>70485000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>50346000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>40277000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>59589000.0</v>
       </c>
-      <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>55645000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>27552000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:21">
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B16">
+        <v>139740000.0</v>
+      </c>
+      <c r="C16">
         <v>114166000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>159788000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>168973000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>238207000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>262664000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>174855000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>210404000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>451815000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>742440000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>576673000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>445726000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>439263000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>479163000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>388917000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>265066000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>181777000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>171501000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>242537000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>949495000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>928590000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:21">
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
-    </row>
-    <row r="18" spans="1:21">
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B18">
+        <v>-144851000.0</v>
+      </c>
+      <c r="C18">
         <v>-53907000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>236078000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>9292000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-5408000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>91828000.0</v>
       </c>
-      <c r="G18"/>
-      <c r="H18">
+      <c r="H18"/>
+      <c r="I18">
         <v>-98637000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-355838000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>87735000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>128349000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>3935000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-16648000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>140491000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>152562000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>122119000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>35079000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>24607000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>53170000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>20735000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>105601000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:21">
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B19">
+        <v>-23550000.0</v>
+      </c>
+      <c r="C19">
         <v>-42571000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>11821000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-26546000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>27402000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-26076000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>66654650.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-173407000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-416209000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-799000.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-    </row>
-    <row r="20" spans="1:21">
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-    </row>
-    <row r="21" spans="1:21">
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B21">
+        <v>212899000.0</v>
+      </c>
+      <c r="C21">
         <v>74997000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3736000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-55092000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-85924000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2443000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>75287981.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-    </row>
-    <row r="22" spans="1:21">
+      <c r="V21"/>
+    </row>
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B22">
+        <v>-209262000.0</v>
+      </c>
+      <c r="C22">
         <v>-180156000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-140720000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-169788000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-331413000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-303492000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-287438595.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-158418000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>117327000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>131379000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>92501000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>181311000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>223390000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>191869000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>200202000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>99066000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>109264000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-519000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>15526000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>211806000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>146909000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:21">
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B23">
+        <v>-36783000.0</v>
+      </c>
+      <c r="C23">
         <v>-76424000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-100973000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-100850000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-78752000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-125374000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-30285326.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>140362000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-22919000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-13043000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>50000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-2102000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-2568000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>966000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-46016000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-11749000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-10662000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-4171000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-533449000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-23621000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>57431000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:21">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B24">
+        <v>-18057000.0</v>
+      </c>
+      <c r="C24">
         <v>6901000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>8010000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1915000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-9000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1173000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2901333.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>28151000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>16940000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>24645000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>17922000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>16946000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>18701000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>26719000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>21327000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>22071000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>15620000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>20761000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-513600000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>51714000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>42010000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:21">
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B25">
+        <v>4248000.0</v>
+      </c>
+      <c r="C25">
         <v>-3321000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>5788000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>58963000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>85456000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>135184000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25">
+      <c r="H25"/>
+      <c r="I25">
         <v>83651000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-72731000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-59867000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-60599000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-78918000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-68347000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-57758000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-61466000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-13130000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-45494000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>53885000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>42290000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-207560000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-64393000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:21">
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>180</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>0.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>6370000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-    </row>
-    <row r="27" spans="1:21">
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-    </row>
-    <row r="28" spans="1:21">
+      <c r="V27"/>
+    </row>
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B28">
+        <v>176116000.0</v>
+      </c>
+      <c r="C28">
         <v>-1427000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-282487000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-82808000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-88522000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-57144000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3254666.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5861000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>48273000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-41875000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-20350000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-40232000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-41953000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-84042000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-116501000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-62095000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-50939000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-63231000.0</v>
       </c>
-      <c r="S28"/>
-      <c r="T28">
+      <c r="T28"/>
+      <c r="U28">
         <v>-47106000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>100330000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:21">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B29">
+        <v>-94961000.0</v>
+      </c>
+      <c r="C29">
         <v>-1435000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>265267000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>40422000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>36338000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>170093000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-11483997.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>102921000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>77311000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>208441000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>240366000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>108407000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>104617000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>208674000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>326285000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>198451000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>106556000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>94063000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>118315000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>63718000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>127539000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:21">
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B30">
+        <v>-69165000.0</v>
+      </c>
+      <c r="C30">
         <v>-42571000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>11821000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-26546000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>27402000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-26076000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-39243990.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-173407000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-416209000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-799000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-89069000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-61712000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-102564000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-34386000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-85933000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-50767000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-45341000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>15645000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-533449000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4293000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>57431000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE30"/>
+  <dimension ref="A1:BF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>82</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>83</v>
       </c>
       <c r="D1" t="s">
         <v>84</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>85</v>
       </c>
       <c r="F1" t="s">
-        <v>85</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>86</v>
       </c>
       <c r="H1" t="s">
         <v>87</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>88</v>
       </c>
       <c r="J1" t="s">
-        <v>88</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>89</v>
       </c>
       <c r="L1" t="s">
         <v>90</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>91</v>
       </c>
       <c r="N1" t="s">
-        <v>91</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>92</v>
       </c>
       <c r="P1" t="s">
         <v>93</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>94</v>
       </c>
       <c r="R1" t="s">
-        <v>94</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>95</v>
       </c>
       <c r="T1" t="s">
         <v>96</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>97</v>
       </c>
       <c r="V1" t="s">
-        <v>97</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>98</v>
       </c>
       <c r="X1" t="s">
         <v>99</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>100</v>
       </c>
       <c r="Z1" t="s">
-        <v>100</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>101</v>
       </c>
       <c r="AB1" t="s">
         <v>102</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>103</v>
       </c>
       <c r="AD1" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>104</v>
       </c>
       <c r="AF1" t="s">
         <v>105</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>106</v>
       </c>
       <c r="AH1" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>107</v>
       </c>
       <c r="AJ1" t="s">
         <v>108</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>109</v>
       </c>
       <c r="AL1" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>110</v>
       </c>
       <c r="AN1" t="s">
         <v>111</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="AP1" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>113</v>
       </c>
       <c r="AR1" t="s">
         <v>114</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>115</v>
       </c>
       <c r="AT1" t="s">
-        <v>115</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>116</v>
       </c>
       <c r="AV1" t="s">
         <v>117</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>118</v>
       </c>
       <c r="AX1" t="s">
-        <v>118</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>119</v>
       </c>
       <c r="AZ1" t="s">
         <v>120</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>121</v>
       </c>
       <c r="BB1" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>122</v>
       </c>
       <c r="BD1" t="s">
         <v>123</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:57">
+        <v>124</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B2">
+        <v>139740000.0</v>
+      </c>
+      <c r="C2">
         <v>144665000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>93315000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>110240000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>114166000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>119825000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>123898000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>137026000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>159788000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>118128000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>125523000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>119335000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>168973000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>157363000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>181998000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>203186000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>238207000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>263248000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>281357000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>284982000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>262664000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>296941000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>297902000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>207454000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>174855000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>197067000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>186509000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>210404000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>264032000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>291996000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>236972000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>252145000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>488812000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>567487000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>704451000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>742440000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>643857000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>595366000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>558733000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>576673000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>282503000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>494236000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>517464000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>445726000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>396797000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>430621000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>480256000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>439263000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>397205000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>492621000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>496088000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>479163000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>370847000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>360095000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>456321000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>409937000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>307751000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B3">
+        <v>6231000</v>
+      </c>
+      <c r="C3">
         <v>26874000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>7437000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>8970000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6609000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>17953000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>14032000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>10905000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>9582000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>13884000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>6253000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4356000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4696000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>6586000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>10108000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3324000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>11112000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>9574000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>7633000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>14110000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>10429000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>15629000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>45762000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>16874000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>15767000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>25651000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>31751000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>25367000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>54429000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>66739000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>47102000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>33288000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>92765000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>206497000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>89365000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>44522000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>51981000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>27886000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>15273000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>25566000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>32062000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>19835000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>27387000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>32733000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>50416000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>18856000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>15718000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>19482000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>41223000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>24292000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>27399000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>28351000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>17183000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>18030000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>26631000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>6339000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>69559000</v>
       </c>
     </row>
-    <row r="4" spans="1:57">
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -18898,54 +19417,55 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -18959,400 +19479,407 @@
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-    </row>
-    <row r="6" spans="1:57">
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B6">
+        <v>3910000.0</v>
+      </c>
+      <c r="C6">
         <v>-4925000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>36615000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-16925000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-3926000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-5659000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-4073000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-13128000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-22762000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>41660000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-7395000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>6188000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-49638000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>11610000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-24635000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-21188000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-35021000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-25041000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-18109000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-3625000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>22318000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-34277000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-961000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>90448000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>32599000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-22212000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>10558000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-23895000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-53628000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-27964000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>55024000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-15173000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-36997000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-78675000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-136964000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-37989000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>98583000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>48491000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>36633000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-17940000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>294170000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-211733000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-23228000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>71738000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>48929000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-33824000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-49635000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>40993000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>42058000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-95416000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-3467000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>16925000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>108316000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>10752000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-96226000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>46384000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>81166000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:57">
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B7">
+        <v>-23305000.0</v>
+      </c>
+      <c r="C7">
         <v>61167000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-15842000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-22730000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-40600000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-41177000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>40628000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>32217000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-11545000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>131544000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>15922000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>39303000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>43152000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>84294000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-2040000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-46860000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-86633000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>74786000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>21380000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-55529000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-220000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>34898000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>5036000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>41451000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-4179000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-8359000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>1904000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-92636000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>29153000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>7338000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-22343000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-23750000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>52333000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-22289000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-76281000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-91900000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>106679000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-37216000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-6254000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-54009000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>44387000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>78380000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-79237000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>62172000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>58908000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-51303000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-96592000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>6183000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-2135000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-24291000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-61908000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-43438000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>50553000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>12856000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-59478000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-15020000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>98520000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:57">
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19366,127 +19893,131 @@
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B9">
+        <v>-57711000.0</v>
+      </c>
+      <c r="C9">
         <v>35237000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-10494000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-4015000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-2416000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>11119000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>50040000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
-    </row>
-    <row r="10" spans="1:57">
+      <c r="BF9"/>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -19498,688 +20029,699 @@
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
-      <c r="BD10">
+      <c r="BD10"/>
+      <c r="BE10">
         <v>-74000.0</v>
       </c>
-      <c r="BE10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:57">
+      <c r="BF10"/>
+    </row>
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="P11"/>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-    </row>
-    <row r="12" spans="1:57">
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>7166000.0</v>
       </c>
       <c r="N12">
+        <v>7166000.0</v>
+      </c>
+      <c r="O12">
         <v>38667000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1824000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
-    </row>
-    <row r="13" spans="1:57">
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>39303000.0</v>
       </c>
       <c r="N13">
+        <v>39303000.0</v>
+      </c>
+      <c r="O13">
         <v>84292000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-2040000.0</v>
       </c>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
-      <c r="AO13">
+      <c r="AO13"/>
+      <c r="AP13">
         <v>39000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>78000000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>-79000000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>62000000.0</v>
       </c>
-      <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B14">
+        <v>29509000.0</v>
+      </c>
+      <c r="C14">
         <v>29942000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>31311000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>32302000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>34582000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>48283000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>35628000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>36366000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>41642000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>41053000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>44064000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>41727000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>43434000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>51078000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>49559000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>50803000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>51046000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>64385000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>54106000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>59896000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>63491000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>69149000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>126166000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>61701000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>63741000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>65498000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>65243000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>66423000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>46401000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>55291000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>38631000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>46967000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>47473000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>43009000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>43355000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>37015000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>38906000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>35620000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>26548000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>26655000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>28183000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>25154000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>24876000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>24549000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>23198000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>22160000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>21836000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>21624000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>20407000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>20077000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>20296000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>20566000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>20413000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>20291000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>21222000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>23726000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>37331000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:57">
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>31311000.0</v>
       </c>
-      <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
-      <c r="AZ15">
+      <c r="AZ15"/>
+      <c r="BA15">
         <v>5000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>3000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>35221000.0</v>
       </c>
-      <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
-    </row>
-    <row r="16" spans="1:57">
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B16">
+        <v>143650000.0</v>
+      </c>
+      <c r="C16">
         <v>139740000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>129930000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>93315000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>110240000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>114166000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>119825000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>123898000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>137026000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>159788000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>118128000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>125523000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>119335000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>168973000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>157363000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>181998000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>203186000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>238207000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>263248000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>281357000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>284982000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>262664000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>296941000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>297902000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>207454000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>174855000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>197067000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>186509000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>210404000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>264032000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>291996000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>236972000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>451815000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>488812000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>567487000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>704451000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>742440000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>643857000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>595366000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>558733000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>576673000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>282503000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>494236000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>517464000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>445726000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>396797000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>430621000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>480256000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>439263000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>397205000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>492621000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>496088000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>479163000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>370847000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>360095000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>456321000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>388917000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:57">
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -20193,338 +20735,347 @@
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B18">
+        <v>-8117000.0</v>
+      </c>
+      <c r="C18">
         <v>-7451000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-21227000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-36087000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-44087000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-85347000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>13839000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>10869000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>6732000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>92595000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>24989000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>56832000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>61662000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>69037000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>5604000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>9230000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-74579000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>24376000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>31572000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-70700000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>9344000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-57923000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>61611000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>88140000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>20230000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-67814000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>8542000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-32110000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-30083000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-17771000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-50385000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-398000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>10745000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-187205000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-122176000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-57202000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>92564000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>5084000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>12655000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-22568000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>49222000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>92278000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-80416000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>67265000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>39896000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>846000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-57678000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>20871000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>4402000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-7783000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-19786000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>6519000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>103079000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>42634000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-39543000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>34321000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>139743000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:57">
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>174</v>
+      </c>
+      <c r="B19">
+        <v>8195000.0</v>
+      </c>
       <c r="C19">
+        <v>-24100000.0</v>
+      </c>
+      <c r="D19">
         <v>-6832000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-9702000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-893000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-15651000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-5632000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-13534000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-7754000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-13067000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>20885000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>7041000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-3038000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-11351000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-6699000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-7853000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-643000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-18785000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>217000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-11775000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>57745000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-55641000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1469000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>31034000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>31374000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>5267000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>29742000.0</v>
       </c>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20538,821 +21089,837 @@
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>176</v>
+      </c>
+      <c r="B21">
+        <v>15335000.0</v>
+      </c>
       <c r="C21">
+        <v>36716000.0</v>
+      </c>
+      <c r="D21">
         <v>78944000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>41346000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>55893000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-5086000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>57698000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-63731000.0</v>
       </c>
       <c r="N21">
+        <v>-63731000.0</v>
+      </c>
+      <c r="O21">
         <v>-44037000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-27473000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
-    </row>
-    <row r="22" spans="1:57">
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B22">
+        <v>-19544000.0</v>
+      </c>
+      <c r="C22">
         <v>-77091000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-39247000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-42253000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-37646000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-73246000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-40369000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-51159000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-15382000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-66476000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-29122000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-20813000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-24309000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-103860000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-36236000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>172000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-29864000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-125417000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-40479000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-119440000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-46077000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-231724000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-57623000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-14145000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-47218000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-190991000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-35413000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-15476000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-133777000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-13020000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-16598000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>4977000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>53330000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>9352000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>16769000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>37876000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>57977000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>34822000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>6736000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>31844000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>43760000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>22526000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>3479000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>22736000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>74162000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>46048000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>33993000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>27108000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>117861000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>22834000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>39549000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>43146000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>73054000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>51602000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>14809000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>52404000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>126458000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:57">
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B23">
-        <v>202361000.0</v>
+        <v>-308539000.0</v>
       </c>
       <c r="C23">
+        <v>-10039000.0</v>
+      </c>
+      <c r="D23">
         <v>-21642000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-21208000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-21388000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-24284000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-21761000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-19674000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-10705000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-9083000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-16529000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-9493000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-65868000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-24555000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-24487000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-21553000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-30255000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-30991000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-18914000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-4443000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-24404000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-50655000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-48980000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-25739000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-25729000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>21961000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-80541000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-53698000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-19094000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-21323000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-9730000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-46591000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>12836000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-87404000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-2934000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-4510000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-3114000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-70115000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-1351000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-1295000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3277000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-71544000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>48778000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-861000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-528000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-38667000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-530000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-507000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-1636000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-70922000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-303000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-187000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>980000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-1003000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-70489000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-4000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-510000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>178</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-550000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>327000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>296000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3358000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2302000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>8400000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-2629000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-3000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>6138000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2397000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>658000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>583000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>365000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>475000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>492000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>732000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>795000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>28280000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>718000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-2000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-1263000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>5179000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1818000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>30918000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>61493000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-39075000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-136394000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-56000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>85620000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-188000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>5915000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>3153000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>4149000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>3723000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>2981000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>9522000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>25329000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>5923000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>70514000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-61310000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>3384000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>5334000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>4511000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>3997000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>8438000.0</v>
       </c>
-      <c r="AV24"/>
-      <c r="AW24">
+      <c r="AW24"/>
+      <c r="AX24">
         <v>35592000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-25711000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>2572000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>5248000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>5582000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>3342000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>13516000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>5279000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>8416000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:57">
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B25">
+        <v>11454000.0</v>
+      </c>
+      <c r="C25">
         <v>5405000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>9988000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5564000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6186000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1254000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-8016000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4350000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>11407000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>8913000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>378000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>971000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4081000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>44111000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>4429000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>8439000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1984000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>20196000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4198000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>58483000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2579000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>85383000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>33794000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>16007000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>23653000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>91689000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>8559000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>34946000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>82569000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-641000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-2973000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>4696000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-49626000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-10780000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-16654000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>4329000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-59017000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-256000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>898000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-1492000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-35046000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-13947000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-2147000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-9459000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-65956000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2797000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-1197000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-14562000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-90508000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-2111000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>9676000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>14596000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-23758000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-24085000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>31757000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>3276000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-53007000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:57">
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -21366,54 +21933,55 @@
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -21427,567 +21995,577 @@
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-    </row>
-    <row r="28" spans="1:57">
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B28">
+        <v>5629000.0</v>
+      </c>
+      <c r="C28">
         <v>26677000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>57302000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>20138000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>34505000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>76830000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-24763000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-22022000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-31472000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-50613000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-60144000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-59422000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-112308000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-52352000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-34822000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-24742000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>29108000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-40292000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-58925000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>65563000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-54868000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>61905000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-72414000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-46635000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-35721000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>16262000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-62330000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>48509000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>62136000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-61433000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>19745000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-14587000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-53657000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>105377000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-18937000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>15490000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>10886000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-50115000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-1351000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-1295000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>3277000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-71544000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>48778000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-861000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-528000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-38667000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-530000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-507000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1064000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-61922000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>13747000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>5158000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>21675000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-35224000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-70489000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-4000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-3764000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:57">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B29">
+        <v>-1886000.0</v>
+      </c>
+      <c r="C29">
         <v>19423000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-13790000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-27117000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-37478000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-67394000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>27871000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>21774000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>16314000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>106479000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>31242000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>61188000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>66358000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>75623000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>15712000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>12554000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-63467000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>33950000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>39205000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-56590000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>19773000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-42294000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>107373000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>105014000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>35997000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-42163000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>40293000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-6743000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>24346000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>48968000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-3283000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>32890000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>103510000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>19292000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-32811000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-12680000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>144545000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>32970000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>27928000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>2998000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>81284000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>112113000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-53029000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>99998000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>90312000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>19702000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-41960000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>40353000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>45625000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>16509000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>7613000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>34870000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>120262000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>60664000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-12912000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>40660000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>209302000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:57">
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B30">
+        <v>2069000.0</v>
+      </c>
+      <c r="C30">
         <v>-50868000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-6832000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-9702000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-893000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-15651000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-5632000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-13534000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-7754000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-13067000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>20885000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>7041000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-3038000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-11351000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-6699000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-7853000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-643000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-18785000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>217000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-11775000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>57745000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-55641000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1469000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>31034000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>31374000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>5267000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>29742000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-64442000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-162332000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-16117000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>38518000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-33476000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-86850000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-203344000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-85216000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-40799000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-56848000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>65636000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>10056000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-19643000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>38478000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-81171000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-18977000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-27399000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-40855000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-14859000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-7145000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1147000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-4631000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-50003000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-24827000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-23103000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-12601000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-14688000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-12825000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>5728000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-58790000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>