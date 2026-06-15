--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
@@ -247,50 +247,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2790,3832 +2796,4072 @@
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD62"/>
+  <dimension ref="A1:AF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
         <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
+        <v>81</v>
+      </c>
+      <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
+        <v>84</v>
+      </c>
+      <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
+        <v>87</v>
+      </c>
+      <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
+        <v>90</v>
+      </c>
+      <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>6</v>
       </c>
-      <c r="Z1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AB1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AD1" t="s">
         <v>10</v>
       </c>
-      <c r="AC1" t="s">
-[...6 lines deleted...]
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
+        <v>47992000.0</v>
+      </c>
+      <c r="C2">
+        <v>44418000.0</v>
+      </c>
+      <c r="D2">
         <v>47800000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>18776000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>54330000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>57661000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>54612000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>26323000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>61981000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>70037000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>79415000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>74674000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>70229000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>64314000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>56738000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>18546000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>58531000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>13337000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>10589000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>2708000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>8856000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>9754000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>10133000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>7268000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>12250000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>11742000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>11163000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>11000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="AD2">
         <v>13000000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:30">
+      <c r="AE2">
+        <v>14000000.0</v>
+      </c>
+      <c r="AF2">
+        <v>13000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7">
+        <v>18957000.0</v>
+      </c>
+      <c r="C7">
+        <v>21319000.0</v>
+      </c>
+      <c r="D7">
         <v>23861000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>26757000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>24703000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>21852000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>25025000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>28219000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>19551000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>21805000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>23379000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>29393000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>19288000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>20537000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>22427000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>25097000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>19328000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>1046000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>1095000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>1173000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>1246000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>1328000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>1403000.0</v>
       </c>
-      <c r="W7"/>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8">
         <v>249741000.0</v>
       </c>
       <c r="C8">
         <v>249741000.0</v>
       </c>
       <c r="D8">
         <v>249741000.0</v>
       </c>
       <c r="E8">
         <v>249741000.0</v>
       </c>
       <c r="F8">
         <v>249741000.0</v>
       </c>
       <c r="G8">
         <v>249741000.0</v>
       </c>
       <c r="H8">
-        <v>221959000.0</v>
+        <v>249741000.0</v>
       </c>
       <c r="I8">
-        <v>221959000.0</v>
+        <v>249741000.0</v>
       </c>
       <c r="J8">
         <v>221959000.0</v>
       </c>
       <c r="K8">
         <v>221959000.0</v>
       </c>
       <c r="L8">
         <v>221959000.0</v>
       </c>
       <c r="M8">
         <v>221959000.0</v>
       </c>
       <c r="N8">
         <v>221959000.0</v>
       </c>
       <c r="O8">
         <v>221959000.0</v>
       </c>
       <c r="P8">
         <v>221959000.0</v>
       </c>
       <c r="Q8">
         <v>221959000.0</v>
       </c>
       <c r="R8">
         <v>221959000.0</v>
       </c>
       <c r="S8">
         <v>221959000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>221959000.0</v>
+      </c>
+      <c r="U8">
+        <v>221959000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
+        <v>21090000.0</v>
+      </c>
+      <c r="C10">
+        <v>23115000.0</v>
+      </c>
+      <c r="D10">
         <v>30663000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>30377000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>40687000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>41237000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>41957000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>46257000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>79139000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>65964000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>78616000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>29208000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>30209000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>33594000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>32184000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>34844000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>45804000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>42354000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>48131000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>50380000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>52192000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>56359000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>59689000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>56857000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>49483000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>55386000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>57972000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>132000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>141000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>140000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>139000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
         <v>23</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
+        <v>23115000.0</v>
+      </c>
+      <c r="D11">
         <v>30663000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>34197000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>40687000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>41237000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>41957000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>31409000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>30209000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>33594000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>32184000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>38186000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>45804000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>42354000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>48131000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>50380000.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
         <v>24</v>
       </c>
-      <c r="B12">
+      <c r="B12"/>
+      <c r="C12">
+        <v>24159000.0</v>
+      </c>
+      <c r="D12">
         <v>31719000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>35282000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>41818000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>42554000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>43207000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>44495000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>49836000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>52586000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>51220000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>57794000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>64486000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>71738000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>73203000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>82033000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>83832000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>85068000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>87220000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>78331000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>79944000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>85543000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
         <v>25</v>
       </c>
-      <c r="B13">
-[...1 lines deleted...]
-      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>249741000.0</v>
       </c>
       <c r="D13">
         <v>249741000.0</v>
       </c>
       <c r="E13">
         <v>249741000.0</v>
       </c>
       <c r="F13">
         <v>249741000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
+      <c r="G13">
+        <v>249741000.0</v>
+      </c>
+      <c r="H13">
+        <v>249741000.0</v>
+      </c>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...4 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
         <v>221959000.0</v>
       </c>
       <c r="N13">
         <v>221959000.0</v>
       </c>
       <c r="O13">
         <v>221959000.0</v>
       </c>
       <c r="P13">
         <v>221959000.0</v>
       </c>
       <c r="Q13">
         <v>221959000.0</v>
       </c>
       <c r="R13">
         <v>221959000.0</v>
       </c>
       <c r="S13">
         <v>221959000.0</v>
       </c>
       <c r="T13">
         <v>221959000.0</v>
       </c>
       <c r="U13">
         <v>221959000.0</v>
       </c>
       <c r="V13">
         <v>221959000.0</v>
       </c>
       <c r="W13">
         <v>221959000.0</v>
       </c>
       <c r="X13">
         <v>221959000.0</v>
       </c>
       <c r="Y13">
         <v>221959000.0</v>
       </c>
-      <c r="Z13"/>
+      <c r="Z13">
+        <v>221959000.0</v>
+      </c>
       <c r="AA13">
-        <v>859000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>221959000.0</v>
+      </c>
+      <c r="AB13"/>
       <c r="AC13">
         <v>859000000.0</v>
       </c>
       <c r="AD13">
         <v>859000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13">
+        <v>859000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>859000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14">
-        <v>852025050.0</v>
+        <v>852025052.0</v>
       </c>
       <c r="C14">
         <v>852025050.0</v>
       </c>
       <c r="D14">
+        <v>852025050.0</v>
+      </c>
+      <c r="E14">
+        <v>852025050.0</v>
+      </c>
+      <c r="F14">
         <v>882636700.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>882636700.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>882637052.0</v>
       </c>
       <c r="H14">
         <v>771509700.0</v>
       </c>
       <c r="I14">
-        <v>771509700.0</v>
+        <v>882637052.0</v>
       </c>
       <c r="J14">
         <v>771509700.0</v>
       </c>
       <c r="K14">
         <v>771509700.0</v>
       </c>
       <c r="L14">
         <v>771509700.0</v>
       </c>
       <c r="M14">
         <v>771509700.0</v>
       </c>
       <c r="N14">
         <v>771509700.0</v>
       </c>
       <c r="O14">
         <v>771509700.0</v>
       </c>
       <c r="P14">
         <v>771509700.0</v>
       </c>
       <c r="Q14">
-        <v>708397200.0</v>
+        <v>771509700.0</v>
       </c>
       <c r="R14">
-        <v>708397200.0</v>
+        <v>771509700.0</v>
       </c>
       <c r="S14">
         <v>708397200.0</v>
       </c>
       <c r="T14">
-        <v>708397000.0</v>
+        <v>708397200.0</v>
       </c>
       <c r="U14">
-        <v>708397000.0</v>
+        <v>708397200.0</v>
       </c>
       <c r="V14">
         <v>708397000.0</v>
       </c>
       <c r="W14">
-        <v>708397200.0</v>
+        <v>708397000.0</v>
       </c>
       <c r="X14">
         <v>708397000.0</v>
       </c>
       <c r="Y14">
+        <v>708397200.0</v>
+      </c>
+      <c r="Z14">
         <v>708397000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
+        <v>708397000.0</v>
+      </c>
+      <c r="AB14">
         <v>714000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>645161300.0</v>
       </c>
-      <c r="AB14"/>
-      <c r="AC14">
+      <c r="AD14"/>
+      <c r="AE14">
         <v>657894700.0</v>
       </c>
-      <c r="AD14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:30">
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20">
         <v>17419000.0</v>
       </c>
       <c r="C20">
         <v>17419000.0</v>
       </c>
       <c r="D20">
         <v>17419000.0</v>
       </c>
       <c r="E20">
         <v>17419000.0</v>
       </c>
       <c r="F20">
         <v>17419000.0</v>
       </c>
       <c r="G20">
         <v>17419000.0</v>
       </c>
       <c r="H20">
-        <v>29415000.0</v>
+        <v>17419000.0</v>
       </c>
       <c r="I20">
-        <v>29415000.0</v>
+        <v>17419000.0</v>
       </c>
       <c r="J20">
         <v>29415000.0</v>
       </c>
       <c r="K20">
         <v>29415000.0</v>
       </c>
       <c r="L20">
         <v>29415000.0</v>
       </c>
       <c r="M20">
         <v>29415000.0</v>
       </c>
       <c r="N20">
         <v>29415000.0</v>
       </c>
       <c r="O20">
         <v>29415000.0</v>
       </c>
       <c r="P20">
+        <v>29415000.0</v>
+      </c>
+      <c r="Q20">
+        <v>29415000.0</v>
+      </c>
+      <c r="R20">
         <v>31647000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>13306000.0</v>
       </c>
       <c r="S20">
         <v>13306000.0</v>
       </c>
       <c r="T20">
-        <v>38406000.0</v>
+        <v>13306000.0</v>
       </c>
       <c r="U20">
-        <v>38406000.0</v>
+        <v>13306000.0</v>
       </c>
       <c r="V20">
         <v>38406000.0</v>
       </c>
       <c r="W20">
         <v>38406000.0</v>
       </c>
       <c r="X20">
-        <v>45406000.0</v>
+        <v>38406000.0</v>
       </c>
       <c r="Y20">
-        <v>45406000.0</v>
+        <v>38406000.0</v>
       </c>
       <c r="Z20">
         <v>45406000.0</v>
       </c>
       <c r="AA20">
-        <v>58000000.0</v>
+        <v>45406000.0</v>
       </c>
       <c r="AB20">
-        <v>58000000.0</v>
+        <v>45406000.0</v>
       </c>
       <c r="AC20">
         <v>58000000.0</v>
       </c>
       <c r="AD20">
         <v>58000000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20">
+        <v>58000000.0</v>
+      </c>
+      <c r="AF20">
+        <v>58000000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21">
+        <v>6479000.0</v>
+      </c>
+      <c r="C21">
+        <v>11686000.0</v>
+      </c>
+      <c r="D21">
         <v>11902000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>12131000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>12386000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>12653000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>12799000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>13070000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>11725000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>11740000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>11870000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>12060000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>11654000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>11411000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>11424000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>11308000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>11101000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4984000.0</v>
       </c>
       <c r="S21">
         <v>4984000.0</v>
       </c>
       <c r="T21">
         <v>4984000.0</v>
       </c>
       <c r="U21">
         <v>4984000.0</v>
       </c>
       <c r="V21">
         <v>4984000.0</v>
       </c>
       <c r="W21">
         <v>4984000.0</v>
       </c>
       <c r="X21">
         <v>4984000.0</v>
       </c>
       <c r="Y21">
         <v>4984000.0</v>
       </c>
       <c r="Z21">
         <v>4984000.0</v>
       </c>
-      <c r="AA21"/>
-      <c r="AB21"/>
+      <c r="AA21">
+        <v>4984000.0</v>
+      </c>
+      <c r="AB21">
+        <v>4984000.0</v>
+      </c>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22">
+        <v>3078000.0</v>
+      </c>
+      <c r="C22">
+        <v>3121000.0</v>
+      </c>
+      <c r="D22">
         <v>3015000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>3727000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>4106000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>5286000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>4066000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>4315000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>4658000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>4750000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>13173000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>16167000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>15898000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>18000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>17083000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>15944000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>13870000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>9648000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>11139000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>9978000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>9988000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>13295000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>12599000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>15420000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>14590000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>11690000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>12931000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>13000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>15000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>18000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>14000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
         <v>35</v>
       </c>
-      <c r="B23">
+      <c r="B23"/>
+      <c r="C23">
+        <v>294116000.0</v>
+      </c>
+      <c r="D23">
         <v>307694000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>320372000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>347560000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>350531000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>355227000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>410178000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>361377000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>359332000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>351568000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>343309000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>332643000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>241350000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>239325000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>246363000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>284698000.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23"/>
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24">
+        <v>43826000.0</v>
+      </c>
+      <c r="C24">
+        <v>43979000.0</v>
+      </c>
+      <c r="D24">
         <v>43318000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>42399000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>47625000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>43711000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>44217000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>42964000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>42402000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>37902000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>31632000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>29278000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>21169000.0</v>
       </c>
       <c r="N24">
         <v>21169000.0</v>
       </c>
       <c r="O24">
         <v>21169000.0</v>
       </c>
       <c r="P24">
+        <v>21169000.0</v>
+      </c>
+      <c r="Q24">
+        <v>21169000.0</v>
+      </c>
+      <c r="R24">
         <v>17751000.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
         <v>37</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
+        <v>63797000.0</v>
+      </c>
+      <c r="D25">
         <v>63136000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>57347000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>61618000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>58473000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>57956000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>45071000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>36926000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>34085000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>34188000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>34026000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>36793000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>753000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>809000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>886000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>941000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1021000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1096000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
         <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
-[...4 lines deleted...]
-      </c>
+      <c r="AA26"/>
+      <c r="AB26"/>
       <c r="AC26">
         <v>90000000.0</v>
       </c>
       <c r="AD26">
         <v>90000000.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26">
+        <v>90000000.0</v>
+      </c>
+      <c r="AF26">
+        <v>90000000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
+        <v>41500000.0</v>
+      </c>
+      <c r="C28">
+        <v>41368000.0</v>
+      </c>
+      <c r="D28">
         <v>34941000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>36283000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>27561000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>21441000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>21972000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>12037000.0</v>
       </c>
-      <c r="H28"/>
-      <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>13565000.0</v>
       </c>
-      <c r="L28"/>
-      <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28"/>
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
         <v>41</v>
       </c>
       <c r="B29">
+        <v>212879000.0</v>
+      </c>
+      <c r="C29">
+        <v>220862000.0</v>
+      </c>
+      <c r="D29">
         <v>228502000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>235860000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>260417000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>264495000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>269228000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>268394000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>326086000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>326985000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>328472000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>303826000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>265428000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>266135000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>266110000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>259461000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>251350000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>225026000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>225718000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>231612000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>272546000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>280467000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>285537000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>282498000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>280688000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
+        <v>30849000.0</v>
+      </c>
+      <c r="C30">
+        <v>30744000.0</v>
+      </c>
+      <c r="D30">
         <v>30830000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>32336000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>36090000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>36161000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>26765000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>3683000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>21336000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>26796000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>36670000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>41683000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>29543000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>33997000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>33430000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>26196000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>29955000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>16041000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>12119000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>14302000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>21258000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>25576000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>28962000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>27272000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>27839000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>28435000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>22220000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>21000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>21000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>19000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>18000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
+      <c r="K31"/>
       <c r="L31"/>
       <c r="M31">
+        <v>220399000.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
         <v>199096000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>199115000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31"/>
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32">
+        <v>-3786000.0</v>
+      </c>
+      <c r="C32">
+        <v>-8062000.0</v>
+      </c>
+      <c r="D32">
         <v>-7613000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-13997000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-2301000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>1534000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-820000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>2666000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>43904000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>41933000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>38498000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>20770000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>39543000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>44854000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>30142000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>35627000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>47945000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>85231000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>86625000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>95373000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>106506000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>114655000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>118702000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>110775000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>110757000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32"/>
+      <c r="AF32"/>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
+        <v>223491000.0</v>
+      </c>
+      <c r="C33">
+        <v>235432000.0</v>
+      </c>
+      <c r="D33">
         <v>240948000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>247879000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>264062000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>264716000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>269890000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>271106000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>272627000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>281828000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>288337000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>290506000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>240265000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>236509000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>249297000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>241218000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>222134000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>141433000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>140423000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>137650000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>167440000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>167484000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>168381000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>172236000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>171000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>171726000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>170178000.0</v>
       </c>
-      <c r="AA33"/>
-      <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33"/>
+      <c r="AF33"/>
+    </row>
+    <row r="34" spans="1:32">
       <c r="A34" t="s">
         <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34"/>
+      <c r="AF34"/>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35">
+        <v>69416000.0</v>
+      </c>
+      <c r="C35">
+        <v>70991000.0</v>
+      </c>
+      <c r="D35">
         <v>70437000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>64682000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>69592000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>64433000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>63771000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>63672000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>55842000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>54403000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>52551000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>50729000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>37972000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>35102000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>35782000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>39041000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>37682000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>1638000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>1702000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>1800000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>1872000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>1927000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>2032000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>965000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>1069000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>1012000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>1028000.0</v>
       </c>
-      <c r="AA35"/>
-      <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35"/>
+      <c r="AF35"/>
+    </row>
+    <row r="36" spans="1:32">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36"/>
+      <c r="AF36"/>
+    </row>
+    <row r="37" spans="1:32">
       <c r="A37" t="s">
         <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37"/>
+      <c r="AF37"/>
+    </row>
+    <row r="38" spans="1:32">
       <c r="A38" t="s">
         <v>50</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>4061000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
+        <v>4061000.0</v>
+      </c>
+      <c r="E38">
         <v>3895000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4128000.0</v>
       </c>
       <c r="F38">
         <v>4128000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
+      <c r="G38">
+        <v>4128000.0</v>
+      </c>
+      <c r="H38">
+        <v>4128000.0</v>
+      </c>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>4251000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>4575000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>5703000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>5749000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>4560000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>3536000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>328000.0</v>
       </c>
       <c r="T38">
         <v>300000.0</v>
       </c>
       <c r="U38">
+        <v>328000.0</v>
+      </c>
+      <c r="V38">
+        <v>300000.0</v>
+      </c>
+      <c r="W38">
         <v>296000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>296000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>3852000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>294000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>296000.0</v>
       </c>
-      <c r="Z38"/>
-      <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38"/>
+      <c r="AF38"/>
+    </row>
+    <row r="39" spans="1:32">
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
-      <c r="J39">
+      <c r="J39"/>
+      <c r="K39"/>
+      <c r="L39">
         <v>517000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>18186000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>18241000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>18240000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>538000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>539000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>537000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>858000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>848000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>846000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>537000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>538000.0</v>
       </c>
       <c r="W39">
         <v>538000.0</v>
       </c>
       <c r="X39">
+        <v>538000.0</v>
+      </c>
+      <c r="Y39">
+        <v>538000.0</v>
+      </c>
+      <c r="Z39">
         <v>625000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>625000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>624000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="AC39">
         <v>10000000.0</v>
       </c>
       <c r="AD39">
         <v>10000000.0</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39">
+        <v>10000000.0</v>
+      </c>
+      <c r="AF39">
+        <v>10000000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
-      <c r="J40">
+      <c r="J40"/>
+      <c r="K40"/>
+      <c r="L40">
         <v>896000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>2235000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>957000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>990000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>996000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>957000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>981000.0</v>
       </c>
       <c r="R40">
         <v>957000.0</v>
       </c>
       <c r="S40">
+        <v>981000.0</v>
+      </c>
+      <c r="T40">
+        <v>957000.0</v>
+      </c>
+      <c r="U40">
         <v>958000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>956000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>957000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>957000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>958000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>1042000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>1042000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>1043000.0</v>
       </c>
-      <c r="AA40"/>
-      <c r="AB40"/>
       <c r="AC40"/>
       <c r="AD40"/>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40"/>
+      <c r="AF40"/>
+    </row>
+    <row r="41" spans="1:32">
       <c r="A41" t="s">
         <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>1168000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>1017000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>1594000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41"/>
+      <c r="AF41"/>
+    </row>
+    <row r="42" spans="1:32">
       <c r="A42" t="s">
         <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
-[...1 lines deleted...]
-      </c>
+      <c r="K42"/>
       <c r="L42"/>
       <c r="M42">
+        <v>-7881000.0</v>
+      </c>
+      <c r="N42"/>
+      <c r="O42">
         <v>-7033000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>-6348000.0</v>
       </c>
-      <c r="O42"/>
-      <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42"/>
+      <c r="AF42"/>
+    </row>
+    <row r="43" spans="1:32">
       <c r="A43" t="s">
         <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43"/>
+      <c r="AF43"/>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44"/>
+      <c r="AF44"/>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45"/>
+      <c r="E45">
         <v>250171000.0</v>
       </c>
-      <c r="D45"/>
-      <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45"/>
+      <c r="I45">
         <v>237289000.0</v>
       </c>
-      <c r="H45"/>
-      <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45"/>
+      <c r="M45">
         <v>247617000.0</v>
       </c>
-      <c r="L45"/>
-      <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45"/>
+      <c r="AF45"/>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" t="s">
         <v>58</v>
       </c>
       <c r="B46">
+        <v>86457000.0</v>
+      </c>
+      <c r="C46">
+        <v>92637000.0</v>
+      </c>
+      <c r="D46">
         <v>96793000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>102712000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>110464000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>110204000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>114048000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>116667000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>111856000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>113091000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>122010000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>122311000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>101849000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>97425000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>110895000.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AE46"/>
+      <c r="AF46"/>
+    </row>
+    <row r="47" spans="1:32">
       <c r="A47" t="s">
         <v>59</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
+        <v>92637000.0</v>
+      </c>
+      <c r="D47">
         <v>96793000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>102712000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>110464000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>110204000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>114048000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>123405000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>101849000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>97425000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>110895000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>104237000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>93592000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>39355000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>39271000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>39646000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>40065000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>40231000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>40215000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>39332000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>31146000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>31660000.0</v>
       </c>
-      <c r="Z47"/>
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47"/>
+      <c r="AF47"/>
+    </row>
+    <row r="48" spans="1:32">
       <c r="A48" t="s">
         <v>60</v>
       </c>
       <c r="B48">
+        <v>-180473000.0</v>
+      </c>
+      <c r="C48">
+        <v>-88565000.0</v>
+      </c>
+      <c r="D48">
         <v>-82046000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-75744000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-56706000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-47058000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-43576000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-125403000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>53093000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>57320000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>63675000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>48662000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>16460000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>25862000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>25209000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>13982000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>9792000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>33551000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>33871000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>39748000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>80599000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>88737000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>93576000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>90571000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>89213000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>93924000.0</v>
       </c>
-      <c r="Z48"/>
-      <c r="AA48">
+      <c r="AB48"/>
+      <c r="AC48">
         <v>-563000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-560000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-560000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-566000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:30">
+    <row r="49" spans="1:32">
       <c r="A49" t="s">
         <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49"/>
+      <c r="AF49"/>
+    </row>
+    <row r="50" spans="1:32">
       <c r="A50" t="s">
         <v>62</v>
       </c>
       <c r="B50">
+        <v>18764000.0</v>
+      </c>
+      <c r="C50">
+        <v>20504000.0</v>
+      </c>
+      <c r="D50">
         <v>22286000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>24261000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>20623000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>18967000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>19712000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>15330000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>18046000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>16925000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>20592000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>13495000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>6706000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>5044000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>4987000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>3217000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>2714000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>0.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>372000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>389000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>472000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>255000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>486000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>452000.0</v>
       </c>
-      <c r="X50"/>
-      <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
-    </row>
-    <row r="51" spans="1:30">
+      <c r="AE50"/>
+      <c r="AF50"/>
+    </row>
+    <row r="51" spans="1:32">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51"/>
+      <c r="T51">
         <v>1181000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>1275000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>1413000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>1276000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>1582000.0</v>
       </c>
-      <c r="W51"/>
-      <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AE51"/>
+      <c r="AF51"/>
+    </row>
+    <row r="52" spans="1:32">
       <c r="A52" t="s">
         <v>64</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
+        <v>15430000.0</v>
+      </c>
+      <c r="D52">
         <v>15050000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>15229000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>15437000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>0.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>0.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52"/>
+      <c r="M52">
         <v>8064000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>5852000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>3567000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>2966000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>3217000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>2714000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>0.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>372000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>389000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>472000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>255000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>486000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>452000.0</v>
       </c>
-      <c r="X52"/>
-      <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
-    </row>
-    <row r="53" spans="1:30">
+      <c r="AE52"/>
+      <c r="AF52"/>
+    </row>
+    <row r="53" spans="1:32">
       <c r="A53" t="s">
         <v>65</v>
       </c>
       <c r="B53">
+        <v>1022000.0</v>
+      </c>
+      <c r="C53">
+        <v>1044000.0</v>
+      </c>
+      <c r="D53">
         <v>1056000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>1085000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>1131000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>1317000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>1250000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>1310000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>1378000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>6332000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>7568000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>13086000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>19627000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>18992000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>19036000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>19608000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>18682000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>29384000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>25072000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>31653000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>31640000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>28709000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>27531000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>61177000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>30461000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>30157000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>31047000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>8000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>1000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>4000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:30">
+    <row r="54" spans="1:32">
       <c r="A54" t="s">
         <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-    </row>
-    <row r="55" spans="1:30">
+      <c r="AE54"/>
+      <c r="AF54"/>
+    </row>
+    <row r="55" spans="1:32">
       <c r="A55" t="s">
         <v>67</v>
       </c>
       <c r="B55">
+        <v>287269000.0</v>
+      </c>
+      <c r="C55">
+        <v>294116000.0</v>
+      </c>
+      <c r="D55">
         <v>307694000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>320372000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>347560000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>350531000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>355227000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>366148000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>420374000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>433055000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>436263000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>410178000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>361377000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>359332000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>351568000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>343309000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>332643000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>241350000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>239325000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>246363000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>284698000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>293539000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>299094000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>298708000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>295271000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>299411000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>296132000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>368000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>373000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>374000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>367000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:30">
+    <row r="56" spans="1:32">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
+        <v>63778000.0</v>
+      </c>
+      <c r="C56">
+        <v>58684000.0</v>
+      </c>
+      <c r="D56">
         <v>66746000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>72493000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>83498000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>85815000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>85337000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>95042000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>147747000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>151227000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>147926000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>119285000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>121112000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>122823000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>102271000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>102091000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>110509000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>99917000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>98902000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>108713000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>117258000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>126055000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>130713000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>122918000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>124271000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>127685000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>125954000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>184000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>189000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>190000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>182000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:30">
+    <row r="57" spans="1:32">
       <c r="A57" t="s">
         <v>69</v>
       </c>
       <c r="B57">
+        <v>67564000.0</v>
+      </c>
+      <c r="C57">
+        <v>66746000.0</v>
+      </c>
+      <c r="D57">
         <v>74359000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>86490000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>85799000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>84281000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>86157000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>92376000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>103843000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>109294000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>109428000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>93170000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>81569000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>77969000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>72129000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>66464000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>62564000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>14686000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>12277000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>13340000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>10752000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>11400000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>12011000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>15697000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>13514000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>13000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>12414000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>11000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="AD57">
         <v>13000000.0</v>
       </c>
-    </row>
-    <row r="58" spans="1:30">
+      <c r="AE57">
+        <v>14000000.0</v>
+      </c>
+      <c r="AF57">
+        <v>13000000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:32">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
+        <v>136980000.0</v>
+      </c>
+      <c r="C58">
+        <v>137737000.0</v>
+      </c>
+      <c r="D58">
         <v>144796000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>151172000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>155391000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>148714000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>149928000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>156048000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>159685000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>163697000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>161979000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>149125000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>123824000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>119410000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>111614000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>108234000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>101758000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>16324000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>13979000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>15140000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>12624000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>13327000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>14043000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>16662000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>14583000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>14012000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>13442000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>12000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="AD58">
         <v>14000000.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:30">
+      <c r="AE58">
+        <v>15000000.0</v>
+      </c>
+      <c r="AF58">
+        <v>14000000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:32">
       <c r="A59" t="s">
         <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-    </row>
-    <row r="60" spans="1:30">
+      <c r="AE59"/>
+      <c r="AF59"/>
+    </row>
+    <row r="60" spans="1:32">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
+        <v>150289000.0</v>
+      </c>
+      <c r="C60">
+        <v>156379000.0</v>
+      </c>
+      <c r="D60">
         <v>162898000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>169200000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>192169000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>201817000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>205299000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>210100000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>265638000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>272158000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>276248000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>261053000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>237553000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>239922000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>239954000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>235075000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>230885000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>225026000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>225346000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>231223000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>272074000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>280212000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>285051000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>282046000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>280688000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>285399000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>282690000.0</v>
       </c>
-      <c r="AA60"/>
-      <c r="AB60"/>
       <c r="AC60"/>
       <c r="AD60"/>
-    </row>
-    <row r="61" spans="1:30">
+      <c r="AE60"/>
+      <c r="AF60"/>
+    </row>
+    <row r="61" spans="1:32">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-      <c r="Q61">
-[...4 lines deleted...]
-      </c>
+      <c r="Q61"/>
+      <c r="R61"/>
       <c r="S61">
         <v>-30484000.0</v>
       </c>
       <c r="T61">
         <v>-30484000.0</v>
       </c>
       <c r="U61">
         <v>-30484000.0</v>
       </c>
       <c r="V61">
         <v>-30484000.0</v>
       </c>
       <c r="W61">
         <v>-30484000.0</v>
       </c>
       <c r="X61">
         <v>-30484000.0</v>
       </c>
       <c r="Y61">
         <v>-30484000.0</v>
       </c>
-      <c r="Z61"/>
-      <c r="AA61"/>
+      <c r="Z61">
+        <v>-30484000.0</v>
+      </c>
+      <c r="AA61">
+        <v>-30484000.0</v>
+      </c>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-    </row>
-    <row r="62" spans="1:30">
+      <c r="AE61"/>
+      <c r="AF61"/>
+    </row>
+    <row r="62" spans="1:32">
       <c r="A62" t="s">
         <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6664,963 +6910,963 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B2">
         <v>96281000.0</v>
       </c>
       <c r="C2">
         <v>103378000.0</v>
       </c>
       <c r="D2">
         <v>130676000.0</v>
       </c>
       <c r="E2">
         <v>66785000.0</v>
       </c>
       <c r="F2">
         <v>36106000.0</v>
       </c>
       <c r="G2">
         <v>40645000.0</v>
       </c>
       <c r="H2">
         <v>49311000.0</v>
       </c>
       <c r="I2">
         <v>48371000.0</v>
       </c>
       <c r="J2">
         <v>50270000.0</v>
       </c>
       <c r="K2">
         <v>68261000.0</v>
       </c>
       <c r="L2">
         <v>48000000.0</v>
       </c>
       <c r="M2">
         <v>53000000.0</v>
       </c>
       <c r="N2">
         <v>54000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
         <v>-8330000.0</v>
       </c>
       <c r="E5">
         <v>-9284000.0</v>
       </c>
       <c r="F5">
         <v>-22572000.0</v>
       </c>
       <c r="G5">
         <v>-7467000.0</v>
       </c>
       <c r="H5">
         <v>484000.0</v>
       </c>
       <c r="I5">
         <v>-2035000.0</v>
       </c>
       <c r="J5">
         <v>-10306000.0</v>
       </c>
       <c r="K5">
         <v>1000000.0</v>
       </c>
       <c r="L5">
         <v>3000000.0</v>
       </c>
       <c r="M5">
         <v>-2000000.0</v>
       </c>
       <c r="N5">
         <v>10000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>13310000.0</v>
       </c>
       <c r="F6">
         <v>-40103000.0</v>
       </c>
       <c r="G6">
         <v>-6430000.0</v>
       </c>
       <c r="H6">
         <v>484000.0</v>
       </c>
       <c r="I6">
         <v>-2035000.0</v>
       </c>
       <c r="J6">
         <v>-10306000.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>-67100000.0</v>
       </c>
       <c r="D8">
         <v>-2277000.0</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B9">
         <v>107576000.0</v>
       </c>
       <c r="C9">
         <v>111204000.0</v>
       </c>
       <c r="D9">
         <v>115268000.0</v>
       </c>
       <c r="E9">
         <v>39448000.0</v>
       </c>
       <c r="F9">
         <v>-1336000.0</v>
       </c>
       <c r="G9">
         <v>14626000.0</v>
       </c>
       <c r="H9">
         <v>22422000.0</v>
       </c>
       <c r="I9">
         <v>16971000.0</v>
       </c>
       <c r="J9">
         <v>21735000.0</v>
       </c>
       <c r="K9">
         <v>39442000.0</v>
       </c>
       <c r="L9">
         <v>23000000.0</v>
       </c>
       <c r="M9">
         <v>27000000.0</v>
       </c>
       <c r="N9">
         <v>31000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B10">
         <v>-37459000.0</v>
       </c>
       <c r="C10">
         <v>-29273000.0</v>
       </c>
       <c r="D10">
         <v>26560000.0</v>
       </c>
       <c r="E10">
         <v>2996000.0</v>
       </c>
       <c r="F10">
         <v>-42270000.0</v>
       </c>
       <c r="G10">
         <v>-8469000.0</v>
       </c>
       <c r="H10">
         <v>-4450000.0</v>
       </c>
       <c r="I10">
         <v>-3736000.0</v>
       </c>
       <c r="J10">
         <v>-12084000.0</v>
       </c>
       <c r="K10">
         <v>17832000.0</v>
       </c>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>2162000.0</v>
       </c>
       <c r="E11">
         <v>-4000.0</v>
       </c>
       <c r="F11">
         <v>41000.0</v>
       </c>
       <c r="G11">
         <v>-542000.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11">
         <v>1000000.0</v>
       </c>
       <c r="L11">
         <v>1000000.0</v>
       </c>
       <c r="M11">
         <v>1000000.0</v>
       </c>
       <c r="N11">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B12">
         <v>6732000.0</v>
       </c>
       <c r="C12">
         <v>6053000.0</v>
       </c>
       <c r="D12">
         <v>5841000.0</v>
       </c>
       <c r="E12">
         <v>1114000.0</v>
       </c>
       <c r="F12">
         <v>80000.0</v>
       </c>
       <c r="G12">
         <v>6000.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B13">
         <v>6733000.0</v>
       </c>
       <c r="C13">
         <v>6055000.0</v>
       </c>
       <c r="D13">
         <v>5846000.0</v>
       </c>
       <c r="E13">
         <v>1124000.0</v>
       </c>
       <c r="F13">
         <v>129000.0</v>
       </c>
       <c r="G13">
         <v>16000.0</v>
       </c>
       <c r="H13">
         <v>291000.0</v>
       </c>
       <c r="I13">
         <v>0.0</v>
       </c>
       <c r="J13">
         <v>18000.0</v>
       </c>
       <c r="K13">
         <v>260000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>4229000.0</v>
       </c>
       <c r="E14">
         <v>-465000.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B15">
         <v>-37766000.0</v>
       </c>
       <c r="C15">
         <v>-96953000.0</v>
       </c>
       <c r="D15">
         <v>28627000.0</v>
       </c>
       <c r="E15">
         <v>2535000.0</v>
       </c>
       <c r="F15">
         <v>-42311000.0</v>
       </c>
       <c r="G15">
         <v>-7927000.0</v>
       </c>
       <c r="H15">
         <v>-5515000.0</v>
       </c>
       <c r="I15">
         <v>-3218000.0</v>
       </c>
       <c r="J15">
         <v>-12410000.0</v>
       </c>
       <c r="K15">
         <v>15487000.0</v>
       </c>
       <c r="L15">
         <v>1000000.0</v>
       </c>
       <c r="M15">
         <v>18000000.0</v>
       </c>
       <c r="N15">
         <v>8000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B16">
         <v>-37766000.0</v>
       </c>
       <c r="C16">
         <v>-96953000.0</v>
       </c>
       <c r="D16">
         <v>29741000.0</v>
       </c>
       <c r="E16">
         <v>3000000.0</v>
       </c>
       <c r="F16">
         <v>-42311000.0</v>
       </c>
       <c r="G16">
         <v>-7927000.0</v>
       </c>
       <c r="H16">
         <v>-5515000.0</v>
       </c>
       <c r="I16">
         <v>-3218000.0</v>
       </c>
       <c r="J16">
         <v>-12410000.0</v>
       </c>
       <c r="K16">
         <v>15487000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B17">
         <v>-37766000.0</v>
       </c>
       <c r="C17">
         <v>-29853000.0</v>
       </c>
       <c r="D17">
         <v>24398000.0</v>
       </c>
       <c r="E17">
         <v>3000000.0</v>
       </c>
       <c r="F17">
         <v>-42311000.0</v>
       </c>
       <c r="G17">
         <v>-7927000.0</v>
       </c>
       <c r="H17">
         <v>-5515000.0</v>
       </c>
       <c r="I17">
         <v>-3224000.0</v>
       </c>
       <c r="J17">
         <v>-12410000.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B18">
         <v>-6732000.0</v>
       </c>
       <c r="C18">
         <v>-6053000.0</v>
       </c>
       <c r="D18">
         <v>-5841000.0</v>
       </c>
       <c r="E18">
         <v>-1114000.0</v>
       </c>
       <c r="F18">
         <v>-80000.0</v>
       </c>
       <c r="G18">
         <v>-6000.0</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>0.0</v>
       </c>
       <c r="J18">
         <v>-18000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B21">
         <v>-30726000.0</v>
       </c>
       <c r="C21">
         <v>-23218000.0</v>
       </c>
       <c r="D21">
         <v>32406000.0</v>
       </c>
       <c r="E21">
         <v>4120000.0</v>
       </c>
       <c r="F21">
         <v>-42141000.0</v>
       </c>
       <c r="G21">
         <v>-8453000.0</v>
       </c>
       <c r="H21">
         <v>-4159000.0</v>
       </c>
       <c r="I21">
         <v>-3736000.0</v>
       </c>
       <c r="J21">
         <v>-12066000.0</v>
       </c>
       <c r="K21">
         <v>18092000.0</v>
       </c>
       <c r="L21">
         <v>3000000.0</v>
       </c>
       <c r="M21">
         <v>-2000000.0</v>
       </c>
       <c r="N21">
         <v>10000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B25">
         <v>28702000.0</v>
       </c>
       <c r="C25">
         <v>27006000.0</v>
       </c>
       <c r="D25">
         <v>22044000.0</v>
       </c>
       <c r="E25">
         <v>9200000.0</v>
       </c>
       <c r="F25">
         <v>2087000.0</v>
       </c>
       <c r="G25">
         <v>2033000.0</v>
       </c>
       <c r="H25">
         <v>1832000.0</v>
       </c>
       <c r="I25">
         <v>1707000.0</v>
       </c>
       <c r="J25">
         <v>1760000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B28">
         <v>124243000.0</v>
       </c>
       <c r="C28">
         <v>123806000.0</v>
       </c>
       <c r="D28">
         <v>121135000.0</v>
       </c>
       <c r="E28">
         <v>49808000.0</v>
       </c>
       <c r="F28">
         <v>20880000.0</v>
       </c>
       <c r="G28">
         <v>22093000.0</v>
       </c>
       <c r="H28">
         <v>23770000.0</v>
       </c>
       <c r="I28">
         <v>23043000.0</v>
       </c>
       <c r="J28">
         <v>26586000.0</v>
       </c>
       <c r="K28">
         <v>21442000.0</v>
       </c>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B29">
         <v>307000.0</v>
       </c>
       <c r="C29">
         <v>580000.0</v>
       </c>
       <c r="D29">
         <v>2162000.0</v>
       </c>
       <c r="E29">
         <v>-4000.0</v>
       </c>
       <c r="F29">
         <v>41000.0</v>
       </c>
       <c r="G29">
         <v>-542000.0</v>
       </c>
       <c r="H29">
         <v>1065000.0</v>
       </c>
       <c r="I29">
         <v>-518000.0</v>
       </c>
       <c r="J29">
         <v>326000.0</v>
       </c>
       <c r="K29">
         <v>2345000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B30">
         <v>234583000.0</v>
       </c>
       <c r="C30">
         <v>237800000.0</v>
       </c>
       <c r="D30">
         <v>251931000.0</v>
       </c>
       <c r="E30">
         <v>115517000.0</v>
       </c>
       <c r="F30">
         <v>56986000.0</v>
       </c>
       <c r="G30">
         <v>62738000.0</v>
       </c>
       <c r="H30">
         <v>73081000.0</v>
       </c>
       <c r="I30">
         <v>70441000.0</v>
       </c>
       <c r="J30">
         <v>85720000.0</v>
       </c>
       <c r="K30">
         <v>74000000.0</v>
       </c>
       <c r="L30">
         <v>68000000.0</v>
       </c>
       <c r="M30">
         <v>83000000.0</v>
       </c>
       <c r="N30">
         <v>76000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B32">
         <v>203857000.0</v>
       </c>
       <c r="C32">
         <v>214582000.0</v>
       </c>
       <c r="D32">
         <v>245944000.0</v>
       </c>
       <c r="E32">
         <v>106233000.0</v>
       </c>
       <c r="F32">
         <v>34770000.0</v>
       </c>
       <c r="G32">
         <v>55271000.0</v>
       </c>
       <c r="H32">
         <v>71733000.0</v>
       </c>
       <c r="I32">
         <v>65342000.0</v>
       </c>
@@ -7639,2008 +7885,2128 @@
       <c r="N32">
         <v>86000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD32"/>
+  <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
         <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
+        <v>81</v>
+      </c>
+      <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
+        <v>84</v>
+      </c>
+      <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
+        <v>87</v>
+      </c>
+      <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
+        <v>90</v>
+      </c>
+      <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>6</v>
       </c>
-      <c r="Z1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AB1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AD1" t="s">
         <v>10</v>
       </c>
-      <c r="AC1" t="s">
-[...6 lines deleted...]
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B2">
+        <v>17843000.0</v>
+      </c>
+      <c r="C2">
+        <v>18732000.0</v>
+      </c>
+      <c r="D2">
         <v>18570000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>20034000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>22708000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>27501000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>26038000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>30112000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>26445000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>22754000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>34870000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>31446000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>30569000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>34629000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>34032000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>29336000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>16823000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>13268000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>7358000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>8882000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>9872000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>8783000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>8569000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>7339000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>8233000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>13821000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>11252000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>10000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>16000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>11000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
+      <c r="K5"/>
       <c r="L5"/>
       <c r="M5">
+        <v>-8175000.0</v>
+      </c>
+      <c r="N5"/>
+      <c r="O5">
         <v>2035000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>2802000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5">
         <v>-2508000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>6768000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-4467000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-2843000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>188000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-1341000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>0.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>2000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-2000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-      <c r="L6">
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6">
         <v>-1946000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>7054000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>5953000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>5820000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>2008000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-1602000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-2116000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-38242000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-8208000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-2508000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>6768000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-4467000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-2843000.0</v>
       </c>
-      <c r="Y6"/>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
-      <c r="E8">
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8">
         <v>0.0</v>
       </c>
-      <c r="F8"/>
-      <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B9">
+        <v>20427000.0</v>
+      </c>
+      <c r="C9">
+        <v>22705000.0</v>
+      </c>
+      <c r="D9">
         <v>22212000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>24052000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>24152000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>28874000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>30498000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>30097000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>25095000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>28519000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>28752000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>24940000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>25987000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>31680000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>32661000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>24507000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>9820000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>3191000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>1930000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-1987000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-5026000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>1200000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>4477000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>1286000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>2764000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>6236000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>4340000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>7000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>9000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>6000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:30">
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B10">
+        <v>-4567000.0</v>
+      </c>
+      <c r="C10">
+        <v>-5647000.0</v>
+      </c>
+      <c r="D10">
         <v>-5714000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-19020000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-8404000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>1418000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-11453000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-16084000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-7285000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-2366000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>14766000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>18507000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-2530000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>5619000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>4964000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>4965000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>1783000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-1617000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-2135000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-38261000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-8229000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-2542000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>6762000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-6866000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-1777000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>1221000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-1047000.0</v>
       </c>
-      <c r="AA10"/>
-      <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10"/>
+      <c r="AF10"/>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11"/>
       <c r="M11">
+        <v>1968000.0</v>
+      </c>
+      <c r="N11"/>
+      <c r="O11">
         <v>16000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>16000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-      <c r="AA11">
-[...4 lines deleted...]
-      </c>
+      <c r="AA11"/>
+      <c r="AB11"/>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
+        <v>1000000.0</v>
+      </c>
+      <c r="AE11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B12">
+        <v>897000.0</v>
+      </c>
+      <c r="C12">
+        <v>1696000.0</v>
+      </c>
+      <c r="D12">
         <v>1507000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>1103000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1883000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>1747000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>1952000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1611000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>1801000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1419000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>1239000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>2833000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>584000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1435000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>989000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>855000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>225000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>15000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>19000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>19000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>21000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>34000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>6000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>110</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>1696000.0</v>
+      </c>
+      <c r="D13">
         <v>1507000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>1150000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>1884000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>1747000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>1952000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>2833000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>584000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>1440000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>989000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>864000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>225000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>16000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>19000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>65000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>21000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>36000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>7000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>1000.0</v>
       </c>
-      <c r="X13"/>
-      <c r="Y13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>9000.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B14"/>
-      <c r="C14">
-[...4 lines deleted...]
-      </c>
+      <c r="C14"/>
+      <c r="D14"/>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
+        <v>0.0</v>
+      </c>
+      <c r="H14">
+        <v>0.0</v>
+      </c>
+      <c r="I14">
         <v>-4443000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>2149000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>836000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1458000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>5783000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>2056000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-2636000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-974000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-331000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-134000.0</v>
       </c>
-      <c r="Q14"/>
-      <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14"/>
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B15">
+        <v>-5640000.0</v>
+      </c>
+      <c r="C15">
+        <v>-5833000.0</v>
+      </c>
+      <c r="D15">
         <v>-5831000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-18893000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-8711000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>1362000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-11524000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-107541000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-3814000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-1726000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>16128000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>22322000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-636000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>2967000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>3974000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>4686000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>1635000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-1647000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-2139000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-38158000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-8286000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-2569000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>6702000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-6253000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-1792000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>1189000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-1071000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-2000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>0.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>5000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:30">
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>113</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-5833000.0</v>
+      </c>
+      <c r="D16">
         <v>-5831000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-18893000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-8711000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>1362000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-11524000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>23436000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>23436000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>2967000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>3974000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>4686000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1635000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-1647000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-2139000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-38158000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-8286000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-2569000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>6702000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-6253000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-1792000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>1189000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B17">
+        <v>-5640000.0</v>
+      </c>
+      <c r="C17">
+        <v>-5833000.0</v>
+      </c>
+      <c r="D17">
         <v>-5831000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-17714000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-8711000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>1362000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-11524000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-16228000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-7454000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-2537000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>14670000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>16539000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-2692000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>5603000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>4948000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>5017000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>1769000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-1647000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-2139000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-38158000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-8286000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-2569000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>6702000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-6253000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-1792000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>1189000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-1071000.0</v>
       </c>
-      <c r="AA17"/>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B18">
+        <v>-897000.0</v>
+      </c>
+      <c r="C18">
+        <v>-1696000.0</v>
+      </c>
+      <c r="D18">
         <v>-1507000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-1103000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-1883000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-1747000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-1952000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-1611000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-1801000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-1419000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-1239000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-2833000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-584000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-1435000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-989000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-855000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-225000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-15000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-19000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-19000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-21000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-34000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-6000.0</v>
       </c>
-      <c r="W18"/>
-      <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B21">
+        <v>-4454000.0</v>
+      </c>
+      <c r="C21">
+        <v>-3951000.0</v>
+      </c>
+      <c r="D21">
         <v>-4207000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-17870000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-6520000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>3165000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-9501000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-13341000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-7954000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-1703000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-5227000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>21340000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-1946000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>7059000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>5953000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>5829000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>2008000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-1601000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-2116000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-38196000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-8208000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-2506000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>6769000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-6865000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-1777000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>1230000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-1341000.0</v>
       </c>
-      <c r="AA21"/>
-      <c r="AB21">
+      <c r="AC21"/>
+      <c r="AD21">
         <v>2000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-2000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23"/>
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B28">
+        <v>24708000.0</v>
+      </c>
+      <c r="C28">
+        <v>26821000.0</v>
+      </c>
+      <c r="D28">
         <v>27481000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>27761000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>31219000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>26634000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>31799000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>32374000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>29487000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>30222000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>33979000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>30772000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>30979000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>29645000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>29859000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>29233000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>11914000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>5242000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>4779000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>5524000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>5113000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>5200000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>5043000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>4708000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>5607000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>6048000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>5681000.0</v>
       </c>
-      <c r="AA28"/>
-      <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28"/>
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B29">
+        <v>1073000.0</v>
+      </c>
+      <c r="C29">
+        <v>186000.0</v>
+      </c>
+      <c r="D29">
         <v>117000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-127000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>307000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>56000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>71000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>144000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>169000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>171000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>96000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1968000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>162000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>16000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>16000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-52000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>14000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>30000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>4000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-103000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>57000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>27000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>60000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-613000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>15000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>32000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>24000.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B30">
+        <v>42724000.0</v>
+      </c>
+      <c r="C30">
+        <v>45388000.0</v>
+      </c>
+      <c r="D30">
         <v>44989000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>61956000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>53380000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>53210000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>57837000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>73550000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>59494000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>52976000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>68849000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>62218000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>61548000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>64274000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>63891000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>61418000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>24635000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>18510000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>12137000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>14406000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>14985000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>13983000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>13612000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>12096000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>13840000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>19869000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>16933000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>17000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>23000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>18000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>17000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31"/>
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B32">
+        <v>38270000.0</v>
+      </c>
+      <c r="C32">
+        <v>41437000.0</v>
+      </c>
+      <c r="D32">
         <v>40782000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>44086000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>46860000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>56375000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>56536000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>60209000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>51540000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>51273000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>63622000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>56386000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>56556000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>66309000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>66693000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>53843000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>26643000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>16459000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>9288000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>6895000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>4846000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>9983000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>13046000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>8625000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>10997000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>20057000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>15592000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="AC32">
         <v>17000000.0</v>
       </c>
       <c r="AD32">
+        <v>25000000.0</v>
+      </c>
+      <c r="AE32">
+        <v>17000000.0</v>
+      </c>
+      <c r="AF32">
         <v>17000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N30"/>
@@ -9691,955 +10057,955 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B2">
         <v>34528000.0</v>
       </c>
       <c r="C2">
         <v>20975000.0</v>
       </c>
       <c r="D2">
         <v>31445000.0</v>
       </c>
       <c r="E2">
         <v>45808000.0</v>
       </c>
       <c r="F2">
         <v>38102000.0</v>
       </c>
       <c r="G2">
         <v>57245000.0</v>
       </c>
       <c r="H2">
         <v>61831000.0</v>
       </c>
       <c r="I2">
         <v>50762000.0</v>
       </c>
       <c r="J2">
         <v>53328000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B3">
         <v>5831000</v>
       </c>
       <c r="C3">
         <v>17701000</v>
       </c>
       <c r="D3">
         <v>49355000</v>
       </c>
       <c r="E3">
         <v>7216000</v>
       </c>
       <c r="F3">
         <v>1654000</v>
       </c>
       <c r="G3">
         <v>2990000</v>
       </c>
       <c r="H3">
         <v>2188000</v>
       </c>
       <c r="I3">
         <v>2027000</v>
       </c>
       <c r="J3">
         <v>3134000</v>
       </c>
       <c r="K3">
         <v>1898000</v>
       </c>
       <c r="L3">
         <v>1000000</v>
       </c>
       <c r="M3">
         <v>1000000</v>
       </c>
       <c r="N3">
         <v>1000000</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B6">
         <v>-20808000.0</v>
       </c>
       <c r="C6">
         <v>13553000.0</v>
       </c>
       <c r="D6">
         <v>-17422000.0</v>
       </c>
       <c r="E6">
         <v>-14363000.0</v>
       </c>
       <c r="F6">
         <v>7706000.0</v>
       </c>
       <c r="G6">
         <v>-19143000.0</v>
       </c>
       <c r="H6">
         <v>-4586000.0</v>
       </c>
       <c r="I6">
         <v>11069000.0</v>
       </c>
       <c r="J6">
         <v>-2566000.0</v>
       </c>
       <c r="K6">
         <v>-41656000.0</v>
       </c>
       <c r="L6">
         <v>-5000000.0</v>
       </c>
       <c r="M6">
         <v>39000000.0</v>
       </c>
       <c r="N6">
         <v>37000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B7">
         <v>-11319000.0</v>
       </c>
       <c r="C7">
         <v>-3786000.0</v>
       </c>
       <c r="D7">
         <v>14320000.0</v>
       </c>
       <c r="E7">
         <v>-3587000.0</v>
       </c>
       <c r="F7">
         <v>13754000.0</v>
       </c>
       <c r="G7">
         <v>-3960000.0</v>
       </c>
       <c r="H7">
         <v>-468000.0</v>
       </c>
       <c r="I7">
         <v>4311000.0</v>
       </c>
       <c r="J7">
         <v>449000.0</v>
       </c>
       <c r="K7">
         <v>4385000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>2368000.0</v>
       </c>
       <c r="F9">
         <v>10685000.0</v>
       </c>
       <c r="G9">
         <v>-6089000.0</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>1000000.0</v>
       </c>
       <c r="M9">
         <v>-3000000.0</v>
       </c>
       <c r="N9">
         <v>-3000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B10">
         <v>517000.0</v>
       </c>
       <c r="C10">
         <v>2884000.0</v>
       </c>
       <c r="D10">
         <v>-1524000.0</v>
       </c>
       <c r="E10">
         <v>-4294000.0</v>
       </c>
       <c r="F10">
         <v>4957000.0</v>
       </c>
       <c r="G10">
         <v>-2463000.0</v>
       </c>
       <c r="H10">
         <v>-1176000.0</v>
       </c>
       <c r="I10">
         <v>-485000.0</v>
       </c>
       <c r="J10">
         <v>1185000.0</v>
       </c>
       <c r="K10"/>
       <c r="L10">
         <v>-4000000.0</v>
       </c>
       <c r="M10">
         <v>1000000.0</v>
       </c>
       <c r="N10">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>0.0</v>
       </c>
       <c r="E11">
         <v>-164000.0</v>
       </c>
       <c r="F11">
         <v>-2721000.0</v>
       </c>
       <c r="G11">
         <v>2248000.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>-22540000.0</v>
       </c>
       <c r="E12">
         <v>-9608000.0</v>
       </c>
       <c r="F12">
         <v>21077000.0</v>
       </c>
       <c r="G12">
         <v>5120000.0</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>13909000.0</v>
       </c>
       <c r="E13">
         <v>-1243000.0</v>
       </c>
       <c r="F13">
         <v>-1243000.0</v>
       </c>
       <c r="G13">
         <v>11000.0</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13">
         <v>5000000.0</v>
       </c>
       <c r="L13">
         <v>5000000.0</v>
       </c>
       <c r="M13">
         <v>5000000.0</v>
       </c>
       <c r="N13">
         <v>5000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B14">
         <v>27635000.0</v>
       </c>
       <c r="C14">
         <v>25951000.0</v>
       </c>
       <c r="D14">
         <v>20425000.0</v>
       </c>
       <c r="E14">
         <v>9200000.0</v>
       </c>
       <c r="F14">
         <v>2087000.0</v>
       </c>
       <c r="G14">
         <v>2033000.0</v>
       </c>
       <c r="H14">
         <v>1832000.0</v>
       </c>
       <c r="I14">
         <v>1707000.0</v>
       </c>
       <c r="J14">
         <v>1760000.0</v>
       </c>
       <c r="K14">
         <v>2747000.0</v>
       </c>
       <c r="L14">
         <v>2000000.0</v>
       </c>
       <c r="M14">
         <v>2000000.0</v>
       </c>
       <c r="N14">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
       <c r="C15">
         <v>4629000.0</v>
       </c>
       <c r="D15">
         <v>2315000.0</v>
       </c>
       <c r="E15">
         <v>3542000.0</v>
       </c>
       <c r="F15">
         <v>3542000.0</v>
       </c>
       <c r="G15">
         <v>3542000.0</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B16">
         <v>13720000.0</v>
       </c>
       <c r="C16">
         <v>34528000.0</v>
       </c>
       <c r="D16">
         <v>20975000.0</v>
       </c>
       <c r="E16">
         <v>31445000.0</v>
       </c>
       <c r="F16">
         <v>45808000.0</v>
       </c>
       <c r="G16">
         <v>38102000.0</v>
       </c>
       <c r="H16">
         <v>57245000.0</v>
       </c>
       <c r="I16">
         <v>61831000.0</v>
       </c>
       <c r="J16">
         <v>50762000.0</v>
       </c>
       <c r="K16">
         <v>53328000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B18">
         <v>-1441000.0</v>
       </c>
       <c r="C18">
         <v>-91230000.0</v>
       </c>
       <c r="D18">
         <v>-6308000.0</v>
       </c>
       <c r="E18">
         <v>-7957000.0</v>
       </c>
       <c r="F18">
         <v>-7880000.0</v>
       </c>
       <c r="G18">
         <v>-10057000.0</v>
       </c>
       <c r="H18">
         <v>-643000.0</v>
       </c>
       <c r="I18">
         <v>-1607000.0</v>
       </c>
       <c r="J18">
         <v>-3672000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B19">
         <v>-6348000.0</v>
       </c>
       <c r="C19">
         <v>34786000.0</v>
       </c>
       <c r="D19">
         <v>5953000.0</v>
       </c>
       <c r="E19">
         <v>-13261000.0</v>
       </c>
       <c r="F19">
         <v>3207000.0</v>
       </c>
       <c r="G19">
         <v>-6632000.0</v>
       </c>
       <c r="H19">
         <v>-6581000.0</v>
       </c>
       <c r="I19">
         <v>11620000.0</v>
       </c>
       <c r="J19">
         <v>-2559000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>27782000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B21">
         <v>2887000.0</v>
       </c>
       <c r="C21">
         <v>13835000.0</v>
       </c>
       <c r="D21">
         <v>-1832000.0</v>
       </c>
       <c r="E21">
         <v>142000.0</v>
       </c>
       <c r="F21">
         <v>-355000.0</v>
       </c>
       <c r="G21">
         <v>-355000.0</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22">
         <v>-37459000.0</v>
       </c>
       <c r="C22">
         <v>-96373000.0</v>
       </c>
       <c r="D22">
         <v>24398000.0</v>
       </c>
       <c r="E22">
         <v>3000000.0</v>
       </c>
       <c r="F22">
         <v>-42311000.0</v>
       </c>
       <c r="G22">
         <v>-7927000.0</v>
       </c>
       <c r="H22">
         <v>-4450000.0</v>
       </c>
       <c r="I22">
         <v>-3736000.0</v>
       </c>
       <c r="J22">
         <v>-12084000.0</v>
       </c>
       <c r="K22">
         <v>17832000.0</v>
       </c>
       <c r="L22">
         <v>1000000.0</v>
       </c>
       <c r="M22">
         <v>18000000.0</v>
       </c>
       <c r="N22">
         <v>8000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>0.0</v>
       </c>
       <c r="F23">
         <v>250000.0</v>
       </c>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23">
         <v>-56671000.0</v>
       </c>
       <c r="L23"/>
       <c r="M23">
         <v>5000000.0</v>
       </c>
       <c r="N23">
         <v>35000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B24">
         <v>-517000.0</v>
       </c>
       <c r="C24">
         <v>52487000.0</v>
       </c>
       <c r="D24">
         <v>-5885000.0</v>
       </c>
       <c r="E24">
         <v>15362000.0</v>
       </c>
       <c r="F24">
         <v>4980000.0</v>
       </c>
       <c r="G24">
         <v>144000.0</v>
       </c>
       <c r="H24">
         <v>-4393000.0</v>
       </c>
       <c r="I24">
         <v>13647000.0</v>
       </c>
       <c r="J24">
         <v>575000.0</v>
       </c>
       <c r="K24">
         <v>9918000.0</v>
       </c>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B25">
         <v>5217000.0</v>
       </c>
       <c r="C25">
         <v>4178000.0</v>
       </c>
       <c r="D25">
         <v>5697000.0</v>
       </c>
       <c r="E25">
         <v>-410000.0</v>
       </c>
       <c r="F25">
         <v>-1034000.0</v>
       </c>
       <c r="G25">
         <v>-2277000.0</v>
       </c>
       <c r="H25">
         <v>-3370000.0</v>
       </c>
       <c r="I25">
         <v>-3206000.0</v>
       </c>
       <c r="J25">
         <v>-2900000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B26">
         <v>-3931000.0</v>
       </c>
       <c r="C26">
         <v>27782000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B28">
         <v>-16432000.0</v>
       </c>
       <c r="C28">
         <v>21408000.0</v>
       </c>
       <c r="D28">
         <v>-4147000.0</v>
       </c>
       <c r="E28">
         <v>-3400000.0</v>
       </c>
       <c r="F28">
         <v>-355000.0</v>
       </c>
       <c r="G28">
         <v>-3542000.0</v>
       </c>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28">
         <v>-96000.0</v>
       </c>
       <c r="K28">
         <v>-56774000.0</v>
       </c>
       <c r="L28">
         <v>-5000000.0</v>
       </c>
       <c r="M28">
         <v>-9000000.0</v>
       </c>
       <c r="N28">
         <v>-9000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B29">
         <v>4390000.0</v>
       </c>
       <c r="C29">
         <v>-73529000.0</v>
       </c>
       <c r="D29">
         <v>41535000.0</v>
       </c>
       <c r="E29">
         <v>-741000.0</v>
       </c>
       <c r="F29">
         <v>-6226000.0</v>
       </c>
       <c r="G29">
         <v>-7067000.0</v>
       </c>
       <c r="H29">
         <v>1545000.0</v>
       </c>
       <c r="I29">
         <v>420000.0</v>
       </c>
       <c r="J29">
         <v>-538000.0</v>
       </c>
       <c r="K29">
         <v>6548000.0</v>
       </c>
       <c r="L29">
         <v>2000000.0</v>
       </c>
       <c r="M29">
         <v>4000000.0</v>
       </c>
       <c r="N29">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B30">
         <v>-6348000.0</v>
       </c>
       <c r="C30">
         <v>34786000.0</v>
       </c>
       <c r="D30">
         <v>-49287000.0</v>
       </c>
       <c r="E30">
         <v>-9156000.0</v>
       </c>
       <c r="F30">
         <v>14288000.0</v>
       </c>
       <c r="G30">
         <v>-8568000.0</v>
       </c>
       <c r="H30">
         <v>-6581000.0</v>
       </c>
       <c r="I30">
         <v>11620000.0</v>
       </c>
@@ -10658,1860 +11024,1970 @@
       <c r="N30">
         <v>34000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD30"/>
+  <dimension ref="A1:AF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
         <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
+        <v>81</v>
+      </c>
+      <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
+        <v>84</v>
+      </c>
+      <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
+        <v>87</v>
+      </c>
+      <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
+        <v>90</v>
+      </c>
+      <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>6</v>
       </c>
-      <c r="Z1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AB1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AD1" t="s">
         <v>10</v>
       </c>
-      <c r="AC1" t="s">
-[...6 lines deleted...]
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B2">
+        <v>2041000.0</v>
+      </c>
+      <c r="C2">
+        <v>9898000.0</v>
+      </c>
+      <c r="D2">
         <v>13720000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>19879000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>24357000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>25309000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>34528000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>69465000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>64586000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>67755000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>20975000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>21299000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>27451000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>28143000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>31445000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>34298000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>41510000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>37123000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>45808000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>44984000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>46661000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>46964000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>38102000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>39095000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>49974000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>53410000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
-    </row>
-    <row r="3" spans="1:30">
+      <c r="AE2"/>
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B3">
+        <v>1671000</v>
+      </c>
+      <c r="C3">
+        <v>2214000</v>
+      </c>
+      <c r="D3">
         <v>234000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>5831000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>13437000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>4686000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>3329000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>6316000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>3976000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1754000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>5525000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>19174000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>19174000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>9785000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>10731000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>7216000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>744000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>86000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>83000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1654000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>2746000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>2674000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1785000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>2990000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>613000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>408000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>191000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3">
+        <v>0</v>
+      </c>
+      <c r="AF3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B6">
+        <v>-1475000.0</v>
+      </c>
+      <c r="C6">
+        <v>-11679000.0</v>
+      </c>
+      <c r="D6">
         <v>-3822000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-20808000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-14649000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-10171000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-9219000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-62329000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>984000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-2315000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>46325000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-7275000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-7275000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-1194000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-3303000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-14363000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-11510000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-4298000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-8685000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>7706000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>6882000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>8559000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>8862000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-19143000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-18150000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-7271000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-2601000.0</v>
       </c>
-      <c r="AA6"/>
-      <c r="AB6">
+      <c r="AC6"/>
+      <c r="AD6">
         <v>8000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>1000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:30">
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B7">
+        <v>3425000.0</v>
+      </c>
+      <c r="C7">
+        <v>-6050000.0</v>
+      </c>
+      <c r="D7">
         <v>-1711000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-11319000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-8634000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-6724000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-11445000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-55000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-3827000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>2064000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>2082000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>14320000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>5709000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1739000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-2235000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-3587000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-2987000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>960000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>302000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>13754000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>6429000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-703000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-3008000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-7067000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-7887000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-6535000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10"/>
+      <c r="AF10"/>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-18112000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-18112000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1436000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-1382000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>5618000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>5618000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>5175000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-1444000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
-      <c r="AB13">
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13">
         <v>7000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-5000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:30">
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
-      <c r="K14">
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14">
         <v>5646000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>5646000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>4598000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>4842000.0</v>
       </c>
-      <c r="O14"/>
-      <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14"/>
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
-[...4 lines deleted...]
-      </c>
+      <c r="C15"/>
+      <c r="D15"/>
       <c r="E15">
         <v>0.0</v>
       </c>
-      <c r="F15"/>
+      <c r="F15">
+        <v>0.0</v>
+      </c>
       <c r="G15">
         <v>0.0</v>
       </c>
-      <c r="H15">
+      <c r="H15"/>
+      <c r="I15">
         <v>0.0</v>
       </c>
-      <c r="I15"/>
-[...1 lines deleted...]
-      <c r="K15">
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>1000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>1000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>2314000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>2314000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3542000.0</v>
       </c>
       <c r="Q15">
         <v>3542000.0</v>
       </c>
       <c r="R15">
         <v>3542000.0</v>
       </c>
       <c r="S15">
+        <v>3542000.0</v>
+      </c>
+      <c r="T15">
+        <v>3542000.0</v>
+      </c>
+      <c r="U15">
         <v>0.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>0.0</v>
       </c>
-      <c r="U15"/>
-[...1 lines deleted...]
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15">
         <v>3542000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>3542000.0</v>
       </c>
-      <c r="Y15"/>
-      <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B16">
+        <v>478000.0</v>
+      </c>
+      <c r="C16">
+        <v>2041000.0</v>
+      </c>
+      <c r="D16">
         <v>9898000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>13720000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>19879000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>24357000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>25309000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>34528000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>69465000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>64586000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>67755000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>20975000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>21299000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>27451000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>28143000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>31445000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>34298000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>41510000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>37123000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>45808000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>44984000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>46661000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>46964000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>38102000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>39095000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>49974000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>53410000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B18">
+        <v>2165000.0</v>
+      </c>
+      <c r="C18">
+        <v>-3558000.0</v>
+      </c>
+      <c r="D18">
         <v>358000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>9932000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-9482000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>6894000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-8785000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-88233000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-4086000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>2625000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-1536000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-1074000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-4884000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>4391000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-4741000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-1427000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-4249000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-704000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-1577000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>434000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-2278000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-1484000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-4552000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-622000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-3643000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B19">
+        <v>665000.0</v>
+      </c>
+      <c r="C19">
+        <v>309000.0</v>
+      </c>
+      <c r="D19">
         <v>154000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>7137000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-9895000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-1096000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-2494000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-3323000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-602000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-158000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>38899000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>1670000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>1670000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-298000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>3975000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-7892000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-2468000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>4723000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-3519000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>3519000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>148000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>349000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>10272000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-2850000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-4204000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-1323000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-191000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B21">
+        <v>-1918000.0</v>
+      </c>
+      <c r="C21">
+        <v>-1501000.0</v>
+      </c>
+      <c r="D21">
         <v>-937000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>164000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>3367000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-1257000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>613000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>3262000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>5554000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>5554000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-2440000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-3070000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22">
+        <v>-5640000.0</v>
+      </c>
+      <c r="C22">
+        <v>-11361000.0</v>
+      </c>
+      <c r="D22">
         <v>-5714000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-37459000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-18439000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-10035000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-11453000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-107541000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-3814000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-1726000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>16128000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>18093000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-636000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>2967000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>3974000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>2996000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-1969000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-3752000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-2135000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-42270000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-4009000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>4220000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>6762000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-8469000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-1603000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>174000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-1071000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-2000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>0.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>5000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-      <c r="O23">
-[...4 lines deleted...]
-      </c>
+      <c r="O23"/>
+      <c r="P23"/>
       <c r="Q23">
         <v>0.0</v>
       </c>
-      <c r="R23"/>
+      <c r="R23">
+        <v>0.0</v>
+      </c>
       <c r="S23">
-        <v>250000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="T23"/>
       <c r="U23">
         <v>250000.0</v>
       </c>
-      <c r="V23"/>
-      <c r="W23"/>
+      <c r="V23">
+        <v>554000.0</v>
+      </c>
+      <c r="W23">
+        <v>250000.0</v>
+      </c>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23"/>
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>151</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>13000.0</v>
+      </c>
+      <c r="D24">
         <v>-296000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-517000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-48000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>1096000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>835000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
-[...4 lines deleted...]
-      </c>
+      <c r="K24"/>
+      <c r="L24"/>
       <c r="M24">
         <v>-5885000.0</v>
       </c>
       <c r="N24">
         <v>-5885000.0</v>
       </c>
       <c r="O24">
+        <v>-5885000.0</v>
+      </c>
+      <c r="P24">
+        <v>-5885000.0</v>
+      </c>
+      <c r="Q24">
         <v>-1940000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-520000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>1290000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-3436000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>15942000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>13515000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>13295000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>12057000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-5578000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-5105000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-1106000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>-5488000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>3341000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>4583000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>3261000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>420000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-1427000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>258000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>339000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>6954000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-1109000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-358000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-6521000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-2945000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-309000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26">
         <v>-3931000.0</v>
       </c>
-      <c r="D26"/>
-      <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>155</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>-7815000.0</v>
+      </c>
+      <c r="D28">
         <v>-3774000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-16432000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-1211000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-6929000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-2492000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>5553000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>5553000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-4754000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-3070000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-3400000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-4312000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-3699000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-3619000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-355000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1800000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1578000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1403000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-3542000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-3542000.0</v>
       </c>
-      <c r="Y28"/>
-      <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28"/>
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B29">
+        <v>3836000.0</v>
+      </c>
+      <c r="C29">
+        <v>-986000.0</v>
+      </c>
+      <c r="D29">
         <v>592000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>4390000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>2064000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>2795000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-5456000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-81917000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-110000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>4379000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>3989000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>16588000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>16588000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>14176000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>5990000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-741000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-5786000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-2195000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-1494000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-6226000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-5568000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-3362000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-2767000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-7067000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-8822000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-5384000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-2410000.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29">
+      <c r="AC29"/>
+      <c r="AD29">
         <v>9000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-4000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:30">
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>157</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>-2201000.0</v>
+      </c>
+      <c r="D30">
         <v>-530000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-6348000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-13485000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-3590000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-2494000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
         <v>-23389000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-23389000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-10083000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-6756000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-9156000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-1264000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>1204000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-3519000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>14288000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>10769000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>10621000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>10272000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-8568000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-5718000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-1514000.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
+      <c r="AE30"/>
+      <c r="AF30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>