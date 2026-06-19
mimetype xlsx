--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2023-04-30</t>
   </si>
   <si>
     <t>2022-04-30</t>
   </si>
   <si>
     <t>2021-04-30</t>
   </si>
   <si>
     <t>2020-04-30</t>
   </si>
   <si>
     <t>2019-04-30</t>
   </si>
   <si>
@@ -247,50 +247,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-01-31</t>
+  </si>
+  <si>
+    <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
@@ -2890,4208 +2896,4452 @@
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="F1" t="s">
         <v>78</v>
       </c>
       <c r="G1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1" t="s">
+        <v>80</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="J1" t="s">
         <v>81</v>
       </c>
       <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
+        <v>83</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="N1" t="s">
         <v>84</v>
       </c>
       <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="R1" t="s">
         <v>87</v>
       </c>
       <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
+        <v>89</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="V1" t="s">
         <v>90</v>
       </c>
       <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Z1" t="s">
         <v>93</v>
       </c>
       <c r="AA1" t="s">
         <v>94</v>
       </c>
       <c r="AB1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AD1" t="s">
         <v>7</v>
       </c>
-      <c r="AC1" t="s">
+      <c r="AE1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
+        <v>2914836000.0</v>
+      </c>
+      <c r="C2">
+        <v>2619896000.0</v>
+      </c>
+      <c r="D2">
         <v>2663664000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>2812215000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>2315063000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>2370530000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>2172903000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>2851398000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2528248000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2376329000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>2297272000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>2283824000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>2301294000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>2387553000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>2250822000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>428668000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2338651000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2131237000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>2044285000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>468598000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2294527000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2305635000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2249724000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>518453000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>2337085000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>2210377000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>2348316000.0</v>
       </c>
-      <c r="AA2"/>
-[...1 lines deleted...]
-      <c r="AC2">
+      <c r="AC2"/>
+      <c r="AD2"/>
+      <c r="AE2">
         <v>3189000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>2388000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>2477000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>2418000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7">
+        <v>1879134000.0</v>
+      </c>
+      <c r="C7">
+        <v>1904116000.0</v>
+      </c>
+      <c r="D7">
         <v>2233957000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>2300770000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>2368910000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>2335113000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>2307793000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>2575353000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>2443192000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>2550344000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>2534672000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>2637125000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>2417619000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>2352893000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>2010322000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>2100674000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>1996260000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>1997078000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>2017990000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>2146344000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>2111430000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>2099458000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>2169891000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>2254736000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>1376505000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>627978000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>641681000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8">
-        <v>5347774000.0</v>
+        <v>5381876000.0</v>
       </c>
       <c r="C8">
         <v>5347774000.0</v>
       </c>
       <c r="D8">
         <v>5347774000.0</v>
       </c>
       <c r="E8">
         <v>5347774000.0</v>
       </c>
       <c r="F8">
         <v>5347774000.0</v>
       </c>
       <c r="G8">
         <v>5347774000.0</v>
       </c>
       <c r="H8">
         <v>5347774000.0</v>
       </c>
       <c r="I8">
         <v>5347774000.0</v>
       </c>
       <c r="J8">
         <v>5347774000.0</v>
       </c>
       <c r="K8">
         <v>5347774000.0</v>
       </c>
       <c r="L8">
         <v>5347774000.0</v>
       </c>
       <c r="M8">
         <v>5347774000.0</v>
       </c>
       <c r="N8">
+        <v>5347774000.0</v>
+      </c>
+      <c r="O8">
+        <v>5347774000.0</v>
+      </c>
+      <c r="P8">
         <v>5286202000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>5286202000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>5120337000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>5119959000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>5106374000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>5092989000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
+        <v>917046000.0</v>
+      </c>
+      <c r="C10">
+        <v>889147000.0</v>
+      </c>
+      <c r="D10">
         <v>792849000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>821723000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>914390000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>851353000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>800154000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>697544000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>802875000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>698592000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>793245000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1040734000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>800873000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>763856000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>751932000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>721864000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>742591000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>632522000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>631844000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>646417000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>857223000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>734878000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>896941000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>1009839000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1279832000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>634337000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>701725000.0</v>
       </c>
-      <c r="AA10"/>
-[...1 lines deleted...]
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10">
         <v>1786000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>1116000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>1102000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>875000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
         <v>24</v>
       </c>
-      <c r="B12">
+      <c r="B12"/>
+      <c r="C12">
+        <v>1873772000.0</v>
+      </c>
+      <c r="D12">
         <v>1806061000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>1915716000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1893015000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>1862636000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>1879170000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>1767261000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1616059000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1602601000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1593920000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1458786000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1447000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1352622000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1261636000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1267529000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1389230000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1551918000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1688030000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1583224000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>2077183000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1326648000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>1484556000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1602875000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>1557616000.0</v>
       </c>
-      <c r="AC12"/>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
         <v>25</v>
       </c>
-      <c r="B13">
-[...1 lines deleted...]
-      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>5347774000.0</v>
       </c>
       <c r="D13">
         <v>5347774000.0</v>
       </c>
       <c r="E13">
         <v>5347774000.0</v>
       </c>
       <c r="F13">
         <v>5347774000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
+      <c r="G13">
+        <v>5347774000.0</v>
+      </c>
+      <c r="H13">
+        <v>5347774000.0</v>
+      </c>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...4 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
         <v>5347774000.0</v>
       </c>
       <c r="N13">
+        <v>5347774000.0</v>
+      </c>
+      <c r="O13">
+        <v>5347774000.0</v>
+      </c>
+      <c r="P13">
         <v>5286202000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>5286202000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>5120337000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>5119959000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>5106374000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>5092989000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>5058509000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>5058509000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5017956000.0</v>
       </c>
       <c r="X13">
         <v>5017956000.0</v>
       </c>
       <c r="Y13">
         <v>5017956000.0</v>
       </c>
       <c r="Z13">
         <v>5017956000.0</v>
       </c>
       <c r="AA13">
         <v>5017956000.0</v>
       </c>
       <c r="AB13">
         <v>5017956000.0</v>
       </c>
       <c r="AC13">
+        <v>5017956000.0</v>
+      </c>
+      <c r="AD13">
+        <v>5017956000.0</v>
+      </c>
+      <c r="AE13">
         <v>4680000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>4680000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>4656000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>4339000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:32">
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14">
-        <v>5832110000.0</v>
+        <v>5945778000.0</v>
       </c>
       <c r="C14">
         <v>5832110000.0</v>
       </c>
       <c r="D14">
         <v>5832110000.0</v>
       </c>
       <c r="E14">
         <v>5832110000.0</v>
       </c>
       <c r="F14">
+        <v>5832110000.0</v>
+      </c>
+      <c r="G14">
+        <v>5832110000.0</v>
+      </c>
+      <c r="H14">
         <v>5840610000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>5840609966.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>5840609966.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>5841938751.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>5918500431.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5583491000.0</v>
       </c>
       <c r="M14">
         <v>5583491000.0</v>
       </c>
       <c r="N14">
+        <v>5583491000.0</v>
+      </c>
+      <c r="O14">
+        <v>5583491000.0</v>
+      </c>
+      <c r="P14">
         <v>5541934000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>5541934000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>5112603000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>5171094000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>5141600000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>5113516000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>5002000470.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>5002000000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>4874325000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>5069296960.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>5234762000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>5371522000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>6092696600.0</v>
       </c>
-      <c r="AA14"/>
-      <c r="AB14">
+      <c r="AC14"/>
+      <c r="AD14">
         <v>5711882400.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>5324675300.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>4571428600.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>5104602500.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>4869565200.0</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20">
         <v>855052000.0</v>
       </c>
-      <c r="H20"/>
-      <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20">
         <v>858479000.0</v>
       </c>
-      <c r="L20"/>
-      <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20">
         <v>843735000.0</v>
       </c>
-      <c r="P20"/>
-      <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20">
         <v>861170000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
-      <c r="W20">
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20">
         <v>915044000.0</v>
       </c>
-      <c r="X20"/>
-      <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
         <v>33</v>
       </c>
-      <c r="B21">
+      <c r="B21"/>
+      <c r="C21">
+        <v>4535843000.0</v>
+      </c>
+      <c r="D21">
         <v>4548851000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>4562579000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>4622802000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>4629175000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>4625840000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>3808286000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>4710773000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>4901799000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>4905931000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>4896723000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>4876957000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>4884163000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>4879190000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>4879371000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>4879130000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>4994455000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>4986699000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>4988774000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>4993190000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>5220398000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>5256509000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>5256708000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>5251165000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>5683553000.0</v>
       </c>
-      <c r="AC21"/>
-      <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22">
+        <v>1617134000.0</v>
+      </c>
+      <c r="C22">
+        <v>1698410000.0</v>
+      </c>
+      <c r="D22">
         <v>1641795000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>1648062000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>1658437000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>1791109000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>1532506000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>1649310000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>1682396000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1828085000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>1832318000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>1930251000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>1881659000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>1664268000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>1586507000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>1559150000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>1590091000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>1623418000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>1567997000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>1590233000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>1646870000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>1683365000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>1728130000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>1785124000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>1931603000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>1966190000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>1920094000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>1947053000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>2100370000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>1995000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>2452000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>3538000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>3065000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
         <v>35</v>
       </c>
-      <c r="B23">
+      <c r="B23"/>
+      <c r="C23">
+        <v>22277207000.0</v>
+      </c>
+      <c r="D23">
         <v>22188192000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>22478465000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>22021540000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>21948547000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>21469810000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>22190736000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>21725140000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>21317345000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>20656791000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>20450568000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>20460268000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>20318917000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>20161579000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>20122504000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>20598826000.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24">
+        <v>4047029000.0</v>
+      </c>
+      <c r="C24">
+        <v>4296837000.0</v>
+      </c>
+      <c r="D24">
         <v>3901583000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>3521879000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>3657405000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>3207986000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>2890951000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>2882943000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>3035371000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>3020579000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>3057037000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>2856442000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>3565980000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>3568468000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>3550726000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>3253260000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>3043427000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>3068438000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>3018983000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>2687390000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>3048263000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>2736900000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>2996500000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>3052735000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>2860764000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>3544769000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>3377821000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>3558696000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>2763770000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>4586000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>4666000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>5052000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>5182000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:32">
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
         <v>37</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
+        <v>6045440000.0</v>
+      </c>
+      <c r="D25">
         <v>5953755000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>5613427000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>5819519000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>5344480000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>4994554000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>5164995000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>5741613000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>5687174000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>5348330000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>5055939000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>4861111000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>4870700000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>4827502000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>4525473000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>4967171000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>4632325000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>4887909000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>4127158000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>4060482000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>3902155000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>3558696000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>2763770000.0</v>
       </c>
-      <c r="AC25"/>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
         <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26">
         <v>1469000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>2277000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>2441000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>2386000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:32">
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
+        <v>5957553000.0</v>
+      </c>
+      <c r="C28">
+        <v>6240330000.0</v>
+      </c>
+      <c r="D28">
         <v>5781386000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>5630624000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>5533298000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>5342132000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>5091822000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>4976081000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>5189268000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>5212842000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>5177462000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>4980135000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>5000160000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>4820611000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>4625004000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>4435646000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>4367442000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>4448088000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>4615070000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>4413792000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>4236548000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>4336853000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>4089275000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>4282207000.0</v>
       </c>
-      <c r="X28"/>
-      <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
         <v>41</v>
       </c>
       <c r="B29">
+        <v>12868666000.0</v>
+      </c>
+      <c r="C29">
+        <v>13332881000.0</v>
+      </c>
+      <c r="D29">
         <v>12791271000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>12599231000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>12351887000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>12186540000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>11947092000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>11975190000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>12546657000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>11746473000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>11889146000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>11905663000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>12058012000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>11808525000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>11477818000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>11131402000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>11217447000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>11235133000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>11287697000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>11066018000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>11361647000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>11437336000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>11377391000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>11834767000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>11888441000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
+        <v>1886823000.0</v>
+      </c>
+      <c r="C30">
+        <v>1994511000.0</v>
+      </c>
+      <c r="D30">
         <v>1897385000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>2124917000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>2091148000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>2022688000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>1926741000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>896310000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>2677108000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>1924476000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>1817946000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>1883969000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>2094266000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>2036945000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>1995133000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>2016044000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>2115542000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>2040760000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>2035902000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>1991834000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>2249337000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>2175530000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>2128497000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>2048758000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>1559878000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>1715594000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>1686631000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>1439813000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>1502866000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>1553000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>1607000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>1653000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>1565000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>1413862000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>1355180000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>1318127000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>1204159000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32">
+        <v>-946587000.0</v>
+      </c>
+      <c r="C32">
+        <v>-505187000.0</v>
+      </c>
+      <c r="D32">
         <v>-624074000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-356651000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>71493000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-389964000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-465135000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>-329784000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>51827000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>-913180000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>-591062000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>-231445000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>348435000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>279873000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>486071000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>361943000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>311775000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>449166000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>269387000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>43182000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>606158000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>417860000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>874752000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>1261102000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>864566000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
-    </row>
-    <row r="33" spans="1:32">
+      <c r="AG32"/>
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
+        <v>16416600000.0</v>
+      </c>
+      <c r="C33">
+        <v>16596162000.0</v>
+      </c>
+      <c r="D33">
         <v>16720524000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>16526624000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>16100749000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>16177155000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>15988783000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>16324985000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>16341654000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>16643131000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>16526987000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>15945996000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>15941345000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>15811655000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>15278057000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>15168678000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>15053805000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>15009112000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>15011758000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>15021747000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>15031085000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>14974640000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>14829818000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>14930787000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>14909726000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>15347477000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>15242165000.0</v>
       </c>
-      <c r="AA33"/>
-      <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
-    </row>
-    <row r="34" spans="1:32">
+      <c r="AG33"/>
+      <c r="AH33"/>
+    </row>
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
         <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
-      <c r="G34">
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34">
         <v>93622000.0</v>
       </c>
-      <c r="H34"/>
-      <c r="I34"/>
       <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34">
         <v>54450000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>130378000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>125127000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>131998000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>68607000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>108951000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>116974000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>135212000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>80383000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>16995000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>26367000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>34966000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>96088000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>135280000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>174457000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>130605000.0</v>
       </c>
-      <c r="AA34"/>
-      <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
-    </row>
-    <row r="35" spans="1:32">
+      <c r="AG34"/>
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35">
+        <v>7223145000.0</v>
+      </c>
+      <c r="C35">
+        <v>7600520000.0</v>
+      </c>
+      <c r="D35">
         <v>7514338000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>7456241000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>7515069000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>7046548000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>6737479000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>6862215000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>6893653000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>6989649000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>7052868000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>6867360000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>7319597000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>7267785000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>6920292000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>6651530000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>6443569000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>6462127000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>6452321000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>6157416000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>6522057000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>6202111000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>6491412000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>6680397000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>5821902000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>5745629000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>5541924000.0</v>
       </c>
-      <c r="AA35"/>
-      <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
-    </row>
-    <row r="36" spans="1:32">
+      <c r="AG35"/>
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36">
+        <v>3171565000.0</v>
+      </c>
+      <c r="C36">
+        <v>2991582000.0</v>
+      </c>
+      <c r="D36">
         <v>2889669000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>2838804000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>2706100000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>2615064000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>2611279000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>2562558000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>2587652000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>2179509000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>2165533000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>2173933000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>2173070000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>2328089000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>2306783000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>2307376000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>2297544000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>2310351000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>2255918000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>2238064000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>2233517000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>2201480000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>2167842000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>2165351000.0</v>
       </c>
-      <c r="X36"/>
-      <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
-    </row>
-    <row r="37" spans="1:32">
+      <c r="AG36"/>
+      <c r="AH36"/>
+    </row>
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
         <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
-    </row>
-    <row r="38" spans="1:32">
+      <c r="AG37"/>
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
         <v>50</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
+        <v>3141107000.0</v>
+      </c>
+      <c r="D38">
         <v>3038167000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>2959002000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>2859590000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>154167000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>149198000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>3616857000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>3610726000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>3755515000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>3725593000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>111986000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>107227000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>112836000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>111051000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>104284000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>123265000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>131975000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>124106000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>114381000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>105300000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>99687000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>107838000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>107572000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>77083000.0</v>
       </c>
-      <c r="AC38"/>
-      <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
-    </row>
-    <row r="39" spans="1:32">
+      <c r="AG38"/>
+      <c r="AH38"/>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
         <v>51</v>
       </c>
-      <c r="B39">
+      <c r="B39"/>
+      <c r="C39">
+        <v>172812000.0</v>
+      </c>
+      <c r="D39">
         <v>170910000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>170196000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>168494000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>166420000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>165452000.0</v>
       </c>
-      <c r="G39"/>
-      <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
-      <c r="K39">
+      <c r="K39"/>
+      <c r="L39"/>
+      <c r="M39">
         <v>632241000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>191811000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>214630000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>214111000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>201385000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>212982000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>243061000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>204276000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>201090000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>229429000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>251954000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>359180000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>962235000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>299121000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>306790000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>306966000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>359058000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>225612000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>1375000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>1168000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>1222000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>666000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:32">
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
-      <c r="G40">
+      <c r="G40"/>
+      <c r="H40"/>
+      <c r="I40">
         <v>7160000.0</v>
       </c>
-      <c r="H40"/>
-      <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
+      <c r="K40"/>
+      <c r="L40"/>
+      <c r="M40">
         <v>912166000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>635441000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>588078000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>602913000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>10697000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>79587000.0</v>
       </c>
       <c r="R40"/>
       <c r="S40">
+        <v>79587000.0</v>
+      </c>
+      <c r="T40"/>
+      <c r="U40">
         <v>11902000.0</v>
       </c>
-      <c r="T40"/>
-      <c r="U40"/>
       <c r="V40"/>
-      <c r="W40">
+      <c r="W40"/>
+      <c r="X40"/>
+      <c r="Y40">
         <v>13372000.0</v>
       </c>
-      <c r="X40"/>
-      <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
-      <c r="AC40">
+      <c r="AC40"/>
+      <c r="AD40"/>
+      <c r="AE40">
         <v>194000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>127000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>139000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>120000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:32">
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
         <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>1601274000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>1577984000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>1580611000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>1571962000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
-    </row>
-    <row r="42" spans="1:32">
+      <c r="AG41"/>
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
         <v>54</v>
       </c>
-      <c r="B42">
+      <c r="B42"/>
+      <c r="C42">
+        <v>110547000.0</v>
+      </c>
+      <c r="D42">
         <v>130598000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>154612000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>165409000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>143863000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>134900000.0</v>
       </c>
-      <c r="G42"/>
-      <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
+      <c r="K42"/>
+      <c r="L42"/>
+      <c r="M42">
         <v>35859000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>1000882000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>19920000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>-107483000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>114344000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>287619000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>275833000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>280341000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>275836000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>284091000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>304393000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>342458000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>381029000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>-126407000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>-95922000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>-124038000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>306739000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>-97490000.0</v>
       </c>
-      <c r="AC42"/>
-      <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
-    </row>
-    <row r="43" spans="1:32">
+      <c r="AG42"/>
+      <c r="AH42"/>
+    </row>
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
         <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
-    </row>
-    <row r="44" spans="1:32">
+      <c r="AG43"/>
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
-    </row>
-    <row r="45" spans="1:32">
+      <c r="AG44"/>
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45">
+        <v>4385803000.0</v>
+      </c>
+      <c r="C45">
+        <v>4668645000.0</v>
+      </c>
+      <c r="D45">
         <v>5012650000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>5093025000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>5189739000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>5147996000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>5071470000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>8988044000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>5316325000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>5769369000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>5769695000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>9392417000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>5656311000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>5526323000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>5100050000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
-    </row>
-    <row r="46" spans="1:32">
+      <c r="AG45"/>
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
         <v>58</v>
       </c>
       <c r="B46">
+        <v>4385803000.0</v>
+      </c>
+      <c r="C46">
+        <v>4668645000.0</v>
+      </c>
+      <c r="D46">
         <v>5012650000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>5093025000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>5189739000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>5147996000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>5071470000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>5328000000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>5316325000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>5769369000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>5769695000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>5857395000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>5656311000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>5526323000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>5100050000.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
-    </row>
-    <row r="47" spans="1:32">
+      <c r="AG46"/>
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
         <v>59</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
+        <v>4668645000.0</v>
+      </c>
+      <c r="D47">
         <v>5012650000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>5091765000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>5189739000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>5147996000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>5071470000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>5764577000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>5656311000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>5526323000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>5100050000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>5084461000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>5017900000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>4965906000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>4924133000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>4997784000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>4914482000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>4923955000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>4914210000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>5079362000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>3948040000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>4373808000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>4383067000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>3481071000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>3455672000.0</v>
       </c>
-      <c r="AC47"/>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
-    </row>
-    <row r="48" spans="1:32">
+      <c r="AG47"/>
+      <c r="AH47"/>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
         <v>60</v>
       </c>
       <c r="B48">
+        <v>487231000.0</v>
+      </c>
+      <c r="C48">
+        <v>474045000.0</v>
+      </c>
+      <c r="D48">
         <v>500788000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>405454000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>560116000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>648690000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>733587000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>1251939000.0</v>
       </c>
-      <c r="H48"/>
-      <c r="I48">
+      <c r="J48"/>
+      <c r="K48">
         <v>951944000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>1024075000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>907426000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>957725000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>948041000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>997145000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>832550000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>808221000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>844378000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>733649000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>796351000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>986730000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>1160732000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>1221858000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>1366249000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>2093903000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>1709672000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>1819563000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>1398628000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>1868419000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>1938000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>2283000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>2254000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>2246000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:32">
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
         <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
-    </row>
-    <row r="50" spans="1:32">
+      <c r="AG49"/>
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
         <v>62</v>
       </c>
       <c r="B50">
+        <v>2827570000.0</v>
+      </c>
+      <c r="C50">
+        <v>2832640000.0</v>
+      </c>
+      <c r="D50">
         <v>2672652000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>2674281000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>2790283000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>2985499000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>3001025000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>2790682000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>2956772000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>2890855000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>2913670000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>2917446000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>2256639000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>2015999000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>1826210000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>1856072000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>2066606000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>2012172000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>2227931000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>2356149000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>2045508000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>2334831000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>1989716000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>2311643000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>2198182000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>2461722000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>2543747000.0</v>
       </c>
-      <c r="AA50"/>
-[...1 lines deleted...]
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50">
         <v>6853000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>7386000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>7768000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>7479000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:32">
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51"/>
+      <c r="T51">
         <v>7055433000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>6900922000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>7012679000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>6967156000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>6877625000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>4989712000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>6325340000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>6522204000.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
-    </row>
-    <row r="52" spans="1:32">
+      <c r="AG51"/>
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
         <v>64</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
+        <v>2832640000.0</v>
+      </c>
+      <c r="D52">
         <v>2672649000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>2941895000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>2790279000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>2985495000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>3001021000.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52"/>
+      <c r="M52">
         <v>2964163000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>2256639000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>2015999000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>1826210000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>1873470000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>2066606000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>2012172000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>2227931000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>2375449000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>2045508000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>2334831000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>1989716000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>2334163000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>2198182000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>2461722000.0</v>
       </c>
-      <c r="Z52"/>
-      <c r="AA52"/>
       <c r="AB52"/>
-      <c r="AC52">
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52">
         <v>6853000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>7386000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>7768000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>7479000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:32">
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
         <v>65</v>
       </c>
       <c r="B53">
+        <v>814808000.0</v>
+      </c>
+      <c r="C53">
+        <v>984625000.0</v>
+      </c>
+      <c r="D53">
         <v>1013212000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>1093993000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>978625000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>1011283000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>1079016000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>851562000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>844296000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>805038000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>1101410000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>726527000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>815186000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>838745000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>841988000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>736922000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>704409000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>720100000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>629792000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>621112000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>532007000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>817040000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>791089000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>575846000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>797351000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>692311000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>782831000.0</v>
       </c>
-      <c r="AA53"/>
-[...1 lines deleted...]
-      <c r="AC53">
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53">
         <v>794000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>824000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>899000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>759000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:32">
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
         <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
-    </row>
-    <row r="55" spans="1:32">
+      <c r="AG54"/>
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
         <v>67</v>
       </c>
       <c r="B55">
+        <v>21889944000.0</v>
+      </c>
+      <c r="C55">
+        <v>22277207000.0</v>
+      </c>
+      <c r="D55">
         <v>22188192000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>22478465000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>22021540000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>21948547000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>21469810000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>22507514000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>22725640000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>22212749000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>22348001000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>22190736000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>21725140000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>21317345000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>20656791000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>20450568000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>20460268000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>20318917000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>20161579000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>20122504000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>20598826000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>20686794000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>20797712000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>21440962000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>20841179000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>20712470000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>20816252000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>19820639000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>20319218000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>22631000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>23091000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>23691000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>22862000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:32">
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
+        <v>5473344000.0</v>
+      </c>
+      <c r="C56">
+        <v>5844511000.0</v>
+      </c>
+      <c r="D56">
         <v>5631838000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>5964239000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>5920791000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>5937331000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>5646020000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>6182529000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>6383986000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>5569618000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>5821014000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>6155300000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>5783795000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>5505690000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>5378734000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>5281890000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>5406463000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>5309805000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>5149821000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>5100757000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>5567741000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>5712154000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>5967894000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>6464843000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>5931453000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>5364993000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>5574087000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>5415372000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>5443922000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>7503000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>7167000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>8413000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>6930000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:32">
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
         <v>69</v>
       </c>
       <c r="B57">
+        <v>6419931000.0</v>
+      </c>
+      <c r="C57">
+        <v>6186232000.0</v>
+      </c>
+      <c r="D57">
         <v>6091742000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>6570961000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>5849298000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>6161356000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>5946162000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>6512313000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>6332159000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>6482798000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>6412076000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>6022324000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>5435360000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>5225817000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>4892663000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>4919947000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>5094688000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>4860639000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>4880434000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>5057575000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>4961583000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>5294294000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>5093142000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>5203741000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>5066887000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>5232000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>5456274000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>4900603000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>5486341000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>5650000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>5234000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>5332000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>4834000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:32">
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
+        <v>13643076000.0</v>
+      </c>
+      <c r="C58">
+        <v>16073803000.0</v>
+      </c>
+      <c r="D58">
         <v>15971156000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>16334623000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>16117341000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>15955492000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>15414694000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>13374528000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>13225812000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>13472447000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>13464944000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>16037106000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>15468161000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>15093287000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>14555909000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>14379848000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>14352854000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>14164394000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>14120796000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>14039218000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>14330950000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>14321189000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>14406537000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>14866537000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>14011684000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>14191853000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>10998198000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>13131569000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>13454439000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>10964000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>10641000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>11131000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>10746000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:32">
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
         <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
-    </row>
-    <row r="60" spans="1:32">
+      <c r="AG59"/>
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
+        <v>5994067000.0</v>
+      </c>
+      <c r="C60">
+        <v>6203404000.0</v>
+      </c>
+      <c r="D60">
         <v>6217036000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>6143842000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>5904199000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>5993055000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>6055116000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>6301565000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>6554514000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>5835039000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>5918439000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>6153630000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>6256979000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>6224058000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>6100882000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>6070720000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>6107414000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>6154523000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>6040783000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>6083286000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>6267876000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>6365605000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>6391175000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>6574425000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>6829495000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>6520617000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>6595362000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>6689070000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>6864779000.0</v>
       </c>
-      <c r="AC60"/>
-      <c r="AD60"/>
       <c r="AE60"/>
       <c r="AF60"/>
-    </row>
-    <row r="61" spans="1:32">
+      <c r="AG60"/>
+      <c r="AH60"/>
+    </row>
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-      <c r="Q61">
-[...4 lines deleted...]
-      </c>
+      <c r="Q61"/>
+      <c r="R61"/>
       <c r="S61">
         <v>-59987000.0</v>
       </c>
       <c r="T61">
         <v>-59987000.0</v>
       </c>
       <c r="U61">
         <v>-59987000.0</v>
       </c>
       <c r="V61">
+        <v>-59987000.0</v>
+      </c>
+      <c r="W61">
+        <v>-59987000.0</v>
+      </c>
+      <c r="X61">
         <v>-92344000.0</v>
       </c>
-      <c r="W61">
+      <c r="Y61">
         <v>-92344000.0</v>
       </c>
-      <c r="X61">
+      <c r="Z61">
         <v>-60715000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-34253000.0</v>
       </c>
       <c r="AA61">
         <v>-34253000.0</v>
       </c>
       <c r="AB61">
         <v>-34253000.0</v>
       </c>
-      <c r="AC61"/>
-      <c r="AD61"/>
+      <c r="AC61">
+        <v>-34253000.0</v>
+      </c>
+      <c r="AD61">
+        <v>-34253000.0</v>
+      </c>
       <c r="AE61"/>
       <c r="AF61"/>
-    </row>
-    <row r="62" spans="1:32">
+      <c r="AG61"/>
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
         <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7140,951 +7390,951 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B2">
         <v>6561851000.0</v>
       </c>
       <c r="C2">
         <v>6870183000.0</v>
       </c>
       <c r="D2">
         <v>6698283000.0</v>
       </c>
       <c r="E2">
         <v>5695044000.0</v>
       </c>
       <c r="F2">
         <v>5491351000.0</v>
       </c>
       <c r="G2">
         <v>5113683000.0</v>
       </c>
       <c r="H2">
         <v>7003799000.0</v>
       </c>
       <c r="I2">
         <v>6068697000.0</v>
       </c>
       <c r="J2">
         <v>6402222000.0</v>
       </c>
       <c r="K2">
         <v>6204842000.0</v>
       </c>
       <c r="L2">
         <v>6621000000.0</v>
       </c>
       <c r="M2">
         <v>6030000000.0</v>
       </c>
       <c r="N2">
         <v>4915000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
         <v>607648000.0</v>
       </c>
       <c r="E5">
         <v>258592000.0</v>
       </c>
       <c r="F5">
         <v>54038000.0</v>
       </c>
       <c r="G5">
         <v>-222482000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>257760000.0</v>
       </c>
       <c r="J5">
         <v>1053809000.0</v>
       </c>
       <c r="K5">
         <v>760000000.0</v>
       </c>
       <c r="L5">
         <v>822000000.0</v>
       </c>
       <c r="M5">
         <v>833000000.0</v>
       </c>
       <c r="N5">
         <v>594000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>571768000.0</v>
       </c>
       <c r="F6">
         <v>87641000.0</v>
       </c>
       <c r="G6">
         <v>529773000.0</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>257760000.0</v>
       </c>
       <c r="J6">
         <v>1053809000.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B9">
         <v>2813482000.0</v>
       </c>
       <c r="C9">
         <v>3217405000.0</v>
       </c>
       <c r="D9">
         <v>2913628000.0</v>
       </c>
       <c r="E9">
         <v>2460095000.0</v>
       </c>
       <c r="F9">
         <v>1973191000.0</v>
       </c>
       <c r="G9">
         <v>1876097000.0</v>
       </c>
       <c r="H9">
         <v>2789476000.0</v>
       </c>
       <c r="I9">
         <v>2625651000.0</v>
       </c>
       <c r="J9">
         <v>2780172000.0</v>
       </c>
       <c r="K9">
         <v>2811932000.0</v>
       </c>
       <c r="L9">
         <v>2898000000.0</v>
       </c>
       <c r="M9">
         <v>2699000000.0</v>
       </c>
       <c r="N9">
         <v>2461000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B10">
         <v>-388092000.0</v>
       </c>
       <c r="C10">
         <v>619966000.0</v>
       </c>
       <c r="D10">
         <v>260842000.0</v>
       </c>
       <c r="E10">
         <v>230571000.0</v>
       </c>
       <c r="F10">
         <v>-260390000.0</v>
       </c>
       <c r="G10">
         <v>173455000.0</v>
       </c>
       <c r="H10">
         <v>423535000.0</v>
       </c>
       <c r="I10">
         <v>-90162000.0</v>
       </c>
       <c r="J10">
         <v>662628000.0</v>
       </c>
       <c r="K10">
         <v>293737000.0</v>
       </c>
       <c r="L10">
         <v>1601733000.0</v>
       </c>
       <c r="M10"/>
       <c r="N10"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>257136000.0</v>
       </c>
       <c r="E11">
         <v>207078000.0</v>
       </c>
       <c r="F11">
         <v>196753000.0</v>
       </c>
       <c r="G11">
         <v>236347000.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11">
         <v>413000000.0</v>
       </c>
       <c r="L11">
         <v>359000000.0</v>
       </c>
       <c r="M11">
         <v>396000000.0</v>
       </c>
       <c r="N11">
         <v>249000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B12">
         <v>79619000.0</v>
       </c>
       <c r="C12">
         <v>239783000.0</v>
       </c>
       <c r="D12">
         <v>102297000.0</v>
       </c>
       <c r="E12">
         <v>130294000.0</v>
       </c>
       <c r="F12">
         <v>21541000.0</v>
       </c>
       <c r="G12">
         <v>804983000.0</v>
       </c>
       <c r="H12">
         <v>54636000.0</v>
       </c>
       <c r="I12">
         <v>45323000.0</v>
       </c>
       <c r="J12">
         <v>35952000.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B13">
         <v>417026000.0</v>
       </c>
       <c r="C13">
         <v>415333000.0</v>
       </c>
       <c r="D13">
         <v>309840000.0</v>
       </c>
       <c r="E13">
         <v>255157000.0</v>
       </c>
       <c r="F13">
         <v>327905000.0</v>
       </c>
       <c r="G13">
         <v>355627000.0</v>
       </c>
       <c r="H13">
         <v>394324000.0</v>
       </c>
       <c r="I13">
         <v>330287000.0</v>
       </c>
       <c r="J13">
         <v>296868000.0</v>
       </c>
       <c r="K13">
         <v>307209000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B14">
         <v>89000000.0</v>
       </c>
       <c r="C14">
         <v>30652000.0</v>
       </c>
       <c r="D14">
         <v>-129357000.0</v>
       </c>
       <c r="E14">
         <v>28277000.0</v>
       </c>
       <c r="F14">
         <v>-2487000.0</v>
       </c>
       <c r="G14">
         <v>-26146000.0</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>-4347000.0</v>
       </c>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B15">
         <v>-541967000.0</v>
       </c>
       <c r="C15">
         <v>410443000.0</v>
       </c>
       <c r="D15">
         <v>-110262000.0</v>
       </c>
       <c r="E15">
         <v>51770000.0</v>
       </c>
       <c r="F15">
         <v>-459630000.0</v>
       </c>
       <c r="G15">
         <v>-95226000.0</v>
       </c>
       <c r="H15">
         <v>-111757000.0</v>
       </c>
       <c r="I15">
         <v>-357867000.0</v>
       </c>
       <c r="J15">
         <v>149285000.0</v>
       </c>
       <c r="K15">
         <v>-177223000.0</v>
       </c>
       <c r="L15">
         <v>832000000.0</v>
       </c>
       <c r="M15">
         <v>-149000000.0</v>
       </c>
       <c r="N15">
         <v>75000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B16">
         <v>-541966000.0</v>
       </c>
       <c r="C16">
         <v>410443000.0</v>
       </c>
       <c r="D16">
         <v>-117298000.0</v>
       </c>
       <c r="E16">
         <v>53761000.0</v>
       </c>
       <c r="F16">
         <v>-457119000.0</v>
       </c>
       <c r="G16">
         <v>-89734000.0</v>
       </c>
       <c r="H16">
         <v>-103023000.0</v>
       </c>
       <c r="I16">
         <v>-347732000.0</v>
       </c>
       <c r="J16">
         <v>161121000.0</v>
       </c>
       <c r="K16">
         <v>-164047000.0</v>
       </c>
       <c r="L16">
         <v>905238000.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B17">
         <v>-645067000.0</v>
       </c>
       <c r="C17">
         <v>398239000.0</v>
       </c>
       <c r="D17">
         <v>19095000.0</v>
       </c>
       <c r="E17">
         <v>23493000.0</v>
       </c>
       <c r="F17">
         <v>-457143000.0</v>
       </c>
       <c r="G17">
         <v>-91126000.0</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>-365856000.0</v>
       </c>
       <c r="J17">
         <v>317420000.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B18"/>
       <c r="C18">
         <v>-566899000.0</v>
       </c>
       <c r="D18">
         <v>-426496000.0</v>
       </c>
       <c r="E18">
         <v>-349196000.0</v>
       </c>
       <c r="F18">
         <v>-314426000.0</v>
       </c>
       <c r="G18">
         <v>-262779000.0</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>-267509000.0</v>
       </c>
       <c r="J18">
         <v>-318939000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B21">
         <v>68655000.0</v>
       </c>
       <c r="C21">
         <v>1075763000.0</v>
       </c>
       <c r="D21">
         <v>590004000.0</v>
       </c>
       <c r="E21">
         <v>508908000.0</v>
       </c>
       <c r="F21">
         <v>91291000.0</v>
       </c>
       <c r="G21">
         <v>551808000.0</v>
       </c>
       <c r="H21">
         <v>843768000.0</v>
       </c>
       <c r="I21">
         <v>270405000.0</v>
       </c>
       <c r="J21">
         <v>1001720000.0</v>
       </c>
       <c r="K21">
         <v>600946000.0</v>
       </c>
       <c r="L21">
         <v>822000000.0</v>
       </c>
       <c r="M21">
         <v>833000000.0</v>
       </c>
       <c r="N21">
         <v>594000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
         <v>9027944000.0</v>
       </c>
       <c r="E23">
         <v>9027944000.0</v>
       </c>
       <c r="F23">
         <v>9027944000.0</v>
       </c>
       <c r="G23">
         <v>9027944000.0</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B28">
         <v>2512779000.0</v>
       </c>
       <c r="C28">
         <v>2696117000.0</v>
       </c>
       <c r="D28">
         <v>2427486000.0</v>
       </c>
       <c r="E28">
         <v>2201364000.0</v>
       </c>
       <c r="F28">
         <v>1918946000.0</v>
       </c>
       <c r="G28">
         <v>2098510000.0</v>
       </c>
       <c r="H28">
         <v>2325115000.0</v>
       </c>
       <c r="I28">
         <v>2263978000.0</v>
       </c>
       <c r="J28">
         <v>2103748000.0</v>
       </c>
       <c r="K28">
         <v>2072623000.0</v>
       </c>
       <c r="L28">
         <v>2165074000.0</v>
       </c>
       <c r="M28"/>
       <c r="N28"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B29">
         <v>235848000.0</v>
       </c>
       <c r="C29">
         <v>240175000.0</v>
       </c>
       <c r="D29">
         <v>241747000.0</v>
       </c>
       <c r="E29">
         <v>207078000.0</v>
       </c>
       <c r="F29">
         <v>196753000.0</v>
       </c>
       <c r="G29">
         <v>236347000.0</v>
       </c>
       <c r="H29">
         <v>302001000.0</v>
       </c>
       <c r="I29">
         <v>255125000.0</v>
       </c>
       <c r="J29">
         <v>345208000.0</v>
       </c>
       <c r="K29">
         <v>410826000.0</v>
       </c>
       <c r="L29">
         <v>359477000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B30">
         <v>9306678000.0</v>
       </c>
       <c r="C30">
         <v>9011825000.0</v>
       </c>
       <c r="D30">
         <v>9125769000.0</v>
       </c>
       <c r="E30">
         <v>7896408000.0</v>
       </c>
       <c r="F30">
         <v>7352124000.0</v>
       </c>
       <c r="G30">
         <v>7194519000.0</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>8345598000.0</v>
       </c>
       <c r="J30">
         <v>8505970000.0</v>
       </c>
       <c r="K30">
         <v>8258000000.0</v>
       </c>
       <c r="L30">
         <v>8696000000.0</v>
       </c>
       <c r="M30">
         <v>7896000000.0</v>
       </c>
       <c r="N30">
         <v>6782000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B32">
         <v>9375333000.0</v>
       </c>
       <c r="C32">
         <v>10087588000.0</v>
       </c>
       <c r="D32">
         <v>9611911000.0</v>
       </c>
       <c r="E32">
         <v>8155139000.0</v>
       </c>
       <c r="F32">
         <v>7464542000.0</v>
       </c>
       <c r="G32">
         <v>6989780000.0</v>
       </c>
       <c r="H32">
         <v>9793275000.0</v>
       </c>
       <c r="I32">
         <v>8694348000.0</v>
       </c>
@@ -8103,1924 +8353,2030 @@
       <c r="N32">
         <v>7376000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF32"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="F1" t="s">
         <v>78</v>
       </c>
       <c r="G1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1" t="s">
+        <v>80</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="J1" t="s">
         <v>81</v>
       </c>
       <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
+        <v>83</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="N1" t="s">
         <v>84</v>
       </c>
       <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="R1" t="s">
         <v>87</v>
       </c>
       <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
+        <v>89</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="V1" t="s">
         <v>90</v>
       </c>
       <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Z1" t="s">
         <v>93</v>
       </c>
       <c r="AA1" t="s">
         <v>94</v>
       </c>
       <c r="AB1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AD1" t="s">
         <v>7</v>
       </c>
-      <c r="AC1" t="s">
+      <c r="AE1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
-      <c r="AC2">
+      <c r="AC2"/>
+      <c r="AD2"/>
+      <c r="AE2">
         <v>0.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>14000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>9000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>0.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>184036000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>130334000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>139764000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>153514000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5">
         <v>120316000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>112612000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-266270000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>631873000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>28916000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>135254000.0</v>
       </c>
-      <c r="AA5"/>
-[...1 lines deleted...]
-      <c r="AC5">
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5">
         <v>253000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>127000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>185000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>196000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:32">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-      <c r="L6">
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6">
         <v>192070000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>195080000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>197602000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>76780000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>168063000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>322984000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>3941000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-187251000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>41964000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>120316000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>112612000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-266270000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>631873000.0</v>
       </c>
-      <c r="Y6"/>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-      <c r="AC9">
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9">
         <v>2484000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>2154000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>2222000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>2136000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B10">
+        <v>-118331000.0</v>
+      </c>
+      <c r="C10">
+        <v>-935000.0</v>
+      </c>
+      <c r="D10">
         <v>37547000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-238618000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-8877000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-39019000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-101578000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-96282000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>778311000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-119301000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>97299000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-21025000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>82199000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>92081000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>107587000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-11355000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>93438000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>231658000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-83170000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-278987000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-28161000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>35875000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>10883000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-348584000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>538082000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-61664000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>45621000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-53486000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>244524000.0</v>
       </c>
-      <c r="AC10"/>
-      <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10"/>
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>77986000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>59756000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>49804000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>69590000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-      <c r="AC11">
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11">
         <v>146000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>87000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>103000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>77000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:32">
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B12">
+        <v>140673000.0</v>
+      </c>
+      <c r="C12">
+        <v>137359000.0</v>
+      </c>
+      <c r="D12">
         <v>137611000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>153172000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>128853000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>133407000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>131866000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>137808000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>139595000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>153066000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>141443000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>117580000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>109871000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>102999000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>90015000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>88135000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>74625000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>91326000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>87111000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>91736000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>70125000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>84441000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>101729000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>110548000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>93791000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>90580000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>89633000.0</v>
       </c>
-      <c r="AA12"/>
-[...1 lines deleted...]
-      <c r="AC12">
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12">
         <v>102000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>99000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>103000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>102000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:32">
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>111</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>98604000.0</v>
+      </c>
+      <c r="D13">
         <v>106656000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>59145000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>86152000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>110916000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>106899000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>75706000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>44702000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>48625000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>45215000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>97294000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>26647000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>61105000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>47744000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>124157000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>31669000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>79065000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>91536000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>165727000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>70598000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>75646000.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B14">
+        <v>-8576000.0</v>
+      </c>
+      <c r="C14">
+        <v>6260000.0</v>
+      </c>
+      <c r="D14">
         <v>8155000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>132066000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>35925000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>7877000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-15018000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>26138000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>26425000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>44310000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-25351000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-270039000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>19188000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>67082000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-54412000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>95779000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-50412000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-54464000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-37374000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>56335000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>-3071000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>-30757000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>-24994000.0</v>
       </c>
-      <c r="W14"/>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14"/>
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B15">
+        <v>-176237000.0</v>
+      </c>
+      <c r="C15">
+        <v>-44167000.0</v>
+      </c>
+      <c r="D15">
         <v>-10939000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-193096000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-92342000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-88676000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-167853000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-152487000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>694578000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-120773000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>11077000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-72297000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>3255000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-24805000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-16415000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>45956000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-35886000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>101011000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-59311000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-263406000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-87565000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-49707000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-58952000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-319100000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>412521000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-134422000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-54225000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-109979000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>97102000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-369000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>16000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>122000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>56000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:32">
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>114</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-44167000.0</v>
+      </c>
+      <c r="D16">
         <v>-10939000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-193095000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-92342000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-88676000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-167853000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-79333000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>3255000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-24791000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-16311000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>46851000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-35623000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>101335000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-58802000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-263772000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-86743000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-48805000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-57799000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-317962000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>414230000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-133373000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-52630000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-108914000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>98883000.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B17">
+        <v>-167661000.0</v>
+      </c>
+      <c r="C17">
+        <v>-50427000.0</v>
+      </c>
+      <c r="D17">
         <v>-19094000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-339262000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-56417000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-96553000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-152835000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-178625000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>721003000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-165083000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>36428000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-83622000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>22443000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>42277000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>37997000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-49823000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>14526000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>155475000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-96685000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-319741000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-84494000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-18950000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-33958000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-401417000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>443748000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-119356000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-14101000.0</v>
       </c>
-      <c r="AA17"/>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>116</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18">
         <v>-137611000.0</v>
       </c>
-      <c r="C18"/>
-      <c r="D18"/>
       <c r="E18"/>
-      <c r="F18">
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18">
         <v>-131866000.0</v>
       </c>
-      <c r="G18"/>
-[...1 lines deleted...]
-      <c r="I18">
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18">
         <v>-150246000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-138490000.0</v>
       </c>
-      <c r="K18"/>
-[...1 lines deleted...]
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18">
         <v>-102999000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-90015000.0</v>
       </c>
-      <c r="O18"/>
-[...1 lines deleted...]
-      <c r="Q18">
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18">
         <v>-91326000.0</v>
       </c>
-      <c r="R18"/>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B21">
+        <v>65015000.0</v>
+      </c>
+      <c r="C21">
+        <v>97669000.0</v>
+      </c>
+      <c r="D21">
         <v>144203000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>92607000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>77743000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>72282000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>19167000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>66692000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>304898000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>63000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>175244000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>77658000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>129997000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>139170000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>152802000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>41726000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>120085000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>292763000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-35426000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-104359000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>14312000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>79982000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>102419000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-386086000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-52959000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>25896000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>82880000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>5463000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>304361000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>253000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>127000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>185000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>196000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:32">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>2373327000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>2369548000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>2195393000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>2089676000.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B29">
+        <v>49330000.0</v>
+      </c>
+      <c r="C29">
+        <v>49492000.0</v>
+      </c>
+      <c r="D29">
         <v>56641000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>79517000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>47540000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>57534000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>51257000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>82343000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>57308000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>45782000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>60871000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>62597000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>59756000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>49804000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>69590000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>38468000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>78912000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>76183000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>13515000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>40754000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>56333000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>54825000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>44841000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>24599000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>94334000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>57692000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>59722000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>22598000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>77149000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>128</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>2113979000.0</v>
+      </c>
+      <c r="D30">
         <v>2161426000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>2308451000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>2466928000.0</v>
       </c>
-      <c r="E30"/>
-      <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
-      <c r="AC30">
+      <c r="AC30"/>
+      <c r="AD30"/>
+      <c r="AE30">
         <v>2231000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>2041000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>2046000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>1940000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B32">
+        <v>2190498000.0</v>
+      </c>
+      <c r="C32">
+        <v>2211648000.0</v>
+      </c>
+      <c r="D32">
         <v>2305629000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>2401058000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>2544671000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>2203551000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>2226053000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>2461132000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>2780906000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>2231935000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>2567320000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>2533682000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>2499882000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>2335157000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>2243190000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>2291733000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>2421551000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>2055700000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>1386155000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>1759337000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>1820939000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>1940643000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>1943623000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>860437000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>1975461000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>2082837000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>2071045000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>1430475000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>2219569000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>2484000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>2168000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>2231000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>2136000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q30"/>
@@ -10072,101 +10428,101 @@
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="P1" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="Q1" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B2">
         <v>1569332000.0</v>
       </c>
       <c r="C2">
         <v>1548515000.0</v>
       </c>
       <c r="D2">
         <v>1085172000.0</v>
       </c>
       <c r="E2">
         <v>948321000.0</v>
       </c>
       <c r="F2">
         <v>1188661000.0</v>
       </c>
       <c r="G2">
         <v>1264056000.0</v>
       </c>
       <c r="H2">
         <v>1443596000.0</v>
       </c>
       <c r="I2">
         <v>1408191000.0</v>
       </c>
       <c r="J2">
         <v>1607368000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B3">
         <v>268480000</v>
       </c>
       <c r="C3">
         <v>743901000</v>
       </c>
       <c r="D3">
         <v>579341000</v>
       </c>
       <c r="E3">
         <v>316066000</v>
       </c>
       <c r="F3">
         <v>168382000</v>
       </c>
       <c r="G3">
         <v>247619000</v>
       </c>
       <c r="H3">
         <v>286766000</v>
       </c>
       <c r="I3">
         <v>190268000</v>
       </c>
@@ -10175,903 +10531,903 @@
       </c>
       <c r="K3">
         <v>1005901000</v>
       </c>
       <c r="L3">
         <v>410000000</v>
       </c>
       <c r="M3">
         <v>168000000</v>
       </c>
       <c r="N3">
         <v>224000000</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B6">
         <v>23391000.0</v>
       </c>
       <c r="C6">
         <v>20817000.0</v>
       </c>
       <c r="D6">
         <v>270404000.0</v>
       </c>
       <c r="E6">
         <v>136851000.0</v>
       </c>
       <c r="F6">
         <v>-240340000.0</v>
       </c>
       <c r="G6">
         <v>-75395000.0</v>
       </c>
       <c r="H6">
         <v>-179540000.0</v>
       </c>
       <c r="I6">
         <v>35405000.0</v>
       </c>
       <c r="J6">
         <v>-199177000.0</v>
       </c>
       <c r="K6">
         <v>424220000.0</v>
       </c>
       <c r="L6">
         <v>-7000000.0</v>
       </c>
       <c r="M6">
         <v>252000000.0</v>
       </c>
       <c r="N6">
         <v>-681000000.0</v>
       </c>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B7">
         <v>-403166000.0</v>
       </c>
       <c r="C7">
         <v>-307858000.0</v>
       </c>
       <c r="D7">
         <v>-59449000.0</v>
       </c>
       <c r="E7">
         <v>-69969000.0</v>
       </c>
       <c r="F7">
         <v>-77018000.0</v>
       </c>
       <c r="G7">
         <v>-104667000.0</v>
       </c>
       <c r="H7">
         <v>-127961000.0</v>
       </c>
       <c r="I7">
         <v>-274808000.0</v>
       </c>
       <c r="J7">
         <v>-638508000.0</v>
       </c>
       <c r="K7">
         <v>39126000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>0.0</v>
       </c>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>556731000.0</v>
       </c>
       <c r="E12">
         <v>25761000.0</v>
       </c>
       <c r="F12">
         <v>428750000.0</v>
       </c>
       <c r="G12">
         <v>-325142000.0</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
         <v>531080000.0</v>
       </c>
       <c r="E14">
         <v>496824000.0</v>
       </c>
       <c r="F14">
         <v>498899000.0</v>
       </c>
       <c r="G14">
         <v>496112000.0</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14">
         <v>245000000.0</v>
       </c>
       <c r="L14">
         <v>215000000.0</v>
       </c>
       <c r="M14">
         <v>209000000.0</v>
       </c>
       <c r="N14">
         <v>220000000.0</v>
       </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15">
         <v>42003000.0</v>
       </c>
       <c r="L15">
         <v>41194000.0</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B16">
         <v>1595466000.0</v>
       </c>
       <c r="C16">
         <v>1569332000.0</v>
       </c>
       <c r="D16">
         <v>1548515000.0</v>
       </c>
       <c r="E16">
         <v>1085172000.0</v>
       </c>
       <c r="F16">
         <v>948321000.0</v>
       </c>
       <c r="G16">
         <v>1188661000.0</v>
       </c>
       <c r="H16">
         <v>1264056000.0</v>
       </c>
       <c r="I16">
         <v>1443596000.0</v>
       </c>
       <c r="J16">
         <v>1408191000.0</v>
       </c>
       <c r="K16">
         <v>1607368000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B18">
         <v>-315919000.0</v>
       </c>
       <c r="C18">
         <v>500596000.0</v>
       </c>
       <c r="D18">
         <v>393700000.0</v>
       </c>
       <c r="E18">
         <v>258289000.0</v>
       </c>
       <c r="F18">
         <v>299637000.0</v>
       </c>
       <c r="G18">
         <v>-171875000.0</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>422145000.0</v>
       </c>
       <c r="J18">
         <v>-350439000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B19">
         <v>-351848000.0</v>
       </c>
       <c r="C19">
         <v>-195822000.0</v>
       </c>
       <c r="D19">
         <v>-107194000.0</v>
       </c>
       <c r="E19">
         <v>205044000.0</v>
       </c>
       <c r="F19">
         <v>-96953000.0</v>
       </c>
       <c r="G19">
         <v>-41714000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>184463000.0</v>
       </c>
       <c r="J19">
         <v>385132000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B20">
         <v>375000000.0</v>
       </c>
       <c r="C20">
         <v>100000000.0</v>
       </c>
       <c r="D20">
         <v>110000000.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B21">
         <v>730602000.0</v>
       </c>
       <c r="C21">
         <v>51016000.0</v>
       </c>
       <c r="D21">
         <v>549058000.0</v>
       </c>
       <c r="E21">
         <v>-78721000.0</v>
       </c>
       <c r="F21">
         <v>-499256000.0</v>
       </c>
       <c r="G21">
         <v>-1102186000.0</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22">
         <v>-556067000.0</v>
       </c>
       <c r="C22">
         <v>428891000.0</v>
       </c>
       <c r="D22">
         <v>-110262000.0</v>
       </c>
       <c r="E22">
         <v>51770000.0</v>
       </c>
       <c r="F22">
         <v>-459630000.0</v>
       </c>
       <c r="G22">
         <v>-117272000.0</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>-370203000.0</v>
       </c>
       <c r="J22">
         <v>149285000.0</v>
       </c>
       <c r="K22">
         <v>-175000000.0</v>
       </c>
       <c r="L22">
         <v>832000000.0</v>
       </c>
       <c r="M22">
         <v>-149000000.0</v>
       </c>
       <c r="N22">
         <v>75000000.0</v>
       </c>
       <c r="O22">
         <v>348081000.0</v>
       </c>
       <c r="P22">
         <v>83501000.0</v>
       </c>
       <c r="Q22">
         <v>595897000.0</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B23">
         <v>-589057000.0</v>
       </c>
       <c r="C23">
         <v>-552659000.0</v>
       </c>
       <c r="D23">
         <v>-578932000.0</v>
       </c>
       <c r="E23">
         <v>-368819000.0</v>
       </c>
       <c r="F23">
         <v>-336002000.0</v>
       </c>
       <c r="G23">
         <v>-430682000.0</v>
       </c>
       <c r="H23">
         <v>-642156000.0</v>
       </c>
       <c r="I23">
         <v>-408111000.0</v>
       </c>
       <c r="J23">
         <v>192781000.0</v>
       </c>
       <c r="K23">
         <v>-1133442000.0</v>
       </c>
       <c r="L23">
         <v>129000000.0</v>
       </c>
       <c r="M23">
         <v>-127000000.0</v>
       </c>
       <c r="N23">
         <v>-360000000.0</v>
       </c>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B24">
         <v>96279000.0</v>
       </c>
       <c r="C24">
         <v>548079000.0</v>
       </c>
       <c r="D24">
         <v>36330000.0</v>
       </c>
       <c r="E24">
         <v>256000.0</v>
       </c>
       <c r="F24">
         <v>-89397000.0</v>
       </c>
       <c r="G24">
         <v>-11967000.0</v>
       </c>
       <c r="H24">
         <v>601526000.0</v>
       </c>
       <c r="I24">
         <v>374731000.0</v>
       </c>
       <c r="J24">
         <v>832475000.0</v>
       </c>
       <c r="K24">
         <v>1761075000.0</v>
       </c>
       <c r="L24">
         <v>5583000.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B26">
         <v>372358000.0</v>
       </c>
       <c r="C26">
         <v>78737000.0</v>
       </c>
       <c r="D26">
         <v>133671000.0</v>
       </c>
       <c r="E26">
         <v>27933000.0</v>
       </c>
       <c r="F26">
         <v>423000.0</v>
       </c>
       <c r="G26">
         <v>-52478000.0</v>
       </c>
       <c r="H26">
         <v>-584000.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>-2850000.0</v>
       </c>
       <c r="K26">
         <v>58283000.0</v>
       </c>
       <c r="L26">
         <v>-126275000.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B28">
         <v>140892000.0</v>
       </c>
       <c r="C28">
         <v>-639933000.0</v>
       </c>
       <c r="D28">
         <v>-46569000.0</v>
       </c>
       <c r="E28">
         <v>-462535000.0</v>
       </c>
       <c r="F28">
         <v>-855752000.0</v>
       </c>
       <c r="G28">
         <v>-1590959000.0</v>
       </c>
       <c r="H28">
         <v>-1017807000.0</v>
       </c>
       <c r="I28">
         <v>-656976000.0</v>
       </c>
       <c r="J28">
         <v>-733641000.0</v>
       </c>
       <c r="K28">
         <v>-1403119000.0</v>
       </c>
       <c r="L28">
         <v>44000000.0</v>
       </c>
       <c r="M28">
         <v>101000000.0</v>
       </c>
       <c r="N28">
         <v>-371000000.0</v>
       </c>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B29">
         <v>63639000.0</v>
       </c>
       <c r="C29">
         <v>820701000.0</v>
       </c>
       <c r="D29">
         <v>970513000.0</v>
       </c>
       <c r="E29">
         <v>574355000.0</v>
       </c>
       <c r="F29">
         <v>468019000.0</v>
       </c>
       <c r="G29">
         <v>75744000.0</v>
       </c>
       <c r="H29">
         <v>513393000.0</v>
       </c>
       <c r="I29">
         <v>564119000.0</v>
       </c>
       <c r="J29">
         <v>96904000.0</v>
       </c>
       <c r="K29">
         <v>1062653000.0</v>
       </c>
       <c r="L29">
         <v>383000000.0</v>
       </c>
       <c r="M29">
         <v>387000000.0</v>
       </c>
       <c r="N29">
         <v>312000000.0</v>
       </c>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B30">
         <v>-172201000.0</v>
       </c>
       <c r="C30">
         <v>-195822000.0</v>
       </c>
       <c r="D30">
         <v>-727989000.0</v>
       </c>
       <c r="E30">
         <v>15714000.0</v>
       </c>
       <c r="F30">
         <v>133150000.0</v>
       </c>
       <c r="G30">
         <v>1423572000.0</v>
       </c>
       <c r="H30">
         <v>314760000.0</v>
       </c>
       <c r="I30">
         <v>184463000.0</v>
       </c>
@@ -11093,1972 +11449,2082 @@
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="F1" t="s">
         <v>78</v>
       </c>
       <c r="G1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1" t="s">
+        <v>80</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="J1" t="s">
         <v>81</v>
       </c>
       <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
+        <v>83</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="N1" t="s">
         <v>84</v>
       </c>
       <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="R1" t="s">
         <v>87</v>
       </c>
       <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
+        <v>89</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="V1" t="s">
         <v>90</v>
       </c>
       <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Z1" t="s">
         <v>93</v>
       </c>
       <c r="AA1" t="s">
         <v>94</v>
       </c>
       <c r="AB1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AD1" t="s">
         <v>7</v>
       </c>
-      <c r="AC1" t="s">
+      <c r="AE1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B2">
+        <v>1576787000.0</v>
+      </c>
+      <c r="C2">
+        <v>1485218000.0</v>
+      </c>
+      <c r="D2">
         <v>1592723000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1538239000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1526671000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1548120000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1569332000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1337926000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1199029000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1569274000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1548515000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1184768000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1174187000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1144077000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1085172000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1101415000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>961844000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>870812000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>948321000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1051409000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1215966000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1279860000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1188661000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1551296000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>941568000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>998878000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
-    </row>
-    <row r="3" spans="1:32">
+      <c r="AG2"/>
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B3">
+        <v>27755000</v>
+      </c>
+      <c r="C3">
+        <v>107221000</v>
+      </c>
+      <c r="D3">
         <v>59441000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>268480000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>219503000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>180523000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>102377000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>155802000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>439968000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>85357000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>62774000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>194537000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>77251000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>174813000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>132740000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>440281000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>359605000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>259779000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>68130000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>240300000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>155859000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>93307000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>51026000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>310730000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>245360000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>195822000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>43250000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>286766000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>209805000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>233000000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>90000000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>59000000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>57000000</v>
       </c>
     </row>
-    <row r="4" spans="1:32">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B6">
+        <v>-136145000.0</v>
+      </c>
+      <c r="C6">
+        <v>-15936000.0</v>
+      </c>
+      <c r="D6">
         <v>-107505000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>23391000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-31093000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-42661000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-21212000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>223173000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>118478000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-361063000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>4358000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>170808000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>10581000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>30110000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>58905000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>136851000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>153094000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>13523000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-77509000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-240340000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-137252000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>91332000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>91199000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-75395000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>287240000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-322488000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-335277000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-179540000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-161878000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>225000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-271000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>351000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>22000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:32">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>139</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>15656000.0</v>
+      </c>
+      <c r="D7">
         <v>8450000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-403166000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>29595000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>25548000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-27632000.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7">
         <v>-59449000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>119132000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>113423000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>10492000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-69969000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>30174000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>25625000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>20961000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-77018000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>92107000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>58521000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>52513000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-104667000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>30102000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>15830000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10"/>
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>456845000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>162039000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>163659000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>132678000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
-      <c r="K14">
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14">
         <v>172590000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-233759000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>126106000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>107653000.0</v>
       </c>
-      <c r="O14"/>
-      <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14">
         <v>88000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>104000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>3000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>50000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B16">
+        <v>1418122000.0</v>
+      </c>
+      <c r="C16">
+        <v>1576787000.0</v>
+      </c>
+      <c r="D16">
         <v>1485218000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>1595466000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1538239000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>1526671000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>1548120000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>1569332000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>1337926000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>1199029000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>1569274000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1548515000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1184768000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1174187000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1144077000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1085172000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1101415000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>961844000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>870812000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>948321000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1051409000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1215966000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1279860000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>1188661000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1551296000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>941568000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>998878000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B18">
+        <v>43486000.0</v>
+      </c>
+      <c r="C18">
+        <v>-337821000.0</v>
+      </c>
+      <c r="D18">
         <v>-174021000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-52745000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>60989000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-288557000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-35606000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-62531000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>166964000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-16242000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-11391000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>358093000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-145716000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>90147000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>91176000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>213068000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>77280000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>21785000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-53844000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>72473000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-106961000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>9476000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>324649000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>49654000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-58000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B19">
+        <v>-32663000.0</v>
+      </c>
+      <c r="C19">
+        <v>26106000.0</v>
+      </c>
+      <c r="D19">
         <v>43522000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-30364000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-44906000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-213367000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-63211000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>505403000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-566569000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-94215000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-40441000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>39285000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-85161000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-73000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-61245000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-59663000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>29360000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>144713000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-98696000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>25990000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-19290000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-154789000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>281239000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-252891000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>1893906000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-138516000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-78927000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20"/>
+      <c r="E20">
+        <v>375000000.0</v>
+      </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B21">
+        <v>-242934000.0</v>
+      </c>
+      <c r="C21">
+        <v>630072000.0</v>
+      </c>
+      <c r="D21">
         <v>127141000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-219971000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>210461000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>590170000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>149942000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>109997000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>118071000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>153143000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>167847000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22">
+        <v>-176237000.0</v>
+      </c>
+      <c r="C22">
+        <v>-44167000.0</v>
+      </c>
+      <c r="D22">
         <v>-10939000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-207196000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-92342000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-88676000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-167853000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-152487000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>694578000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-120773000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>11077000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-72297000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>3255000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-24805000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-16415000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>45956000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-35886000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>101011000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-59311000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-263406000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-87565000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-49707000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-58952000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-341146000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>412521000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-134422000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-54225000.0</v>
       </c>
-      <c r="AA22"/>
-[...1 lines deleted...]
-      <c r="AC22">
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22">
         <v>-369000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>16000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>122000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>56000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>154</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>-260977000.0</v>
+      </c>
+      <c r="D23">
         <v>-100831000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-589057000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-433723000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-247569000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-100297000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>-321541000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>3099000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-113696000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-146794000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-368819000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-195801000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-163338000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-110729000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-336002000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-168434000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-93088000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-81895000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-430682000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-551858000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-265277000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-238755000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-642156000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-511853000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>662000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>144000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>11000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-21000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>155</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>119037000.0</v>
+      </c>
+      <c r="D24">
         <v>102963000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>96279000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-101981000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-96055000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>39166000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>-37951000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>34091000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>34040000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>6150000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>455995000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>434982000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>305796000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-30566000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>373450000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>263019000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>283784000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>336410000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>1734302000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>1921823000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-21621000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-35677000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>601526000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>602116000.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>157</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>372358000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-2642000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>4307000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>1000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-366000.0</v>
       </c>
-      <c r="I26"/>
-[...1 lines deleted...]
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26">
         <v>133671000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-11065000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>3465000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>14898000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>27933000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-13574000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>0.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>0.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>423000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-3046000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-3318000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>1419000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-52478000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-26462000.0</v>
       </c>
-      <c r="Y26"/>
-[...1 lines deleted...]
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26">
         <v>-584000.0</v>
       </c>
-      <c r="AB26"/>
-      <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>159</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>386516000.0</v>
+      </c>
+      <c r="D28">
         <v>-37586000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>140892000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>340210000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>383964000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-7087000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>-211544000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>121169000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>22753000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>21053000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-462535000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-332759000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-264671000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>7485000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-855752000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-629505000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-504464000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-553637000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-1590959000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-1555729000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-246730000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-268756000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-1017807000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-417169000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-1014000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-608000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-150000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>248000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>160</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>-404621000.0</v>
+      </c>
+      <c r="D29">
         <v>-114580000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>63639000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-43671000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-143640000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>66771000.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29">
         <v>550102000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-68465000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>264960000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>223916000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>574355000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>404826000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>227720000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>14286000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>468019000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>383023000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>427432000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>378372000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>75744000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>84330000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>63238000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>12406000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>513393000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-148551000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>828000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-173000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-180000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-110000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>161</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>11816000.0</v>
+      </c>
+      <c r="D30">
         <v>43522000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-172201000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-321484000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-276578000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-63211000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
         <v>-194651000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-51391000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-272361000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-209586000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>15714000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>75377000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>46017000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-98696000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>133150000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>107160000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>190477000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>285384000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>1423572000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>1676463000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-217443000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-78927000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>314760000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>392311000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>488000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>542000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>581000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-131000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>