--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
@@ -250,50 +250,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
@@ -2817,924 +2823,976 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
+        <v>81</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
+        <v>90</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AH1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:32">
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>3305000.0</v>
+      </c>
+      <c r="C2">
+        <v>4311000.0</v>
+      </c>
+      <c r="D2">
         <v>3852000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1588405.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>3890000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>4225000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>4566000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>2265158.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>6310000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>6267000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>5978000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>6148000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>6407000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>8142000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>7292000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>3028831.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>9397000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>8070000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>4099000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>2429159.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>7777000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>6831000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>6483000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1350099.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>4062000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>5497000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>4842000.0</v>
       </c>
-      <c r="AA2"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AC2"/>
+      <c r="AD2"/>
       <c r="AE2">
         <v>11000000.0</v>
       </c>
       <c r="AF2">
+        <v>11000000.0</v>
+      </c>
+      <c r="AG2">
+        <v>11000000.0</v>
+      </c>
+      <c r="AH2">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>1393000.0</v>
+      </c>
+      <c r="C7">
+        <v>1505000.0</v>
+      </c>
+      <c r="D7">
         <v>1689000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>1565254.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>1523000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1763000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>894000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>1127391.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>1364000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1590000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>1612000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>837123.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>845000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1078000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>1128000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>1356235.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>1572000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>1899000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>2071000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>2285061.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>2496000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>2778000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>2583000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>2761500.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>1668000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>1870000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>2067000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
         <v>114152000.0</v>
       </c>
       <c r="C8">
-        <v>114151835.0</v>
+        <v>114152000.0</v>
       </c>
       <c r="D8">
         <v>114152000.0</v>
       </c>
       <c r="E8">
-        <v>114152000.0</v>
+        <v>114151835.0</v>
       </c>
       <c r="F8">
         <v>114152000.0</v>
       </c>
       <c r="G8">
-        <v>114151835.0</v>
+        <v>114152000.0</v>
       </c>
       <c r="H8">
         <v>114152000.0</v>
       </c>
       <c r="I8">
-        <v>114152000.0</v>
+        <v>114151835.0</v>
       </c>
       <c r="J8">
         <v>114152000.0</v>
       </c>
       <c r="K8">
-        <v>114151835.0</v>
+        <v>114152000.0</v>
       </c>
       <c r="L8">
         <v>114152000.0</v>
       </c>
       <c r="M8">
-        <v>114152000.0</v>
+        <v>114151835.0</v>
       </c>
       <c r="N8">
         <v>114152000.0</v>
       </c>
       <c r="O8">
-        <v>114151835.0</v>
+        <v>114152000.0</v>
       </c>
       <c r="P8">
         <v>114152000.0</v>
       </c>
       <c r="Q8">
-        <v>114152000.0</v>
+        <v>114151835.0</v>
       </c>
       <c r="R8">
         <v>114152000.0</v>
       </c>
       <c r="S8">
+        <v>114152000.0</v>
+      </c>
+      <c r="T8">
+        <v>114152000.0</v>
+      </c>
+      <c r="U8">
         <v>114151835.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>129698000.0</v>
+      </c>
+      <c r="C10">
+        <v>129202000.0</v>
+      </c>
+      <c r="D10">
         <v>127080000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>6030820.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>148685000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>140879000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>159428000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>9506738.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>159547000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>157580000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>154891000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>11785402.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>153009000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>156549000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>151417000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>12729319.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>148344000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>147893000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>162557000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>8914390.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>165948000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>162818000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>165783000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>152433230.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>161267000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>163142000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>162464000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>152767440.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>156815000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>4000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>3000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>3000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
         <v>24</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
+        <v>129202000.0</v>
+      </c>
+      <c r="D11">
         <v>127080000.0</v>
       </c>
-      <c r="C11"/>
-      <c r="D11">
+      <c r="E11"/>
+      <c r="F11">
         <v>148685000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>140879000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>159428000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>155995640.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>153009000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>156549000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>151417000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>149695480.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>148344000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>147893000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>162557000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>154582910.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
         <v>25</v>
       </c>
-      <c r="B12">
+      <c r="B12"/>
+      <c r="C12">
+        <v>149523000.0</v>
+      </c>
+      <c r="D12">
         <v>147235000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>148141130.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>148685000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>140879000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>159428000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>155995640.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>153009000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>156549000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>151417000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>149695480.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>148344000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>147893000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>162557000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>163497300.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>165948000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>162818000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>165783000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>158918340.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>161267000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>163142000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>162464000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>160141290.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>156815000.0</v>
       </c>
-      <c r="AC12"/>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
         <v>26</v>
       </c>
-      <c r="B13">
+      <c r="B13"/>
+      <c r="C13">
         <v>114152000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>114151840.0</v>
       </c>
       <c r="D13">
         <v>114152000.0</v>
       </c>
       <c r="E13">
-        <v>114152000.0</v>
+        <v>114151840.0</v>
       </c>
       <c r="F13">
         <v>114152000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
+      <c r="G13">
+        <v>114152000.0</v>
+      </c>
+      <c r="H13">
+        <v>114152000.0</v>
+      </c>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...4 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
         <v>114152000.0</v>
       </c>
       <c r="N13">
         <v>114152000.0</v>
       </c>
       <c r="O13">
-        <v>114151840.0</v>
+        <v>114152000.0</v>
       </c>
       <c r="P13">
         <v>114152000.0</v>
       </c>
       <c r="Q13">
-        <v>114152000.0</v>
+        <v>114151840.0</v>
       </c>
       <c r="R13">
         <v>114152000.0</v>
       </c>
       <c r="S13">
-        <v>114151840.0</v>
+        <v>114152000.0</v>
       </c>
       <c r="T13">
         <v>114152000.0</v>
       </c>
       <c r="U13">
-        <v>114152000.0</v>
+        <v>114151840.0</v>
       </c>
       <c r="V13">
         <v>114152000.0</v>
       </c>
       <c r="W13">
-        <v>114151840.0</v>
+        <v>114152000.0</v>
       </c>
       <c r="X13">
         <v>114152000.0</v>
       </c>
       <c r="Y13">
-        <v>114152000.0</v>
+        <v>114151840.0</v>
       </c>
       <c r="Z13">
         <v>114152000.0</v>
       </c>
       <c r="AA13">
-        <v>114151840.0</v>
+        <v>114152000.0</v>
       </c>
       <c r="AB13">
         <v>114152000.0</v>
       </c>
       <c r="AC13">
-        <v>114000000.0</v>
+        <v>114151840.0</v>
       </c>
       <c r="AD13">
-        <v>114000000.0</v>
+        <v>114152000.0</v>
       </c>
       <c r="AE13">
         <v>114000000.0</v>
       </c>
       <c r="AF13">
         <v>114000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13">
+        <v>114000000.0</v>
+      </c>
+      <c r="AH13">
+        <v>114000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
         <v>83882800.0</v>
       </c>
       <c r="C14">
         <v>83882800.0</v>
       </c>
       <c r="D14">
         <v>83882800.0</v>
       </c>
       <c r="E14">
         <v>83882800.0</v>
       </c>
       <c r="F14">
         <v>83882800.0</v>
       </c>
       <c r="G14">
         <v>83882800.0</v>
       </c>
       <c r="H14">
         <v>83882800.0</v>
       </c>
       <c r="I14">
@@ -3752,2849 +3810,3023 @@
       <c r="M14">
         <v>83882800.0</v>
       </c>
       <c r="N14">
         <v>83882800.0</v>
       </c>
       <c r="O14">
         <v>83882800.0</v>
       </c>
       <c r="P14">
         <v>83882800.0</v>
       </c>
       <c r="Q14">
         <v>83882800.0</v>
       </c>
       <c r="R14">
         <v>83882800.0</v>
       </c>
       <c r="S14">
         <v>83882800.0</v>
       </c>
       <c r="T14">
         <v>83882800.0</v>
       </c>
       <c r="U14">
-        <v>83000000.0</v>
+        <v>83882800.0</v>
       </c>
       <c r="V14">
         <v>83882800.0</v>
       </c>
       <c r="W14">
-        <v>83882800.0</v>
+        <v>83000000.0</v>
       </c>
       <c r="X14">
         <v>83882800.0</v>
       </c>
       <c r="Y14">
+        <v>83882800.0</v>
+      </c>
+      <c r="Z14">
+        <v>83882800.0</v>
+      </c>
+      <c r="AA14">
         <v>83495100.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>83494000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>79196000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>83589700.0</v>
       </c>
-      <c r="AC14"/>
-      <c r="AD14">
+      <c r="AE14"/>
+      <c r="AF14">
         <v>103092800.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>78125000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>98039200.0</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
         <v>34</v>
       </c>
-      <c r="B21">
+      <c r="B21"/>
+      <c r="C21">
+        <v>218000.0</v>
+      </c>
+      <c r="D21">
         <v>230000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>64450.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>2000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>2000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>5422.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>36260.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>44000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>51000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>59000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>67230.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>75000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>84000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>92000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>101210.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>139000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>122000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>136000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>149360.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>294000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>178000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>230000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>236010.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>243000.0</v>
       </c>
-      <c r="AC21"/>
-      <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>4667000.0</v>
+      </c>
+      <c r="C22">
+        <v>5214000.0</v>
+      </c>
+      <c r="D22">
         <v>6071000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>5786420.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>6330000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>6777000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>7136000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>6230977.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>5546000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>5513000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>5380000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>6188000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>6628000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>7933000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>7655000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>5933430.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>6913000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>6983000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>5427000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>6941920.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>6615000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>4637000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>5464000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>4720970.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>6043000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>5635000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>6011000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>5915070.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>5698000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>13000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>13000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>15000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>15000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
         <v>36</v>
       </c>
-      <c r="B23">
+      <c r="B23"/>
+      <c r="C23">
+        <v>241446000.0</v>
+      </c>
+      <c r="D23">
         <v>240298000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>240627950.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>240951000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>242832000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>241878000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>241426410.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>238115000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>240110000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>238933000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>239191330.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>249878000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>246079000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>236302000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>238285980.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>256153000.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
         <v>38</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
+        <v>497000.0</v>
+      </c>
+      <c r="D25">
         <v>606000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>640830.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>722000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>897000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>363000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>228800.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>256000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>367000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>358000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>524150.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>709000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1016000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1179000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1403600.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1628000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1883000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1860000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>1206000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>1281000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>1360000.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
-[...4 lines deleted...]
-      </c>
+      <c r="AC26"/>
+      <c r="AD26"/>
       <c r="AE26">
         <v>43000000.0</v>
       </c>
       <c r="AF26">
+        <v>40000000.0</v>
+      </c>
+      <c r="AG26">
+        <v>43000000.0</v>
+      </c>
+      <c r="AH26">
         <v>45000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:32">
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>219211000.0</v>
+      </c>
+      <c r="C29">
+        <v>219034000.0</v>
+      </c>
+      <c r="D29">
         <v>218185000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>218127764.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>218081000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>218679000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>218121000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>218297608.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>219276000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>218954000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>217077000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>216193213.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>212684000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>213216000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>212502000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>211920687.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>219595000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>217955000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>214391000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>214401880.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>228775000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>227136000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>226955000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>226226508.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>226220000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>5651000.0</v>
+      </c>
+      <c r="C30">
+        <v>7140000.0</v>
+      </c>
+      <c r="D30">
         <v>6357000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>3973570.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>6085000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>5259000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>6179000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>3834746.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>8076000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>9934000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>10062000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>7617000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>10211000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>7528000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>7461000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>10577730.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>12974000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>9823000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>7666000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>5307720.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>7098000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>10075000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>6676000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>5983620.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>8452000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>9230000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>8099000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>8906570.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>10282000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>14000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>20000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>16000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>16000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
+      <c r="K31"/>
       <c r="L31"/>
       <c r="M31">
+        <v>216152000.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
         <v>213165000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>212443000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>156037000.0</v>
+      </c>
+      <c r="C32">
+        <v>155844000.0</v>
+      </c>
+      <c r="D32">
         <v>154092000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>154840247.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>155401000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>145950000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>165427000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>165175542.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>163213000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>163154000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>160669000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>159804914.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>159800000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>160375000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>155635000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>154785309.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>155639000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>154122000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>169594000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>169984839.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>169491000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>168522000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>169515000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>165777637.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>169797000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
-    </row>
-    <row r="33" spans="1:32">
+      <c r="AG32"/>
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>78596000.0</v>
+      </c>
+      <c r="C33">
+        <v>78881000.0</v>
+      </c>
+      <c r="D33">
         <v>79661000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>79147756.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>79037000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>89127000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>68560000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>69783618.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>72083000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>71707000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>71936000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>71457167.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>68267000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>68100000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>72400000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>72984700.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>81647000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>81380000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>60652000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>60322425.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>76492000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>75316000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>73121000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>76603696.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>73846000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>72594000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>70701000.0</v>
       </c>
-      <c r="AA33"/>
-      <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
-    </row>
-    <row r="34" spans="1:32">
+      <c r="AG33"/>
+      <c r="AH33"/>
+    </row>
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
-    </row>
-    <row r="35" spans="1:32">
+      <c r="AG34"/>
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>915000.0</v>
+      </c>
+      <c r="C35">
+        <v>1009000.0</v>
+      </c>
+      <c r="D35">
         <v>1118000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>1153021.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>1144000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>1319000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>785000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>896575.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>875000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>1004000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>1068000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>518717.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>442000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>553000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>544000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>709927.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>872000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>1179000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>1342000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>1566282.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>1774000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>2029000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>2006000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>2193668.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>1360000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>1435000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>1514000.0</v>
       </c>
-      <c r="AA35"/>
-      <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
-    </row>
-    <row r="36" spans="1:32">
+      <c r="AG35"/>
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
-    </row>
-    <row r="37" spans="1:32">
+      <c r="AG36"/>
+      <c r="AH36"/>
+    </row>
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
-    </row>
-    <row r="38" spans="1:32">
+      <c r="AG37"/>
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
         <v>51</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>1853000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
+        <v>1853000.0</v>
+      </c>
+      <c r="E38">
         <v>1852820.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1702000.0</v>
       </c>
       <c r="F38">
         <v>1702000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
+      <c r="G38">
+        <v>1702000.0</v>
+      </c>
+      <c r="H38">
+        <v>1702000.0</v>
+      </c>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>1651000.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
-    </row>
-    <row r="39" spans="1:32">
+      <c r="AG38"/>
+      <c r="AH38"/>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
-      <c r="AF39">
+      <c r="AF39"/>
+      <c r="AG39"/>
+      <c r="AH39">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:32">
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
-[...1 lines deleted...]
-      </c>
+      <c r="K40"/>
       <c r="L40"/>
       <c r="M40">
+        <v>3157000.0</v>
+      </c>
+      <c r="N40"/>
+      <c r="O40">
         <v>2782000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>2836000.0</v>
       </c>
-      <c r="O40"/>
-      <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
-      <c r="AC40">
+      <c r="AC40"/>
+      <c r="AD40"/>
+      <c r="AE40">
         <v>1000000.0</v>
       </c>
-      <c r="AD40">
-[...2 lines deleted...]
-      <c r="AE40"/>
       <c r="AF40">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:32">
+      <c r="AG40"/>
+      <c r="AH40">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>378000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>186000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>186000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
-    </row>
-    <row r="42" spans="1:32">
+      <c r="AG41"/>
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
-[...1 lines deleted...]
-      </c>
+      <c r="K42"/>
       <c r="L42"/>
       <c r="M42">
+        <v>-18952000.0</v>
+      </c>
+      <c r="N42"/>
+      <c r="O42">
         <v>-19010000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>-18484000.0</v>
       </c>
-      <c r="O42"/>
-      <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
-    </row>
-    <row r="43" spans="1:32">
+      <c r="AG42"/>
+      <c r="AH42"/>
+    </row>
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
-    </row>
-    <row r="44" spans="1:32">
+      <c r="AG43"/>
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
-    </row>
-    <row r="45" spans="1:32">
+      <c r="AG44"/>
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45">
+        <v>5709000.0</v>
+      </c>
+      <c r="C45">
+        <v>5759000.0</v>
+      </c>
+      <c r="D45">
         <v>5838000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>16379797.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>4954000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>5345000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>4607000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>15601960.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>4517000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>4866000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>4995000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>15779634.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>4429000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>4500000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>4500000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
-    </row>
-    <row r="46" spans="1:32">
+      <c r="AG45"/>
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>5709000.0</v>
+      </c>
+      <c r="C46">
+        <v>5759000.0</v>
+      </c>
+      <c r="D46">
         <v>5838000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>5105837.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>4954000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>5345000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>4607000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>4452938.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>4517000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>4866000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>4995000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>4335377.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>4429000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>4500000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>4500000.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
-    </row>
-    <row r="47" spans="1:32">
+      <c r="AG46"/>
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
         <v>60</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
+        <v>5759000.0</v>
+      </c>
+      <c r="D47">
         <v>5838000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>5105840.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>4954000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>5345000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>4607000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>4336000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>4429000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>4500000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>4500000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>4823560.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>5142000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>5572000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>5806000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>6120750.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>6191000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>6540000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>6314000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>6576090.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>5380000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>5716000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>5946000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>3548010.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>3482000.0</v>
       </c>
-      <c r="AC47"/>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
-    </row>
-    <row r="48" spans="1:32">
+      <c r="AG47"/>
+      <c r="AH47"/>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>131401000.0</v>
+      </c>
+      <c r="C48">
+        <v>106107000.0</v>
+      </c>
+      <c r="D48">
         <v>105258000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>105201470.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>105154000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>105752000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>105194000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>127608503.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>125110000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>124949000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>123252000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>122213000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>99757000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>119299000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>118059000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>98994400.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>106668000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>105028000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>101464000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>101475590.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>115848000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>114209000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>114028000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>113300220.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>113293000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>113071000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>108095000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>104919170.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>104543000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>104000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>105000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>106000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>104000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:32">
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
-    </row>
-    <row r="50" spans="1:32">
+      <c r="AG49"/>
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
-    </row>
-    <row r="51" spans="1:32">
+      <c r="AG50"/>
+      <c r="AH50"/>
+    </row>
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51"/>
+      <c r="T51">
         <v>1179000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>1403600.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>1628000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>1883000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>1860000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>2047480.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>1206000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>1281000.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
-    </row>
-    <row r="52" spans="1:32">
+      <c r="AG51"/>
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
         <v>65</v>
       </c>
-      <c r="B52">
-[...1 lines deleted...]
-      </c>
+      <c r="B52"/>
       <c r="C52">
         <v>0.0</v>
       </c>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52"/>
+      <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="H52">
+        <v>0.0</v>
+      </c>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
-[...4 lines deleted...]
-      </c>
+      <c r="K52"/>
+      <c r="L52"/>
       <c r="M52">
         <v>0.0</v>
       </c>
       <c r="N52">
         <v>0.0</v>
       </c>
       <c r="O52">
         <v>0.0</v>
       </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
         <v>0.0</v>
       </c>
-      <c r="U52"/>
-      <c r="V52"/>
+      <c r="U52">
+        <v>0.0</v>
+      </c>
+      <c r="V52">
+        <v>0.0</v>
+      </c>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
-    </row>
-    <row r="53" spans="1:32">
+      <c r="AG52"/>
+      <c r="AH52"/>
+    </row>
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53">
+        <v>20483000.0</v>
+      </c>
+      <c r="C53">
+        <v>20321000.0</v>
+      </c>
+      <c r="D53">
         <v>20155000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>142110310.0</v>
       </c>
-      <c r="D53"/>
-      <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53">
         <v>151440828.0</v>
       </c>
-      <c r="H53"/>
-      <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53">
         <v>144210242.0</v>
       </c>
-      <c r="L53"/>
-      <c r="M53"/>
       <c r="N53"/>
-      <c r="O53">
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53">
         <v>136966156.0</v>
       </c>
-      <c r="P53"/>
-      <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53">
         <v>154582910.0</v>
       </c>
-      <c r="T53"/>
-      <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
-      <c r="AC53">
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53">
         <v>152000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>151000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>150000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>143000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:32">
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
-    </row>
-    <row r="55" spans="1:32">
+      <c r="AG54"/>
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>240009000.0</v>
+      </c>
+      <c r="C55">
+        <v>241446000.0</v>
+      </c>
+      <c r="D55">
         <v>240298000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>240627950.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>240951000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>242832000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>241878000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>243901130.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>245643000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>245153000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>242666000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>241426410.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>238115000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>240110000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>238933000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>239191330.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>249878000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>246079000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>236302000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>238285980.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>256153000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>252846000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>251044000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>248129840.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>249608000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>250601000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>247275000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>240548360.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>238958000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>234000000.0</v>
       </c>
       <c r="AE55">
         <v>234000000.0</v>
       </c>
       <c r="AF55">
+        <v>234000000.0</v>
+      </c>
+      <c r="AG55">
+        <v>234000000.0</v>
+      </c>
+      <c r="AH55">
         <v>235000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:32">
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>161413000.0</v>
+      </c>
+      <c r="C56">
+        <v>162565000.0</v>
+      </c>
+      <c r="D56">
         <v>160637000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>161480200.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>161914000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>153705000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>173318000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>174117512.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>173560000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>173446000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>170730000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>169800000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>169848000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>172010000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>166533000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>166206630.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>168231000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>164699000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>175650000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>177963560.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>179661000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>177530000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>177923000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>171526150.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>175762000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>178007000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>176574000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>177112110.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>172795000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>183000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>187000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>184000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>184000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:32">
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>5376000.0</v>
+      </c>
+      <c r="C57">
+        <v>6721000.0</v>
+      </c>
+      <c r="D57">
         <v>6545000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>6639950.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>6513000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>7755000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>7891000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>8941970.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>10347000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>10292000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>10061000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>9914000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>10048000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>11635000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>10898000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>11421320.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>12592000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>10577000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>6056000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>7978720.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>10170000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>9008000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>8408000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>5748510.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>5965000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>7695000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>7010000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>6841490.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>5860000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="AE57">
         <v>11000000.0</v>
       </c>
       <c r="AF57">
+        <v>12000000.0</v>
+      </c>
+      <c r="AG57">
         <v>11000000.0</v>
       </c>
-    </row>
-    <row r="58" spans="1:32">
+      <c r="AH57">
+        <v>11000000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>6291000.0</v>
+      </c>
+      <c r="C58">
+        <v>22412000.0</v>
+      </c>
+      <c r="D58">
         <v>22113000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>22500190.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>22870000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>24153000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>23757000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>9838545.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>11222000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>11296000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>11129000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>25233190.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>25431000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>26894000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>26431000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>27270650.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>30283000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>28124000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>21911000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>23884100.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>27378000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>25710000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>24089000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>21903340.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>23388000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>24603000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>8524000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>22702890.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>21488000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="AE58">
         <v>11000000.0</v>
       </c>
       <c r="AF58">
+        <v>12000000.0</v>
+      </c>
+      <c r="AG58">
         <v>11000000.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:32">
+      <c r="AH58">
+        <v>11000000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
-    </row>
-    <row r="60" spans="1:32">
+      <c r="AG59"/>
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>219211000.0</v>
+      </c>
+      <c r="C60">
+        <v>219034000.0</v>
+      </c>
+      <c r="D60">
         <v>218185000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>218127760.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>218081000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>218679000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>218121000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>218297608.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>219276000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>218954000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>217077000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>216193210.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>212684000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>213216000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>212502000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>211920690.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>219595000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>217955000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>214391000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>214401880.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>228775000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>227136000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>226955000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>226226510.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>226220000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>225998000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>223494000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>217845460.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>217470000.0</v>
       </c>
-      <c r="AC60"/>
-      <c r="AD60"/>
       <c r="AE60"/>
       <c r="AF60"/>
-    </row>
-    <row r="61" spans="1:32">
+      <c r="AG60"/>
+      <c r="AH60"/>
+    </row>
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-      <c r="Q61">
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61">
         <v>-1225000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1225540.0</v>
       </c>
       <c r="T61">
         <v>-1225000.0</v>
       </c>
       <c r="U61">
-        <v>-1225000.0</v>
+        <v>-1225540.0</v>
       </c>
       <c r="V61">
         <v>-1225000.0</v>
       </c>
       <c r="W61">
-        <v>-1225540.0</v>
+        <v>-1225000.0</v>
       </c>
       <c r="X61">
         <v>-1225000.0</v>
       </c>
       <c r="Y61">
-        <v>-1225000.0</v>
+        <v>-1225540.0</v>
       </c>
       <c r="Z61">
         <v>-1225000.0</v>
       </c>
       <c r="AA61">
-        <v>-1225540.0</v>
+        <v>-1225000.0</v>
       </c>
       <c r="AB61">
         <v>-1225000.0</v>
       </c>
-      <c r="AC61"/>
-      <c r="AD61"/>
+      <c r="AC61">
+        <v>-1225540.0</v>
+      </c>
+      <c r="AD61">
+        <v>-1225000.0</v>
+      </c>
       <c r="AE61"/>
       <c r="AF61"/>
-    </row>
-    <row r="62" spans="1:32">
+      <c r="AG61"/>
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6647,1027 +6879,1027 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B2">
         <v>20691480.0</v>
       </c>
       <c r="C2">
         <v>26834120.0</v>
       </c>
       <c r="D2">
         <v>27665810.0</v>
       </c>
       <c r="E2">
         <v>30356710.0</v>
       </c>
       <c r="F2">
         <v>28702380.0</v>
       </c>
       <c r="G2">
         <v>22431300.0</v>
       </c>
       <c r="H2">
         <v>24489430.0</v>
       </c>
       <c r="I2">
         <v>24067280.0</v>
       </c>
       <c r="J2">
         <v>26211010.0</v>
       </c>
       <c r="K2">
         <v>37462600.0</v>
       </c>
       <c r="L2">
         <v>43000000.0</v>
       </c>
       <c r="M2">
         <v>46000000.0</v>
       </c>
       <c r="N2">
         <v>29000000.0</v>
       </c>
       <c r="O2">
         <v>60000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4">
         <v>-15000000.0</v>
       </c>
       <c r="O4">
         <v>-15000000.0</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
         <v>1154000.0</v>
       </c>
       <c r="E5">
         <v>5706422.0</v>
       </c>
       <c r="F5">
         <v>3693631.0</v>
       </c>
       <c r="G5">
         <v>1632071.0</v>
       </c>
       <c r="H5">
         <v>-2267593.0</v>
       </c>
       <c r="I5">
         <v>-3026829.0</v>
       </c>
       <c r="J5">
         <v>12324386.0</v>
       </c>
       <c r="K5"/>
       <c r="L5">
         <v>4000000.0</v>
       </c>
       <c r="M5">
         <v>66000000.0</v>
       </c>
       <c r="N5">
         <v>10000000.0</v>
       </c>
       <c r="O5">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>13678798.0</v>
       </c>
       <c r="F6">
         <v>4914751.0</v>
       </c>
       <c r="G6">
         <v>6074465.0</v>
       </c>
       <c r="H6">
         <v>-2267593.0</v>
       </c>
       <c r="I6">
         <v>-3026829.0</v>
       </c>
       <c r="J6">
         <v>12324386.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>-5222510.0</v>
       </c>
       <c r="J8">
         <v>-758890.0</v>
       </c>
       <c r="K8"/>
       <c r="L8">
         <v>-229960.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B9">
         <v>12832690.0</v>
       </c>
       <c r="C9">
         <v>18903170.0</v>
       </c>
       <c r="D9">
         <v>18886940.0</v>
       </c>
       <c r="E9">
         <v>17394220.0</v>
       </c>
       <c r="F9">
         <v>16597290.0</v>
       </c>
       <c r="G9">
         <v>11844290.0</v>
       </c>
       <c r="H9">
         <v>14380420.0</v>
       </c>
       <c r="I9">
         <v>13833410.0</v>
       </c>
       <c r="J9">
         <v>14315040.0</v>
       </c>
       <c r="K9">
         <v>14396760.0</v>
       </c>
       <c r="L9">
         <v>13000000.0</v>
       </c>
       <c r="M9">
         <v>15000000.0</v>
       </c>
       <c r="N9">
         <v>13000000.0</v>
       </c>
       <c r="O9">
         <v>11000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B10">
         <v>5685320.0</v>
       </c>
       <c r="C10">
         <v>10147300.0</v>
       </c>
       <c r="D10">
         <v>8935790.0</v>
       </c>
       <c r="E10">
         <v>12234730.0</v>
       </c>
       <c r="F10">
         <v>3383370.0</v>
       </c>
       <c r="G10">
         <v>4504460.0</v>
       </c>
       <c r="H10">
         <v>4216060.0</v>
       </c>
       <c r="I10">
         <v>6275290.0</v>
       </c>
       <c r="J10">
         <v>14162750.0</v>
       </c>
       <c r="K10">
         <v>8536770.0</v>
       </c>
       <c r="L10">
         <v>8435590.0</v>
       </c>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>656000.0</v>
       </c>
       <c r="E11">
         <v>1711094.0</v>
       </c>
       <c r="F11">
         <v>1933456.0</v>
       </c>
       <c r="G11">
         <v>1569225.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>1000000.0</v>
       </c>
       <c r="M11">
         <v>1000000.0</v>
       </c>
       <c r="N11">
         <v>6000000.0</v>
       </c>
       <c r="O11">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B12">
         <v>105530.0</v>
       </c>
       <c r="C12">
         <v>99562.0</v>
       </c>
       <c r="D12">
         <v>79201.0</v>
       </c>
       <c r="E12">
         <v>124350.0</v>
       </c>
       <c r="F12">
         <v>185930.0</v>
       </c>
       <c r="G12">
         <v>207896.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B13">
         <v>1620460.0</v>
       </c>
       <c r="C13">
         <v>2382850.0</v>
       </c>
       <c r="D13">
         <v>2166010.0</v>
       </c>
       <c r="E13">
         <v>6528310.0</v>
       </c>
       <c r="F13">
         <v>496800.0</v>
       </c>
       <c r="G13">
         <v>2839010.0</v>
       </c>
       <c r="H13">
         <v>105390.0</v>
       </c>
       <c r="I13">
         <v>3398830.0</v>
       </c>
       <c r="J13">
         <v>1791950.0</v>
       </c>
       <c r="K13">
         <v>3746870.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B14">
         <v>-518468.0</v>
       </c>
       <c r="C14">
         <v>-1296977.0</v>
       </c>
       <c r="D14">
         <v>-1262283.0</v>
       </c>
       <c r="E14">
         <v>-3225789.0</v>
       </c>
       <c r="F14">
         <v>-32816.0</v>
       </c>
       <c r="G14">
         <v>-724725.0</v>
       </c>
       <c r="H14">
         <v>-1066153.0</v>
       </c>
       <c r="I14">
         <v>-1011986.0</v>
       </c>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B15">
         <v>3777450.0</v>
       </c>
       <c r="C15">
         <v>6820870.0</v>
       </c>
       <c r="D15">
         <v>7016710.0</v>
       </c>
       <c r="E15">
         <v>7297850.0</v>
       </c>
       <c r="F15">
         <v>1417100.0</v>
       </c>
       <c r="G15">
         <v>2210510.0</v>
       </c>
       <c r="H15">
         <v>1189920.0</v>
       </c>
       <c r="I15">
         <v>-2791660.0</v>
       </c>
       <c r="J15">
         <v>8514720.0</v>
       </c>
       <c r="K15">
         <v>4641880.0</v>
       </c>
       <c r="L15">
         <v>5000000.0</v>
       </c>
       <c r="M15">
         <v>67000000.0</v>
       </c>
       <c r="N15">
         <v>-8000000.0</v>
       </c>
       <c r="O15">
         <v>-16000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B16">
         <v>3777450.0</v>
       </c>
       <c r="C16">
         <v>6820870.0</v>
       </c>
       <c r="D16">
         <v>7011000.0</v>
       </c>
       <c r="E16">
         <v>7297848.0</v>
       </c>
       <c r="F16">
         <v>1417095.0</v>
       </c>
       <c r="G16">
         <v>2210505.0</v>
       </c>
       <c r="H16">
         <v>1189920.0</v>
       </c>
       <c r="I16">
         <v>-2791660.0</v>
       </c>
       <c r="J16">
         <v>8514720.0</v>
       </c>
       <c r="K16">
         <v>4641880.0</v>
       </c>
       <c r="L16">
         <v>4748510.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B17">
         <v>4295917.0</v>
       </c>
       <c r="C17">
         <v>8117848.0</v>
       </c>
       <c r="D17">
         <v>8278990.0</v>
       </c>
       <c r="E17">
         <v>10523637.0</v>
       </c>
       <c r="F17">
         <v>1449911.0</v>
       </c>
       <c r="G17">
         <v>2935230.0</v>
       </c>
       <c r="H17">
         <v>2256072.0</v>
       </c>
       <c r="I17">
         <v>3442833.0</v>
       </c>
       <c r="J17">
         <v>11122064.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B18">
         <v>-105530.0</v>
       </c>
       <c r="C18">
         <v>-99562.0</v>
       </c>
       <c r="D18">
         <v>-79201.0</v>
       </c>
       <c r="E18">
         <v>-124350.0</v>
       </c>
       <c r="F18">
         <v>-185930.0</v>
       </c>
       <c r="G18">
         <v>-207896.0</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B21">
         <v>4064860.0</v>
       </c>
       <c r="C21">
         <v>7764450.0</v>
       </c>
       <c r="D21">
         <v>6769780.0</v>
       </c>
       <c r="E21">
         <v>5706420.0</v>
       </c>
       <c r="F21">
         <v>3880170.0</v>
       </c>
       <c r="G21">
         <v>1665440.0</v>
       </c>
       <c r="H21">
         <v>4110670.0</v>
       </c>
       <c r="I21">
         <v>2876460.0</v>
       </c>
       <c r="J21">
         <v>12370810.0</v>
       </c>
       <c r="K21">
         <v>4789900.0</v>
       </c>
       <c r="L21">
         <v>4000000.0</v>
       </c>
       <c r="M21">
         <v>66000000.0</v>
       </c>
       <c r="N21">
         <v>10000000.0</v>
       </c>
       <c r="O21">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>4329887.0</v>
       </c>
       <c r="F23">
         <v>4059609.0</v>
       </c>
       <c r="G23">
         <v>6227057.0</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B25">
         <v>1547075.0</v>
       </c>
       <c r="C25">
         <v>1444759.0</v>
       </c>
       <c r="D25">
         <v>1380212.0</v>
       </c>
       <c r="E25">
         <v>1319717.0</v>
       </c>
       <c r="F25">
         <v>1345454.0</v>
       </c>
       <c r="G25">
         <v>1362114.0</v>
       </c>
       <c r="H25">
         <v>410632.0</v>
       </c>
       <c r="I25">
         <v>652927.0</v>
       </c>
       <c r="J25">
         <v>712474.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B28">
         <v>16201210.0</v>
       </c>
       <c r="C28">
         <v>18090540.0</v>
       </c>
       <c r="D28">
         <v>17594160.0</v>
       </c>
       <c r="E28">
         <v>16017690.0</v>
       </c>
       <c r="F28">
         <v>17877160.0</v>
       </c>
       <c r="G28">
         <v>15318270.0</v>
       </c>
       <c r="H28">
         <v>16081880.0</v>
       </c>
       <c r="I28">
         <v>16904900.0</v>
       </c>
       <c r="J28">
         <v>13756280.0</v>
       </c>
       <c r="K28">
         <v>16888820.0</v>
       </c>
       <c r="L28">
         <v>16428980.0</v>
       </c>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B29">
         <v>1389400.0</v>
       </c>
       <c r="C29">
         <v>2029450.0</v>
       </c>
       <c r="D29">
         <v>656800.0</v>
       </c>
       <c r="E29">
         <v>1711090.0</v>
       </c>
       <c r="F29">
         <v>1933460.0</v>
       </c>
       <c r="G29">
         <v>1569230.0</v>
       </c>
       <c r="H29">
         <v>1959990.0</v>
       </c>
       <c r="I29">
         <v>2832460.0</v>
       </c>
       <c r="J29">
         <v>2281800.0</v>
       </c>
       <c r="K29">
         <v>2182100.0</v>
       </c>
       <c r="L29">
         <v>1473280.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B30">
         <v>29459310.0</v>
       </c>
       <c r="C30">
         <v>37972840.0</v>
       </c>
       <c r="D30">
         <v>39832313.0</v>
       </c>
       <c r="E30">
         <v>42018768.0</v>
       </c>
       <c r="F30">
         <v>42333391.0</v>
       </c>
       <c r="G30">
         <v>32610147.0</v>
       </c>
       <c r="H30">
         <v>41548077.0</v>
       </c>
       <c r="I30">
         <v>41580445.0</v>
       </c>
       <c r="J30">
         <v>44177974.0</v>
       </c>
       <c r="K30"/>
       <c r="L30">
         <v>52000000.0</v>
       </c>
       <c r="M30">
         <v>-5000000.0</v>
       </c>
       <c r="N30">
         <v>32000000.0</v>
       </c>
       <c r="O30">
         <v>69000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B32">
         <v>33524170.0</v>
       </c>
       <c r="C32">
         <v>45737290.0</v>
       </c>
       <c r="D32">
         <v>46552750.0</v>
       </c>
       <c r="E32">
         <v>47750930.0</v>
       </c>
       <c r="F32">
         <v>45299670.0</v>
       </c>
       <c r="G32">
         <v>34275590.0</v>
       </c>
       <c r="H32">
         <v>38869850.0</v>
       </c>
       <c r="I32">
         <v>37900690.0</v>
       </c>
@@ -7689,2138 +7921,2262 @@
       <c r="O32">
         <v>72000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF32"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
+        <v>81</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
+        <v>90</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AH1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:32">
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B2">
+        <v>4772000.0</v>
+      </c>
+      <c r="C2">
+        <v>5685000.0</v>
+      </c>
+      <c r="D2">
         <v>4953000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>4798480.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>5616000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>5198000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>5079000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>4998000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>6749000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>7615000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>7472000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>5814810.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>7805000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>7362000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>6684000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>8536710.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>10204000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>7362000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>4254000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>5381380.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>7163000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>9114000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>7044000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>4912300.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>4606000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>6887000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>6026000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>5876430.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>6544000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>8000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>9000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>9000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>11000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
+      <c r="K5"/>
       <c r="L5"/>
       <c r="M5">
+        <v>118000.0</v>
+      </c>
+      <c r="N5"/>
+      <c r="O5">
         <v>374000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-64000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5">
         <v>1676000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>1925000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>1633465.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>1808000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>1700000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>933000.0</v>
       </c>
-      <c r="AA5"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AC5"/>
+      <c r="AD5"/>
       <c r="AE5">
         <v>-1000000.0</v>
       </c>
       <c r="AF5">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AG5">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AH5">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:32">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-      <c r="L6">
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6">
         <v>2874000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>2678000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>1289000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>4498798.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>2733000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>6433000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>14000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-1577249.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>2891000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>1676000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>1925000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>1633465.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>1808000.0</v>
       </c>
-      <c r="Y6"/>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B9">
+        <v>2683000.0</v>
+      </c>
+      <c r="C9">
+        <v>3415000.0</v>
+      </c>
+      <c r="D9">
         <v>2844000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>2952690.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>3367000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>3056000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>3457000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>4313000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>4943000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>5012000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>4635000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>3988940.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>5000000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>5290000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>4608000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>5422220.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>5545000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>5220000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>1207000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>2567290.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>4671000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>4824000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>4535000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>1814290.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>2459000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>4094000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>3477000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>3487420.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>3954000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>3000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>4000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>4000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B10">
+        <v>648000.0</v>
+      </c>
+      <c r="C10">
+        <v>1755000.0</v>
+      </c>
+      <c r="D10">
         <v>158000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>1474320.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>2048000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>1421000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>742000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>3708000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>2352000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>2634000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>1453000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>3181790.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>2505000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>2314000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>935000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>4137730.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>2337000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>6122000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-362000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-1938630.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>2505000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1260000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1557000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>1213460.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1422000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>1311000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>558000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-275940.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>1880000.0</v>
       </c>
-      <c r="AC10"/>
-      <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10"/>
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11"/>
       <c r="M11">
+        <v>-1142000.0</v>
+      </c>
+      <c r="N11"/>
+      <c r="O11">
         <v>929000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>288000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-      <c r="AC11">
-[...4 lines deleted...]
-      </c>
+      <c r="AC11"/>
+      <c r="AD11"/>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
+      <c r="AH11">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B12">
+        <v>28000.0</v>
+      </c>
+      <c r="C12">
+        <v>31000.0</v>
+      </c>
+      <c r="D12">
         <v>32000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>32000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>30000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>24000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>19000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>25000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>26000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>29000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>20000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>18201.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>16000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>23000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>22000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>27350.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>35000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>24000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>38000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>41930.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>46000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>50000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>48000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>103896.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>31000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>35000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>38000.0</v>
       </c>
-      <c r="AA12"/>
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>112</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>1033000.0</v>
+      </c>
+      <c r="D13">
         <v>206000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>717460.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>258000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>756000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>111000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>1474010.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>258000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>554000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>120000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>1904310.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>405000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>3980000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>239000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>2994800.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>1176000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>1472000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>150000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>1178010.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>1148000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>533000.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B14">
+        <v>-66000.0</v>
+      </c>
+      <c r="C14">
+        <v>-390000.0</v>
+      </c>
+      <c r="D14">
         <v>162000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-242000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-129000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-234000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>87000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-688000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-252000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-327000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-30000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-894283.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-252000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-145000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>29000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-1066789.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-332000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-1826000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-1000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>1306184.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>-629000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>-785000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>75000.0</v>
       </c>
-      <c r="W14"/>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14"/>
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B15">
+        <v>475000.0</v>
+      </c>
+      <c r="C15">
+        <v>1043000.0</v>
+      </c>
+      <c r="D15">
         <v>175000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>788450.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>1575000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>851000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>563000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>2498000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>1587000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>1703000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>1033000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>3428710.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>1672000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>1240000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>676000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>2557850.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>1493000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>3474000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-227000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-885910.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>1476000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-83000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>910000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-236500.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>894000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>860000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>693000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-1568080.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>978000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>0.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>1000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>2000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:32">
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>115</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>1043000.0</v>
+      </c>
+      <c r="D16">
         <v>175000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>788450.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1575000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>851000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>563000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>3423000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>3423000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1240000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>676000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>2557850.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1493000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>3474000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-227000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-885910.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1476000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-83000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>910000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-236500.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>894000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>860000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>693000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-1568080.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>978000.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B17">
+        <v>541000.0</v>
+      </c>
+      <c r="C17">
+        <v>1433000.0</v>
+      </c>
+      <c r="D17">
         <v>13000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>1031000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>1704000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>1085000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>476000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>3186000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>1839000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>2030000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>1063000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>4322990.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>1924000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>1385000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>647000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>3624637.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>1825000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>5300000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-226000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-2192089.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>2105000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>702000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>835000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>76230.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>1348000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>1119000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>392000.0</v>
       </c>
-      <c r="AA17"/>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B18">
+        <v>-28000.0</v>
+      </c>
+      <c r="C18">
+        <v>-31000.0</v>
+      </c>
+      <c r="D18">
         <v>-32000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-32000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-30000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-24000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-19000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-25000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-26000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-29000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-20000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-18201.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-16000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-23000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-22000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-27350.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-35000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-24000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-38000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-41930.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-46000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-50000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-48000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-103896.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-31000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-35000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-38000.0</v>
       </c>
-      <c r="AA18"/>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B21">
+        <v>-1198000.0</v>
+      </c>
+      <c r="C21">
+        <v>722000.0</v>
+      </c>
+      <c r="D21">
         <v>364000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>756860.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>1790000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>665000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>853000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>535000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>293000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>211000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-227000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>1707780.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>2247000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>1760000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>1055000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>2233420.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>1932000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>2142000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-601000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>1056170.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>1329000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-212000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>1707000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>35440.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>274000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>778000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-989000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>883670.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>1343000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AE21">
         <v>-1000000.0</v>
       </c>
       <c r="AF21">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AG21">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AH21">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:32">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B25">
+        <v>514000.0</v>
+      </c>
+      <c r="C25">
+        <v>503000.0</v>
+      </c>
+      <c r="D25">
         <v>457000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>391075.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>401000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>386000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>379000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>366759.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>359000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>363000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>356000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>354212.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>353000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>341000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>332000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>333717.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>361000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>287000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>338000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>319454.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>340000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>366000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>320000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>316114.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>355000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B29">
+        <v>107000.0</v>
+      </c>
+      <c r="C29">
+        <v>322000.0</v>
+      </c>
+      <c r="D29">
         <v>145000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>443400.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>344000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>336000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>266000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>522000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>513000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>604000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>390000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-1141210.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>581000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>929000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>288000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>513090.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>512000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>822000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-136000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>253460.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>400000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>558000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>722000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1137230.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>74000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>192000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>166000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>1025990.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>434000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B30">
+        <v>8653000.0</v>
+      </c>
+      <c r="C30">
+        <v>8378000.0</v>
+      </c>
+      <c r="D30">
         <v>7433000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>6994310.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>7193000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>9312000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>9389000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>8776000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>11399000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>12416000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>12334000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>4119313.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>12079000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>12278000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>11356000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>8409768.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>14788000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>11597000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>7224000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>4623391.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>11416000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>15206000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>11088000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>2187147.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>8224000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>11707000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>10492000.0</v>
       </c>
-      <c r="AA30"/>
-[...1 lines deleted...]
-      <c r="AC30">
+      <c r="AC30"/>
+      <c r="AD30"/>
+      <c r="AE30">
         <v>12000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>14000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>13000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B32">
+        <v>7455000.0</v>
+      </c>
+      <c r="C32">
+        <v>9100000.0</v>
+      </c>
+      <c r="D32">
         <v>7797000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>7751170.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>8983000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>8254000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>8536000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>9311000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>11692000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>12627000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>12107000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>9803750.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>12805000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>12652000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>11292000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>13958930.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>15749000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>12582000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>5461000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>7948670.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>11834000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>13938000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>11579000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>6726590.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>7065000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>10981000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>9503000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>9363850.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>10498000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>11000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>13000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>13000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>13000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -9875,1005 +10231,1005 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B2">
         <v>17006738.0</v>
       </c>
       <c r="C2">
         <v>14591017.0</v>
       </c>
       <c r="D2">
         <v>16648434.0</v>
       </c>
       <c r="E2">
         <v>10917657.0</v>
       </c>
       <c r="F2">
         <v>7198609.0</v>
       </c>
       <c r="G2">
         <v>10231393.0</v>
       </c>
       <c r="H2">
         <v>9032123.0</v>
       </c>
       <c r="I2">
         <v>70748744.0</v>
       </c>
       <c r="J2">
         <v>154814302.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B3">
         <v>843300</v>
       </c>
       <c r="C3">
         <v>345740</v>
       </c>
       <c r="D3">
         <v>458000</v>
       </c>
       <c r="E3">
         <v>58544</v>
       </c>
       <c r="F3">
         <v>512017</v>
       </c>
       <c r="G3">
         <v>755964</v>
       </c>
       <c r="H3">
         <v>470850</v>
       </c>
       <c r="I3">
         <v>261120</v>
       </c>
       <c r="J3">
         <v>364530</v>
       </c>
       <c r="K3">
         <v>475190</v>
       </c>
       <c r="L3">
         <v>1000000</v>
       </c>
       <c r="M3">
         <v>1000000</v>
       </c>
       <c r="N3">
         <v>3000000</v>
       </c>
       <c r="O3">
         <v>1000000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B6">
         <v>-2556850.0</v>
       </c>
       <c r="C6">
         <v>2415720.0</v>
       </c>
       <c r="D6">
         <v>-58000.0</v>
       </c>
       <c r="E6">
         <v>5730777.0</v>
       </c>
       <c r="F6">
         <v>3719048.0</v>
       </c>
       <c r="G6">
         <v>-3032784.0</v>
       </c>
       <c r="H6">
         <v>1199270.0</v>
       </c>
       <c r="I6">
         <v>-61716620.0</v>
       </c>
       <c r="J6">
         <v>-84065560.0</v>
       </c>
       <c r="K6">
         <v>5783190.0</v>
       </c>
       <c r="L6">
         <v>-1000000.0</v>
       </c>
       <c r="M6">
         <v>92000000.0</v>
       </c>
       <c r="N6">
         <v>35000000.0</v>
       </c>
       <c r="O6">
         <v>10000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B7">
         <v>-4112220.0</v>
       </c>
       <c r="C7">
         <v>-2337100.0</v>
       </c>
       <c r="D7">
         <v>4320.0</v>
       </c>
       <c r="E7">
         <v>-166970.0</v>
       </c>
       <c r="F7">
         <v>-558300.0</v>
       </c>
       <c r="G7">
         <v>-3541070.0</v>
       </c>
       <c r="H7">
         <v>1317390.0</v>
       </c>
       <c r="I7">
         <v>7412080.0</v>
       </c>
       <c r="J7">
         <v>-5518150.0</v>
       </c>
       <c r="K7">
         <v>6276610.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>-2838251.0</v>
       </c>
       <c r="F9">
         <v>1691831.0</v>
       </c>
       <c r="G9">
         <v>-1053623.0</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>-1000000.0</v>
       </c>
       <c r="M9">
         <v>-1000000.0</v>
       </c>
       <c r="N9">
         <v>20000000.0</v>
       </c>
       <c r="O9">
         <v>12000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B10">
         <v>343150.0</v>
       </c>
       <c r="C10">
         <v>-72308.0</v>
       </c>
       <c r="D10">
         <v>-169885.0</v>
       </c>
       <c r="E10">
         <v>1034290.0</v>
       </c>
       <c r="F10">
         <v>-2216421.0</v>
       </c>
       <c r="G10">
         <v>700950.0</v>
       </c>
       <c r="H10">
         <v>-152000.0</v>
       </c>
       <c r="I10">
         <v>7838723.0</v>
       </c>
       <c r="J10">
         <v>-1578352.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10">
         <v>3000000.0</v>
       </c>
       <c r="N10">
         <v>27000000.0</v>
       </c>
       <c r="O10">
         <v>18000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>-54000.0</v>
       </c>
       <c r="E11">
         <v>3487914.0</v>
       </c>
       <c r="F11">
         <v>2148578.0</v>
       </c>
       <c r="G11">
         <v>-1643186.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>-7755000.0</v>
       </c>
       <c r="E12">
         <v>-7254116.0</v>
       </c>
       <c r="F12">
         <v>-4584638.0</v>
       </c>
       <c r="G12">
         <v>-6267100.0</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>1963000.0</v>
       </c>
       <c r="E13">
         <v>1963000.0</v>
       </c>
       <c r="F13">
         <v>1963000.0</v>
       </c>
       <c r="G13">
         <v>1963000.0</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B14">
         <v>1523090.0</v>
       </c>
       <c r="C14">
         <v>1413930.0</v>
       </c>
       <c r="D14">
         <v>1349000.0</v>
       </c>
       <c r="E14">
         <v>1285754.0</v>
       </c>
       <c r="F14">
         <v>1297304.0</v>
       </c>
       <c r="G14">
         <v>1312911.0</v>
       </c>
       <c r="H14">
         <v>383520.0</v>
       </c>
       <c r="I14">
         <v>625300.0</v>
       </c>
       <c r="J14">
         <v>712470.0</v>
       </c>
       <c r="K14">
         <v>700060.0</v>
       </c>
       <c r="L14">
         <v>1000000.0</v>
       </c>
       <c r="M14">
         <v>1000000.0</v>
       </c>
       <c r="N14">
         <v>3000000.0</v>
       </c>
       <c r="O14">
         <v>5000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B15">
         <v>1677660.0</v>
       </c>
       <c r="C15">
         <v>1426010.0</v>
       </c>
       <c r="D15">
         <v>2181000.0</v>
       </c>
       <c r="E15">
         <v>2181000.0</v>
       </c>
       <c r="F15">
         <v>2181000.0</v>
       </c>
       <c r="G15">
         <v>838828.0</v>
       </c>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>3355310.0</v>
       </c>
       <c r="J15">
         <v>2097070.0</v>
       </c>
       <c r="K15">
         <v>2097070.0</v>
       </c>
       <c r="L15">
         <v>2348720.0</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B16">
         <v>14449885.0</v>
       </c>
       <c r="C16">
         <v>17006738.0</v>
       </c>
       <c r="D16">
         <v>14591017.0</v>
       </c>
       <c r="E16">
         <v>16648434.0</v>
       </c>
       <c r="F16">
         <v>10917657.0</v>
       </c>
       <c r="G16">
         <v>7198609.0</v>
       </c>
       <c r="H16">
         <v>10231393.0</v>
       </c>
       <c r="I16">
         <v>9032123.0</v>
       </c>
       <c r="J16">
         <v>158974656.0</v>
       </c>
       <c r="K16">
         <v>154814302.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B18">
         <v>-6699147.0</v>
       </c>
       <c r="C18">
         <v>-75014.0</v>
       </c>
       <c r="D18">
         <v>2086148.0</v>
       </c>
       <c r="E18">
         <v>2988858.0</v>
       </c>
       <c r="F18">
         <v>-707369.0</v>
       </c>
       <c r="G18">
         <v>-5470472.0</v>
       </c>
       <c r="H18">
         <v>-536698.0</v>
       </c>
       <c r="I18">
         <v>380228.0</v>
       </c>
       <c r="J18">
         <v>5168663.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B19">
         <v>6537370.0</v>
       </c>
       <c r="C19">
         <v>4728855.0</v>
       </c>
       <c r="D19">
         <v>-11835.0</v>
       </c>
       <c r="E19">
         <v>-19760000.0</v>
       </c>
       <c r="F19">
         <v>-19760000.0</v>
       </c>
       <c r="G19">
         <v>-19760000.0</v>
       </c>
       <c r="H19">
         <v>1350568.0</v>
       </c>
       <c r="I19">
         <v>-54468127.0</v>
       </c>
       <c r="J19">
         <v>861714.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21">
         <v>-1001000.0</v>
       </c>
       <c r="E21">
         <v>-983340.0</v>
       </c>
       <c r="F21">
         <v>-988382.0</v>
       </c>
       <c r="G21">
         <v>-934619.0</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B22">
         <v>5685320.0</v>
       </c>
       <c r="C22">
         <v>10147300.0</v>
       </c>
       <c r="D22">
         <v>7016707.0</v>
       </c>
       <c r="E22">
         <v>7297848.0</v>
       </c>
       <c r="F22">
         <v>1417095.0</v>
       </c>
       <c r="G22">
         <v>2210505.0</v>
       </c>
       <c r="H22">
         <v>4216060.0</v>
       </c>
       <c r="I22">
         <v>6275290.0</v>
       </c>
       <c r="J22">
         <v>14162750.0</v>
       </c>
       <c r="K22">
         <v>8536770.0</v>
       </c>
       <c r="L22">
         <v>5000000.0</v>
       </c>
       <c r="M22">
         <v>67000000.0</v>
       </c>
       <c r="N22">
         <v>-8000000.0</v>
       </c>
       <c r="O22">
         <v>-16000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B23">
         <v>-450000.0</v>
       </c>
       <c r="C23">
         <v>-162670.0</v>
       </c>
       <c r="D23">
         <v>-1394000.0</v>
       </c>
       <c r="E23">
         <v>-2745857.0</v>
       </c>
       <c r="F23">
         <v>-63241.0</v>
       </c>
       <c r="G23">
         <v>-2652000.0</v>
       </c>
       <c r="H23">
         <v>-65100.0</v>
       </c>
       <c r="I23">
         <v>-4522340.0</v>
       </c>
       <c r="J23">
         <v>-140000.0</v>
       </c>
       <c r="K23">
         <v>-3465000.0</v>
       </c>
       <c r="L23">
         <v>3000000.0</v>
       </c>
       <c r="M23">
         <v>4000000.0</v>
       </c>
       <c r="N23">
         <v>34000000.0</v>
       </c>
       <c r="O23">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B24">
         <v>7380670.0</v>
       </c>
       <c r="C24">
         <v>5074590.0</v>
       </c>
       <c r="D24">
         <v>2425000.0</v>
       </c>
       <c r="E24">
         <v>26208280.0</v>
       </c>
       <c r="F24">
         <v>5416018.0</v>
       </c>
       <c r="G24">
         <v>6824722.0</v>
       </c>
       <c r="H24">
         <v>1821420.0</v>
       </c>
       <c r="I24">
         <v>-54207010.0</v>
       </c>
       <c r="J24">
         <v>-81095410.0</v>
       </c>
       <c r="K24">
         <v>6414040.0</v>
       </c>
       <c r="L24">
         <v>3509720.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B25">
         <v>-6665914.0</v>
       </c>
       <c r="C25">
         <v>-6495650.0</v>
       </c>
       <c r="D25">
         <v>-5370175.0</v>
       </c>
       <c r="E25">
         <v>-3690630.0</v>
       </c>
       <c r="F25">
         <v>-3549695.0</v>
       </c>
       <c r="G25">
         <v>-5522493.0</v>
       </c>
       <c r="H25">
         <v>-6340195.0</v>
       </c>
       <c r="I25">
         <v>-6048350.0</v>
       </c>
       <c r="J25">
         <v>-5885958.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B28">
         <v>-3197620.0</v>
       </c>
       <c r="C28">
         <v>-2590990.0</v>
       </c>
       <c r="D28">
         <v>-4576000.0</v>
       </c>
       <c r="E28">
         <v>-3729197.0</v>
       </c>
       <c r="F28">
         <v>-1051623.0</v>
       </c>
       <c r="G28">
         <v>-4425447.0</v>
       </c>
       <c r="H28">
         <v>-65100.0</v>
       </c>
       <c r="I28">
         <v>-7877650.0</v>
       </c>
       <c r="J28">
         <v>-2237070.0</v>
       </c>
       <c r="K28">
         <v>-5562070.0</v>
       </c>
       <c r="L28">
         <v>-4000000.0</v>
       </c>
       <c r="M28">
         <v>-2000000.0</v>
       </c>
       <c r="N28">
         <v>-33000000.0</v>
       </c>
       <c r="O28">
         <v>-19000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B29">
         <v>-5855850.0</v>
       </c>
       <c r="C29">
         <v>270720.0</v>
       </c>
       <c r="D29">
         <v>2545000.0</v>
       </c>
       <c r="E29">
         <v>3047402.0</v>
       </c>
       <c r="F29">
         <v>-198101.0</v>
       </c>
       <c r="G29">
         <v>-4690340.0</v>
       </c>
       <c r="H29">
         <v>-65850.0</v>
       </c>
       <c r="I29">
         <v>641350.0</v>
       </c>
       <c r="J29">
         <v>-371070.0</v>
       </c>
       <c r="K29">
         <v>5416310.0</v>
       </c>
       <c r="L29">
         <v>78930.0</v>
       </c>
       <c r="M29">
         <v>-6000000.0</v>
       </c>
       <c r="N29">
         <v>43000000.0</v>
       </c>
       <c r="O29">
         <v>25000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B30">
         <v>6537370.0</v>
       </c>
       <c r="C30">
         <v>4728860.0</v>
       </c>
       <c r="D30">
         <v>1987000.0</v>
       </c>
       <c r="E30">
         <v>6391736.0</v>
       </c>
       <c r="F30">
         <v>4941071.0</v>
       </c>
       <c r="G30">
         <v>6071590.0</v>
       </c>
       <c r="H30">
         <v>1350570.0</v>
       </c>
       <c r="I30">
         <v>-54468130.0</v>
       </c>
@@ -10895,2054 +11251,2168 @@
       <c r="O30">
         <v>4000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
+        <v>81</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
+        <v>90</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AH1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:32">
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B2">
+        <v>13277000.0</v>
+      </c>
+      <c r="C2">
+        <v>11299000.0</v>
+      </c>
+      <c r="D2">
         <v>14450000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>14071000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>16701000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>14448000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>17007000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>22101000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>20819000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>10782000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>14591000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>17096000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>17732000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>16682000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>16648434.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>12810000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>12002000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>9336000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>10917657.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>13331000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>10163000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>16763000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>7198000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>12431000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>10561000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>14132000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
-    </row>
-    <row r="3" spans="1:32">
+      <c r="AG2"/>
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B3">
+        <v>263000</v>
+      </c>
+      <c r="C3">
+        <v>1247000</v>
+      </c>
+      <c r="D3">
         <v>958000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>843300</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>533000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>533000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>519000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>295737</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>29000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>29000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>154000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>154000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>58540</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>59000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>59000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>14000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>512020</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>284000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>205000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>44000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>780130</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>641000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>506000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>434000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>470850</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>298000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
       <c r="AF3">
+        <v>0</v>
+      </c>
+      <c r="AG3">
+        <v>0</v>
+      </c>
+      <c r="AH3">
         <v>1000000</v>
       </c>
     </row>
-    <row r="4" spans="1:32">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B6">
+        <v>3173000.0</v>
+      </c>
+      <c r="C6">
+        <v>-1173000.0</v>
+      </c>
+      <c r="D6">
         <v>-3151000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-2556850.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-2936000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-306000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-2559000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-5091410.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>1276000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>10027000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-3803000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-506000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-506000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>1050000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>34000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>5730780.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>1892000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>1084000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-1582000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>3719050.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>6133000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>2965000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>9565000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-3032780.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>2200000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>330000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>3908000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>1199270.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>5715000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AE6">
         <v>2000000.0</v>
       </c>
       <c r="AF6">
+        <v>1000000.0</v>
+      </c>
+      <c r="AG6">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AH6">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B7">
+        <v>316000.0</v>
+      </c>
+      <c r="C7">
+        <v>18000.0</v>
+      </c>
+      <c r="D7">
         <v>-796000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-4112220.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-3990000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-1922000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-2050000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>746479.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>676000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>606000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-2373000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>4320.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-3381000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>74000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>807000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-166970.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-2240000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-704000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-629000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-558300.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>1562000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-94000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>2440000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-3541070.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-2346000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-414000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-      <c r="AF9">
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10"/>
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>281000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-164000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-189000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-4226000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-4226000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-1375000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-887000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>3849000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>3849000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>21000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1197000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
-      <c r="AC13">
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13">
         <v>2000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>2000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>1000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:32">
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B14">
+        <v>514000.0</v>
+      </c>
+      <c r="C14">
+        <v>935000.0</v>
+      </c>
+      <c r="D14">
         <v>444000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>1523090.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>1153000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>762000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>374000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>366759.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>359000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>363000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>356000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>346000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>346000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>333000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>324000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1285750.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>960000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>608000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>329000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>1297300.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>993000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>658000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>306000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>1312910.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>1012000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>671000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>337000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>383520.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>332000.0</v>
       </c>
-      <c r="AC14"/>
-      <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14"/>
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15">
         <v>1677660.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>1678000.0</v>
       </c>
-      <c r="E15"/>
-[...1 lines deleted...]
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15">
         <v>7.0</v>
       </c>
-      <c r="H15"/>
-      <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>2180950.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>2181000.0</v>
       </c>
-      <c r="M15"/>
-      <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15">
         <v>0.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>0.0</v>
       </c>
-      <c r="U15"/>
-[...1 lines deleted...]
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15">
         <v>838830.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>839000.0</v>
       </c>
-      <c r="Y15"/>
-      <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B16">
+        <v>16443000.0</v>
+      </c>
+      <c r="C16">
+        <v>13277000.0</v>
+      </c>
+      <c r="D16">
         <v>11299000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>14449885.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>14071000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>16701000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>14448000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>17006738.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>22101000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>20819000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>10782000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>14591017.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>17096000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>17732000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>16682000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>16648434.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>12810000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>12002000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>9336000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>10917657.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>13331000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>10163000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>16763000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>7198609.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>12431000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>10561000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>14132000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B18">
+        <v>-933000.0</v>
+      </c>
+      <c r="C18">
+        <v>176000.0</v>
+      </c>
+      <c r="D18">
         <v>-2548000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-1078147.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-2050000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-557000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-3014000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>685986.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>969000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>784000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-2514000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>3651148.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-2603000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-91000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>1129000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>3428858.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-215000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>1467000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-1692000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-2882369.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>2211000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-3458000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>3422000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-1162472.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-2651000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B19">
+        <v>2670000.0</v>
+      </c>
+      <c r="C19">
+        <v>-147000.0</v>
+      </c>
+      <c r="D19">
         <v>-2114000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>1880370.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>1368000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>3070000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>219000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-5789145.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>2124000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>9430000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-1036000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-4548835.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>4079000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>1253000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-795000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>3361736.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>1301000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>1390000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>339000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>469071.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>1124000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-3044000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>6392000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-1373410.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>5450000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-3230000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>5225000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-250000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-252000.0</v>
       </c>
       <c r="N21">
         <v>-250000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
+      <c r="O21">
+        <v>-252000.0</v>
+      </c>
+      <c r="P21">
+        <v>-250000.0</v>
+      </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B22">
+        <v>475000.0</v>
+      </c>
+      <c r="C22">
+        <v>1913000.0</v>
+      </c>
+      <c r="D22">
         <v>158000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>5685320.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>4211000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>2163000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>742000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>2498000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>1587000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1703000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>1033000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>3428707.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>1672000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>1240000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>676000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>12234730.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>8097000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>5760000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-362000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>3383370.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>5322000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>2817000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>1557000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>4504460.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>3291000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>1869000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>693000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>4216060.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>4492000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>0.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>1000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>2000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23">
         <v>-450000.0</v>
       </c>
-      <c r="D23">
-[...2 lines deleted...]
-      <c r="E23"/>
       <c r="F23">
         <v>0.0</v>
       </c>
       <c r="G23"/>
-      <c r="H23"/>
+      <c r="H23">
+        <v>0.0</v>
+      </c>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
-[...4 lines deleted...]
-      </c>
+      <c r="K23"/>
+      <c r="L23"/>
       <c r="M23">
         <v>-1394000.0</v>
       </c>
       <c r="N23">
+        <v>-1394000.0</v>
+      </c>
+      <c r="O23">
+        <v>-1394000.0</v>
+      </c>
+      <c r="P23">
         <v>-45000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-2745860.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-46000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-46000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>0.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-63240.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-63000.0</v>
       </c>
       <c r="V23">
         <v>-63000.0</v>
       </c>
       <c r="W23">
+        <v>-63000.0</v>
+      </c>
+      <c r="X23">
+        <v>-63000.0</v>
+      </c>
+      <c r="Y23">
         <v>-2652000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-146000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-115000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-80000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-65100.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-65000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>4000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>4000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>2000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>153</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>1843000.0</v>
+      </c>
+      <c r="D24">
         <v>-299000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>7380670.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>5190000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>3822000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>738000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>-2521000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>4353000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>1388000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-795000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>6450280.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>3089000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>1788000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>353000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>5453090.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>4756000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>3553000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>6436000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>6851720.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>8086000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>2501000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>5659000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>1821420.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>7814000.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B25">
+        <v>-1362000.0</v>
+      </c>
+      <c r="C25">
+        <v>-1430000.0</v>
+      </c>
+      <c r="D25">
         <v>-1485000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-1702914.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-1633000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-1669000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-1671000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-1659650.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-1587000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-1645000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-1604000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-1558175.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-1452000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-1265000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-1095000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-956630.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-936000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-936000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-862000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-850695.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-839000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-864000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-996000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-1167493.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-1402000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>157</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>-642000.0</v>
+      </c>
+      <c r="D28">
         <v>-304000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-3197620.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-2479000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-531000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-263000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>-1644000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-1644000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-252000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-295000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-3729200.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-778000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-494000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-252000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-1051620.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-815000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-562000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-290000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-4425450.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-1577000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-505000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-273000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-65100.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-65000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-3000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="AF28">
         <v>-2000000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28">
+        <v>-2000000.0</v>
+      </c>
+      <c r="AH28">
+        <v>-2000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>-670000.0</v>
+      </c>
+      <c r="C29">
+        <v>-1125000.0</v>
+      </c>
+      <c r="D29">
         <v>-1590000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-5855850.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-5088000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-3038000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-2495000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>981723.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>970000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>833000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-2514000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>3681000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>3681000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>63000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1129000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>3047400.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-381000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-166000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-1678000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-195350.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>2459000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>169000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>3466000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-4690340.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-3667000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-1151000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-1044000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-65850.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-1715000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>2000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>3000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>1000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>159</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>596000.0</v>
+      </c>
+      <c r="D30">
         <v>-1257000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>6537370.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>4657000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>3289000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>219000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
         <v>-2550000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-2550000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>1253000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-795000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>6391740.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>3030000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>1729000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>339000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>4941070.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>4472000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>3348000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>6392000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>6071590.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>7445000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>1995000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>5225000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>1350570.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>7516000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>4000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>4000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>1000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>1000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>