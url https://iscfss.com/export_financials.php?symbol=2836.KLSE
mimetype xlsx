--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1450,97 +1453,99 @@
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
         <v>33</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>2634000.0</v>
+      </c>
       <c r="C20">
         <v>2634000.0</v>
       </c>
       <c r="D20">
         <v>2634000.0</v>
       </c>
       <c r="E20">
         <v>2634000.0</v>
       </c>
       <c r="F20">
         <v>2634000.0</v>
       </c>
       <c r="G20">
         <v>2634000.0</v>
       </c>
       <c r="H20">
         <v>2634000.0</v>
       </c>
       <c r="I20">
         <v>2634000.0</v>
       </c>
       <c r="J20">
         <v>2634000.0</v>
       </c>
       <c r="K20">
         <v>2634000.0</v>
       </c>
       <c r="L20">
         <v>3000000.0</v>
       </c>
       <c r="M20">
         <v>8000000.0</v>
       </c>
       <c r="N20">
         <v>5000000.0</v>
       </c>
       <c r="O20">
         <v>5000000.0</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21">
-        <v>39939000.0</v>
+        <v>37305000.0</v>
       </c>
       <c r="C21">
         <v>9641000.0</v>
       </c>
       <c r="D21">
         <v>2605000.0</v>
       </c>
       <c r="E21">
         <v>1947000.0</v>
       </c>
       <c r="F21">
         <v>2899000.0</v>
       </c>
       <c r="G21">
         <v>4601000.0</v>
       </c>
       <c r="H21">
         <v>5364000.0</v>
       </c>
       <c r="I21">
         <v>585000.0</v>
       </c>
       <c r="J21">
         <v>787000.0</v>
       </c>
@@ -1651,51 +1656,53 @@
       <c r="D24">
         <v>2331000.0</v>
       </c>
       <c r="E24">
         <v>4046000.0</v>
       </c>
       <c r="F24">
         <v>5504000.0</v>
       </c>
       <c r="G24">
         <v>0.0</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
         <v>38</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>10078000.0</v>
+      </c>
       <c r="C25">
         <v>9122000.0</v>
       </c>
       <c r="D25">
         <v>8695000.0</v>
       </c>
       <c r="E25">
         <v>6706000.0</v>
       </c>
       <c r="F25">
         <v>8094000.0</v>
       </c>
       <c r="G25">
         <v>3769000.0</v>
       </c>
       <c r="H25">
         <v>5834000.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
@@ -1735,51 +1742,51 @@
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
-        <v>26324000.0</v>
+        <v>16018000.0</v>
       </c>
       <c r="C28">
         <v>7632000.0</v>
       </c>
       <c r="D28">
         <v>36300000.0</v>
       </c>
       <c r="E28">
         <v>34525000.0</v>
       </c>
       <c r="F28">
         <v>-32881000.0</v>
       </c>
       <c r="G28">
         <v>28549000.0</v>
       </c>
       <c r="H28">
         <v>2217000.0</v>
       </c>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
@@ -2056,51 +2063,53 @@
       <c r="O36"/>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" t="s">
         <v>51</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>4517000.0</v>
+      </c>
       <c r="C38">
         <v>5635000.0</v>
       </c>
       <c r="D38">
         <v>6071000.0</v>
       </c>
       <c r="E38">
         <v>6170000.0</v>
       </c>
       <c r="F38">
         <v>7160000.0</v>
       </c>
       <c r="G38">
         <v>2725000.0</v>
       </c>
       <c r="H38">
         <v>504000.0</v>
       </c>
       <c r="I38">
         <v>3353000.0</v>
       </c>
       <c r="J38">
         <v>2694000.0</v>
       </c>
       <c r="K38">
@@ -2202,51 +2211,53 @@
       <c r="D41"/>
       <c r="E41">
         <v>9225000.0</v>
       </c>
       <c r="F41">
         <v>15357000.0</v>
       </c>
       <c r="G41">
         <v>18888000.0</v>
       </c>
       <c r="H41">
         <v>25747000.0</v>
       </c>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" t="s">
         <v>55</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>-46435000.0</v>
+      </c>
       <c r="C42">
         <v>128835000.0</v>
       </c>
       <c r="D42">
         <v>-53208000.0</v>
       </c>
       <c r="E42">
         <v>-94346000.0</v>
       </c>
       <c r="F42">
         <v>-1074000.0</v>
       </c>
       <c r="G42">
         <v>1339000.0</v>
       </c>
       <c r="H42">
         <v>5332000.0</v>
       </c>
       <c r="I42">
         <v>-2253000.0</v>
       </c>
       <c r="J42">
         <v>12111000.0</v>
       </c>
       <c r="K42">
@@ -2343,51 +2354,53 @@
       </c>
       <c r="E46">
         <v>317446000.0</v>
       </c>
       <c r="F46">
         <v>221234000.0</v>
       </c>
       <c r="G46">
         <v>220351000.0</v>
       </c>
       <c r="H46">
         <v>221220000.0</v>
       </c>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" t="s">
         <v>60</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>367923000.0</v>
+      </c>
       <c r="C47">
         <v>393074000.0</v>
       </c>
       <c r="D47">
         <v>339542000.0</v>
       </c>
       <c r="E47">
         <v>317446000.0</v>
       </c>
       <c r="F47">
         <v>221234000.0</v>
       </c>
       <c r="G47">
         <v>220351000.0</v>
       </c>
       <c r="H47">
         <v>221220000.0</v>
       </c>
       <c r="I47">
         <v>192987000.0</v>
       </c>
       <c r="J47">
         <v>177799000.0</v>
       </c>
       <c r="K47">
@@ -2494,51 +2507,51 @@
       </c>
       <c r="J50">
         <v>16777000.0</v>
       </c>
       <c r="K50">
         <v>33439000.0</v>
       </c>
       <c r="L50">
         <v>32000000.0</v>
       </c>
       <c r="M50">
         <v>52000000.0</v>
       </c>
       <c r="N50">
         <v>40000000.0</v>
       </c>
       <c r="O50">
         <v>7000000.0</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
-        <v>51188000.0</v>
+        <v>40882000.0</v>
       </c>
       <c r="C51">
         <v>92160000.0</v>
       </c>
       <c r="D51">
         <v>131336000.0</v>
       </c>
       <c r="E51">
         <v>125776000.0</v>
       </c>
       <c r="F51">
         <v>42705000.0</v>
       </c>
       <c r="G51">
         <v>126309000.0</v>
       </c>
       <c r="H51">
         <v>80834000.0</v>
       </c>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
@@ -2940,503 +2953,518 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE62"/>
+  <dimension ref="A1:AF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AD1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AE1" t="s">
         <v>97</v>
       </c>
-    </row>
-    <row r="2" spans="1:31">
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>643127000.0</v>
+      </c>
+      <c r="C2">
         <v>617016000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>591094000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>689144000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>618767000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>707885000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>623245000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>673262000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>668491000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>481657000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>621843000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>588960000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>638858000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>553933000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>402846000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>374244000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>342217000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>229048000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>266240000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>246602000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>283426000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>211270000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>276799000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>263781000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>370200000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>242232000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>355982000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>232000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>192000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>227000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>194000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:31">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
-    </row>
-    <row r="4" spans="1:31">
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5">
+        <v>-40509000.0</v>
+      </c>
+      <c r="C5">
         <v>-39105000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-32532000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-32639000.0</v>
       </c>
-      <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5">
         <v>-31570999.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>93990000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-16253000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-26604000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-26218000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-25664000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-33332000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-47173000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-51071000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
-    </row>
-    <row r="6" spans="1:31">
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-    </row>
-    <row r="7" spans="1:31">
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>13541000.0</v>
+      </c>
+      <c r="C7">
         <v>15568000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>17906000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>15275000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>17020000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>14899000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>7981000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>9729000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>11388000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>11935000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>13529000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>4308000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>4172000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>4798000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>5441000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>6061000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>6593000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>3911000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>4409000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>4893000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>5374000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>5839000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>6312000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>6811000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>7180000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>7669000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>16911000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
         <v>149363000.0</v>
       </c>
       <c r="C8">
         <v>149363000.0</v>
       </c>
       <c r="D8">
         <v>149363000.0</v>
       </c>
       <c r="E8">
         <v>149363000.0</v>
       </c>
       <c r="F8">
         <v>149363000.0</v>
       </c>
       <c r="G8">
         <v>149363000.0</v>
       </c>
       <c r="H8">
         <v>149363000.0</v>
       </c>
       <c r="I8">
@@ -3453,345 +3481,356 @@
       </c>
       <c r="M8">
         <v>149363000.0</v>
       </c>
       <c r="N8">
         <v>149363000.0</v>
       </c>
       <c r="O8">
         <v>149363000.0</v>
       </c>
       <c r="P8">
         <v>149363000.0</v>
       </c>
       <c r="Q8">
         <v>149363000.0</v>
       </c>
       <c r="R8">
         <v>149363000.0</v>
       </c>
       <c r="S8">
         <v>149363000.0</v>
       </c>
       <c r="T8">
         <v>149363000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>149363000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-    </row>
-    <row r="10" spans="1:31">
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>166501000.0</v>
+      </c>
+      <c r="C10">
         <v>24864000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>103045000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>130507000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>136457000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>84528000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>77381000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>132776000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>138216000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>95036000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>150580000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>131661000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>155885000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>29727000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>107559000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>126304000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>253215000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>75586000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>84294000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>95716000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>251186000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>93991000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>93771000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>81944000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>94242000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>78617000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>63187000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>124000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>41000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>33000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>27000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:31">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
         <v>24</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>24864000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>103045000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>130507000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>136457000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>84528000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>77381000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>150580000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>131661000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>155885000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>91251000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>107559000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>126304000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>253215000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>75586000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>84294000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>95716000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
+        <v>166501000.0</v>
+      </c>
+      <c r="C12">
         <v>24864000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>103045000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>130507000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>136457000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>84528000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>77381000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>132776000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>138216000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>95036000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>150580000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>131661000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>155885000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>29727000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>107559000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>126304000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>253215000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>75586000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>84294000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>95716000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>251186000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>93991000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>93771000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>81944000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>94242000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>78617000.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13">
         <v>149363000.0</v>
       </c>
       <c r="C13">
         <v>149363000.0</v>
       </c>
       <c r="D13">
         <v>149363000.0</v>
       </c>
       <c r="E13">
         <v>149363000.0</v>
       </c>
       <c r="F13">
         <v>149363000.0</v>
       </c>
       <c r="G13">
         <v>149363000.0</v>
       </c>
       <c r="H13">
         <v>149363000.0</v>
       </c>
       <c r="I13">
@@ -3826,3182 +3865,3280 @@
       </c>
       <c r="S13">
         <v>149363000.0</v>
       </c>
       <c r="T13">
         <v>149363000.0</v>
       </c>
       <c r="U13">
         <v>149363000.0</v>
       </c>
       <c r="V13">
         <v>149363000.0</v>
       </c>
       <c r="W13">
         <v>149363000.0</v>
       </c>
       <c r="X13">
         <v>149363000.0</v>
       </c>
       <c r="Y13">
         <v>149363000.0</v>
       </c>
       <c r="Z13">
         <v>149363000.0</v>
       </c>
-      <c r="AA13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA13">
+        <v>149363000.0</v>
+      </c>
+      <c r="AB13"/>
       <c r="AC13">
         <v>161000000.0</v>
       </c>
       <c r="AD13">
         <v>161000000.0</v>
       </c>
       <c r="AE13">
         <v>161000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="AF13">
+        <v>161000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
+        <v>305748000.0</v>
+      </c>
+      <c r="C14">
         <v>305742448.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>305729970.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>305720149.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>305748000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>305763000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>305737815.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>305752791.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>305748000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>305742358.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>305732689.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>305738046.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>305748000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>305803662.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>305808646.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>305748000.0</v>
       </c>
       <c r="Q14">
         <v>305748000.0</v>
       </c>
       <c r="R14">
         <v>305748000.0</v>
       </c>
       <c r="S14">
         <v>305748000.0</v>
       </c>
       <c r="T14">
         <v>305748000.0</v>
       </c>
       <c r="U14">
         <v>305748000.0</v>
       </c>
       <c r="V14">
         <v>305748000.0</v>
       </c>
       <c r="W14">
         <v>305748000.0</v>
       </c>
       <c r="X14">
         <v>305748000.0</v>
       </c>
       <c r="Y14">
         <v>305748000.0</v>
       </c>
       <c r="Z14">
         <v>305748000.0</v>
       </c>
       <c r="AA14">
+        <v>305748000.0</v>
+      </c>
+      <c r="AB14">
         <v>305718100.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>305973800.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>303776700.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>303326800.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>308582400.0</v>
       </c>
     </row>
-    <row r="15" spans="1:31">
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20"/>
-      <c r="C20"/>
+      <c r="C20">
+        <v>2634000.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>2634000.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>2634000.0</v>
       </c>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>2634000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>2634000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20">
         <v>2634000.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>2634000.0</v>
       </c>
-      <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
+      <c r="AC20"/>
+      <c r="AD20">
         <v>3000000.0</v>
       </c>
-      <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21">
+        <v>41060000.0</v>
+      </c>
+      <c r="C21">
         <v>39939000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>13428000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>12281000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>11718000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>9641000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>5542000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>5946000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>5050000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2605000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>5110000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>4233000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>4306000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1947000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>4632000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>4588000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>4906000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>5533000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>5695000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>6298000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>6628000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>7235000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>6912000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>7058000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>7119000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>7998000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>7549000.0</v>
       </c>
-      <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>71057000.0</v>
+      </c>
+      <c r="C22">
         <v>129940000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>71612000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>66708000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>72754000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>124354000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>108587000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>173847000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>87992000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>97535000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>99240000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>140804000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>100081000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>124440000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>136656000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>149713000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>100151000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>78953000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>63662000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>61647000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>59696000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>85822000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>70860000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>62954000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>56758000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>66869000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>64245000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>52000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>78000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>68000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>48000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:31">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23">
+        <v>1152713000.0</v>
+      </c>
+      <c r="C23">
         <v>1049141000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1035007000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1038318000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1073653000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1133386000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1006361000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1095265000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1080511000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1017311000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1032038000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1013190000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>980592000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1058190000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>721421000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>716328000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>741472000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>808329000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>576237000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>538585000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>701449000.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
         <v>37</v>
       </c>
-      <c r="B24">
-[...1 lines deleted...]
-      </c>
+      <c r="B24"/>
       <c r="C24">
         <v>0.0</v>
       </c>
       <c r="D24">
         <v>0.0</v>
       </c>
       <c r="E24">
         <v>0.0</v>
       </c>
       <c r="F24">
+        <v>0.0</v>
+      </c>
+      <c r="G24">
         <v>318000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>776000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1339000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1852000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2331000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2795000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>3278000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>3624000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>4046000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>4424000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>4768000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>5112000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>5504000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>7553000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>7720000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>7709000.0</v>
       </c>
-      <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
         <v>38</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>10306000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>11258000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>8424000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>9887000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>9122000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3706000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>10848000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>4931000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5692000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>6706000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>7672000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>8600000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>9525000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>8094000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>10453000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>10829000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>11122000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3769000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4270000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>70000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>80000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>78000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>68000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:31">
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
-        <v>26324000.0</v>
+        <v>-152960000.0</v>
       </c>
       <c r="C28">
+        <v>16018000.0</v>
+      </c>
+      <c r="D28">
         <v>-34336000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-113961000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-117693000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7632000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-21688000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-26720000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-122995000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>36300000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-7236000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>40513000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-114517000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>93911000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-25925000.0</v>
       </c>
-      <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
-      <c r="S28">
+      <c r="S28"/>
+      <c r="T28">
         <v>18259000.0</v>
       </c>
-      <c r="T28"/>
       <c r="U28"/>
-      <c r="V28">
+      <c r="V28"/>
+      <c r="W28">
         <v>28549000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>31400000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>52598000.0</v>
       </c>
-      <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>418998000.0</v>
+      </c>
+      <c r="C29">
         <v>346773000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>359030000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>267284000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>372031000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>355459000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>307085000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>339680000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>331210000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>348500000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>339337000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>369233000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>283734000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>268633000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>218537000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>250535000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>330868000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>249920000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>246161000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>224667000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>347769000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>290401000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>256464000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>315623000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>232142000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>383633000.0</v>
+      </c>
+      <c r="C30">
         <v>355952000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>351700000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>338391000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>338072000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>390587000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>354520000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>348562000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>410364000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>327667000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>349962000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>332883000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>326360000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>398074000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>132361000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>126965000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>68684000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>321731000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>124974000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>62571000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>73890000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>130830000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>136829000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>193610000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>210662000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>217285000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>254211000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>288000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>231000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>295000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>239000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:31">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>197134000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>143074000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>137712000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>-65625000.0</v>
+      </c>
+      <c r="C32">
         <v>-172262000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-155960000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-199353000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-117409000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-220648000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-182850000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-171166000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-87436000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-192198000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-192195000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-182735000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-126047000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-225022000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-171994000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-145392000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-4988000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-89642000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-125564000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-133669000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-74668000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-125506000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-151303000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-96241000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-112261000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
-    </row>
-    <row r="33" spans="1:31">
+      <c r="AF32"/>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>531521999.0</v>
+      </c>
+      <c r="C33">
         <v>538380000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>508244000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>502283000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>525911000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>533502000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>465498000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>439634000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>443471000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>439494000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>431795000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>407379000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>397832000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2634000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>344421000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>312755000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>318317000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>328675000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>299923000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>315346000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>313492000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>322797000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>316864000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>317231000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>320991000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>314442000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>316549000.0</v>
       </c>
-      <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
-    </row>
-    <row r="34" spans="1:31">
+      <c r="AF33"/>
+    </row>
+    <row r="34" spans="1:32">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
-    </row>
-    <row r="35" spans="1:31">
+      <c r="AF34"/>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>42981999.0</v>
+      </c>
+      <c r="C35">
         <v>39992000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>39829000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>33255000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>32882000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>29610000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>18698000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>21526000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>22486000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>12699000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>21824000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>17408000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>17312000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>15931000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>21932000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>27412000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>30290000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>23451000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>26019000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>30431000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>31508000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>22657000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>23881000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>30709000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>32141000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>31581000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>41944000.0</v>
       </c>
-      <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
-    </row>
-    <row r="36" spans="1:31">
+      <c r="AF35"/>
+    </row>
+    <row r="36" spans="1:32">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
-      <c r="D36">
+      <c r="D36"/>
+      <c r="E36">
         <v>118833000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>126553000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>122518000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>106825000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>3396000.0</v>
       </c>
-      <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
-      <c r="N36">
+      <c r="N36"/>
+      <c r="O36">
         <v>-2634000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>9875000.0</v>
       </c>
-      <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
-    </row>
-    <row r="37" spans="1:31">
+      <c r="AF36"/>
+    </row>
+    <row r="37" spans="1:32">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-    </row>
-    <row r="38" spans="1:31">
+      <c r="AF37"/>
+    </row>
+    <row r="38" spans="1:32">
       <c r="A38" t="s">
         <v>51</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>4517000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>2879000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>3263000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>5282000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>5635000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>6859000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>2372000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>2392000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>3732000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1025829000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>9875000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>11388000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>8336000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>7160000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>6556000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>5665000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>3072000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>2725000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1417000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>498000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>491000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>504000.0</v>
       </c>
-      <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
-    </row>
-    <row r="39" spans="1:31">
+      <c r="AF38"/>
+    </row>
+    <row r="39" spans="1:32">
       <c r="A39" t="s">
         <v>52</v>
       </c>
-      <c r="B39">
+      <c r="B39"/>
+      <c r="C39">
         <v>5000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>406000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>429000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>459000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>415000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>375000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>446000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>468000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>57579000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>461000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>463000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>434000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>49355000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>424000.0</v>
       </c>
-      <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
-      <c r="AC39">
+      <c r="AC39"/>
+      <c r="AD39">
         <v>45000000.0</v>
       </c>
-      <c r="AD39"/>
-      <c r="AE39">
+      <c r="AE39"/>
+      <c r="AF39">
         <v>65000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:31">
+    <row r="40" spans="1:32">
       <c r="A40" t="s">
         <v>53</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>39282000.0</v>
+      </c>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
-      <c r="H40">
+      <c r="H40"/>
+      <c r="I40">
         <v>-673262000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>-668491000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>123953000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-621843000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>32343000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>34273000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>215139000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>72186000.0</v>
       </c>
-      <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
-      <c r="AB40">
+      <c r="AB40"/>
+      <c r="AC40">
         <v>25000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>59000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>22000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>54000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:31">
+    <row r="41" spans="1:32">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>12477000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>9225000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>14260000.0</v>
       </c>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
-    </row>
-    <row r="42" spans="1:31">
+      <c r="AF41"/>
+    </row>
+    <row r="42" spans="1:32">
       <c r="A42" t="s">
         <v>55</v>
       </c>
-      <c r="B42">
+      <c r="B42"/>
+      <c r="C42">
         <v>-46435000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-38333000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>116650000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>220924000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-21243000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>110010000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-111753000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-32506000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-53208000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-52436000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-51328000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-66664000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-47173000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-51071000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-55633000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-32303000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-6599000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-2464000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-3441000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-7502000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-2187000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-1099000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-997000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-3781000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-1223000.0</v>
       </c>
-      <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
-    </row>
-    <row r="43" spans="1:31">
+      <c r="AF42"/>
+    </row>
+    <row r="43" spans="1:32">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
-    </row>
-    <row r="44" spans="1:31">
+      <c r="AF43"/>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-    </row>
-    <row r="45" spans="1:31">
+      <c r="AF44"/>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45">
+        <v>354200000.0</v>
+      </c>
+      <c r="C45">
         <v>367923000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>362436000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>367906000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>382358000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>393074000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>346272000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>322223000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>328370000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>784026000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>331330000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>313508000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>310547000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>713115000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>262626000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
-    </row>
-    <row r="46" spans="1:31">
+      <c r="AF45"/>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>354200000.0</v>
+      </c>
+      <c r="C46">
         <v>367923000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>362436000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>367906000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>382358000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>393074000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>346272000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>322223000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>328370000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>339542000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>331330000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>313508000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>310547000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>317446000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>262626000.0</v>
       </c>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
-    </row>
-    <row r="47" spans="1:31">
+      <c r="AF46"/>
+    </row>
+    <row r="47" spans="1:32">
       <c r="A47" t="s">
         <v>60</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>367923000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>362436000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>367906000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>382358000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>393074000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>346272000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>331330000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>313508000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>310547000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>317446000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>262626000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>238642000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>232412000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>221234000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>195185000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>208155000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>214112000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>220351000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>216878000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>218148000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>223400000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>221220000.0</v>
       </c>
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
-    </row>
-    <row r="48" spans="1:31">
+      <c r="AF47"/>
+    </row>
+    <row r="48" spans="1:32">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>310144000.0</v>
+      </c>
+      <c r="C48">
         <v>211201000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>191396000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>149289000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>252359000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>150078000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>141581000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>111753000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>194267000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>106340000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>86377000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>77668000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>130507000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>45465000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>44052000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>40314000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>160354000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>68362000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-3291000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1025000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>57320000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>20685000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-16971000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>32715000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>21560000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>344000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-23234000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>227000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>164000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>105000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>42000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:31">
+    <row r="49" spans="1:32">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
-    </row>
-    <row r="50" spans="1:31">
+      <c r="AF49"/>
+    </row>
+    <row r="50" spans="1:32">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50">
+        <v>0.0</v>
+      </c>
+      <c r="C50">
         <v>25314000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>50803000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1271000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1744000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>76943000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>46936000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>94988000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>1981000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>117070000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>127020000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>164588000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>33572000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>116932000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>71769000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>111723000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>48342000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>33290000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>95000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>70000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>140879000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>122540000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>125171000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>134542000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>65000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>75000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>132000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>38000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>32000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>79000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>130000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:31">
+    <row r="51" spans="1:32">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
-        <v>51188000.0</v>
+        <v>13541000.0</v>
       </c>
       <c r="C51">
+        <v>40882000.0</v>
+      </c>
+      <c r="D51">
         <v>68709000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>16546000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>18764000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>92160000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>55693000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>106056000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>15221000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>131336000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>143344000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>172174000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>41368000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>123638000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>81634000.0</v>
       </c>
-      <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
-      <c r="S51">
+      <c r="S51"/>
+      <c r="T51">
         <v>105453000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>80829000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>152001000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>126309000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>129441000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>4735000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>5344000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>5834000.0</v>
       </c>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
-    </row>
-    <row r="52" spans="1:31">
+      <c r="AF51"/>
+    </row>
+    <row r="52" spans="1:32">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52">
+        <v>4407000.0</v>
+      </c>
+      <c r="C52">
         <v>30576000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>57451000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>8122000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>8877000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>83038000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>51987000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>100712000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>8324000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>122641000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>132496000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>167243000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>35676000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>119070000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>73962000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>110000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>46657000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>31623000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>95000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>70000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>140879000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>122540000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>125171000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>134542000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>65000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>75000000.0</v>
       </c>
-      <c r="AA52"/>
-      <c r="AB52">
+      <c r="AB52"/>
+      <c r="AC52">
         <v>38000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>32000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>79000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>130000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:31">
+    <row r="53" spans="1:32">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53">
         <v>2081000.0</v>
       </c>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53">
         <v>1471000.0</v>
       </c>
-      <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
-      <c r="AC53">
+      <c r="AC53"/>
+      <c r="AD53">
         <v>15000000.0</v>
       </c>
-      <c r="AD53"/>
       <c r="AE53"/>
-    </row>
-    <row r="54" spans="1:31">
+      <c r="AF53"/>
+    </row>
+    <row r="54" spans="1:32">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-    </row>
-    <row r="55" spans="1:31">
+      <c r="AF54"/>
+    </row>
+    <row r="55" spans="1:32">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>1152713000.0</v>
+      </c>
+      <c r="C55">
         <v>1049141000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1035007000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1038318000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1073653000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1133386000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1006361000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1095265000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1080511000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1017311000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1032038000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1013190000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>980592000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1058190000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>721421000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>716328000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>741472000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>808329000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>576237000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>538585000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>701449000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>636547000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>621279000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>662198000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>684373000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>679379000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>702805000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>703000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>662000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>633000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>608000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:31">
+    <row r="56" spans="1:32">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>621191000.0</v>
+      </c>
+      <c r="C56">
         <v>510761000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>526763000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>536035000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>547742000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>599884000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>540863000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>655631000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>637040000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>577817000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>600243000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>605811000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>582760000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>29727000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>377000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>403573000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>423155000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>479654000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>276314000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>223239000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>387957000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>313750000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>304415000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>344967000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>363382000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>364937000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>386256000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>465000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>411000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>396000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>379000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:31">
+    <row r="57" spans="1:32">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>686816000.0</v>
+      </c>
+      <c r="C57">
         <v>683023000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>682723000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>735388000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>665151000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>820532000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>723713000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>826797000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>724476000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>770015000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>792438000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>788546000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>708807000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>888142000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>548994000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>548965000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>428143000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>569296000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>401878000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>356908000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>462625000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>439256000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>455718000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>441208000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>475643000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>491090000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>519657000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>296000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>306000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>329000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>377000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:31">
+    <row r="58" spans="1:32">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>729798000.0</v>
+      </c>
+      <c r="C58">
         <v>723015000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>722552000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>768643000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>698033000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>850142000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>742411000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>848323000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>746962000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>782714000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>814262000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>805954000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>726119000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>904073000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>570926000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>582284000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>464058000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>597203000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>432629000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>391638000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>502268000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>468686000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>489986000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>481117000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>517231000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>530895000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>561601000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>309000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>319000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>345000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>394000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:31">
+    <row r="59" spans="1:32">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-    </row>
-    <row r="60" spans="1:31">
+      <c r="AF59"/>
+    </row>
+    <row r="60" spans="1:32">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>418998000.0</v>
+      </c>
+      <c r="C60">
         <v>321459000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>308227000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>266013000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>370287000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>278198000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>259373000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>243353000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>327377000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>229099000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>209522000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>201367000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>246538000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>147655000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>142344000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>134044000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>277414000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>211126000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>143608000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>146947000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>199181000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>167861000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>131293000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>181081000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>167142000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>148484000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>132002000.0</v>
       </c>
-      <c r="AB60"/>
       <c r="AC60"/>
       <c r="AD60"/>
       <c r="AE60"/>
-    </row>
-    <row r="61" spans="1:31">
+      <c r="AF60"/>
+    </row>
+    <row r="61" spans="1:32">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-    </row>
-    <row r="62" spans="1:31">
+      <c r="AF61"/>
+    </row>
+    <row r="62" spans="1:32">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
+      <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7054,1083 +7191,1089 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B2">
         <v>1816335000.0</v>
       </c>
       <c r="C2">
         <v>1558650000.0</v>
       </c>
       <c r="D2">
         <v>1483948000.0</v>
       </c>
       <c r="E2">
         <v>1616373000.0</v>
       </c>
       <c r="F2">
         <v>1248829000.0</v>
       </c>
       <c r="G2">
         <v>1300893000.0</v>
       </c>
       <c r="H2">
         <v>1539464000.0</v>
       </c>
       <c r="I2">
         <v>1318062000.0</v>
       </c>
       <c r="J2">
         <v>1148567000.0</v>
       </c>
       <c r="K2">
         <v>1082292000.0</v>
       </c>
       <c r="L2">
         <v>1053000000.0</v>
       </c>
       <c r="M2">
         <v>1042000000.0</v>
       </c>
       <c r="N2">
         <v>984000000.0</v>
       </c>
       <c r="O2">
         <v>1005000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B3">
         <v>74178000.0</v>
       </c>
       <c r="C3">
         <v>62346000.0</v>
       </c>
       <c r="D3">
         <v>62456000.0</v>
       </c>
       <c r="E3">
         <v>46355000.0</v>
       </c>
       <c r="F3">
         <v>57248000.0</v>
       </c>
       <c r="G3">
         <v>43163000.0</v>
       </c>
       <c r="H3">
         <v>39001000.0</v>
       </c>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B5">
-        <v>449749000.0</v>
+        <v>446184000.0</v>
       </c>
       <c r="C5">
         <v>390108000.0</v>
       </c>
       <c r="D5">
         <v>422817000.0</v>
       </c>
       <c r="E5">
         <v>447412000.0</v>
       </c>
       <c r="F5">
         <v>262770000.0</v>
       </c>
       <c r="G5">
         <v>216752000.0</v>
       </c>
       <c r="H5">
         <v>373427000.0</v>
       </c>
       <c r="I5">
         <v>410173000.0</v>
       </c>
       <c r="J5">
         <v>334193000.0</v>
       </c>
       <c r="K5">
         <v>324614000.0</v>
       </c>
       <c r="L5">
         <v>273000000.0</v>
       </c>
       <c r="M5">
         <v>266000000.0</v>
       </c>
       <c r="N5">
         <v>233000000.0</v>
       </c>
       <c r="O5">
         <v>241000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B6">
-        <v>523927000.0</v>
+        <v>520362000.0</v>
       </c>
       <c r="C6">
         <v>452454000.0</v>
       </c>
       <c r="D6">
         <v>485273000.0</v>
       </c>
       <c r="E6">
         <v>493767000.0</v>
       </c>
       <c r="F6">
         <v>320018000.0</v>
       </c>
       <c r="G6">
         <v>259915000.0</v>
       </c>
       <c r="H6">
         <v>412428000.0</v>
       </c>
       <c r="I6">
         <v>410173000.0</v>
       </c>
       <c r="J6">
         <v>334193000.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B9">
         <v>443619000.0</v>
       </c>
       <c r="C9">
         <v>817762000.0</v>
       </c>
       <c r="D9">
         <v>776951000.0</v>
       </c>
       <c r="E9">
         <v>796092000.0</v>
       </c>
       <c r="F9">
         <v>523992000.0</v>
       </c>
       <c r="G9">
         <v>484107000.0</v>
       </c>
       <c r="H9">
         <v>717117000.0</v>
       </c>
       <c r="I9">
         <v>664280000.0</v>
       </c>
       <c r="J9">
         <v>619656000.0</v>
       </c>
       <c r="K9">
         <v>597202000.0</v>
       </c>
       <c r="L9">
         <v>607000000.0</v>
       </c>
       <c r="M9">
         <v>593000000.0</v>
       </c>
       <c r="N9">
         <v>571000000.0</v>
       </c>
       <c r="O9">
         <v>580000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B10">
         <v>483444000.0</v>
       </c>
       <c r="C10">
         <v>448342000.0</v>
       </c>
       <c r="D10">
         <v>417053000.0</v>
       </c>
       <c r="E10">
         <v>444405000.0</v>
       </c>
       <c r="F10">
         <v>259573000.0</v>
       </c>
       <c r="G10">
         <v>209780000.0</v>
       </c>
       <c r="H10">
         <v>382237000.0</v>
       </c>
       <c r="I10">
         <v>361260000.0</v>
       </c>
       <c r="J10">
         <v>294792000.0</v>
       </c>
       <c r="K10">
         <v>283843000.0</v>
       </c>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B11">
         <v>106186000.0</v>
       </c>
       <c r="C11">
         <v>107598000.0</v>
       </c>
       <c r="D11">
         <v>82195000.0</v>
       </c>
       <c r="E11">
         <v>119544000.0</v>
       </c>
       <c r="F11">
         <v>55208000.0</v>
       </c>
       <c r="G11">
         <v>43595000.0</v>
       </c>
       <c r="H11">
         <v>81853000.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>63000000.0</v>
       </c>
       <c r="M11">
         <v>57000000.0</v>
       </c>
       <c r="N11">
         <v>50000000.0</v>
       </c>
       <c r="O11">
         <v>52000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B12">
         <v>3448000.0</v>
       </c>
       <c r="C12">
         <v>4112000.0</v>
       </c>
       <c r="D12">
         <v>5764000.0</v>
       </c>
       <c r="E12">
         <v>3007000.0</v>
       </c>
       <c r="F12">
         <v>3197000.0</v>
       </c>
       <c r="G12">
         <v>6972000.0</v>
       </c>
       <c r="H12">
         <v>10525000.0</v>
       </c>
       <c r="I12">
         <v>8079000.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B13">
         <v>33695000.0</v>
       </c>
       <c r="C13">
         <v>916000.0</v>
       </c>
       <c r="D13">
         <v>556000.0</v>
       </c>
       <c r="E13">
         <v>21519000.0</v>
       </c>
       <c r="F13">
         <v>15180000.0</v>
       </c>
       <c r="G13">
         <v>14932000.0</v>
       </c>
       <c r="H13">
         <v>16292000.0</v>
       </c>
       <c r="I13">
         <v>14284000.0</v>
       </c>
       <c r="J13">
         <v>4179000.0</v>
       </c>
       <c r="K13">
         <v>10213000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B14">
         <v>-1621000.0</v>
       </c>
       <c r="C14">
         <v>-3661000.0</v>
       </c>
       <c r="D14">
         <v>-7602000.0</v>
       </c>
       <c r="E14">
         <v>-7815000.0</v>
       </c>
       <c r="F14">
         <v>-3377000.0</v>
       </c>
       <c r="G14">
         <v>-4005000.0</v>
       </c>
       <c r="H14">
         <v>-9360000.0</v>
       </c>
       <c r="I14">
         <v>-9603000.0</v>
       </c>
       <c r="J14">
         <v>-11213000.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B15">
         <v>375637000.0</v>
       </c>
       <c r="C15">
         <v>337083000.0</v>
       </c>
       <c r="D15">
         <v>327256000.0</v>
       </c>
       <c r="E15">
         <v>317046000.0</v>
       </c>
       <c r="F15">
         <v>200988000.0</v>
       </c>
       <c r="G15">
         <v>162180000.0</v>
       </c>
       <c r="H15">
         <v>291024000.0</v>
       </c>
       <c r="I15">
         <v>277154000.0</v>
       </c>
       <c r="J15">
         <v>221165000.0</v>
       </c>
       <c r="K15">
         <v>204978000.0</v>
       </c>
       <c r="L15">
         <v>216000000.0</v>
       </c>
       <c r="M15">
         <v>212000000.0</v>
       </c>
       <c r="N15">
         <v>184000000.0</v>
       </c>
       <c r="O15">
         <v>192000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B16">
         <v>375637000.0</v>
       </c>
       <c r="C16">
         <v>337083000.0</v>
       </c>
       <c r="D16">
         <v>327256000.0</v>
       </c>
       <c r="E16">
         <v>317046000.0</v>
       </c>
       <c r="F16">
         <v>200988000.0</v>
       </c>
       <c r="G16">
         <v>162180000.0</v>
       </c>
       <c r="H16">
         <v>291024000.0</v>
       </c>
       <c r="I16">
         <v>277154000.0</v>
       </c>
       <c r="J16">
         <v>221165000.0</v>
       </c>
       <c r="K16">
         <v>204978000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B17">
         <v>377258000.0</v>
       </c>
       <c r="C17">
         <v>340744000.0</v>
       </c>
       <c r="D17">
         <v>334858000.0</v>
       </c>
       <c r="E17">
         <v>324861000.0</v>
       </c>
       <c r="F17">
         <v>204365000.0</v>
       </c>
       <c r="G17">
         <v>166185000.0</v>
       </c>
       <c r="H17">
         <v>300384000.0</v>
       </c>
       <c r="I17">
         <v>286757000.0</v>
       </c>
       <c r="J17">
         <v>232378000.0</v>
       </c>
       <c r="K17">
         <v>210665000.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B18">
         <v>-2523000.0</v>
       </c>
       <c r="C18">
         <v>-3196000.0</v>
       </c>
       <c r="D18">
         <v>-5208000.0</v>
       </c>
       <c r="E18">
         <v>-2223000.0</v>
       </c>
       <c r="F18">
         <v>-2448000.0</v>
       </c>
       <c r="G18">
         <v>-5227000.0</v>
       </c>
       <c r="H18">
         <v>-8920000.0</v>
       </c>
       <c r="I18">
         <v>-6671000.0</v>
       </c>
       <c r="J18">
         <v>-3938000.0</v>
       </c>
       <c r="K18">
         <v>-5157000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B21">
         <v>449749000.0</v>
       </c>
       <c r="C21">
         <v>415903000.0</v>
       </c>
       <c r="D21">
         <v>393596000.0</v>
       </c>
       <c r="E21">
         <v>422886000.0</v>
       </c>
       <c r="F21">
         <v>244393000.0</v>
       </c>
       <c r="G21">
         <v>194848000.0</v>
       </c>
       <c r="H21">
         <v>373427000.0</v>
       </c>
       <c r="I21">
         <v>346976000.0</v>
       </c>
       <c r="J21">
         <v>298971000.0</v>
       </c>
       <c r="K21">
         <v>294056000.0</v>
       </c>
       <c r="L21">
         <v>273000000.0</v>
       </c>
       <c r="M21">
         <v>266000000.0</v>
       </c>
       <c r="N21">
         <v>233000000.0</v>
       </c>
       <c r="O21">
         <v>241000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B23">
         <v>1810205000.0</v>
       </c>
       <c r="C23">
         <v>1960509000.0</v>
       </c>
       <c r="D23">
         <v>1867303000.0</v>
       </c>
       <c r="E23">
         <v>1987356000.0</v>
       </c>
       <c r="F23">
         <v>1525980000.0</v>
       </c>
       <c r="G23">
         <v>1584925000.0</v>
       </c>
       <c r="H23">
         <v>1865424000.0</v>
       </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>122</v>
+      </c>
+      <c r="B25">
+        <v>74178000.0</v>
+      </c>
       <c r="C25">
         <v>70122000.0</v>
       </c>
       <c r="D25">
         <v>62456000.0</v>
       </c>
       <c r="E25">
         <v>46355000.0</v>
       </c>
       <c r="F25">
         <v>57248000.0</v>
       </c>
       <c r="G25">
         <v>43163000.0</v>
       </c>
       <c r="H25">
         <v>42123000.0</v>
       </c>
       <c r="I25">
         <v>40834000.0</v>
       </c>
       <c r="J25">
         <v>32964000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>124</v>
+      </c>
+      <c r="B27">
+        <v>273905000.0</v>
+      </c>
       <c r="C27">
         <v>313638000.0</v>
       </c>
       <c r="D27">
         <v>292850000.0</v>
       </c>
       <c r="E27">
         <v>286669000.0</v>
       </c>
       <c r="F27">
         <v>213992000.0</v>
       </c>
       <c r="G27">
         <v>221554000.0</v>
       </c>
       <c r="H27">
         <v>284939000.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>125</v>
+      </c>
+      <c r="B28">
+        <v>90034000.0</v>
+      </c>
       <c r="C28">
         <v>92406000.0</v>
       </c>
       <c r="D28">
         <v>84442000.0</v>
       </c>
       <c r="E28">
         <v>79206000.0</v>
       </c>
       <c r="F28">
         <v>65228000.0</v>
       </c>
       <c r="G28">
         <v>63205000.0</v>
       </c>
       <c r="H28">
         <v>63537000.0</v>
       </c>
       <c r="I28">
         <v>322005000.0</v>
       </c>
       <c r="J28">
         <v>325948000.0</v>
       </c>
       <c r="K28">
         <v>307726000.0</v>
       </c>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B29">
         <v>106186000.0</v>
       </c>
       <c r="C29">
         <v>107598000.0</v>
       </c>
       <c r="D29">
         <v>82195000.0</v>
       </c>
       <c r="E29">
         <v>119544000.0</v>
       </c>
       <c r="F29">
         <v>55208000.0</v>
       </c>
       <c r="G29">
         <v>43595000.0</v>
       </c>
       <c r="H29">
         <v>81853000.0</v>
       </c>
       <c r="I29">
         <v>74503000.0</v>
       </c>
       <c r="J29">
         <v>62414000.0</v>
       </c>
       <c r="K29">
         <v>73178000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B30">
         <v>-6130000.0</v>
       </c>
       <c r="C30">
         <v>405055000.0</v>
       </c>
       <c r="D30">
         <v>383355000.0</v>
       </c>
       <c r="E30">
         <v>370983000.0</v>
       </c>
       <c r="F30">
         <v>277151000.0</v>
       </c>
       <c r="G30">
         <v>284032000.0</v>
       </c>
       <c r="H30">
         <v>325960000.0</v>
       </c>
       <c r="I30">
         <v>1635366000.0</v>
       </c>
       <c r="J30">
         <v>1469252000.0</v>
       </c>
       <c r="K30">
         <v>1385438000.0</v>
       </c>
       <c r="L30">
         <v>1387000000.0</v>
       </c>
       <c r="M30">
         <v>1369000000.0</v>
       </c>
       <c r="N30">
         <v>1322000000.0</v>
       </c>
       <c r="O30">
         <v>1344000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B31">
         <v>33695000.0</v>
       </c>
       <c r="C31">
         <v>32439000.0</v>
       </c>
       <c r="D31">
         <v>23457000.0</v>
       </c>
       <c r="E31">
         <v>21519000.0</v>
       </c>
       <c r="F31">
         <v>15180000.0</v>
       </c>
       <c r="G31">
         <v>14932000.0</v>
       </c>
       <c r="H31">
         <v>8810000.0</v>
       </c>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B32">
         <v>2259954000.0</v>
       </c>
       <c r="C32">
         <v>2376412000.0</v>
       </c>
       <c r="D32">
         <v>2260899000.0</v>
       </c>
       <c r="E32">
         <v>2412465000.0</v>
       </c>
       <c r="F32">
         <v>1772821000.0</v>
       </c>
       <c r="G32">
         <v>1785000000.0</v>
       </c>
       <c r="H32">
         <v>2256581000.0</v>
       </c>
       <c r="I32">
         <v>1982342000.0</v>
       </c>
@@ -8152,2168 +8295,2240 @@
       <c r="O32">
         <v>1585000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE32"/>
+  <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AD1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AE1" t="s">
         <v>97</v>
       </c>
-    </row>
-    <row r="2" spans="1:31">
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>99</v>
+      </c>
+      <c r="B2">
+        <v>585420000.0</v>
+      </c>
       <c r="C2"/>
-      <c r="D2">
+      <c r="D2"/>
+      <c r="E2">
         <v>398927000.0</v>
       </c>
-      <c r="E2"/>
-      <c r="F2">
+      <c r="F2"/>
+      <c r="G2">
         <v>84916000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>457219000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>410541000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>605974000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>110303000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>423635000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>398076000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>551934000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>155923000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>469849000.0</v>
       </c>
-      <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
-      <c r="AB2">
+      <c r="AB2"/>
+      <c r="AC2">
         <v>376000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>-8000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>328000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>360000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:31">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>100</v>
+      </c>
+      <c r="B3">
+        <v>18955000.0</v>
+      </c>
       <c r="C3"/>
-      <c r="D3">
+      <c r="D3"/>
+      <c r="E3">
         <v>17910000.0</v>
       </c>
-      <c r="E3"/>
-      <c r="F3">
+      <c r="F3"/>
+      <c r="G3">
         <v>9009000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>9328000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>8544000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>7683000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>9826000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>9154000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>6846000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3395000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>8326000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>10680000.0</v>
       </c>
-      <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
-    </row>
-    <row r="4" spans="1:31">
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>102</v>
+      </c>
+      <c r="B5">
+        <v>121256000.0</v>
+      </c>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>86930000.0</v>
       </c>
-      <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>93716000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>105608000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>97484000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>128765000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>95021000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>99365000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>116019000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>112412000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>83825000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>109402000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>50533000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>54466000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>14237000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>97516000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>95407000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>92900000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>80000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>91000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>78000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>43000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:31">
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B6">
+        <v>140211000.0</v>
+      </c>
+      <c r="C6">
         <v>122309000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>136037000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>104840000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>123706000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>102725000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>114936000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>106028000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>136448000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>104847000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>108519000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>122865000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>115807000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>92151000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>120082000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>127215000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>120789000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>90927000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>34364000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>49911000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>87567000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>50533000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>54466000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>14237000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>97516000.0</v>
       </c>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-    </row>
-    <row r="7" spans="1:31">
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B9">
+        <v>120526000.0</v>
+      </c>
+      <c r="C9">
         <v>523602000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>583370000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>490171000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>662811000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>502318000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>98715000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>96943000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>119786000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>470230000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>89800000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>108651000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>108270000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>456831000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>101784000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
-      <c r="AB9">
+      <c r="AB9"/>
+      <c r="AC9">
         <v>80000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>430000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>78000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>43000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:31">
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B10">
+        <v>128375999.0</v>
+      </c>
+      <c r="C10">
         <v>121485000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>134958000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>104420000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>122581000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>101675000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>113843000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>105398000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>127426000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>93412000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>97870000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>114772000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>110999000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>89114000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>108455000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>126504000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>120332000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>92215000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>32856000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>48083000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>86418000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>48873000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>52730000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>12931000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>95246000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>92839000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>90180000.0</v>
       </c>
-      <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
-    </row>
-    <row r="11" spans="1:31">
+      <c r="AF10"/>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B11">
+        <v>29255000.0</v>
+      </c>
+      <c r="C11">
         <v>24815000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>31364000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>22221000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>27786000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>21844000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>21898000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>25031000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>38825000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>13640000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>19541000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>24530000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>24484000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>26670000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>29820000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
-      <c r="AB11">
+      <c r="AB11"/>
+      <c r="AC11">
         <v>14000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>20000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>17000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>12000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:31">
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B12">
+        <v>1316000.0</v>
+      </c>
+      <c r="C12">
         <v>824000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1079000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>420000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1125000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1050000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1093000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>630000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1339000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1609000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1495000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1247000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1413000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>892000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>947000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>711000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>457000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1288000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1508000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1828000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1149000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1660000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1736000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1306000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2270000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2568000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2720000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AC12">
         <v>1000000.0</v>
       </c>
       <c r="AD12">
-        <v>2000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AE12">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B13">
+        <v>136000.0</v>
+      </c>
+      <c r="C13">
         <v>8478000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>10117000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>470000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>268000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>189000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>335000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>259000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>133000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>138000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>7659000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>5599000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1982000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>5639000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>6083000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1033000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>6541000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>5011000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2413000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1896000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>3411000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2637000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>4365000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>563000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>3266000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>11000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>135000.0</v>
       </c>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B14">
+        <v>-178000.0</v>
+      </c>
+      <c r="C14">
         <v>-514000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-563000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-266000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-278000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-1036000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-988000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-963000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-674000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-1738000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-2385000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-2006000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-1473000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-2323000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-2244000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-2079000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-1169000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-1346000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-433000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-235000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-1362000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-1842000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-1187000.0</v>
       </c>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
-    </row>
-    <row r="15" spans="1:31">
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B15">
+        <v>98943000.0</v>
+      </c>
+      <c r="C15">
         <v>96156000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>103031000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>81933000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>94517000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>78795000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>90957000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>79404000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>87927000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>78034000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>75944000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>88236000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>85042000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>60121000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>76391000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>88946000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>91588000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>71417000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>25978000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>37136000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>66457000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>37946000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>40632000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>10646000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>72956000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>68999000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>69184000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>63000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>74000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>62000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>32000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:31">
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>113</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>96156000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>103031000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>81933000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>94517000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>78795000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>90957000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>75944000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88236000.0</v>
       </c>
       <c r="M16">
         <v>88236000.0</v>
       </c>
       <c r="N16">
+        <v>88236000.0</v>
+      </c>
+      <c r="O16">
         <v>60121000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>76391000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>88946000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>91588000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>71417000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>25978000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>37136000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>66457000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>37946000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>40632000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>10646000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>72956000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>68999000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B17">
+        <v>99121000.0</v>
+      </c>
+      <c r="C17">
         <v>96670000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>103594000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>82199000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>94795000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>79831000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>91945000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>80367000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>88601000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>79772000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>78329000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>90242000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>86515000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>62444000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>78635000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>91025000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>92757000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>72763000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>26411000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>37371000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>67819000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>39788000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>41819000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>10399000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>74179000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>71931000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>71774000.0</v>
       </c>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B18">
+        <v>-1180000.0</v>
+      </c>
+      <c r="C18">
         <v>-760000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-956000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>50000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-857000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-861000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-758000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-371000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1206000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1471000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1383000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1120000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1234000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-858000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-736000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-412000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-217000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-584000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-527000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-775000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-563000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-955000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1406000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1025000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1841000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1594000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-2585000.0</v>
       </c>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B21">
+        <v>121256000.0</v>
+      </c>
+      <c r="C21">
         <v>113007000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>124841000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>95238000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>116663000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>91729000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>105608000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>97484000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>121082000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>85195000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>90211000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>109173000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>109017000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>83825000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>102372000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>125471000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>113791000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>87204000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>30443000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>46187000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>83007000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>46236000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>48365000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>13494000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>91980000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>92828000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>87434000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>80000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>91000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>78000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>43000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:31">
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-    </row>
-    <row r="23" spans="1:31">
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B23">
+        <v>584690000.0</v>
+      </c>
+      <c r="C23">
         <v>410595000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>458529000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>394933000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>546148000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>495505000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>450326000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>410000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>604678000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>490130000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>423224000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>397554000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>551187000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>522782000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>477256000.0</v>
       </c>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>313638000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>292850000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>286669000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
-      <c r="F28">
+      <c r="F28"/>
+      <c r="G28">
         <v>92406000.0</v>
       </c>
-      <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
-      <c r="J28">
+      <c r="J28"/>
+      <c r="K28">
         <v>84442000.0</v>
       </c>
-      <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
-      <c r="N28">
+      <c r="N28"/>
+      <c r="O28">
         <v>79206000.0</v>
       </c>
-      <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B29">
+        <v>29255000.0</v>
+      </c>
+      <c r="C29">
         <v>24815000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>31364000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>22221000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>27786000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>21844000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>21898000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>25031000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>38825000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>13640000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>19541000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>24530000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>24484000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>26670000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>29820000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>35479000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>27575000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>19452000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>6445000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>10712000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>18599000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>9085000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>10911000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2532000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>21067000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>20908000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>18406000.0</v>
       </c>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B30">
+        <v>-730000.0</v>
+      </c>
+      <c r="C30">
         <v>410595000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>458529000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>394933000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>546148000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>413785000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-6893000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-541000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>604678000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-993818000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>423224000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>397554000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>551187000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>366859000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>7407000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>448757000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>540059000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>455122000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>318850000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>303019000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>448989000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>426300000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>386954000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>273779000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>497892000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>481088000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>454787000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>375000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>331000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>327000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>359000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:31">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B31">
+        <v>7119999.0</v>
+      </c>
+      <c r="C31">
         <v>8478000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>10117000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>9182000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>5918000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>9946000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>8235000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>7914000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>6344000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>8217000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>7659000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>5599000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1982000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>7862000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>6083000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B32">
+        <v>705946000.0</v>
+      </c>
+      <c r="C32">
         <v>523602000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>583370000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>490171000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>662811000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>587234000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>555934000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>507484000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>725760000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>580533000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>513435000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>506727000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>660204000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>612754000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>571633000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>574228000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>653850000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>542326000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>349293000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>349206000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>531996000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>472536000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>435319000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>287273000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>589872000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>573916000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>542221000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>456000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>423000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>406000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>402000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -10368,1023 +10583,1027 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B2">
         <v>84528000.0</v>
       </c>
       <c r="C2">
         <v>95036000.0</v>
       </c>
       <c r="D2">
         <v>91251000.0</v>
       </c>
       <c r="E2">
         <v>75586000.0</v>
       </c>
       <c r="F2">
         <v>93991000.0</v>
       </c>
       <c r="G2">
         <v>78617000.0</v>
       </c>
       <c r="H2">
         <v>96612000.0</v>
       </c>
       <c r="I2">
         <v>70330000.0</v>
       </c>
       <c r="J2">
         <v>32319000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B3">
         <v>68258000</v>
       </c>
       <c r="C3">
         <v>105173000</v>
       </c>
       <c r="D3">
         <v>55501000</v>
       </c>
       <c r="E3">
         <v>148256000</v>
       </c>
       <c r="F3">
         <v>57422000</v>
       </c>
       <c r="G3">
         <v>44407000</v>
       </c>
       <c r="H3">
         <v>64576000</v>
       </c>
       <c r="I3">
         <v>56921000</v>
       </c>
       <c r="J3">
         <v>37894000</v>
       </c>
       <c r="K3">
         <v>43444000</v>
       </c>
       <c r="L3">
         <v>41000000</v>
       </c>
       <c r="M3">
         <v>11000000</v>
       </c>
       <c r="N3">
         <v>30000000</v>
       </c>
       <c r="O3">
         <v>32000000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B6">
         <v>-59664000.0</v>
       </c>
       <c r="C6">
         <v>-10508000.0</v>
       </c>
       <c r="D6">
         <v>3785000.0</v>
       </c>
       <c r="E6">
         <v>15665000.0</v>
       </c>
       <c r="F6">
         <v>-18405000.0</v>
       </c>
       <c r="G6">
         <v>15374000.0</v>
       </c>
       <c r="H6">
         <v>-17995000.0</v>
       </c>
       <c r="I6">
         <v>26282000.0</v>
       </c>
       <c r="J6">
         <v>38011000.0</v>
       </c>
       <c r="K6">
         <v>-7493000.0</v>
       </c>
       <c r="L6">
         <v>-46000000.0</v>
       </c>
       <c r="M6">
         <v>41000000.0</v>
       </c>
       <c r="N6">
         <v>-14000000.0</v>
       </c>
       <c r="O6">
         <v>-15000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B7">
         <v>-70293000.0</v>
       </c>
       <c r="C7">
         <v>-23996000.0</v>
       </c>
       <c r="D7">
         <v>-45712000.0</v>
       </c>
       <c r="E7">
         <v>28761000.0</v>
       </c>
       <c r="F7">
         <v>27273000.0</v>
       </c>
       <c r="G7">
         <v>11761000.0</v>
       </c>
       <c r="H7">
         <v>19984000.0</v>
       </c>
       <c r="I7">
         <v>-11111000.0</v>
       </c>
       <c r="J7">
         <v>8380000.0</v>
       </c>
       <c r="K7">
         <v>-67184000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B9">
         <v>37055000.0</v>
       </c>
       <c r="C9">
         <v>-8542000.0</v>
       </c>
       <c r="D9">
         <v>68393000.0</v>
       </c>
       <c r="E9">
         <v>-134691000.0</v>
       </c>
       <c r="F9">
         <v>-26313000.0</v>
       </c>
       <c r="G9">
         <v>89438000.0</v>
       </c>
       <c r="H9">
         <v>-7409000.0</v>
       </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>-45000000.0</v>
       </c>
       <c r="M9">
         <v>13000000.0</v>
       </c>
       <c r="N9">
         <v>-28000000.0</v>
       </c>
       <c r="O9">
         <v>-61000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B10">
         <v>-9431000.0</v>
       </c>
       <c r="C10">
         <v>-31120000.0</v>
       </c>
       <c r="D10">
         <v>23661000.0</v>
       </c>
       <c r="E10">
         <v>-53459000.0</v>
       </c>
       <c r="F10">
         <v>-1170000.0</v>
       </c>
       <c r="G10">
         <v>-27488000.0</v>
       </c>
       <c r="H10">
         <v>27393000.0</v>
       </c>
       <c r="I10">
         <v>-29348000.0</v>
       </c>
       <c r="J10">
         <v>27077000.0</v>
       </c>
       <c r="K10">
         <v>-20281000.0</v>
       </c>
       <c r="L10">
         <v>-39000000.0</v>
       </c>
       <c r="M10">
         <v>-13000000.0</v>
       </c>
       <c r="N10">
         <v>-5000000.0</v>
       </c>
       <c r="O10">
         <v>6000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>216911000.0</v>
       </c>
       <c r="F11">
         <v>54756000.0</v>
       </c>
       <c r="G11">
         <v>-50189000.0</v>
       </c>
       <c r="H11">
         <v>-1509000.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>22344000.0</v>
       </c>
       <c r="F12">
         <v>-9641000.0</v>
       </c>
       <c r="G12">
         <v>-5365000.0</v>
       </c>
       <c r="H12">
         <v>27303000.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>142</v>
+      </c>
+      <c r="B14">
+        <v>74178000.0</v>
+      </c>
       <c r="C14">
         <v>70122000.0</v>
       </c>
       <c r="D14">
         <v>62456000.0</v>
       </c>
       <c r="E14">
         <v>46355000.0</v>
       </c>
       <c r="F14">
         <v>57248000.0</v>
       </c>
       <c r="G14">
         <v>43163000.0</v>
       </c>
       <c r="H14">
         <v>41000000.0</v>
       </c>
       <c r="I14">
         <v>40376000.0</v>
       </c>
       <c r="J14">
         <v>31788000.0</v>
       </c>
       <c r="K14">
         <v>32123000.0</v>
       </c>
       <c r="L14">
         <v>31000000.0</v>
       </c>
       <c r="M14">
         <v>23000000.0</v>
       </c>
       <c r="N14">
         <v>22000000.0</v>
       </c>
       <c r="O14">
         <v>20000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B15">
-        <v>-308805000.0</v>
+        <v>308805000.0</v>
       </c>
       <c r="C15">
-        <v>-223196000.0</v>
+        <v>223196000.0</v>
       </c>
       <c r="D15">
-        <v>-266001000.0</v>
+        <v>266001000.0</v>
       </c>
       <c r="E15">
-        <v>-333265000.0</v>
+        <v>333265000.0</v>
       </c>
       <c r="F15">
         <v>152874000.0</v>
       </c>
       <c r="G15">
         <v>190787000.0</v>
       </c>
       <c r="H15">
         <v>311557000.0</v>
       </c>
       <c r="I15">
         <v>344578000.0</v>
       </c>
       <c r="J15">
         <v>235426000.0</v>
       </c>
       <c r="K15">
         <v>220139000.0</v>
       </c>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B16">
         <v>24864000.0</v>
       </c>
       <c r="C16">
         <v>84528000.0</v>
       </c>
       <c r="D16">
         <v>95036000.0</v>
       </c>
       <c r="E16">
         <v>91251000.0</v>
       </c>
       <c r="F16">
         <v>75586000.0</v>
       </c>
       <c r="G16">
         <v>93991000.0</v>
       </c>
       <c r="H16">
         <v>78617000.0</v>
       </c>
       <c r="I16">
         <v>96612000.0</v>
       </c>
       <c r="J16">
         <v>70330000.0</v>
       </c>
       <c r="K16">
         <v>32319000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B18">
         <v>302177000.0</v>
       </c>
       <c r="C18">
         <v>257777000.0</v>
       </c>
       <c r="D18">
         <v>270363000.0</v>
       </c>
       <c r="E18">
         <v>266250000.0</v>
       </c>
       <c r="F18">
         <v>218446000.0</v>
       </c>
       <c r="G18">
         <v>167332000.0</v>
       </c>
       <c r="H18">
         <v>314349000.0</v>
       </c>
       <c r="I18">
         <v>322992000.0</v>
       </c>
       <c r="J18">
         <v>300179000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-93138000.0</v>
       </c>
       <c r="D19">
         <v>-108666000.0</v>
       </c>
       <c r="E19">
         <v>-138400000.0</v>
       </c>
       <c r="F19">
         <v>-47813000.0</v>
       </c>
       <c r="G19">
         <v>-38454000.0</v>
       </c>
       <c r="H19">
         <v>-60112000.0</v>
       </c>
       <c r="I19">
         <v>-51903000.0</v>
       </c>
       <c r="J19">
         <v>-32800000.0</v>
       </c>
       <c r="K19">
         <v>-39155000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>960000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B21">
         <v>-51807000.0</v>
       </c>
       <c r="C21">
         <v>-41816000.0</v>
       </c>
       <c r="D21">
         <v>-2674000.0</v>
       </c>
       <c r="E21">
         <v>79798000.0</v>
       </c>
       <c r="F21">
         <v>-84436000.0</v>
       </c>
       <c r="G21">
         <v>44005000.0</v>
       </c>
       <c r="H21">
         <v>-1998000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22">
         <v>483444000.0</v>
       </c>
       <c r="C22">
         <v>448342000.0</v>
       </c>
       <c r="D22">
         <v>327256000.0</v>
       </c>
       <c r="E22">
         <v>444405000.0</v>
       </c>
       <c r="F22">
         <v>259573000.0</v>
       </c>
       <c r="G22">
         <v>209780000.0</v>
       </c>
       <c r="H22">
         <v>291024000.0</v>
       </c>
       <c r="I22">
         <v>361260000.0</v>
       </c>
       <c r="J22">
         <v>294792000.0</v>
       </c>
       <c r="K22">
         <v>283843000.0</v>
       </c>
       <c r="L22">
         <v>216000000.0</v>
       </c>
       <c r="M22">
         <v>212000000.0</v>
       </c>
       <c r="N22">
         <v>184000000.0</v>
       </c>
       <c r="O22">
         <v>192000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B23">
         <v>-12865000.0</v>
       </c>
       <c r="C23">
         <v>-14721000.0</v>
       </c>
       <c r="D23">
         <v>-13969000.0</v>
       </c>
       <c r="E23">
         <v>-8536000.0</v>
       </c>
       <c r="F23">
         <v>-10129000.0</v>
       </c>
       <c r="G23">
         <v>-10718000.0</v>
       </c>
       <c r="H23">
         <v>-23190000.0</v>
       </c>
       <c r="I23">
         <v>-19260000.0</v>
       </c>
       <c r="J23">
         <v>-12689000.0</v>
       </c>
       <c r="K23">
         <v>-11607000.0</v>
       </c>
       <c r="L23">
         <v>2000000.0</v>
       </c>
       <c r="M23">
         <v>-3000000.0</v>
       </c>
       <c r="N23">
         <v>2000000.0</v>
       </c>
       <c r="O23">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B24">
         <v>-4557000.0</v>
       </c>
       <c r="C24">
         <v>8390000.0</v>
       </c>
       <c r="D24">
         <v>15331000.0</v>
       </c>
       <c r="E24">
         <v>9352000.0</v>
       </c>
       <c r="F24">
         <v>9009000.0</v>
       </c>
       <c r="G24">
         <v>4270000.0</v>
       </c>
       <c r="H24">
         <v>4464000.0</v>
       </c>
       <c r="I24">
         <v>5018000.0</v>
       </c>
       <c r="J24">
         <v>5094000.0</v>
       </c>
       <c r="K24">
         <v>4289000.0</v>
       </c>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B25">
         <v>-42716000.0</v>
       </c>
       <c r="C25">
         <v>-61396000.0</v>
       </c>
       <c r="D25">
         <v>-20005000.0</v>
       </c>
       <c r="E25">
         <v>2223000.0</v>
       </c>
       <c r="F25">
         <v>2448000.0</v>
       </c>
       <c r="G25">
         <v>5227000.0</v>
       </c>
       <c r="H25">
         <v>24885000.0</v>
       </c>
       <c r="I25">
         <v>6671000.0</v>
       </c>
       <c r="J25">
         <v>4075000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>154</v>
+      </c>
+      <c r="B27">
+        <v>1880000.0</v>
+      </c>
       <c r="C27">
         <v>1714000.0</v>
       </c>
       <c r="D27">
         <v>1869000.0</v>
       </c>
       <c r="E27">
         <v>1341000.0</v>
       </c>
       <c r="F27">
         <v>1127000.0</v>
       </c>
       <c r="G27">
         <v>436000.0</v>
       </c>
       <c r="H27">
         <v>2032000.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B28">
         <v>-373477000.0</v>
       </c>
       <c r="C28">
         <v>-279733000.0</v>
       </c>
       <c r="D28">
         <v>-287058000.0</v>
       </c>
       <c r="E28">
         <v>-262003000.0</v>
       </c>
       <c r="F28">
         <v>-247439000.0</v>
       </c>
       <c r="G28">
         <v>-157500000.0</v>
       </c>
       <c r="H28">
         <v>-336745000.0</v>
       </c>
       <c r="I28">
         <v>-300802000.0</v>
       </c>
       <c r="J28">
         <v>-265239000.0</v>
       </c>
       <c r="K28">
         <v>-232608000.0</v>
       </c>
       <c r="L28">
         <v>-240000000.0</v>
       </c>
       <c r="M28">
         <v>-183000000.0</v>
       </c>
       <c r="N28">
         <v>-163000000.0</v>
       </c>
       <c r="O28">
         <v>-182000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B29">
         <v>370435000.0</v>
       </c>
       <c r="C29">
         <v>362950000.0</v>
       </c>
       <c r="D29">
         <v>325864000.0</v>
       </c>
       <c r="E29">
         <v>414506000.0</v>
       </c>
       <c r="F29">
         <v>275868000.0</v>
       </c>
       <c r="G29">
         <v>211739000.0</v>
       </c>
       <c r="H29">
         <v>378925000.0</v>
       </c>
       <c r="I29">
         <v>378953000.0</v>
       </c>
       <c r="J29">
         <v>338059000.0</v>
       </c>
       <c r="K29">
         <v>263393000.0</v>
       </c>
       <c r="L29">
         <v>223000000.0</v>
       </c>
       <c r="M29">
         <v>242000000.0</v>
       </c>
       <c r="N29">
         <v>174000000.0</v>
       </c>
       <c r="O29">
         <v>198000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B30">
         <v>-55653000.0</v>
       </c>
       <c r="C30">
         <v>-93138000.0</v>
       </c>
       <c r="D30">
         <v>-39043000.0</v>
       </c>
       <c r="E30">
         <v>-138400000.0</v>
       </c>
       <c r="F30">
         <v>-47813000.0</v>
       </c>
       <c r="G30">
         <v>-38454000.0</v>
       </c>
       <c r="H30">
         <v>-60112000.0</v>
       </c>
       <c r="I30">
         <v>-51903000.0</v>
       </c>
@@ -11406,2136 +11625,2202 @@
       <c r="O30">
         <v>-30000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE30"/>
+  <dimension ref="A1:AF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AD1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AE1" t="s">
         <v>97</v>
       </c>
-    </row>
-    <row r="2" spans="1:31">
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B2">
+        <v>24864000.0</v>
+      </c>
+      <c r="C2">
         <v>103045000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>130507000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>136457000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>84528000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>77381000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>119890000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>138216000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>95036000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>150580000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>131661000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>155885000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>91251000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>107559000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>126304000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>253215000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>75586000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>84294000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>95716000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>251186000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>93991000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>93771000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>81944000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>94242000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>78617000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>63187000.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
-    </row>
-    <row r="3" spans="1:31">
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B3">
+        <v>11238000</v>
+      </c>
+      <c r="C3">
         <v>24297000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5627000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>16907000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>21427000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>63464000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>21084000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>13771000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>6854000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>10329000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>26430000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>12812000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5930000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>76507000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>35181000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>36266000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>18933000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>57422000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>13206000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>8873000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4116000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>44407000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>25472000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>16499000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>11842000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>67020000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>21498000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>7000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>21000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000</v>
       </c>
       <c r="AE3">
         <v>6000000</v>
       </c>
-    </row>
-    <row r="4" spans="1:31">
+      <c r="AF3">
+        <v>6000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
-    </row>
-    <row r="6" spans="1:31">
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B6">
+        <v>141637000.0</v>
+      </c>
+      <c r="C6">
         <v>-78181000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-27462000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-5950000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>51929000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>7147000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-42509000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-18326000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>43180000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-55544000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>18919000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-24224000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>64634000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-16308000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-18745000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>50718000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>177629000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-18405000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-9697000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1725000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>157195000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>15374000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>15154000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>3327000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>15625000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-17995000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-1111000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>69000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>9000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>6000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-118000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:31">
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B7">
+        <v>150003000.0</v>
+      </c>
+      <c r="C7">
         <v>-79187000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-6190000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-86634000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>101718000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>24240000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-4325000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-87876000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>43965000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-4164000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-7246000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-100862000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>66560000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-113409000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1704000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-49698000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>55467000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-37850000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-58755000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>26303000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>69152000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-43705000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-3143000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-60163000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-12748000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-41278000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B9">
+        <v>-24515000.0</v>
+      </c>
+      <c r="C9">
         <v>-2839000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-12743000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>621000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>52016000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-38326000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-8340000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>63690000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-25566000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-34427000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-14344000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-8449000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>125613000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-120589000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-10076000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
-      <c r="AB9">
-[...1 lines deleted...]
-      </c>
+      <c r="AB9"/>
       <c r="AC9">
         <v>10000000.0</v>
       </c>
       <c r="AD9">
+        <v>10000000.0</v>
+      </c>
+      <c r="AE9">
         <v>-19000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-38000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:31">
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B10">
+        <v>57668000.0</v>
+      </c>
+      <c r="C10">
         <v>-59882000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-6905000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>7433000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>49923000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-16829000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>63895000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-86739000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>8553000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1753000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>40914000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-38744000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>23244000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>7180000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>11780000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-50195000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-22224000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-19214000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-1333000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-5553000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>24930000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-20690000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-10456000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-6453000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>10111000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-4081000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-5723000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>26000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-10000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-42000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:31">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-53669000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>132879000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>27463000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>-6372000.0</v>
       </c>
       <c r="N12">
+        <v>-6372000.0</v>
+      </c>
+      <c r="O12">
         <v>-17898000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>8069000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>142</v>
+      </c>
+      <c r="B14">
+        <v>18955000.0</v>
+      </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-      <c r="H14">
+      <c r="H14"/>
+      <c r="I14">
         <v>18530000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>18328000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>16891000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>18141000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>13213000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>12990000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>10739000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>10680000.0</v>
       </c>
-      <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
-      <c r="AB14">
-[...1 lines deleted...]
-      </c>
+      <c r="AB14"/>
       <c r="AC14">
         <v>9000000.0</v>
       </c>
       <c r="AD14">
+        <v>9000000.0</v>
+      </c>
+      <c r="AE14">
         <v>8000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:31">
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B15">
-        <v>-61149000.0</v>
+        <v>76437000.0</v>
       </c>
       <c r="C15">
-        <v>-177334000.0</v>
+        <v>61149000.0</v>
       </c>
       <c r="D15">
+        <v>177334000.0</v>
+      </c>
+      <c r="E15">
         <v>70322000.0</v>
       </c>
-      <c r="E15">
-[...1 lines deleted...]
-      </c>
       <c r="F15">
+        <v>70322000.0</v>
+      </c>
+      <c r="G15">
         <v>61150000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>67264000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>94782000.0</v>
       </c>
-      <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15">
         <v>125357000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>140644000.0</v>
       </c>
       <c r="L15">
         <v>140644000.0</v>
       </c>
       <c r="M15">
         <v>140644000.0</v>
       </c>
       <c r="N15">
+        <v>140644000.0</v>
+      </c>
+      <c r="O15">
         <v>58092000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>67264000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>207909000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>0.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>152874000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122299000.0</v>
       </c>
       <c r="T15">
         <v>122299000.0</v>
       </c>
       <c r="U15">
+        <v>122299000.0</v>
+      </c>
+      <c r="V15">
         <v>30575000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>190787000.0</v>
       </c>
       <c r="W15">
         <v>190787000.0</v>
       </c>
       <c r="X15">
+        <v>190787000.0</v>
+      </c>
+      <c r="Y15">
         <v>103954000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>51977000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>311557000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>65736000.0</v>
       </c>
-      <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B16">
+        <v>166501000.0</v>
+      </c>
+      <c r="C16">
         <v>24864000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>103045000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>130507000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>136457000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>84528000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>77381000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>119890000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>138216000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>95036000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>150580000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>131661000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>155885000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>91251000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>107559000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>126304000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>253215000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>75586000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>84294000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>95716000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>251186000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>93991000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>93771000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>81944000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>94242000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>78617000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>63187000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B18">
+        <v>257810000.0</v>
+      </c>
+      <c r="C18">
         <v>7318000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>103833000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-8916000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>199942000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>38313000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>62341000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1777000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>158900000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>79543000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>60185000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-18597000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>149232000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1838000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>89126000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>15268000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>163996000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>87729000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-41859000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>11545000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>161031000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>9770000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>106825000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-28922000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>79659000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-5467000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-9243000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-20873000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-59168000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-19763000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-8822000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-5385000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-2596000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-26291000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-4813000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-5343000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-72219000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-35352000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-12468000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-18361000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-43838000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>2983000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-3583000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-3375000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-18035000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-4988000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-4102000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-11329000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-14817000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-18925000.0</v>
       </c>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B21">
+        <v>-25304000.0</v>
+      </c>
+      <c r="C21">
         <v>-25408000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>49543000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-472000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-75470000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>29504000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-35381000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>129831000.0</v>
       </c>
       <c r="N21">
+        <v>129831000.0</v>
+      </c>
+      <c r="O21">
         <v>43941000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-40864000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22">
+        <v>98943000.0</v>
+      </c>
+      <c r="C22">
         <v>121485000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>134958000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>104420000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>122581000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>101675000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>113843000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>79404000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>127426000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>93412000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>97870000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>114772000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>110999000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>60121000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>76391000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>246836000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>120332000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>259573000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>167358000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>134502000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>86418000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>209780000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>160907000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>108177000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>95246000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>382237000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>69184000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>63000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>74000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>62000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>32000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:31">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B23">
+        <v>-2918000.0</v>
+      </c>
+      <c r="C23">
         <v>-2850000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-3033000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-4112000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-2870000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-4370000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-2642000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-5682000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1334000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-6073000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1356000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>41583000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1370000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-4710000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-947000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-2879000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-410000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-10129000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-8404000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-6942000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-2885000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-10718000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-5103000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-3432000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-2196000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-23190000.0</v>
       </c>
-      <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
-      <c r="AD23">
-[...1 lines deleted...]
-      </c>
+      <c r="AD23"/>
       <c r="AE23">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>151</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-6137000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-1565000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>6330000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-3185000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1575000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1323000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>4023000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1469000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>7265000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-440000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>7923000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>583000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>4288000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-171000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>5437000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>572000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>9609000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>9231000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1915000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>741000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>5953000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>5053000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1068000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>513000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>6908000.0</v>
       </c>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B25">
+        <v>1147000.0</v>
+      </c>
+      <c r="C25">
         <v>-10683000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-19308000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-9795000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-2930000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-24138000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-26093000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>20466000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>21554000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-42251000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>20955000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>11353000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>15151000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>115877000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>35532000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>12707000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>13888000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-42457000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>17616000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>13738000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>13551000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-31383000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>11819000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>10681000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>14110000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>1869000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>1341000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B28">
+        <v>-104659000.0</v>
+      </c>
+      <c r="C28">
         <v>-89407000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-130824000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-4584000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-148662000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-36016000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-105287000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-20946000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-117484000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-144610000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-40750000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-15983000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-85715000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-18861000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-109075000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-134067000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>13811000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-247439000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-152273000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-175114000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-6141000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-157500000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-147285000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-48849000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-64558000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-336745000.0</v>
       </c>
-      <c r="AA28"/>
-      <c r="AB28">
+      <c r="AB28"/>
+      <c r="AC28">
         <v>-9000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-65000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-46000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-136000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:31">
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B29">
+        <v>269048000.0</v>
+      </c>
+      <c r="C29">
         <v>31615000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>109460000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7991000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>221369000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>101777000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>83425000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>11994000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>165754000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>89872000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>86615000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-5785000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>155162000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>74669000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>124307000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>215530000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>182929000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>275868000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>143923000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>181449000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>165147000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>211739000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>183034000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>67236000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>91501000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>378925000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>96681000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>94000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>86000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>58000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>25000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:31">
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B30">
+        <v>-22857000.0</v>
+      </c>
+      <c r="C30">
         <v>-20070000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-5467000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-9243000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-20873000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-59168000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-19763000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-8822000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-5385000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-2596000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-26291000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-4813000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-5343000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-72219000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-35352000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-30829000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-18361000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-47813000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-3975000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-6958000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-3375000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-38454000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-20419000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-15431000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-11329000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-60112000.0</v>
       </c>
-      <c r="AA30"/>
-      <c r="AB30">
+      <c r="AB30"/>
+      <c r="AC30">
         <v>-7000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-21000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-2000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-6000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>