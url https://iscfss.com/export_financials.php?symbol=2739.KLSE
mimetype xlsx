--- v0 (2026-03-01)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -247,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
@@ -863,11076 +869,11733 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>15</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>5911000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4676000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4969000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>25510000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2896000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>43573000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>54887000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>31328000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>35842000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>63000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>35000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>54000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>52000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>20</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>18421000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>14154000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>13298000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3534000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>6981000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>6569000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B8">
+        <v>21</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8">
         <v>59645000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1224219000.0</v>
       </c>
       <c r="D8">
         <v>1224219000.0</v>
       </c>
       <c r="E8">
+        <v>1224219000.0</v>
+      </c>
+      <c r="F8">
         <v>1222833000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>1153305000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1115045000.0</v>
       </c>
       <c r="H8">
         <v>1115045000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>1115045000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-      <c r="H9">
+      <c r="H9"/>
+      <c r="I9">
         <v>0.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>289000.0</v>
+      </c>
+      <c r="C10">
         <v>1538000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2981000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4990000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>12842000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>6885000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>14984000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>19366000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>20472000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>21254000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>28000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>26000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>32000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>16000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12">
+        <v>289000.0</v>
+      </c>
+      <c r="C12">
         <v>1538000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2981000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4990000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>12842000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>6885000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>14984000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>19366000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>20472000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>21254000.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13">
+        <v>63282000.0</v>
+      </c>
+      <c r="C13">
         <v>59645000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>58319000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1224219000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1222833000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1153305000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1115045000.0</v>
       </c>
       <c r="H13">
         <v>1115045000.0</v>
       </c>
       <c r="I13">
         <v>1115045000.0</v>
       </c>
       <c r="J13">
+        <v>1115045000.0</v>
+      </c>
+      <c r="K13">
         <v>561154000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1115000000.0</v>
       </c>
       <c r="L13">
         <v>1115000000.0</v>
       </c>
       <c r="M13">
         <v>1115000000.0</v>
       </c>
       <c r="N13">
         <v>1115000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13">
+        <v>1115000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
+        <v>272292850.0</v>
+      </c>
+      <c r="C14">
         <v>247875250.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>235125040.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2214715000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2201715000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1537952000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1122308000.0</v>
       </c>
       <c r="H14">
         <v>1122308000.0</v>
       </c>
       <c r="I14">
         <v>1122308000.0</v>
       </c>
       <c r="J14">
         <v>1122308000.0</v>
       </c>
-      <c r="K14"/>
+      <c r="K14">
+        <v>1122308000.0</v>
+      </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>65862000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>89070000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>166813000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>82187000.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
-[...1 lines deleted...]
-      </c>
+      <c r="L20"/>
       <c r="M20">
         <v>108000000.0</v>
       </c>
       <c r="N20">
         <v>108000000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20">
+        <v>108000000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21">
+        <v>5595000.0</v>
+      </c>
+      <c r="C21">
         <v>51082000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>51203000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>70676000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>94562000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>99267000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>88187000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>28540000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>30703000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>32878000.0</v>
       </c>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>428000.0</v>
+      </c>
+      <c r="C22">
         <v>950000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>990000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1410000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1007000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>311000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>56149000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>97114000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>70515000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>17181000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>43000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>73000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>105000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>72000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23">
+        <v>89745000.0</v>
+      </c>
+      <c r="C23">
         <v>157084000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>160427000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>215710000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>333418000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>335712000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>353785000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>476265000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>450141000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>359887000.0</v>
       </c>
-      <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B25">
+        <v>5004000.0</v>
+      </c>
+      <c r="C25">
         <v>11973000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>10072000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6466000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>709000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3490000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4522000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-      <c r="K25"/>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
-      <c r="H28">
+      <c r="H28"/>
+      <c r="I28">
         <v>4689000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4488000.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>42</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>53822000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>44950000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>43764000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-25113000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>63446000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>197889000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>404948000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>389662000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>139000.0</v>
+      </c>
+      <c r="C30">
         <v>3671000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4026000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>23657000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>31966000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>844000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>76010000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>119294000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>100350000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>6085000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>133000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>194000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>128000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>82000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-19934000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-122235000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-38119000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>103623000.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="B32">
+        <v>45</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32">
         <v>-79862000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-79312000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-81642000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-211695000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-30677000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>15053000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>177138000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>146561000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B33">
+        <v>46</v>
+      </c>
+      <c r="B33"/>
+      <c r="C33">
         <v>144273000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>165439000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>167494000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>193450000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>227072000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>204812000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>203755000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>218141000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>227613000.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
-    </row>
-    <row r="34" spans="1:14">
+      <c r="O33"/>
+    </row>
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="B35">
+        <v>48</v>
+      </c>
+      <c r="B35"/>
+      <c r="C35">
         <v>12107000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>41288000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>44015000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>774000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>33670000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>28055000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I35">
         <v>0.0</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
-      <c r="K35"/>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
-    </row>
-    <row r="36" spans="1:14">
+      <c r="O35"/>
+    </row>
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
-    </row>
-    <row r="37" spans="1:14">
+      <c r="O36"/>
+    </row>
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>51</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>0.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>143000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>78000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>143000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>0.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>26937000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>34878000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>30703000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>32878000.0</v>
       </c>
-      <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-    </row>
-    <row r="39" spans="1:14">
+      <c r="O38"/>
+    </row>
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39"/>
-      <c r="C39">
+      <c r="C39"/>
+      <c r="D39">
         <v>0.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>10000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>79374000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>128920000.0</v>
       </c>
-      <c r="G39"/>
-      <c r="H39">
+      <c r="H39"/>
+      <c r="I39">
         <v>22000.0</v>
       </c>
-      <c r="I39"/>
       <c r="J39"/>
-      <c r="K39">
+      <c r="K39"/>
+      <c r="L39">
         <v>3000000.0</v>
       </c>
-      <c r="L39"/>
-      <c r="M39">
+      <c r="M39"/>
+      <c r="N39">
         <v>1000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>18000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:14">
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>156471000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>317307000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>229051000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>82221000.0</v>
       </c>
-      <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
+      <c r="K40"/>
+      <c r="L40">
         <v>26000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>8000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>7000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:14">
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>65000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>30180000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>23533000.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>9167000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-594146000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-604991000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-617826000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>187331000.0</v>
       </c>
-      <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
-    </row>
-    <row r="43" spans="1:14">
+      <c r="O42"/>
+    </row>
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
-    </row>
-    <row r="45" spans="1:14">
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B45">
+        <v>58</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45">
         <v>35530000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>32137000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>52980000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>34354000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>60251000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>677375000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-    </row>
-    <row r="46" spans="1:14">
+      <c r="O45"/>
+    </row>
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B46">
+        <v>59</v>
+      </c>
+      <c r="B46"/>
+      <c r="C46">
         <v>35530000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>32137000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>27907000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>10162000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>41848000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>89538000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
-    </row>
-    <row r="47" spans="1:14">
+      <c r="O46"/>
+    </row>
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47">
+        <v>13042000.0</v>
+      </c>
+      <c r="C47">
         <v>35530000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>31547000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>23517000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>10162000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>9949000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>89538000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>168877000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>187438000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>194735000.0</v>
       </c>
-      <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="O47"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>-26407000.0</v>
+      </c>
+      <c r="C48">
         <v>-5823000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-2371000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-1182759000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-656360000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-487166000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-305409000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-921483000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-750343000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-266247000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-5000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>275000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>273000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>257000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:14">
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>62</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="B50"/>
       <c r="C50">
         <v>0.0</v>
       </c>
       <c r="D50">
+        <v>0.0</v>
+      </c>
+      <c r="E50">
         <v>1735000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>2560000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1987000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>6079000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>24055000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>24960000.0</v>
       </c>
-      <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
-      <c r="N50">
+      <c r="N50"/>
+      <c r="O50">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:14">
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
-    </row>
-    <row r="52" spans="1:14">
+      <c r="O51"/>
+    </row>
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52">
         <v>0.0</v>
       </c>
       <c r="C52">
         <v>0.0</v>
       </c>
       <c r="D52">
+        <v>0.0</v>
+      </c>
+      <c r="E52">
         <v>1735000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2560000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1987000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>6079000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>24055000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
-      <c r="K52"/>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
       <c r="L52"/>
       <c r="M52"/>
-      <c r="N52">
+      <c r="N52"/>
+      <c r="O52">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:14">
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-    </row>
-    <row r="54" spans="1:14">
+      <c r="O53"/>
+    </row>
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>89745000.0</v>
+      </c>
+      <c r="C55">
         <v>157084000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>160427000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>215710000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>333418000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>335712000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>353785000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>476265000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>450141000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>359887000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>646000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>788000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>769000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>687000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:14">
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>14564000.0</v>
+      </c>
+      <c r="C56">
         <v>12811000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>16339000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>50378000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>139968000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>144710000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>148973000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>272510000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>232000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>132274000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>206000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>294000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>266000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>189000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:14">
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>49576000.0</v>
+      </c>
+      <c r="C57">
         <v>92673000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>95930000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>165362000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>351663000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>237425000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>133920000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>95372000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>85439000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>64980000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>101000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>56000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>73000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>66000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:14">
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>52870000.0</v>
+      </c>
+      <c r="C58">
         <v>103262000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>104479000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>173681000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>361091000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>274564000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>161975000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>95372000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>85439000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>64980000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>101000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>56000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>73000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>66000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:14">
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>36875000.0</v>
+      </c>
+      <c r="C60">
         <v>53822000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>55948000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>42029000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-27673000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>61148000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>191810000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>380893000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>364702000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>294907000.0</v>
       </c>
-      <c r="K60"/>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
-    </row>
-    <row r="61" spans="1:14">
+      <c r="O60"/>
+    </row>
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB62"/>
+  <dimension ref="A1:AD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="L1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>84</v>
+        <v>4</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="P1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>87</v>
+        <v>5</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="T1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>90</v>
+        <v>6</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="X1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>93</v>
+        <v>7</v>
       </c>
       <c r="Z1" t="s">
-        <v>10</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AB1" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:28">
+        <v>11</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>1339000.0</v>
+      </c>
+      <c r="C2"/>
+      <c r="D2">
         <v>1156000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>5911000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>5510000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>5502000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>4186000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>4069000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>3963000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>7867000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>7824000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>4969000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>28764000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>27082000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>25866000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>25510000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>4015000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>4015000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>4650000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>3562000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>76584000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>40262000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>60803000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>43573000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>39240000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>63000000.0</v>
       </c>
       <c r="AA2">
         <v>48000000.0</v>
       </c>
       <c r="AB2">
+        <v>63000000.0</v>
+      </c>
+      <c r="AC2">
+        <v>48000000.0</v>
+      </c>
+      <c r="AD2">
         <v>40000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-    </row>
-    <row r="4" spans="1:28">
+      <c r="AC3"/>
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>16</v>
-[...30 lines deleted...]
-      <c r="A5" t="s">
         <v>17</v>
-      </c>
-[...7396 lines deleted...]
-        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>134</v>
-[...15 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
+      <c r="A7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7">
+        <v>5395000.0</v>
+      </c>
+      <c r="C7"/>
+      <c r="D7">
+        <v>8549000.0</v>
+      </c>
+      <c r="E7">
+        <v>18421000.0</v>
+      </c>
+      <c r="F7">
+        <v>19507000.0</v>
+      </c>
+      <c r="G7">
+        <v>18400000.0</v>
+      </c>
+      <c r="H7">
+        <v>16171000.0</v>
+      </c>
+      <c r="I7">
+        <v>14394000.0</v>
+      </c>
+      <c r="J7">
+        <v>14667000.0</v>
+      </c>
+      <c r="K7">
+        <v>9460000.0</v>
+      </c>
+      <c r="L7">
+        <v>12716000.0</v>
+      </c>
+      <c r="M7">
+        <v>13298000.0</v>
+      </c>
+      <c r="N7">
+        <v>4195000.0</v>
+      </c>
+      <c r="O7">
+        <v>2823000.0</v>
+      </c>
+      <c r="P7">
+        <v>3683000.0</v>
+      </c>
+      <c r="Q7">
+        <v>3534000.0</v>
+      </c>
+      <c r="R7">
+        <v>4426000.0</v>
+      </c>
+      <c r="S7">
+        <v>5295000.0</v>
+      </c>
+      <c r="T7">
+        <v>6191000.0</v>
+      </c>
+      <c r="U7">
+        <v>6981000.0</v>
+      </c>
+      <c r="V7">
+        <v>7057000.0</v>
+      </c>
+      <c r="W7">
+        <v>5536000.0</v>
+      </c>
+      <c r="X7">
+        <v>6066000.0</v>
+      </c>
+      <c r="Y7">
+        <v>6569000.0</v>
+      </c>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
+      <c r="A8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8">
+        <v>63473000.0</v>
+      </c>
+      <c r="C8"/>
+      <c r="D8">
+        <v>63193000.0</v>
+      </c>
+      <c r="E8">
+        <v>59645000.0</v>
+      </c>
+      <c r="F8">
+        <v>59412000.0</v>
+      </c>
+      <c r="G8">
+        <v>59212000.0</v>
+      </c>
+      <c r="H8">
+        <v>59019000.0</v>
+      </c>
+      <c r="I8">
+        <v>24484000.0</v>
+      </c>
+      <c r="J8">
+        <v>1224219000.0</v>
+      </c>
+      <c r="K8">
+        <v>1224219000.0</v>
+      </c>
+      <c r="L8">
+        <v>1224219000.0</v>
+      </c>
+      <c r="M8">
+        <v>1224219000.0</v>
+      </c>
+      <c r="N8">
+        <v>1224044000.0</v>
+      </c>
+      <c r="O8">
+        <v>1224044000.0</v>
+      </c>
+      <c r="P8">
+        <v>1222833000.0</v>
+      </c>
+      <c r="Q8">
+        <v>1222833000.0</v>
+      </c>
+      <c r="R8">
+        <v>1210763000.0</v>
+      </c>
+      <c r="S8">
+        <v>1207763000.0</v>
+      </c>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
+      <c r="A9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
+      <c r="A10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10">
+        <v>406000.0</v>
+      </c>
+      <c r="C10">
+        <v>289000.0</v>
+      </c>
+      <c r="D10">
+        <v>477000.0</v>
+      </c>
+      <c r="E10">
+        <v>1538000.0</v>
+      </c>
+      <c r="F10">
+        <v>1476000.0</v>
+      </c>
+      <c r="G10">
+        <v>2127000.0</v>
+      </c>
+      <c r="H10">
+        <v>1570000.0</v>
+      </c>
+      <c r="I10">
+        <v>2562000.0</v>
+      </c>
+      <c r="J10">
+        <v>2395000.0</v>
+      </c>
+      <c r="K10">
+        <v>3272000.0</v>
+      </c>
+      <c r="L10">
+        <v>3044000.0</v>
+      </c>
+      <c r="M10">
+        <v>4990000.0</v>
+      </c>
+      <c r="N10">
+        <v>5504000.0</v>
+      </c>
+      <c r="O10">
+        <v>6789000.0</v>
+      </c>
+      <c r="P10">
+        <v>8644000.0</v>
+      </c>
+      <c r="Q10">
+        <v>12842000.0</v>
+      </c>
+      <c r="R10">
+        <v>13450000.0</v>
+      </c>
+      <c r="S10">
+        <v>16033000.0</v>
+      </c>
+      <c r="T10">
+        <v>16985000.0</v>
+      </c>
+      <c r="U10">
+        <v>6975000.0</v>
+      </c>
+      <c r="V10">
+        <v>10039000.0</v>
+      </c>
+      <c r="W10">
+        <v>10241000.0</v>
+      </c>
+      <c r="X10">
+        <v>10338000.0</v>
+      </c>
+      <c r="Y10">
+        <v>14984000.0</v>
+      </c>
+      <c r="Z10">
+        <v>14066000.0</v>
+      </c>
+      <c r="AA10">
+        <v>9000000.0</v>
+      </c>
+      <c r="AB10">
+        <v>28000000.0</v>
+      </c>
+      <c r="AC10">
+        <v>48000000.0</v>
+      </c>
+      <c r="AD10">
+        <v>51000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30">
+      <c r="A11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
+      <c r="A12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
+        <v>289000.0</v>
+      </c>
+      <c r="D12">
+        <v>477000.0</v>
+      </c>
+      <c r="E12">
+        <v>1538000.0</v>
+      </c>
+      <c r="F12">
+        <v>1476000.0</v>
+      </c>
+      <c r="G12">
+        <v>2127000.0</v>
+      </c>
+      <c r="H12">
+        <v>1570000.0</v>
+      </c>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12">
+        <v>3272000.0</v>
+      </c>
+      <c r="L12">
+        <v>3044000.0</v>
+      </c>
+      <c r="M12">
+        <v>4990000.0</v>
+      </c>
+      <c r="N12">
+        <v>5504000.0</v>
+      </c>
+      <c r="O12">
+        <v>6789000.0</v>
+      </c>
+      <c r="P12">
+        <v>8644000.0</v>
+      </c>
+      <c r="Q12">
+        <v>12842000.0</v>
+      </c>
+      <c r="R12">
+        <v>13450000.0</v>
+      </c>
+      <c r="S12">
+        <v>16033000.0</v>
+      </c>
+      <c r="T12">
+        <v>16985000.0</v>
+      </c>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
+      <c r="A13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>63282000.0</v>
+      </c>
+      <c r="D13">
+        <v>63193000.0</v>
+      </c>
+      <c r="E13">
+        <v>59645000.0</v>
+      </c>
+      <c r="F13">
+        <v>59412000.0</v>
+      </c>
+      <c r="G13">
+        <v>59212000.0</v>
+      </c>
+      <c r="H13">
+        <v>59019000.0</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13">
+        <v>1224219000.0</v>
+      </c>
+      <c r="L13">
+        <v>1224219000.0</v>
+      </c>
+      <c r="M13">
+        <v>1224219000.0</v>
+      </c>
+      <c r="N13">
+        <v>1224044000.0</v>
+      </c>
+      <c r="O13">
+        <v>1224044000.0</v>
+      </c>
+      <c r="P13">
+        <v>1222833000.0</v>
+      </c>
+      <c r="Q13">
+        <v>1222833000.0</v>
+      </c>
+      <c r="R13">
+        <v>1210763000.0</v>
+      </c>
+      <c r="S13">
+        <v>1207763000.0</v>
+      </c>
+      <c r="T13">
+        <v>1197763000.0</v>
+      </c>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13">
+        <v>1115000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>1115000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>1115000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>1115000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30">
+      <c r="A14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14">
+        <v>273441003.0</v>
+      </c>
+      <c r="C14">
+        <v>272292850.0</v>
+      </c>
+      <c r="D14">
+        <v>272292850.0</v>
+      </c>
+      <c r="E14">
+        <v>247875250.0</v>
+      </c>
+      <c r="F14">
+        <v>244732540.0</v>
+      </c>
+      <c r="G14">
+        <v>241739860.0</v>
+      </c>
+      <c r="H14">
+        <v>236606530.0</v>
+      </c>
+      <c r="I14">
+        <v>235127280.0</v>
+      </c>
+      <c r="J14">
+        <v>110735736.0</v>
+      </c>
+      <c r="K14">
+        <v>2214715000.0</v>
+      </c>
+      <c r="L14">
+        <v>2214715000.0</v>
+      </c>
+      <c r="M14">
+        <v>2214715000.0</v>
+      </c>
+      <c r="N14">
+        <v>2214714740.0</v>
+      </c>
+      <c r="O14">
+        <v>2214714740.0</v>
+      </c>
+      <c r="P14">
+        <v>2201715000.0</v>
+      </c>
+      <c r="Q14">
+        <v>2201715000.0</v>
+      </c>
+      <c r="R14">
+        <v>2001813540.0</v>
+      </c>
+      <c r="S14">
+        <v>2001813540.0</v>
+      </c>
+      <c r="T14">
+        <v>1909038970.0</v>
+      </c>
+      <c r="U14">
+        <v>1537952000.0</v>
+      </c>
+      <c r="V14">
+        <v>1312307817.0</v>
+      </c>
+      <c r="W14">
+        <v>1142308000.0</v>
+      </c>
+      <c r="X14">
+        <v>1122307817.0</v>
+      </c>
+      <c r="Y14">
+        <v>1122308000.0</v>
+      </c>
+      <c r="Z14">
+        <v>1122674900.0</v>
+      </c>
+      <c r="AA14">
+        <v>1157024800.0</v>
+      </c>
+      <c r="AB14">
+        <v>1124202300.0</v>
+      </c>
+      <c r="AC14">
+        <v>1137724600.0</v>
+      </c>
+      <c r="AD14">
+        <v>1141304300.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30">
+      <c r="A15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
+      <c r="A16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
+      <c r="A17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
+      <c r="A18" t="s">
+        <v>31</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
+      <c r="A19" t="s">
+        <v>32</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
+      <c r="A20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20">
+        <v>65862000.0</v>
+      </c>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20">
+        <v>89070000.0</v>
+      </c>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20">
+        <v>166813000.0</v>
+      </c>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20">
+        <v>82187000.0</v>
+      </c>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20">
+        <v>109000000.0</v>
+      </c>
+      <c r="AD20">
+        <v>108000000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
+      <c r="A21" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
+        <v>5595000.0</v>
+      </c>
+      <c r="D21">
+        <v>5661000.0</v>
+      </c>
+      <c r="E21">
+        <v>51082000.0</v>
+      </c>
+      <c r="F21">
+        <v>51252000.0</v>
+      </c>
+      <c r="G21">
+        <v>50733000.0</v>
+      </c>
+      <c r="H21">
+        <v>50836000.0</v>
+      </c>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21">
+        <v>70622000.0</v>
+      </c>
+      <c r="L21">
+        <v>70623000.0</v>
+      </c>
+      <c r="M21">
+        <v>70676000.0</v>
+      </c>
+      <c r="N21">
+        <v>94977000.0</v>
+      </c>
+      <c r="O21">
+        <v>95249000.0</v>
+      </c>
+      <c r="P21">
+        <v>95505000.0</v>
+      </c>
+      <c r="Q21">
+        <v>94562000.0</v>
+      </c>
+      <c r="R21">
+        <v>193816000.0</v>
+      </c>
+      <c r="S21">
+        <v>193423000.0</v>
+      </c>
+      <c r="T21">
+        <v>191967000.0</v>
+      </c>
+      <c r="U21">
+        <v>18411000.0</v>
+      </c>
+      <c r="V21">
+        <v>115319000.0</v>
+      </c>
+      <c r="W21">
+        <v>115372000.0</v>
+      </c>
+      <c r="X21">
+        <v>115748000.0</v>
+      </c>
+      <c r="Y21">
+        <v>32794000.0</v>
+      </c>
+      <c r="Z21">
+        <v>27074000.0</v>
+      </c>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" t="s">
+        <v>35</v>
+      </c>
+      <c r="B22">
+        <v>375000.0</v>
+      </c>
+      <c r="C22">
+        <v>428000.0</v>
+      </c>
+      <c r="D22">
+        <v>452000.0</v>
+      </c>
+      <c r="E22">
+        <v>950000.0</v>
+      </c>
+      <c r="F22">
+        <v>1279000.0</v>
+      </c>
+      <c r="G22">
+        <v>1411000.0</v>
+      </c>
+      <c r="H22">
+        <v>1024000.0</v>
+      </c>
+      <c r="I22">
+        <v>904000.0</v>
+      </c>
+      <c r="J22">
+        <v>1127000.0</v>
+      </c>
+      <c r="K22">
+        <v>1024000.0</v>
+      </c>
+      <c r="L22">
+        <v>1077000.0</v>
+      </c>
+      <c r="M22">
+        <v>1410000.0</v>
+      </c>
+      <c r="N22">
+        <v>1225000.0</v>
+      </c>
+      <c r="O22">
+        <v>1151000.0</v>
+      </c>
+      <c r="P22">
+        <v>929000.0</v>
+      </c>
+      <c r="Q22">
+        <v>1007000.0</v>
+      </c>
+      <c r="R22">
+        <v>2689000.0</v>
+      </c>
+      <c r="S22">
+        <v>2088000.0</v>
+      </c>
+      <c r="T22">
+        <v>2115000.0</v>
+      </c>
+      <c r="U22">
+        <v>311000.0</v>
+      </c>
+      <c r="V22">
+        <v>47312000.0</v>
+      </c>
+      <c r="W22">
+        <v>26349000.0</v>
+      </c>
+      <c r="X22">
+        <v>26669000.0</v>
+      </c>
+      <c r="Y22">
+        <v>56149000.0</v>
+      </c>
+      <c r="Z22">
+        <v>83401000.0</v>
+      </c>
+      <c r="AA22">
+        <v>17000000.0</v>
+      </c>
+      <c r="AB22">
+        <v>43000000.0</v>
+      </c>
+      <c r="AC22">
+        <v>53000000.0</v>
+      </c>
+      <c r="AD22">
+        <v>58000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30">
+      <c r="A23" t="s">
+        <v>36</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>89745000.0</v>
+      </c>
+      <c r="D23">
+        <v>91161000.0</v>
+      </c>
+      <c r="E23">
+        <v>157084000.0</v>
+      </c>
+      <c r="F23">
+        <v>160287000.0</v>
+      </c>
+      <c r="G23">
+        <v>160807000.0</v>
+      </c>
+      <c r="H23">
+        <v>155166000.0</v>
+      </c>
+      <c r="I23"/>
+      <c r="J23"/>
+      <c r="K23">
+        <v>194444000.0</v>
+      </c>
+      <c r="L23">
+        <v>208320000.0</v>
+      </c>
+      <c r="M23">
+        <v>215710000.0</v>
+      </c>
+      <c r="N23">
+        <v>257545000.0</v>
+      </c>
+      <c r="O23">
+        <v>278435000.0</v>
+      </c>
+      <c r="P23">
+        <v>352003000.0</v>
+      </c>
+      <c r="Q23">
+        <v>333418000.0</v>
+      </c>
+      <c r="R23">
+        <v>460007000.0</v>
+      </c>
+      <c r="S23">
+        <v>459082000.0</v>
+      </c>
+      <c r="T23">
+        <v>479260000.0</v>
+      </c>
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+      <c r="AB23"/>
+      <c r="AC23"/>
+      <c r="AD23"/>
+    </row>
+    <row r="24" spans="1:30">
+      <c r="A24" t="s">
+        <v>37</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24">
+        <v>0.0</v>
+      </c>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
+      <c r="A25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>5004000.0</v>
+      </c>
+      <c r="D25">
+        <v>5092000.0</v>
+      </c>
+      <c r="E25">
+        <v>11973000.0</v>
+      </c>
+      <c r="F25">
+        <v>12590000.0</v>
+      </c>
+      <c r="G25">
+        <v>11377000.0</v>
+      </c>
+      <c r="H25">
+        <v>8798000.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25">
+        <v>7156000.0</v>
+      </c>
+      <c r="L25">
+        <v>5886000.0</v>
+      </c>
+      <c r="M25">
+        <v>6466000.0</v>
+      </c>
+      <c r="N25">
+        <v>2956000.0</v>
+      </c>
+      <c r="O25">
+        <v>1845000.0</v>
+      </c>
+      <c r="P25">
+        <v>2077000.0</v>
+      </c>
+      <c r="Q25">
+        <v>709000.0</v>
+      </c>
+      <c r="R25">
+        <v>876000.0</v>
+      </c>
+      <c r="S25">
+        <v>1684000.0</v>
+      </c>
+      <c r="T25">
+        <v>2543000.0</v>
+      </c>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
+      <c r="A26" t="s">
+        <v>39</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
+      <c r="A27" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
+      <c r="A28" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28"/>
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28"/>
+      <c r="H28"/>
+      <c r="I28"/>
+      <c r="J28"/>
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28"/>
+      <c r="N28"/>
+      <c r="O28"/>
+      <c r="P28"/>
+      <c r="Q28"/>
+      <c r="R28"/>
+      <c r="S28"/>
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28"/>
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28"/>
+      <c r="AB28"/>
+      <c r="AC28"/>
+      <c r="AD28"/>
+    </row>
+    <row r="29" spans="1:30">
+      <c r="A29" t="s">
+        <v>42</v>
+      </c>
+      <c r="B29">
+        <v>31859000.0</v>
+      </c>
+      <c r="C29"/>
+      <c r="D29">
+        <v>38710000.0</v>
+      </c>
+      <c r="E29">
+        <v>53822000.0</v>
+      </c>
+      <c r="F29">
+        <v>54966000.0</v>
+      </c>
+      <c r="G29">
+        <v>56378000.0</v>
+      </c>
+      <c r="H29">
+        <v>56777000.0</v>
+      </c>
+      <c r="I29">
+        <v>42851000.0</v>
+      </c>
+      <c r="J29">
+        <v>43425000.0</v>
+      </c>
+      <c r="K29">
+        <v>43024000.0</v>
+      </c>
+      <c r="L29">
+        <v>44095000.0</v>
+      </c>
+      <c r="M29">
+        <v>43764000.0</v>
+      </c>
+      <c r="N29">
+        <v>89961000.0</v>
+      </c>
+      <c r="O29">
+        <v>94521000.0</v>
+      </c>
+      <c r="P29">
+        <v>-11992000.0</v>
+      </c>
+      <c r="Q29">
+        <v>-25113000.0</v>
+      </c>
+      <c r="R29">
+        <v>37297000.0</v>
+      </c>
+      <c r="S29">
+        <v>63386000.0</v>
+      </c>
+      <c r="T29">
+        <v>85531000.0</v>
+      </c>
+      <c r="U29">
+        <v>63446000.0</v>
+      </c>
+      <c r="V29">
+        <v>110592000.0</v>
+      </c>
+      <c r="W29">
+        <v>128920000.0</v>
+      </c>
+      <c r="X29">
+        <v>163413000.0</v>
+      </c>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
+      <c r="A30" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30">
+        <v>67000.0</v>
+      </c>
+      <c r="C30">
+        <v>139000.0</v>
+      </c>
+      <c r="D30">
+        <v>78000.0</v>
+      </c>
+      <c r="E30">
+        <v>3671000.0</v>
+      </c>
+      <c r="F30">
+        <v>3949000.0</v>
+      </c>
+      <c r="G30">
+        <v>4043000.0</v>
+      </c>
+      <c r="H30">
+        <v>3861000.0</v>
+      </c>
+      <c r="I30">
+        <v>1142000.0</v>
+      </c>
+      <c r="J30">
+        <v>15003000.0</v>
+      </c>
+      <c r="K30">
+        <v>26070000.0</v>
+      </c>
+      <c r="L30">
+        <v>28158000.0</v>
+      </c>
+      <c r="M30">
+        <v>34038000.0</v>
+      </c>
+      <c r="N30">
+        <v>36963000.0</v>
+      </c>
+      <c r="O30">
+        <v>49466000.0</v>
+      </c>
+      <c r="P30">
+        <v>40186000.0</v>
+      </c>
+      <c r="Q30">
+        <v>31966000.0</v>
+      </c>
+      <c r="R30">
+        <v>8783000.0</v>
+      </c>
+      <c r="S30">
+        <v>5405000.0</v>
+      </c>
+      <c r="T30">
+        <v>3093000.0</v>
+      </c>
+      <c r="U30">
+        <v>1041000.0</v>
+      </c>
+      <c r="V30">
+        <v>16355000.0</v>
+      </c>
+      <c r="W30">
+        <v>39302000.0</v>
+      </c>
+      <c r="X30">
+        <v>76787000.0</v>
+      </c>
+      <c r="Y30">
+        <v>55369000.0</v>
+      </c>
+      <c r="Z30">
+        <v>80352000.0</v>
+      </c>
+      <c r="AA30">
+        <v>142000000.0</v>
+      </c>
+      <c r="AB30">
+        <v>133000000.0</v>
+      </c>
+      <c r="AC30">
+        <v>210000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>174000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
+      <c r="A31" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31">
+        <v>-27598000.0</v>
+      </c>
+      <c r="L31">
+        <v>-28263000.0</v>
+      </c>
+      <c r="M31">
+        <v>-19934000.0</v>
+      </c>
+      <c r="N31">
+        <v>-6576000.0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31"/>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+      <c r="AB31"/>
+      <c r="AC31"/>
+      <c r="AD31"/>
+    </row>
+    <row r="32" spans="1:30">
+      <c r="A32" t="s">
+        <v>45</v>
+      </c>
+      <c r="B32">
+        <v>21408000.0</v>
+      </c>
+      <c r="C32"/>
+      <c r="D32">
+        <v>-36944000.0</v>
+      </c>
+      <c r="E32">
+        <v>-79862000.0</v>
+      </c>
+      <c r="F32">
+        <v>-79974000.0</v>
+      </c>
+      <c r="G32">
+        <v>-78652000.0</v>
+      </c>
+      <c r="H32">
+        <v>-74505000.0</v>
+      </c>
+      <c r="I32">
+        <v>-84448000.0</v>
+      </c>
+      <c r="J32">
+        <v>-118806000.0</v>
+      </c>
+      <c r="K32">
+        <v>-114091000.0</v>
+      </c>
+      <c r="L32">
+        <v>-117907000.0</v>
+      </c>
+      <c r="M32">
+        <v>-81642000.0</v>
+      </c>
+      <c r="N32">
+        <v>-114105000.0</v>
+      </c>
+      <c r="O32">
+        <v>-107260000.0</v>
+      </c>
+      <c r="P32">
+        <v>-200708000.0</v>
+      </c>
+      <c r="Q32">
+        <v>-211695000.0</v>
+      </c>
+      <c r="R32">
+        <v>-80391000.0</v>
+      </c>
+      <c r="S32">
+        <v>-54200000.0</v>
+      </c>
+      <c r="T32">
+        <v>-32190000.0</v>
+      </c>
+      <c r="U32">
+        <v>-30677000.0</v>
+      </c>
+      <c r="V32">
+        <v>-61532000.0</v>
+      </c>
+      <c r="W32">
+        <v>-47629000.0</v>
+      </c>
+      <c r="X32">
+        <v>-21449000.0</v>
+      </c>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+    </row>
+    <row r="33" spans="1:30">
+      <c r="A33" t="s">
+        <v>46</v>
+      </c>
+      <c r="B33">
+        <v>9563000.0</v>
+      </c>
+      <c r="C33"/>
+      <c r="D33">
+        <v>78933000.0</v>
+      </c>
+      <c r="E33">
+        <v>144273000.0</v>
+      </c>
+      <c r="F33">
+        <v>146401000.0</v>
+      </c>
+      <c r="G33">
+        <v>145527000.0</v>
+      </c>
+      <c r="H33">
+        <v>139073000.0</v>
+      </c>
+      <c r="I33">
+        <v>164448000.0</v>
+      </c>
+      <c r="J33">
+        <v>169125000.0</v>
+      </c>
+      <c r="K33">
+        <v>164078000.0</v>
+      </c>
+      <c r="L33">
+        <v>166041000.0</v>
+      </c>
+      <c r="M33">
+        <v>167494000.0</v>
+      </c>
+      <c r="N33">
+        <v>213853000.0</v>
+      </c>
+      <c r="O33">
+        <v>209594000.0</v>
+      </c>
+      <c r="P33">
+        <v>196727000.0</v>
+      </c>
+      <c r="Q33">
+        <v>193450000.0</v>
+      </c>
+      <c r="R33">
+        <v>233914000.0</v>
+      </c>
+      <c r="S33">
+        <v>234482000.0</v>
+      </c>
+      <c r="T33">
+        <v>233639000.0</v>
+      </c>
+      <c r="U33">
+        <v>227072000.0</v>
+      </c>
+      <c r="V33">
+        <v>197475000.0</v>
+      </c>
+      <c r="W33">
+        <v>200226000.0</v>
+      </c>
+      <c r="X33">
+        <v>206353000.0</v>
+      </c>
+      <c r="Y33">
+        <v>204812000.0</v>
+      </c>
+      <c r="Z33">
+        <v>195525000.0</v>
+      </c>
+      <c r="AA33"/>
+      <c r="AB33"/>
+      <c r="AC33"/>
+      <c r="AD33"/>
+    </row>
+    <row r="34" spans="1:30">
+      <c r="A34" t="s">
+        <v>47</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+    </row>
+    <row r="35" spans="1:30">
+      <c r="A35" t="s">
+        <v>48</v>
+      </c>
+      <c r="B35">
+        <v>1043000.0</v>
+      </c>
+      <c r="C35"/>
+      <c r="D35">
+        <v>5092000.0</v>
+      </c>
+      <c r="E35">
+        <v>12107000.0</v>
+      </c>
+      <c r="F35">
+        <v>12724000.0</v>
+      </c>
+      <c r="G35">
+        <v>11511000.0</v>
+      </c>
+      <c r="H35">
+        <v>8816000.0</v>
+      </c>
+      <c r="I35">
+        <v>38079000.0</v>
+      </c>
+      <c r="J35">
+        <v>7386000.0</v>
+      </c>
+      <c r="K35">
+        <v>7156000.0</v>
+      </c>
+      <c r="L35">
+        <v>5886000.0</v>
+      </c>
+      <c r="M35">
+        <v>44015000.0</v>
+      </c>
+      <c r="N35">
+        <v>2956000.0</v>
+      </c>
+      <c r="O35">
+        <v>1845000.0</v>
+      </c>
+      <c r="P35">
+        <v>2427000.0</v>
+      </c>
+      <c r="Q35">
+        <v>774000.0</v>
+      </c>
+      <c r="R35">
+        <v>12552000.0</v>
+      </c>
+      <c r="S35">
+        <v>13946000.0</v>
+      </c>
+      <c r="T35">
+        <v>14805000.0</v>
+      </c>
+      <c r="U35">
+        <v>33670000.0</v>
+      </c>
+      <c r="V35">
+        <v>27632000.0</v>
+      </c>
+      <c r="W35">
+        <v>27090000.0</v>
+      </c>
+      <c r="X35">
+        <v>27618000.0</v>
+      </c>
+      <c r="Y35">
+        <v>28055000.0</v>
+      </c>
+      <c r="Z35">
+        <v>0.0</v>
+      </c>
+      <c r="AA35"/>
+      <c r="AB35"/>
+      <c r="AC35"/>
+      <c r="AD35"/>
+    </row>
+    <row r="36" spans="1:30">
+      <c r="A36" t="s">
+        <v>49</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36"/>
+      <c r="D36"/>
+      <c r="E36"/>
+      <c r="F36"/>
+      <c r="G36"/>
+      <c r="H36"/>
+      <c r="I36"/>
+      <c r="J36"/>
+      <c r="K36"/>
+      <c r="L36"/>
+      <c r="M36"/>
+      <c r="N36"/>
+      <c r="O36"/>
+      <c r="P36"/>
+      <c r="Q36"/>
+      <c r="R36"/>
+      <c r="S36"/>
+      <c r="T36"/>
+      <c r="U36"/>
+      <c r="V36"/>
+      <c r="W36"/>
+      <c r="X36"/>
+      <c r="Y36"/>
+      <c r="Z36"/>
+      <c r="AA36"/>
+      <c r="AB36"/>
+      <c r="AC36"/>
+      <c r="AD36"/>
+    </row>
+    <row r="37" spans="1:30">
+      <c r="A37" t="s">
+        <v>50</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+    </row>
+    <row r="38" spans="1:30">
+      <c r="A38" t="s">
+        <v>51</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38">
+        <v>0.0</v>
+      </c>
+      <c r="F38">
+        <v>0.0</v>
+      </c>
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38">
+        <v>40000.0</v>
+      </c>
+      <c r="L38">
+        <v>21000.0</v>
+      </c>
+      <c r="M38">
+        <v>78000.0</v>
+      </c>
+      <c r="N38">
+        <v>78000.0</v>
+      </c>
+      <c r="O38">
+        <v>78000.0</v>
+      </c>
+      <c r="P38">
+        <v>78000.0</v>
+      </c>
+      <c r="Q38">
+        <v>143000.0</v>
+      </c>
+      <c r="R38">
+        <v>123645000.0</v>
+      </c>
+      <c r="S38">
+        <v>128734000.0</v>
+      </c>
+      <c r="T38">
+        <v>144725000.0</v>
+      </c>
+      <c r="U38"/>
+      <c r="V38"/>
+      <c r="W38"/>
+      <c r="X38"/>
+      <c r="Y38"/>
+      <c r="Z38"/>
+      <c r="AA38"/>
+      <c r="AB38"/>
+      <c r="AC38"/>
+      <c r="AD38"/>
+    </row>
+    <row r="39" spans="1:30">
+      <c r="A39" t="s">
+        <v>52</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39"/>
+      <c r="F39">
+        <v>0.0</v>
+      </c>
+      <c r="G39"/>
+      <c r="H39"/>
+      <c r="I39"/>
+      <c r="J39"/>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39">
+        <v>10000000.0</v>
+      </c>
+      <c r="M39">
+        <v>10000000.0</v>
+      </c>
+      <c r="N39">
+        <v>0.0</v>
+      </c>
+      <c r="O39">
+        <v>0.0</v>
+      </c>
+      <c r="P39">
+        <v>74052000.0</v>
+      </c>
+      <c r="Q39">
+        <v>75624000.0</v>
+      </c>
+      <c r="R39"/>
+      <c r="S39"/>
+      <c r="T39"/>
+      <c r="U39"/>
+      <c r="V39"/>
+      <c r="W39"/>
+      <c r="X39"/>
+      <c r="Y39"/>
+      <c r="Z39"/>
+      <c r="AA39"/>
+      <c r="AB39">
+        <v>3000000.0</v>
+      </c>
+      <c r="AC39">
+        <v>1000000.0</v>
+      </c>
+      <c r="AD39">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
+      <c r="A40" t="s">
+        <v>53</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40"/>
+      <c r="D40"/>
+      <c r="E40"/>
+      <c r="F40"/>
+      <c r="G40"/>
+      <c r="H40"/>
+      <c r="I40"/>
+      <c r="J40"/>
+      <c r="K40">
+        <v>134286000.0</v>
+      </c>
+      <c r="L40">
+        <v>141961000.0</v>
+      </c>
+      <c r="M40">
+        <v>156048000.0</v>
+      </c>
+      <c r="N40">
+        <v>126234000.0</v>
+      </c>
+      <c r="O40"/>
+      <c r="P40"/>
+      <c r="Q40"/>
+      <c r="R40"/>
+      <c r="S40"/>
+      <c r="T40"/>
+      <c r="U40"/>
+      <c r="V40"/>
+      <c r="W40"/>
+      <c r="X40"/>
+      <c r="Y40"/>
+      <c r="Z40"/>
+      <c r="AA40">
+        <v>27000000.0</v>
+      </c>
+      <c r="AB40">
+        <v>26000000.0</v>
+      </c>
+      <c r="AC40">
+        <v>19000000.0</v>
+      </c>
+      <c r="AD40">
+        <v>10000000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
+      <c r="A41" t="s">
+        <v>54</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41"/>
+      <c r="Q41"/>
+      <c r="R41"/>
+      <c r="S41"/>
+      <c r="T41"/>
+      <c r="U41"/>
+      <c r="V41"/>
+      <c r="W41"/>
+      <c r="X41"/>
+      <c r="Y41"/>
+      <c r="Z41"/>
+      <c r="AA41"/>
+      <c r="AB41"/>
+      <c r="AC41"/>
+      <c r="AD41"/>
+    </row>
+    <row r="42" spans="1:30">
+      <c r="A42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42"/>
+      <c r="D42"/>
+      <c r="E42"/>
+      <c r="F42"/>
+      <c r="G42"/>
+      <c r="H42"/>
+      <c r="I42"/>
+      <c r="J42"/>
+      <c r="K42">
+        <v>11611000.0</v>
+      </c>
+      <c r="L42">
+        <v>-1181859000.0</v>
+      </c>
+      <c r="M42">
+        <v>9167000.0</v>
+      </c>
+      <c r="N42">
+        <v>7955000.0</v>
+      </c>
+      <c r="O42"/>
+      <c r="P42"/>
+      <c r="Q42"/>
+      <c r="R42"/>
+      <c r="S42"/>
+      <c r="T42"/>
+      <c r="U42"/>
+      <c r="V42"/>
+      <c r="W42"/>
+      <c r="X42"/>
+      <c r="Y42"/>
+      <c r="Z42"/>
+      <c r="AA42"/>
+      <c r="AB42"/>
+      <c r="AC42"/>
+      <c r="AD42"/>
+    </row>
+    <row r="43" spans="1:30">
+      <c r="A43" t="s">
+        <v>56</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+    </row>
+    <row r="44" spans="1:30">
+      <c r="A44" t="s">
+        <v>57</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+    </row>
+    <row r="45" spans="1:30">
+      <c r="A45" t="s">
+        <v>58</v>
+      </c>
+      <c r="B45">
+        <v>9563000.0</v>
+      </c>
+      <c r="C45"/>
+      <c r="D45">
+        <v>13392000.0</v>
+      </c>
+      <c r="E45">
+        <v>35530000.0</v>
+      </c>
+      <c r="F45">
+        <v>37488000.0</v>
+      </c>
+      <c r="G45">
+        <v>36726000.0</v>
+      </c>
+      <c r="H45">
+        <v>29869000.0</v>
+      </c>
+      <c r="I45">
+        <v>31811000.0</v>
+      </c>
+      <c r="J45">
+        <v>30572000.0</v>
+      </c>
+      <c r="K45">
+        <v>24832000.0</v>
+      </c>
+      <c r="L45">
+        <v>27042000.0</v>
+      </c>
+      <c r="M45">
+        <v>52980000.0</v>
+      </c>
+      <c r="N45">
+        <v>16171000.0</v>
+      </c>
+      <c r="O45"/>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+    </row>
+    <row r="46" spans="1:30">
+      <c r="A46" t="s">
+        <v>59</v>
+      </c>
+      <c r="B46">
+        <v>9563000.0</v>
+      </c>
+      <c r="C46"/>
+      <c r="D46">
+        <v>13392000.0</v>
+      </c>
+      <c r="E46">
+        <v>35530000.0</v>
+      </c>
+      <c r="F46">
+        <v>37488000.0</v>
+      </c>
+      <c r="G46">
+        <v>36726000.0</v>
+      </c>
+      <c r="H46">
+        <v>29869000.0</v>
+      </c>
+      <c r="I46">
+        <v>31811000.0</v>
+      </c>
+      <c r="J46">
+        <v>30572000.0</v>
+      </c>
+      <c r="K46">
+        <v>24832000.0</v>
+      </c>
+      <c r="L46">
+        <v>27042000.0</v>
+      </c>
+      <c r="M46">
+        <v>27907000.0</v>
+      </c>
+      <c r="N46">
+        <v>16171000.0</v>
+      </c>
+      <c r="O46"/>
+      <c r="P46"/>
+      <c r="Q46"/>
+      <c r="R46"/>
+      <c r="S46"/>
+      <c r="T46"/>
+      <c r="U46"/>
+      <c r="V46"/>
+      <c r="W46"/>
+      <c r="X46"/>
+      <c r="Y46"/>
+      <c r="Z46"/>
+      <c r="AA46"/>
+      <c r="AB46"/>
+      <c r="AC46"/>
+      <c r="AD46"/>
+    </row>
+    <row r="47" spans="1:30">
+      <c r="A47" t="s">
+        <v>60</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>13042000.0</v>
+      </c>
+      <c r="D47">
+        <v>13392000.0</v>
+      </c>
+      <c r="E47">
+        <v>35530000.0</v>
+      </c>
+      <c r="F47">
+        <v>37488000.0</v>
+      </c>
+      <c r="G47">
+        <v>36726000.0</v>
+      </c>
+      <c r="H47">
+        <v>29869000.0</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47">
+        <v>24832000.0</v>
+      </c>
+      <c r="L47">
+        <v>27042000.0</v>
+      </c>
+      <c r="M47">
+        <v>23517000.0</v>
+      </c>
+      <c r="N47">
+        <v>16171000.0</v>
+      </c>
+      <c r="O47">
+        <v>14298000.0</v>
+      </c>
+      <c r="P47">
+        <v>12939000.0</v>
+      </c>
+      <c r="Q47">
+        <v>10162000.0</v>
+      </c>
+      <c r="R47">
+        <v>40098000.0</v>
+      </c>
+      <c r="S47">
+        <v>41059000.0</v>
+      </c>
+      <c r="T47">
+        <v>41672000.0</v>
+      </c>
+      <c r="U47"/>
+      <c r="V47"/>
+      <c r="W47"/>
+      <c r="X47"/>
+      <c r="Y47"/>
+      <c r="Z47"/>
+      <c r="AA47"/>
+      <c r="AB47"/>
+      <c r="AC47"/>
+      <c r="AD47"/>
+    </row>
+    <row r="48" spans="1:30">
+      <c r="A48" t="s">
+        <v>61</v>
+      </c>
+      <c r="B48">
+        <v>-34751000.0</v>
+      </c>
+      <c r="C48">
+        <v>-26407000.0</v>
+      </c>
+      <c r="D48">
+        <v>-24483000.0</v>
+      </c>
+      <c r="E48">
+        <v>-5823000.0</v>
+      </c>
+      <c r="F48">
+        <v>-4446000.0</v>
+      </c>
+      <c r="G48">
+        <v>-2834000.0</v>
+      </c>
+      <c r="H48">
+        <v>-2242000.0</v>
+      </c>
+      <c r="I48">
+        <v>6728000.0</v>
+      </c>
+      <c r="J48">
+        <v>-1192421000.0</v>
+      </c>
+      <c r="K48">
+        <v>-1192806000.0</v>
+      </c>
+      <c r="L48">
+        <v>-1181859000.0</v>
+      </c>
+      <c r="M48">
+        <v>-1182759000.0</v>
+      </c>
+      <c r="N48">
+        <v>-1143598000.0</v>
+      </c>
+      <c r="O48">
+        <v>-1131083000.0</v>
+      </c>
+      <c r="P48">
+        <v>-1237385000.0</v>
+      </c>
+      <c r="Q48">
+        <v>-1250506000.0</v>
+      </c>
+      <c r="R48">
+        <v>-1175599000.0</v>
+      </c>
+      <c r="S48">
+        <v>-1146510000.0</v>
+      </c>
+      <c r="T48">
+        <v>-1114219000.0</v>
+      </c>
+      <c r="U48">
+        <v>-536774000.0</v>
+      </c>
+      <c r="V48"/>
+      <c r="W48">
+        <v>-428069000.0</v>
+      </c>
+      <c r="X48"/>
+      <c r="Y48">
+        <v>-354767000.0</v>
+      </c>
+      <c r="Z48"/>
+      <c r="AA48">
+        <v>-18000000.0</v>
+      </c>
+      <c r="AB48">
+        <v>-5000000.0</v>
+      </c>
+      <c r="AC48">
+        <v>224000000.0</v>
+      </c>
+      <c r="AD48">
+        <v>243000000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30">
+      <c r="A49" t="s">
+        <v>62</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+    </row>
+    <row r="50" spans="1:30">
+      <c r="A50" t="s">
+        <v>63</v>
+      </c>
+      <c r="B50">
+        <v>0.0</v>
+      </c>
+      <c r="C50"/>
+      <c r="D50">
+        <v>0.0</v>
+      </c>
+      <c r="E50">
+        <v>0.0</v>
+      </c>
+      <c r="F50">
+        <v>0.0</v>
+      </c>
+      <c r="G50">
+        <v>0.0</v>
+      </c>
+      <c r="H50">
+        <v>0.0</v>
+      </c>
+      <c r="I50">
+        <v>0.0</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50">
+        <v>1735000.0</v>
+      </c>
+      <c r="M50">
+        <v>1735000.0</v>
+      </c>
+      <c r="N50">
+        <v>1560000.0</v>
+      </c>
+      <c r="O50">
+        <v>1560000.0</v>
+      </c>
+      <c r="P50">
+        <v>2560000.0</v>
+      </c>
+      <c r="Q50">
+        <v>2560000.0</v>
+      </c>
+      <c r="R50">
+        <v>2133000.0</v>
+      </c>
+      <c r="S50">
+        <v>2133000.0</v>
+      </c>
+      <c r="T50">
+        <v>1987000.0</v>
+      </c>
+      <c r="U50">
+        <v>1987000.0</v>
+      </c>
+      <c r="V50">
+        <v>2281000.0</v>
+      </c>
+      <c r="W50">
+        <v>3413000.0</v>
+      </c>
+      <c r="X50">
+        <v>6127000.0</v>
+      </c>
+      <c r="Y50">
+        <v>6079000.0</v>
+      </c>
+      <c r="Z50">
+        <v>0.0</v>
+      </c>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+    </row>
+    <row r="51" spans="1:30">
+      <c r="A51" t="s">
+        <v>64</v>
+      </c>
+      <c r="B51"/>
+      <c r="C51"/>
+      <c r="D51"/>
+      <c r="E51"/>
+      <c r="F51"/>
+      <c r="G51"/>
+      <c r="H51"/>
+      <c r="I51"/>
+      <c r="J51"/>
+      <c r="K51"/>
+      <c r="L51"/>
+      <c r="M51"/>
+      <c r="N51"/>
+      <c r="O51"/>
+      <c r="P51"/>
+      <c r="Q51"/>
+      <c r="R51"/>
+      <c r="S51"/>
+      <c r="T51"/>
+      <c r="U51"/>
+      <c r="V51"/>
+      <c r="W51"/>
+      <c r="X51"/>
+      <c r="Y51"/>
+      <c r="Z51"/>
+      <c r="AA51"/>
+      <c r="AB51"/>
+      <c r="AC51"/>
+      <c r="AD51"/>
+    </row>
+    <row r="52" spans="1:30">
+      <c r="A52" t="s">
+        <v>65</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
+        <v>0.0</v>
+      </c>
+      <c r="D52">
+        <v>0.0</v>
+      </c>
+      <c r="E52">
+        <v>0.0</v>
+      </c>
+      <c r="F52">
+        <v>0.0</v>
+      </c>
+      <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="H52">
+        <v>0.0</v>
+      </c>
+      <c r="I52"/>
+      <c r="J52"/>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52">
+        <v>1735000.0</v>
+      </c>
+      <c r="M52">
+        <v>1735000.0</v>
+      </c>
+      <c r="N52">
+        <v>1560000.0</v>
+      </c>
+      <c r="O52">
+        <v>1560000.0</v>
+      </c>
+      <c r="P52">
+        <v>2560000.0</v>
+      </c>
+      <c r="Q52">
+        <v>2560000.0</v>
+      </c>
+      <c r="R52">
+        <v>2133000.0</v>
+      </c>
+      <c r="S52">
+        <v>2133000.0</v>
+      </c>
+      <c r="T52">
+        <v>1987000.0</v>
+      </c>
+      <c r="U52"/>
+      <c r="V52"/>
+      <c r="W52"/>
+      <c r="X52"/>
+      <c r="Y52"/>
+      <c r="Z52"/>
+      <c r="AA52"/>
+      <c r="AB52"/>
+      <c r="AC52"/>
+      <c r="AD52"/>
+    </row>
+    <row r="53" spans="1:30">
+      <c r="A53" t="s">
+        <v>66</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+    </row>
+    <row r="54" spans="1:30">
+      <c r="A54" t="s">
+        <v>67</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+    </row>
+    <row r="55" spans="1:30">
+      <c r="A55" t="s">
+        <v>68</v>
+      </c>
+      <c r="B55">
+        <v>78912000.0</v>
+      </c>
+      <c r="C55">
+        <v>89745000.0</v>
+      </c>
+      <c r="D55">
+        <v>91161000.0</v>
+      </c>
+      <c r="E55">
+        <v>157084000.0</v>
+      </c>
+      <c r="F55">
+        <v>160287000.0</v>
+      </c>
+      <c r="G55">
+        <v>160807000.0</v>
+      </c>
+      <c r="H55">
+        <v>155166000.0</v>
+      </c>
+      <c r="I55">
+        <v>176655000.0</v>
+      </c>
+      <c r="J55">
+        <v>196166000.0</v>
+      </c>
+      <c r="K55">
+        <v>194444000.0</v>
+      </c>
+      <c r="L55">
+        <v>208320000.0</v>
+      </c>
+      <c r="M55">
+        <v>215710000.0</v>
+      </c>
+      <c r="N55">
+        <v>257545000.0</v>
+      </c>
+      <c r="O55">
+        <v>278435000.0</v>
+      </c>
+      <c r="P55">
+        <v>352003000.0</v>
+      </c>
+      <c r="Q55">
+        <v>333418000.0</v>
+      </c>
+      <c r="R55">
+        <v>460007000.0</v>
+      </c>
+      <c r="S55">
+        <v>459082000.0</v>
+      </c>
+      <c r="T55">
+        <v>479260000.0</v>
+      </c>
+      <c r="U55">
+        <v>436824000.0</v>
+      </c>
+      <c r="V55">
+        <v>286554000.0</v>
+      </c>
+      <c r="W55">
+        <v>283648000.0</v>
+      </c>
+      <c r="X55">
+        <v>334492000.0</v>
+      </c>
+      <c r="Y55">
+        <v>353785000.0</v>
+      </c>
+      <c r="Z55">
+        <v>383256000.0</v>
+      </c>
+      <c r="AA55">
+        <v>562000000.0</v>
+      </c>
+      <c r="AB55">
+        <v>646000000.0</v>
+      </c>
+      <c r="AC55">
+        <v>892000000.0</v>
+      </c>
+      <c r="AD55">
+        <v>807000000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:30">
+      <c r="A56" t="s">
+        <v>69</v>
+      </c>
+      <c r="B56">
+        <v>69349000.0</v>
+      </c>
+      <c r="C56">
+        <v>14564000.0</v>
+      </c>
+      <c r="D56">
+        <v>12228000.0</v>
+      </c>
+      <c r="E56">
+        <v>12811000.0</v>
+      </c>
+      <c r="F56">
+        <v>13886000.0</v>
+      </c>
+      <c r="G56">
+        <v>15280000.0</v>
+      </c>
+      <c r="H56">
+        <v>16093000.0</v>
+      </c>
+      <c r="I56">
+        <v>12207000.0</v>
+      </c>
+      <c r="J56">
+        <v>27041000.0</v>
+      </c>
+      <c r="K56">
+        <v>30366000.0</v>
+      </c>
+      <c r="L56">
+        <v>42279000.0</v>
+      </c>
+      <c r="M56">
+        <v>50378000.0</v>
+      </c>
+      <c r="N56">
+        <v>43692000.0</v>
+      </c>
+      <c r="O56">
+        <v>68841000.0</v>
+      </c>
+      <c r="P56">
+        <v>155276000.0</v>
+      </c>
+      <c r="Q56">
+        <v>139968000.0</v>
+      </c>
+      <c r="R56">
+        <v>102448000.0</v>
+      </c>
+      <c r="S56">
+        <v>95866000.0</v>
+      </c>
+      <c r="T56">
+        <v>100896000.0</v>
+      </c>
+      <c r="U56">
+        <v>209752000.0</v>
+      </c>
+      <c r="V56">
+        <v>89079000.0</v>
+      </c>
+      <c r="W56">
+        <v>83422000.0</v>
+      </c>
+      <c r="X56">
+        <v>128139000.0</v>
+      </c>
+      <c r="Y56">
+        <v>148973000.0</v>
+      </c>
+      <c r="Z56">
+        <v>187731000.0</v>
+      </c>
+      <c r="AA56">
+        <v>168000000.0</v>
+      </c>
+      <c r="AB56">
+        <v>206000000.0</v>
+      </c>
+      <c r="AC56">
+        <v>312000000.0</v>
+      </c>
+      <c r="AD56">
+        <v>284000000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:30">
+      <c r="A57" t="s">
+        <v>70</v>
+      </c>
+      <c r="B57">
+        <v>47941000.0</v>
+      </c>
+      <c r="C57">
+        <v>49576000.0</v>
+      </c>
+      <c r="D57">
+        <v>49172000.0</v>
+      </c>
+      <c r="E57">
+        <v>92673000.0</v>
+      </c>
+      <c r="F57">
+        <v>93860000.0</v>
+      </c>
+      <c r="G57">
+        <v>93932000.0</v>
+      </c>
+      <c r="H57">
+        <v>90598000.0</v>
+      </c>
+      <c r="I57">
+        <v>96655000.0</v>
+      </c>
+      <c r="J57">
+        <v>145847000.0</v>
+      </c>
+      <c r="K57">
+        <v>144457000.0</v>
+      </c>
+      <c r="L57">
+        <v>160186000.0</v>
+      </c>
+      <c r="M57">
+        <v>165362000.0</v>
+      </c>
+      <c r="N57">
+        <v>157797000.0</v>
+      </c>
+      <c r="O57">
+        <v>176101000.0</v>
+      </c>
+      <c r="P57">
+        <v>355984000.0</v>
+      </c>
+      <c r="Q57">
+        <v>351663000.0</v>
+      </c>
+      <c r="R57">
+        <v>130337000.0</v>
+      </c>
+      <c r="S57">
+        <v>126782000.0</v>
+      </c>
+      <c r="T57">
+        <v>142667000.0</v>
+      </c>
+      <c r="U57">
+        <v>240429000.0</v>
+      </c>
+      <c r="V57">
+        <v>150611000.0</v>
+      </c>
+      <c r="W57">
+        <v>131051000.0</v>
+      </c>
+      <c r="X57">
+        <v>149588000.0</v>
+      </c>
+      <c r="Y57">
+        <v>133920000.0</v>
+      </c>
+      <c r="Z57">
+        <v>49791000.0</v>
+      </c>
+      <c r="AA57">
+        <v>75000000.0</v>
+      </c>
+      <c r="AB57">
+        <v>101000000.0</v>
+      </c>
+      <c r="AC57">
+        <v>73000000.0</v>
+      </c>
+      <c r="AD57">
+        <v>53000000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:30">
+      <c r="A58" t="s">
+        <v>71</v>
+      </c>
+      <c r="B58">
+        <v>48984000.0</v>
+      </c>
+      <c r="C58">
+        <v>52870000.0</v>
+      </c>
+      <c r="D58">
+        <v>52451000.0</v>
+      </c>
+      <c r="E58">
+        <v>103262000.0</v>
+      </c>
+      <c r="F58">
+        <v>105321000.0</v>
+      </c>
+      <c r="G58">
+        <v>104429000.0</v>
+      </c>
+      <c r="H58">
+        <v>98389000.0</v>
+      </c>
+      <c r="I58">
+        <v>134734000.0</v>
+      </c>
+      <c r="J58">
+        <v>153233000.0</v>
+      </c>
+      <c r="K58">
+        <v>151420000.0</v>
+      </c>
+      <c r="L58">
+        <v>165960000.0</v>
+      </c>
+      <c r="M58">
+        <v>173681000.0</v>
+      </c>
+      <c r="N58">
+        <v>169144000.0</v>
+      </c>
+      <c r="O58">
+        <v>185474000.0</v>
+      </c>
+      <c r="P58">
+        <v>366555000.0</v>
+      </c>
+      <c r="Q58">
+        <v>361091000.0</v>
+      </c>
+      <c r="R58">
+        <v>424843000.0</v>
+      </c>
+      <c r="S58">
+        <v>397829000.0</v>
+      </c>
+      <c r="T58">
+        <v>395716000.0</v>
+      </c>
+      <c r="U58">
+        <v>274099000.0</v>
+      </c>
+      <c r="V58">
+        <v>178243000.0</v>
+      </c>
+      <c r="W58">
+        <v>158141000.0</v>
+      </c>
+      <c r="X58">
+        <v>177206000.0</v>
+      </c>
+      <c r="Y58">
+        <v>161975000.0</v>
+      </c>
+      <c r="Z58">
+        <v>49791000.0</v>
+      </c>
+      <c r="AA58">
+        <v>75000000.0</v>
+      </c>
+      <c r="AB58">
+        <v>101000000.0</v>
+      </c>
+      <c r="AC58">
+        <v>73000000.0</v>
+      </c>
+      <c r="AD58">
+        <v>53000000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:30">
+      <c r="A59" t="s">
+        <v>72</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+    </row>
+    <row r="60" spans="1:30">
+      <c r="A60" t="s">
+        <v>73</v>
+      </c>
+      <c r="B60">
+        <v>31859000.0</v>
+      </c>
+      <c r="C60">
+        <v>36875000.0</v>
+      </c>
+      <c r="D60">
+        <v>38710000.0</v>
+      </c>
+      <c r="E60">
+        <v>53822000.0</v>
+      </c>
+      <c r="F60">
+        <v>54966000.0</v>
+      </c>
+      <c r="G60">
+        <v>56378000.0</v>
+      </c>
+      <c r="H60">
+        <v>56777000.0</v>
+      </c>
+      <c r="I60">
+        <v>42851000.0</v>
+      </c>
+      <c r="J60">
+        <v>43425000.0</v>
+      </c>
+      <c r="K60">
+        <v>43024000.0</v>
+      </c>
+      <c r="L60">
+        <v>42360000.0</v>
+      </c>
+      <c r="M60">
+        <v>42029000.0</v>
+      </c>
+      <c r="N60">
+        <v>88401000.0</v>
+      </c>
+      <c r="O60">
+        <v>92961000.0</v>
+      </c>
+      <c r="P60">
+        <v>-14552000.0</v>
+      </c>
+      <c r="Q60">
+        <v>-27673000.0</v>
+      </c>
+      <c r="R60">
+        <v>35164000.0</v>
+      </c>
+      <c r="S60">
+        <v>61253000.0</v>
+      </c>
+      <c r="T60">
+        <v>83544000.0</v>
+      </c>
+      <c r="U60">
+        <v>61459000.0</v>
+      </c>
+      <c r="V60">
+        <v>108311000.0</v>
+      </c>
+      <c r="W60">
+        <v>125507000.0</v>
+      </c>
+      <c r="X60">
+        <v>157286000.0</v>
+      </c>
+      <c r="Y60">
+        <v>191810000.0</v>
+      </c>
+      <c r="Z60">
+        <v>333465000.0</v>
+      </c>
+      <c r="AA60"/>
+      <c r="AB60"/>
+      <c r="AC60"/>
+      <c r="AD60"/>
+    </row>
+    <row r="61" spans="1:30">
+      <c r="A61" t="s">
+        <v>74</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+    </row>
+    <row r="62" spans="1:30">
+      <c r="A62" t="s">
+        <v>75</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:O32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:15">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
+      <c r="A2" t="s">
+        <v>98</v>
+      </c>
+      <c r="B2">
+        <v>28853000.0</v>
+      </c>
+      <c r="C2">
+        <v>22832000.0</v>
+      </c>
+      <c r="D2">
+        <v>33636000.0</v>
+      </c>
+      <c r="E2">
+        <v>30229000.0</v>
+      </c>
+      <c r="F2">
+        <v>36990000.0</v>
+      </c>
+      <c r="G2">
+        <v>7766000.0</v>
+      </c>
+      <c r="H2">
+        <v>1962000.0</v>
+      </c>
+      <c r="I2">
+        <v>950324000.0</v>
+      </c>
+      <c r="J2">
+        <v>790828000.0</v>
+      </c>
+      <c r="K2">
+        <v>45417000.0</v>
+      </c>
+      <c r="L2">
+        <v>307000000.0</v>
+      </c>
+      <c r="M2">
+        <v>1083000000.0</v>
+      </c>
+      <c r="N2">
+        <v>1266000000.0</v>
+      </c>
+      <c r="O2">
+        <v>1411000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15">
+      <c r="A3" t="s">
+        <v>99</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3"/>
+      <c r="I3"/>
+      <c r="J3"/>
+      <c r="K3"/>
+      <c r="L3"/>
+      <c r="M3"/>
+      <c r="N3"/>
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
+      <c r="A4" t="s">
+        <v>100</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4">
+        <v>301706000.0</v>
+      </c>
+      <c r="F4">
+        <v>-145904000.0</v>
+      </c>
+      <c r="G4">
+        <v>-162852000.0</v>
+      </c>
+      <c r="H4">
+        <v>-181963000.0</v>
+      </c>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
+      <c r="A5" t="s">
+        <v>101</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
+        <v>-24431000.0</v>
+      </c>
+      <c r="F5">
+        <v>-18647000.0</v>
+      </c>
+      <c r="G5">
+        <v>-18067000.0</v>
+      </c>
+      <c r="H5">
+        <v>-2640000.0</v>
+      </c>
+      <c r="I5">
+        <v>38365000.0</v>
+      </c>
+      <c r="J5">
+        <v>95300000.0</v>
+      </c>
+      <c r="K5">
+        <v>-198537000.0</v>
+      </c>
+      <c r="L5">
+        <v>-173000000.0</v>
+      </c>
+      <c r="M5">
+        <v>1000000.0</v>
+      </c>
+      <c r="N5">
+        <v>15000000.0</v>
+      </c>
+      <c r="O5">
+        <v>-83000000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15">
+      <c r="A6" t="s">
+        <v>102</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6">
+        <v>-24111000.0</v>
+      </c>
+      <c r="F6">
+        <v>4601000.0</v>
+      </c>
+      <c r="G6">
+        <v>13821000.0</v>
+      </c>
+      <c r="H6">
+        <v>-148559000.0</v>
+      </c>
       <c r="I6">
-        <v>-3147000.0</v>
+        <v>38365000.0</v>
       </c>
       <c r="J6">
-        <v>228000.0</v>
-[...59 lines deleted...]
-    <row r="7" spans="1:29">
+        <v>95300000.0</v>
+      </c>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>135</v>
-[...15 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
-      <c r="I7">
-[...43 lines deleted...]
-      </c>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
+      <c r="A8" t="s">
+        <v>104</v>
+      </c>
+      <c r="B8">
+        <v>0.0</v>
+      </c>
+      <c r="C8">
+        <v>0.0</v>
+      </c>
+      <c r="D8">
+        <v>0.0</v>
+      </c>
+      <c r="E8">
+        <v>285332000.0</v>
+      </c>
+      <c r="F8">
+        <v>-145904000.0</v>
+      </c>
+      <c r="G8">
+        <v>-162852000.0</v>
+      </c>
+      <c r="H8">
+        <v>-181963000.0</v>
+      </c>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
+      <c r="A9" t="s">
+        <v>105</v>
+      </c>
+      <c r="B9">
+        <v>53090000.0</v>
+      </c>
+      <c r="C9">
+        <v>41642000.0</v>
+      </c>
+      <c r="D9">
+        <v>60743000.0</v>
+      </c>
+      <c r="E9">
+        <v>44002000.0</v>
+      </c>
+      <c r="F9">
+        <v>31631000.0</v>
+      </c>
+      <c r="G9">
+        <v>11862000.0</v>
+      </c>
+      <c r="H9">
+        <v>3620000.0</v>
+      </c>
+      <c r="I9">
+        <v>46064000.0</v>
+      </c>
+      <c r="J9">
+        <v>100863000.0</v>
+      </c>
+      <c r="K9">
+        <v>-4842000.0</v>
+      </c>
+      <c r="L9">
+        <v>-36000000.0</v>
+      </c>
+      <c r="M9">
+        <v>18000000.0</v>
+      </c>
+      <c r="N9">
+        <v>31000000.0</v>
+      </c>
+      <c r="O9">
+        <v>-73000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15">
+      <c r="A10" t="s">
+        <v>106</v>
+      </c>
+      <c r="B10">
+        <v>-23565000.0</v>
+      </c>
+      <c r="C10">
+        <v>-8838000.0</v>
+      </c>
+      <c r="D10">
+        <v>-18972000.0</v>
+      </c>
+      <c r="E10">
+        <v>-29117000.0</v>
+      </c>
+      <c r="F10">
+        <v>-21892000.0</v>
+      </c>
+      <c r="G10">
+        <v>-18942000.0</v>
+      </c>
+      <c r="H10">
+        <v>-1848000.0</v>
+      </c>
+      <c r="I10">
+        <v>23213000.0</v>
+      </c>
+      <c r="J10">
+        <v>80807000.0</v>
+      </c>
+      <c r="K10">
+        <v>-227459000.0</v>
+      </c>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
+      <c r="A11" t="s">
+        <v>107</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>360000.0</v>
+      </c>
+      <c r="F11">
+        <v>-168000.0</v>
+      </c>
+      <c r="G11">
+        <v>314000.0</v>
+      </c>
+      <c r="H11">
+        <v>-62000.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15">
+      <c r="A12" t="s">
+        <v>108</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
+        <v>705000.0</v>
+      </c>
+      <c r="D12">
+        <v>974000.0</v>
+      </c>
+      <c r="E12">
+        <v>533000.0</v>
+      </c>
+      <c r="F12">
+        <v>371000.0</v>
+      </c>
+      <c r="G12">
+        <v>2321000.0</v>
+      </c>
+      <c r="H12">
+        <v>195000.0</v>
+      </c>
+      <c r="I12">
+        <v>1157000.0</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12">
+        <v>0.0</v>
+      </c>
+      <c r="M12">
+        <v>0.0</v>
+      </c>
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
+      <c r="A13" t="s">
+        <v>109</v>
+      </c>
+      <c r="B13">
+        <v>3103000.0</v>
+      </c>
+      <c r="C13">
+        <v>2114000.0</v>
+      </c>
+      <c r="D13">
+        <v>4842000.0</v>
+      </c>
+      <c r="E13">
+        <v>19653000.0</v>
+      </c>
+      <c r="F13">
+        <v>769000.0</v>
+      </c>
+      <c r="G13">
+        <v>2525000.0</v>
+      </c>
+      <c r="H13">
+        <v>179000.0</v>
+      </c>
+      <c r="I13">
+        <v>1157000.0</v>
+      </c>
+      <c r="J13">
+        <v>226000.0</v>
+      </c>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
+      <c r="A14" t="s">
+        <v>110</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
+        <v>687000.0</v>
+      </c>
+      <c r="D14">
+        <v>8091000.0</v>
+      </c>
+      <c r="E14">
+        <v>8173000.0</v>
+      </c>
+      <c r="F14">
+        <v>43000.0</v>
+      </c>
+      <c r="G14">
+        <v>601000.0</v>
+      </c>
+      <c r="H14">
+        <v>0.0</v>
+      </c>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
+      <c r="A15" t="s">
+        <v>111</v>
+      </c>
+      <c r="B15">
+        <v>-23582000.0</v>
+      </c>
+      <c r="C15">
+        <v>-8872000.0</v>
+      </c>
+      <c r="D15">
+        <v>-19202000.0</v>
+      </c>
+      <c r="E15">
+        <v>262299000.0</v>
+      </c>
+      <c r="F15">
+        <v>-167585000.0</v>
+      </c>
+      <c r="G15">
+        <v>-181757000.0</v>
+      </c>
+      <c r="H15">
+        <v>-183749000.0</v>
+      </c>
+      <c r="I15">
+        <v>29595000.0</v>
+      </c>
+      <c r="J15">
+        <v>80807000.0</v>
+      </c>
+      <c r="K15">
+        <v>-227459000.0</v>
+      </c>
+      <c r="L15">
+        <v>-279000000.0</v>
+      </c>
+      <c r="M15">
+        <v>2000000.0</v>
+      </c>
+      <c r="N15">
+        <v>15000000.0</v>
+      </c>
+      <c r="O15">
+        <v>-83000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15">
+      <c r="A16" t="s">
+        <v>112</v>
+      </c>
+      <c r="B16">
+        <v>-23582000.0</v>
+      </c>
+      <c r="C16">
+        <v>-8872000.0</v>
+      </c>
+      <c r="D16">
+        <v>-19202000.0</v>
+      </c>
+      <c r="E16">
+        <v>273426000.0</v>
+      </c>
+      <c r="F16">
+        <v>-167585000.0</v>
+      </c>
+      <c r="G16">
+        <v>-181757000.0</v>
+      </c>
+      <c r="H16">
+        <v>-183749000.0</v>
+      </c>
+      <c r="I16">
+        <v>29595000.0</v>
+      </c>
+      <c r="J16">
+        <v>80807000.0</v>
+      </c>
+      <c r="K16">
+        <v>-227459000.0</v>
+      </c>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
+      <c r="A17" t="s">
+        <v>113</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
+        <v>-9559000.0</v>
+      </c>
+      <c r="D17">
+        <v>-38782000.0</v>
+      </c>
+      <c r="E17">
+        <v>-31206000.0</v>
+      </c>
+      <c r="F17">
+        <v>-21724000.0</v>
+      </c>
+      <c r="G17">
+        <v>-19756000.0</v>
+      </c>
+      <c r="H17">
+        <v>-183749000.0</v>
+      </c>
+      <c r="I17">
+        <v>29595000.0</v>
+      </c>
+      <c r="J17">
+        <v>80807000.0</v>
+      </c>
+      <c r="K17">
+        <v>-227459000.0</v>
+      </c>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
+      <c r="A18" t="s">
+        <v>114</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
+        <v>-705000.0</v>
+      </c>
+      <c r="D18">
+        <v>-974000.0</v>
+      </c>
+      <c r="E18">
+        <v>-533000.0</v>
+      </c>
+      <c r="F18">
+        <v>-371000.0</v>
+      </c>
+      <c r="G18">
+        <v>-2321000.0</v>
+      </c>
+      <c r="H18">
+        <v>-195000.0</v>
+      </c>
+      <c r="I18">
+        <v>-1157000.0</v>
+      </c>
+      <c r="J18">
+        <v>-226000.0</v>
+      </c>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" t="s">
+        <v>115</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" t="s">
+        <v>116</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" t="s">
+        <v>117</v>
+      </c>
+      <c r="B21">
+        <v>-20462000.0</v>
+      </c>
+      <c r="C21">
+        <v>-6724000.0</v>
+      </c>
+      <c r="D21">
+        <v>-14130000.0</v>
+      </c>
+      <c r="E21">
+        <v>-9464000.0</v>
+      </c>
+      <c r="F21">
+        <v>-21123000.0</v>
+      </c>
+      <c r="G21">
+        <v>-16417000.0</v>
+      </c>
+      <c r="H21">
+        <v>-1669000.0</v>
+      </c>
+      <c r="I21">
+        <v>24370000.0</v>
+      </c>
+      <c r="J21">
+        <v>81033000.0</v>
+      </c>
+      <c r="K21">
+        <v>-227459000.0</v>
+      </c>
+      <c r="L21">
+        <v>-173000000.0</v>
+      </c>
+      <c r="M21">
+        <v>1000000.0</v>
+      </c>
+      <c r="N21">
+        <v>15000000.0</v>
+      </c>
+      <c r="O21">
+        <v>-83000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" t="s">
+        <v>118</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" t="s">
+        <v>119</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23"/>
+      <c r="I23"/>
+      <c r="J23"/>
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23"/>
+      <c r="N23"/>
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" t="s">
+        <v>120</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" t="s">
+        <v>121</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>7842000.0</v>
+      </c>
+      <c r="D25">
+        <v>4728000.0</v>
+      </c>
+      <c r="E25">
+        <v>4473000.0</v>
+      </c>
+      <c r="F25">
+        <v>26122000.0</v>
+      </c>
+      <c r="G25">
+        <v>30942000.0</v>
+      </c>
+      <c r="H25">
+        <v>28823000.0</v>
+      </c>
+      <c r="I25">
+        <v>13995000.0</v>
+      </c>
+      <c r="J25">
+        <v>14267000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" t="s">
+        <v>122</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" t="s">
+        <v>123</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" t="s">
+        <v>124</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28">
+        <v>96672000.0</v>
+      </c>
+      <c r="E28">
+        <v>60654000.0</v>
+      </c>
+      <c r="F28">
+        <v>58226000.0</v>
+      </c>
+      <c r="G28">
+        <v>29929000.0</v>
+      </c>
+      <c r="H28">
+        <v>132344000.0</v>
+      </c>
+      <c r="I28">
+        <v>22477000.0</v>
+      </c>
+      <c r="J28">
+        <v>21869000.0</v>
+      </c>
+      <c r="K28">
+        <v>237797000.0</v>
+      </c>
+      <c r="L28"/>
+      <c r="M28"/>
+      <c r="N28"/>
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" t="s">
+        <v>125</v>
+      </c>
+      <c r="B29">
+        <v>764000.0</v>
+      </c>
+      <c r="C29">
+        <v>721000.0</v>
+      </c>
+      <c r="D29">
+        <v>1003000.0</v>
+      </c>
+      <c r="E29">
+        <v>2089000.0</v>
+      </c>
+      <c r="F29">
+        <v>-168000.0</v>
+      </c>
+      <c r="G29">
+        <v>314000.0</v>
+      </c>
+      <c r="H29">
+        <v>-62000.0</v>
+      </c>
+      <c r="I29">
+        <v>-6382000.0</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" t="s">
+        <v>126</v>
+      </c>
+      <c r="B30">
+        <v>102405000.0</v>
+      </c>
+      <c r="C30">
+        <v>71198000.0</v>
+      </c>
+      <c r="D30">
+        <v>108509000.0</v>
+      </c>
+      <c r="E30">
+        <v>90883000.0</v>
+      </c>
+      <c r="F30">
+        <v>95216000.0</v>
+      </c>
+      <c r="G30">
+        <v>39174000.0</v>
+      </c>
+      <c r="H30">
+        <v>966461000.0</v>
+      </c>
+      <c r="I30">
+        <v>972946000.0</v>
+      </c>
+      <c r="J30">
+        <v>812697000.0</v>
+      </c>
+      <c r="K30">
+        <v>283214000.0</v>
+      </c>
+      <c r="L30">
+        <v>443000000.0</v>
+      </c>
+      <c r="M30">
+        <v>1100000000.0</v>
+      </c>
+      <c r="N30">
+        <v>1283000000.0</v>
+      </c>
+      <c r="O30">
+        <v>1421000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" t="s">
+        <v>127</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" t="s">
+        <v>128</v>
+      </c>
+      <c r="B32">
+        <v>81943000.0</v>
+      </c>
+      <c r="C32">
+        <v>64474000.0</v>
+      </c>
+      <c r="D32">
+        <v>94379000.0</v>
+      </c>
+      <c r="E32">
+        <v>74231000.0</v>
+      </c>
+      <c r="F32">
+        <v>68621000.0</v>
+      </c>
+      <c r="G32">
+        <v>19628000.0</v>
+      </c>
+      <c r="H32">
+        <v>5582000.0</v>
+      </c>
+      <c r="I32">
+        <v>996388000.0</v>
+      </c>
+      <c r="J32">
+        <v>891691000.0</v>
+      </c>
+      <c r="K32">
+        <v>40575000.0</v>
+      </c>
+      <c r="L32">
+        <v>271000000.0</v>
+      </c>
+      <c r="M32">
+        <v>1101000000.0</v>
+      </c>
+      <c r="N32">
+        <v>1297000000.0</v>
+      </c>
+      <c r="O32">
+        <v>1338000000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AD32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:30">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>80</v>
+      </c>
+      <c r="I1" t="s">
+        <v>81</v>
+      </c>
+      <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M1" t="s">
+        <v>4</v>
+      </c>
+      <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>5</v>
+      </c>
+      <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
+        <v>90</v>
+      </c>
+      <c r="U1" t="s">
+        <v>6</v>
+      </c>
+      <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
+      <c r="A2" t="s">
+        <v>98</v>
+      </c>
+      <c r="B2">
+        <v>1155000.0</v>
+      </c>
+      <c r="C2">
+        <v>1223000.0</v>
+      </c>
+      <c r="D2">
+        <v>4798000.0</v>
+      </c>
+      <c r="E2">
+        <v>5607000.0</v>
+      </c>
+      <c r="F2">
+        <v>5424000.0</v>
+      </c>
+      <c r="G2">
+        <v>6302000.0</v>
+      </c>
+      <c r="H2">
+        <v>5499000.0</v>
+      </c>
+      <c r="I2">
+        <v>5549000.0</v>
+      </c>
+      <c r="J2">
+        <v>5678000.0</v>
+      </c>
+      <c r="K2">
+        <v>5751000.0</v>
+      </c>
+      <c r="L2">
+        <v>5663000.0</v>
+      </c>
+      <c r="M2">
+        <v>11109000.0</v>
+      </c>
+      <c r="N2">
+        <v>7139000.0</v>
+      </c>
+      <c r="O2">
+        <v>6656000.0</v>
+      </c>
+      <c r="P2">
+        <v>5325000.0</v>
+      </c>
+      <c r="Q2">
+        <v>25342000.0</v>
+      </c>
+      <c r="R2">
+        <v>5580000.0</v>
+      </c>
+      <c r="S2">
+        <v>3793000.0</v>
+      </c>
+      <c r="T2">
+        <v>2274000.0</v>
+      </c>
+      <c r="U2">
+        <v>-327677000.0</v>
+      </c>
+      <c r="V2">
+        <v>100919000.0</v>
+      </c>
+      <c r="W2">
+        <v>109285000.0</v>
+      </c>
+      <c r="X2">
+        <v>125536000.0</v>
+      </c>
+      <c r="Y2">
+        <v>145793000.0</v>
+      </c>
+      <c r="Z2">
+        <v>212000000.0</v>
+      </c>
+      <c r="AA2">
+        <v>56000000.0</v>
+      </c>
+      <c r="AB2">
+        <v>121000000.0</v>
+      </c>
+      <c r="AC2">
+        <v>21000000.0</v>
+      </c>
+      <c r="AD2">
+        <v>4000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:30">
+      <c r="A3" t="s">
+        <v>99</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3"/>
+      <c r="I3"/>
+      <c r="J3"/>
+      <c r="K3"/>
+      <c r="L3"/>
+      <c r="M3"/>
+      <c r="N3"/>
+      <c r="O3"/>
+      <c r="P3"/>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
+      <c r="V3"/>
+      <c r="W3"/>
+      <c r="X3"/>
+      <c r="Y3"/>
+      <c r="Z3"/>
+      <c r="AA3"/>
+      <c r="AB3"/>
+      <c r="AC3"/>
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
+      <c r="A4" t="s">
+        <v>100</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
+        <v>-1757000.0</v>
+      </c>
+      <c r="N4">
+        <v>-1757000.0</v>
+      </c>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
+      <c r="A5" t="s">
+        <v>101</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5">
+        <v>1269000.0</v>
+      </c>
+      <c r="L5">
+        <v>959000.0</v>
+      </c>
+      <c r="M5">
+        <v>-15597000.0</v>
+      </c>
+      <c r="N5">
+        <v>-3346000.0</v>
+      </c>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5">
+        <v>-27837000.0</v>
+      </c>
+      <c r="W5">
+        <v>-23676000.0</v>
+      </c>
+      <c r="X5">
+        <v>-32821000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-127358000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-19214000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-16000000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-120000000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-19000000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-21000000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:30">
+      <c r="A6" t="s">
+        <v>102</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6">
+        <v>2751000.0</v>
+      </c>
+      <c r="L6">
+        <v>2109000.0</v>
+      </c>
+      <c r="M6">
+        <v>-37602000.0</v>
+      </c>
+      <c r="N6">
+        <v>-1979000.0</v>
+      </c>
+      <c r="O6">
+        <v>6130000.0</v>
+      </c>
+      <c r="P6">
+        <v>11362000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-24816000.0</v>
+      </c>
+      <c r="R6">
+        <v>7756000.0</v>
+      </c>
+      <c r="S6">
+        <v>17117000.0</v>
+      </c>
+      <c r="T6">
+        <v>8135000.0</v>
+      </c>
+      <c r="U6">
+        <v>98155000.0</v>
+      </c>
+      <c r="V6">
+        <v>-27837000.0</v>
+      </c>
+      <c r="W6">
+        <v>-23676000.0</v>
+      </c>
+      <c r="X6">
+        <v>-32821000.0</v>
+      </c>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
+      <c r="A7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
+        <v>104</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8">
+        <v>0.0</v>
+      </c>
+      <c r="D8">
+        <v>0.0</v>
+      </c>
+      <c r="E8">
+        <v>0.0</v>
+      </c>
+      <c r="F8">
+        <v>0.0</v>
+      </c>
+      <c r="G8">
+        <v>0.0</v>
+      </c>
+      <c r="H8">
+        <v>0.0</v>
+      </c>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8">
+        <v>0.0</v>
+      </c>
+      <c r="M8">
+        <v>-18131000.0</v>
+      </c>
+      <c r="N8">
+        <v>0.0</v>
+      </c>
+      <c r="O8">
+        <v>296196000.0</v>
+      </c>
+      <c r="P8">
+        <v>7267000.0</v>
+      </c>
+      <c r="Q8">
+        <v>-56493000.0</v>
+      </c>
+      <c r="R8">
+        <v>-30342000.0</v>
+      </c>
+      <c r="S8">
+        <v>-33458000.0</v>
+      </c>
+      <c r="T8">
+        <v>-25610000.0</v>
+      </c>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
+      <c r="A9" t="s">
+        <v>105</v>
+      </c>
+      <c r="B9">
+        <v>2576000.0</v>
+      </c>
+      <c r="C9">
+        <v>2728000.0</v>
+      </c>
+      <c r="D9">
+        <v>8720000.0</v>
+      </c>
+      <c r="E9">
+        <v>10203000.0</v>
+      </c>
+      <c r="F9">
+        <v>9979000.0</v>
+      </c>
+      <c r="G9">
+        <v>11246000.0</v>
+      </c>
+      <c r="H9">
+        <v>10214000.0</v>
+      </c>
+      <c r="I9">
+        <v>9939000.0</v>
+      </c>
+      <c r="J9">
+        <v>9926000.0</v>
+      </c>
+      <c r="K9">
+        <v>9843000.0</v>
+      </c>
+      <c r="L9">
+        <v>9830000.0</v>
+      </c>
+      <c r="M9">
+        <v>4188000.0</v>
+      </c>
+      <c r="N9">
+        <v>9798000.0</v>
+      </c>
+      <c r="O9">
+        <v>14104000.0</v>
+      </c>
+      <c r="P9">
+        <v>15912000.0</v>
+      </c>
+      <c r="Q9">
+        <v>7942000.0</v>
+      </c>
+      <c r="R9">
+        <v>7576000.0</v>
+      </c>
+      <c r="S9">
+        <v>8770000.0</v>
+      </c>
+      <c r="T9">
+        <v>7344000.0</v>
+      </c>
+      <c r="U9">
+        <v>65527000.0</v>
+      </c>
+      <c r="V9">
+        <v>-18208000.0</v>
+      </c>
+      <c r="W9">
+        <v>-16128000.0</v>
+      </c>
+      <c r="X9">
+        <v>-18700000.0</v>
+      </c>
+      <c r="Y9">
+        <v>-30457000.0</v>
+      </c>
+      <c r="Z9">
+        <v>-12249000.0</v>
+      </c>
+      <c r="AA9">
+        <v>-14000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>-23000000.0</v>
+      </c>
+      <c r="AC9">
+        <v>-6000000.0</v>
+      </c>
+      <c r="AD9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30">
+      <c r="A10" t="s">
+        <v>106</v>
+      </c>
+      <c r="B10">
+        <v>51000.0</v>
+      </c>
+      <c r="C10">
+        <v>-1424000.0</v>
+      </c>
+      <c r="D10">
+        <v>-13303000.0</v>
+      </c>
+      <c r="E10">
+        <v>-1525000.0</v>
+      </c>
+      <c r="F10">
+        <v>-1561000.0</v>
+      </c>
+      <c r="G10">
+        <v>-5493000.0</v>
+      </c>
+      <c r="H10">
+        <v>-259000.0</v>
+      </c>
+      <c r="I10">
+        <v>-2406000.0</v>
+      </c>
+      <c r="J10">
+        <v>69000.0</v>
+      </c>
+      <c r="K10">
+        <v>698000.0</v>
+      </c>
+      <c r="L10">
+        <v>632000.0</v>
+      </c>
+      <c r="M10">
+        <v>-38051000.0</v>
+      </c>
+      <c r="N10">
+        <v>-3552000.0</v>
+      </c>
+      <c r="O10">
+        <v>6086000.0</v>
+      </c>
+      <c r="P10">
+        <v>6400000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-24880000.0</v>
+      </c>
+      <c r="R10">
+        <v>639000.0</v>
+      </c>
+      <c r="S10">
+        <v>251000.0</v>
+      </c>
+      <c r="T10">
+        <v>2099000.0</v>
+      </c>
+      <c r="U10">
+        <v>88964000.0</v>
+      </c>
+      <c r="V10">
+        <v>-35195000.0</v>
+      </c>
+      <c r="W10">
+        <v>-32215000.0</v>
+      </c>
+      <c r="X10">
+        <v>-40996000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-138582000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-27281000.0</v>
+      </c>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+    </row>
+    <row r="11" spans="1:30">
+      <c r="A11" t="s">
+        <v>107</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11">
+        <v>-183000.0</v>
+      </c>
+      <c r="L11">
+        <v>301000.0</v>
+      </c>
+      <c r="M11">
+        <v>290000.0</v>
+      </c>
+      <c r="N11">
+        <v>80000.0</v>
+      </c>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
+        <v>0.0</v>
+      </c>
+      <c r="AC11">
+        <v>0.0</v>
+      </c>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30">
+      <c r="A12" t="s">
+        <v>108</v>
+      </c>
+      <c r="B12">
+        <v>15000.0</v>
+      </c>
+      <c r="C12">
+        <v>15000.0</v>
+      </c>
+      <c r="D12">
+        <v>121000.0</v>
+      </c>
+      <c r="E12">
+        <v>189000.0</v>
+      </c>
+      <c r="F12">
+        <v>210000.0</v>
+      </c>
+      <c r="G12">
+        <v>163000.0</v>
+      </c>
+      <c r="H12">
+        <v>143000.0</v>
+      </c>
+      <c r="I12">
+        <v>159000.0</v>
+      </c>
+      <c r="J12">
+        <v>143000.0</v>
+      </c>
+      <c r="K12">
+        <v>394000.0</v>
+      </c>
+      <c r="L12">
+        <v>127000.0</v>
+      </c>
+      <c r="M12">
+        <v>310000.0</v>
+      </c>
+      <c r="N12">
+        <v>85000.0</v>
+      </c>
+      <c r="O12">
+        <v>44000.0</v>
+      </c>
+      <c r="P12">
+        <v>94000.0</v>
+      </c>
+      <c r="Q12">
+        <v>64000.0</v>
+      </c>
+      <c r="R12"/>
+      <c r="S12">
+        <v>100000.0</v>
+      </c>
+      <c r="T12">
+        <v>694000.0</v>
+      </c>
+      <c r="U12">
+        <v>2283000.0</v>
+      </c>
+      <c r="V12">
+        <v>1033000.0</v>
+      </c>
+      <c r="W12">
+        <v>2928000.0</v>
+      </c>
+      <c r="X12">
+        <v>643000.0</v>
+      </c>
+      <c r="Y12">
+        <v>174000.0</v>
+      </c>
+      <c r="Z12">
+        <v>0.0</v>
+      </c>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
+      <c r="A13" t="s">
+        <v>109</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>367000.0</v>
+      </c>
+      <c r="D13">
+        <v>622000.0</v>
+      </c>
+      <c r="E13">
+        <v>498000.0</v>
+      </c>
+      <c r="F13">
+        <v>636000.0</v>
+      </c>
+      <c r="G13">
+        <v>477000.0</v>
+      </c>
+      <c r="H13">
+        <v>503000.0</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13">
+        <v>574000.0</v>
+      </c>
+      <c r="L13">
+        <v>383000.0</v>
+      </c>
+      <c r="M13">
+        <v>18422000.0</v>
+      </c>
+      <c r="N13">
+        <v>437000.0</v>
+      </c>
+      <c r="O13">
+        <v>380000.0</v>
+      </c>
+      <c r="P13">
+        <v>414000.0</v>
+      </c>
+      <c r="Q13">
+        <v>462000.0</v>
+      </c>
+      <c r="R13">
+        <v>486000.0</v>
+      </c>
+      <c r="S13">
+        <v>100000.0</v>
+      </c>
+      <c r="T13">
+        <v>694000.0</v>
+      </c>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
+      <c r="A14" t="s">
+        <v>110</v>
+      </c>
+      <c r="B14">
+        <v>0.0</v>
+      </c>
+      <c r="C14">
+        <v>-95000.0</v>
+      </c>
+      <c r="D14">
+        <v>155000.0</v>
+      </c>
+      <c r="E14">
+        <v>410000.0</v>
+      </c>
+      <c r="F14">
+        <v>259000.0</v>
+      </c>
+      <c r="G14">
+        <v>-4000.0</v>
+      </c>
+      <c r="H14">
+        <v>22000.0</v>
+      </c>
+      <c r="I14">
+        <v>606000.0</v>
+      </c>
+      <c r="J14">
+        <v>308000.0</v>
+      </c>
+      <c r="K14">
+        <v>-67000.0</v>
+      </c>
+      <c r="L14">
+        <v>-65000.0</v>
+      </c>
+      <c r="M14">
+        <v>7915000.0</v>
+      </c>
+      <c r="N14">
+        <v>-288000.0</v>
+      </c>
+      <c r="O14">
+        <v>-416000.0</v>
+      </c>
+      <c r="P14">
+        <v>962000.0</v>
+      </c>
+      <c r="Q14">
+        <v>834000.0</v>
+      </c>
+      <c r="R14">
+        <v>-141000.0</v>
+      </c>
+      <c r="S14">
+        <v>-242000.0</v>
+      </c>
+      <c r="T14">
+        <v>-407000.0</v>
+      </c>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
+      <c r="A15" t="s">
+        <v>111</v>
+      </c>
+      <c r="B15">
+        <v>47000.0</v>
+      </c>
+      <c r="C15">
+        <v>-1516000.0</v>
+      </c>
+      <c r="D15">
+        <v>-13194000.0</v>
+      </c>
+      <c r="E15">
+        <v>-1430000.0</v>
+      </c>
+      <c r="F15">
+        <v>-1613000.0</v>
+      </c>
+      <c r="G15">
+        <v>-5555000.0</v>
+      </c>
+      <c r="H15">
+        <v>-274000.0</v>
+      </c>
+      <c r="I15">
+        <v>-1936000.0</v>
+      </c>
+      <c r="J15">
+        <v>384000.0</v>
+      </c>
+      <c r="K15">
+        <v>814000.0</v>
+      </c>
+      <c r="L15">
+        <v>266000.0</v>
+      </c>
+      <c r="M15">
+        <v>-50286000.0</v>
+      </c>
+      <c r="N15">
+        <v>-3920000.0</v>
+      </c>
+      <c r="O15">
+        <v>301866000.0</v>
+      </c>
+      <c r="P15">
+        <v>14639000.0</v>
+      </c>
+      <c r="Q15">
+        <v>-80344000.0</v>
+      </c>
+      <c r="R15">
+        <v>-29844000.0</v>
+      </c>
+      <c r="S15">
+        <v>-33465000.0</v>
+      </c>
+      <c r="T15">
+        <v>-23928000.0</v>
+      </c>
+      <c r="U15">
+        <v>-73510000.0</v>
+      </c>
+      <c r="V15">
+        <v>-35195000.0</v>
+      </c>
+      <c r="W15">
+        <v>-32215000.0</v>
+      </c>
+      <c r="X15">
+        <v>-41087000.0</v>
+      </c>
+      <c r="Y15">
+        <v>-144754000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-27281000.0</v>
+      </c>
+      <c r="AA15">
+        <v>-14000000.0</v>
+      </c>
+      <c r="AB15">
+        <v>-229000000.0</v>
+      </c>
+      <c r="AC15">
+        <v>-19000000.0</v>
+      </c>
+      <c r="AD15">
+        <v>-21000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30">
+      <c r="A16" t="s">
+        <v>112</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-1516000.0</v>
+      </c>
+      <c r="D16">
+        <v>-13194000.0</v>
+      </c>
+      <c r="E16">
+        <v>-1430000.0</v>
+      </c>
+      <c r="F16">
+        <v>-1613000.0</v>
+      </c>
+      <c r="G16">
+        <v>-5555000.0</v>
+      </c>
+      <c r="H16">
+        <v>-274000.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16">
+        <v>812000.0</v>
+      </c>
+      <c r="L16">
+        <v>267000.0</v>
+      </c>
+      <c r="M16">
+        <v>-39159000.0</v>
+      </c>
+      <c r="N16">
+        <v>-3920000.0</v>
+      </c>
+      <c r="O16">
+        <v>301866000.0</v>
+      </c>
+      <c r="P16">
+        <v>14639000.0</v>
+      </c>
+      <c r="Q16">
+        <v>-80344000.0</v>
+      </c>
+      <c r="R16">
+        <v>-29844000.0</v>
+      </c>
+      <c r="S16">
+        <v>-33465000.0</v>
+      </c>
+      <c r="T16">
+        <v>-23928000.0</v>
+      </c>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
+      <c r="A17" t="s">
+        <v>113</v>
+      </c>
+      <c r="B17">
+        <v>47000.0</v>
+      </c>
+      <c r="C17">
+        <v>-1421000.0</v>
+      </c>
+      <c r="D17">
+        <v>-13349000.0</v>
+      </c>
+      <c r="E17">
+        <v>-1840000.0</v>
+      </c>
+      <c r="F17">
+        <v>-1872000.0</v>
+      </c>
+      <c r="G17">
+        <v>-5551000.0</v>
+      </c>
+      <c r="H17">
+        <v>-296000.0</v>
+      </c>
+      <c r="I17">
+        <v>-2542000.0</v>
+      </c>
+      <c r="J17">
+        <v>76000.0</v>
+      </c>
+      <c r="K17">
+        <v>881000.0</v>
+      </c>
+      <c r="L17">
+        <v>331000.0</v>
+      </c>
+      <c r="M17">
+        <v>-40070000.0</v>
+      </c>
+      <c r="N17">
+        <v>-3632000.0</v>
+      </c>
+      <c r="O17">
+        <v>6086000.0</v>
+      </c>
+      <c r="P17">
+        <v>6410000.0</v>
+      </c>
+      <c r="Q17">
+        <v>-24685000.0</v>
+      </c>
+      <c r="R17">
+        <v>639000.0</v>
+      </c>
+      <c r="S17">
+        <v>235000.0</v>
+      </c>
+      <c r="T17">
+        <v>2089000.0</v>
+      </c>
+      <c r="U17">
+        <v>88741000.0</v>
+      </c>
+      <c r="V17">
+        <v>-35195000.0</v>
+      </c>
+      <c r="W17">
+        <v>-32215000.0</v>
+      </c>
+      <c r="X17">
+        <v>-41087000.0</v>
+      </c>
+      <c r="Y17">
+        <v>-144754000.0</v>
+      </c>
+      <c r="Z17">
+        <v>-27281000.0</v>
+      </c>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
+      <c r="A18" t="s">
+        <v>114</v>
+      </c>
+      <c r="B18">
+        <v>-15000.0</v>
+      </c>
+      <c r="C18">
+        <v>-15000.0</v>
+      </c>
+      <c r="D18">
+        <v>-121000.0</v>
+      </c>
+      <c r="E18">
+        <v>-189000.0</v>
+      </c>
+      <c r="F18">
+        <v>-210000.0</v>
+      </c>
+      <c r="G18">
+        <v>-163000.0</v>
+      </c>
+      <c r="H18">
+        <v>-143000.0</v>
+      </c>
+      <c r="I18">
+        <v>-159000.0</v>
+      </c>
+      <c r="J18">
+        <v>-143000.0</v>
+      </c>
+      <c r="K18">
+        <v>-394000.0</v>
+      </c>
+      <c r="L18">
+        <v>-127000.0</v>
+      </c>
+      <c r="M18">
+        <v>-310000.0</v>
+      </c>
+      <c r="N18">
+        <v>-85000.0</v>
+      </c>
+      <c r="O18">
+        <v>-44000.0</v>
+      </c>
+      <c r="P18">
+        <v>-94000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-64000.0</v>
+      </c>
+      <c r="R18">
+        <v>486000.0</v>
+      </c>
+      <c r="S18">
+        <v>-100000.0</v>
+      </c>
+      <c r="T18">
+        <v>-694000.0</v>
+      </c>
+      <c r="U18">
+        <v>2283000.0</v>
+      </c>
+      <c r="V18">
+        <v>-1033000.0</v>
+      </c>
+      <c r="W18">
+        <v>-2928000.0</v>
+      </c>
+      <c r="X18">
+        <v>-643000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-174000.0</v>
+      </c>
+      <c r="Z18">
+        <v>0.0</v>
+      </c>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
+      <c r="A19" t="s">
+        <v>115</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
+      <c r="A20" t="s">
+        <v>116</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
+      <c r="A21" t="s">
+        <v>117</v>
+      </c>
+      <c r="B21">
+        <v>54000.0</v>
+      </c>
+      <c r="C21">
+        <v>-1057000.0</v>
+      </c>
+      <c r="D21">
+        <v>-12681000.0</v>
+      </c>
+      <c r="E21">
+        <v>-1027000.0</v>
+      </c>
+      <c r="F21">
+        <v>-925000.0</v>
+      </c>
+      <c r="G21">
+        <v>-5016000.0</v>
+      </c>
+      <c r="H21">
+        <v>244000.0</v>
+      </c>
+      <c r="I21">
+        <v>-946000.0</v>
+      </c>
+      <c r="J21">
+        <v>-327000.0</v>
+      </c>
+      <c r="K21">
+        <v>1272000.0</v>
+      </c>
+      <c r="L21">
+        <v>1015000.0</v>
+      </c>
+      <c r="M21">
+        <v>-19629000.0</v>
+      </c>
+      <c r="N21">
+        <v>-3115000.0</v>
+      </c>
+      <c r="O21">
+        <v>6466000.0</v>
+      </c>
+      <c r="P21">
+        <v>6814000.0</v>
+      </c>
+      <c r="Q21">
+        <v>-24418000.0</v>
+      </c>
+      <c r="R21">
+        <v>153000.0</v>
+      </c>
+      <c r="S21">
+        <v>351000.0</v>
+      </c>
+      <c r="T21">
+        <v>2793000.0</v>
+      </c>
+      <c r="U21">
+        <v>86047000.0</v>
+      </c>
+      <c r="V21">
+        <v>-34280000.0</v>
+      </c>
+      <c r="W21">
+        <v>-29687000.0</v>
+      </c>
+      <c r="X21">
+        <v>-40700000.0</v>
+      </c>
+      <c r="Y21">
+        <v>-139392000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-27389000.0</v>
+      </c>
+      <c r="AA21">
+        <v>-16000000.0</v>
+      </c>
+      <c r="AB21">
+        <v>-120000000.0</v>
+      </c>
+      <c r="AC21">
+        <v>-19000000.0</v>
+      </c>
+      <c r="AD21">
+        <v>-21000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" t="s">
+        <v>118</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
+      <c r="A23" t="s">
+        <v>119</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23"/>
+      <c r="I23"/>
+      <c r="J23"/>
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23"/>
+      <c r="N23"/>
+      <c r="O23"/>
+      <c r="P23"/>
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23"/>
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+      <c r="AB23"/>
+      <c r="AC23"/>
+      <c r="AD23"/>
+    </row>
+    <row r="24" spans="1:30">
+      <c r="A24" t="s">
+        <v>120</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
+      <c r="A25" t="s">
+        <v>121</v>
+      </c>
+      <c r="B25">
+        <v>342000.0</v>
+      </c>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25">
+        <v>3664000.0</v>
+      </c>
+      <c r="F25">
+        <v>56000.0</v>
+      </c>
+      <c r="G25">
+        <v>1446000.0</v>
+      </c>
+      <c r="H25">
+        <v>2676000.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25">
+        <v>1580000.0</v>
+      </c>
+      <c r="K25">
+        <v>1659000.0</v>
+      </c>
+      <c r="L25">
+        <v>1350000.0</v>
+      </c>
+      <c r="M25">
+        <v>139000.0</v>
+      </c>
+      <c r="N25">
+        <v>1488000.0</v>
+      </c>
+      <c r="O25">
+        <v>-2022000.0</v>
+      </c>
+      <c r="P25">
+        <v>4868000.0</v>
+      </c>
+      <c r="Q25">
+        <v>-3781000.0</v>
+      </c>
+      <c r="R25">
+        <v>7795000.0</v>
+      </c>
+      <c r="S25">
+        <v>16766000.0</v>
+      </c>
+      <c r="T25">
+        <v>5342000.0</v>
+      </c>
+      <c r="U25">
+        <v>11474000.0</v>
+      </c>
+      <c r="V25">
+        <v>6325000.0</v>
+      </c>
+      <c r="W25">
+        <v>5611000.0</v>
+      </c>
+      <c r="X25">
+        <v>7532000.0</v>
+      </c>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
+      <c r="A26" t="s">
+        <v>122</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
+      <c r="A27" t="s">
+        <v>123</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
+      <c r="A28" t="s">
+        <v>124</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28"/>
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28"/>
+      <c r="H28"/>
+      <c r="I28"/>
+      <c r="J28"/>
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28"/>
+      <c r="N28"/>
+      <c r="O28"/>
+      <c r="P28"/>
+      <c r="Q28"/>
+      <c r="R28"/>
+      <c r="S28"/>
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28"/>
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28"/>
+      <c r="AB28"/>
+      <c r="AC28"/>
+      <c r="AD28"/>
+    </row>
+    <row r="29" spans="1:30">
+      <c r="A29" t="s">
+        <v>125</v>
+      </c>
+      <c r="B29">
+        <v>4000.0</v>
+      </c>
+      <c r="C29">
+        <v>-3000.0</v>
+      </c>
+      <c r="D29">
+        <v>46000.0</v>
+      </c>
+      <c r="E29">
+        <v>315000.0</v>
+      </c>
+      <c r="F29">
+        <v>311000.0</v>
+      </c>
+      <c r="G29">
+        <v>58000.0</v>
+      </c>
+      <c r="H29">
+        <v>37000.0</v>
+      </c>
+      <c r="I29">
+        <v>136000.0</v>
+      </c>
+      <c r="J29">
+        <v>-7000.0</v>
+      </c>
+      <c r="K29">
+        <v>-183000.0</v>
+      </c>
+      <c r="L29">
+        <v>301000.0</v>
+      </c>
+      <c r="M29">
+        <v>2019000.0</v>
+      </c>
+      <c r="N29">
+        <v>80000.0</v>
+      </c>
+      <c r="O29">
+        <v>0.0</v>
+      </c>
+      <c r="P29">
+        <v>-10000.0</v>
+      </c>
+      <c r="Q29">
+        <v>-195000.0</v>
+      </c>
+      <c r="R29">
+        <v>0.0</v>
+      </c>
+      <c r="S29">
+        <v>16000.0</v>
+      </c>
+      <c r="T29">
+        <v>10000.0</v>
+      </c>
+      <c r="U29">
+        <v>223000.0</v>
+      </c>
+      <c r="V29">
+        <v>0.0</v>
+      </c>
+      <c r="W29">
+        <v>0.0</v>
+      </c>
+      <c r="X29">
+        <v>91000.0</v>
+      </c>
+      <c r="Y29">
+        <v>6172000.0</v>
+      </c>
+      <c r="Z29">
+        <v>0.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
+      <c r="A30" t="s">
+        <v>126</v>
+      </c>
+      <c r="B30">
+        <v>3677000.0</v>
+      </c>
+      <c r="C30">
+        <v>5008000.0</v>
+      </c>
+      <c r="D30">
+        <v>26199000.0</v>
+      </c>
+      <c r="E30">
+        <v>16837000.0</v>
+      </c>
+      <c r="F30">
+        <v>16328000.0</v>
+      </c>
+      <c r="G30">
+        <v>22564000.0</v>
+      </c>
+      <c r="H30">
+        <v>15552000.0</v>
+      </c>
+      <c r="I30">
+        <v>16434000.0</v>
+      </c>
+      <c r="J30">
+        <v>15931000.0</v>
+      </c>
+      <c r="K30">
+        <v>14325000.0</v>
+      </c>
+      <c r="L30">
+        <v>14534000.0</v>
+      </c>
+      <c r="M30">
+        <v>41727000.0</v>
+      </c>
+      <c r="N30">
+        <v>20283000.0</v>
+      </c>
+      <c r="O30">
+        <v>14379000.0</v>
+      </c>
+      <c r="P30">
+        <v>14494000.0</v>
+      </c>
+      <c r="Q30">
+        <v>61177000.0</v>
+      </c>
+      <c r="R30">
+        <v>13195000.0</v>
+      </c>
+      <c r="S30">
+        <v>13677000.0</v>
+      </c>
+      <c r="T30">
+        <v>7165000.0</v>
+      </c>
+      <c r="U30">
+        <v>-348197000.0</v>
+      </c>
+      <c r="V30">
+        <v>116991000.0</v>
+      </c>
+      <c r="W30">
+        <v>122844000.0</v>
+      </c>
+      <c r="X30">
+        <v>147536000.0</v>
+      </c>
+      <c r="Y30">
+        <v>254728000.0</v>
+      </c>
+      <c r="Z30">
+        <v>227140000.0</v>
+      </c>
+      <c r="AA30">
+        <v>58000000.0</v>
+      </c>
+      <c r="AB30">
+        <v>218000000.0</v>
+      </c>
+      <c r="AC30">
+        <v>33000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>24000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
+      <c r="A31" t="s">
+        <v>127</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31"/>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+      <c r="AB31"/>
+      <c r="AC31"/>
+      <c r="AD31"/>
+    </row>
+    <row r="32" spans="1:30">
+      <c r="A32" t="s">
+        <v>128</v>
+      </c>
+      <c r="B32">
+        <v>3731000.0</v>
+      </c>
+      <c r="C32">
+        <v>3951000.0</v>
+      </c>
+      <c r="D32">
+        <v>13518000.0</v>
+      </c>
+      <c r="E32">
+        <v>15810000.0</v>
+      </c>
+      <c r="F32">
+        <v>15403000.0</v>
+      </c>
+      <c r="G32">
+        <v>17548000.0</v>
+      </c>
+      <c r="H32">
+        <v>15713000.0</v>
+      </c>
+      <c r="I32">
+        <v>15488000.0</v>
+      </c>
+      <c r="J32">
+        <v>15604000.0</v>
+      </c>
+      <c r="K32">
+        <v>15594000.0</v>
+      </c>
+      <c r="L32">
+        <v>15493000.0</v>
+      </c>
+      <c r="M32">
+        <v>15297000.0</v>
+      </c>
+      <c r="N32">
+        <v>16937000.0</v>
+      </c>
+      <c r="O32">
+        <v>20760000.0</v>
+      </c>
+      <c r="P32">
+        <v>21237000.0</v>
+      </c>
+      <c r="Q32">
+        <v>33284000.0</v>
+      </c>
+      <c r="R32">
+        <v>13156000.0</v>
+      </c>
+      <c r="S32">
+        <v>12563000.0</v>
+      </c>
+      <c r="T32">
+        <v>9618000.0</v>
+      </c>
+      <c r="U32">
+        <v>-262150000.0</v>
+      </c>
+      <c r="V32">
+        <v>82711000.0</v>
+      </c>
+      <c r="W32">
+        <v>93157000.0</v>
+      </c>
+      <c r="X32">
+        <v>106836000.0</v>
+      </c>
+      <c r="Y32">
+        <v>115336000.0</v>
+      </c>
+      <c r="Z32">
+        <v>199751000.0</v>
+      </c>
+      <c r="AA32">
+        <v>42000000.0</v>
+      </c>
+      <c r="AB32">
+        <v>98000000.0</v>
+      </c>
+      <c r="AC32">
+        <v>14000000.0</v>
+      </c>
+      <c r="AD32">
+        <v>4000000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:R30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:18">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>129</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>130</v>
+      </c>
+      <c r="R1" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
+      <c r="A2" t="s">
+        <v>132</v>
+      </c>
+      <c r="B2">
+        <v>1538000.0</v>
+      </c>
+      <c r="C2">
+        <v>2981000.0</v>
+      </c>
+      <c r="D2">
+        <v>5504000.0</v>
+      </c>
+      <c r="E2">
+        <v>12842000.0</v>
+      </c>
+      <c r="F2">
+        <v>6885000.0</v>
+      </c>
+      <c r="G2">
+        <v>14984000.0</v>
+      </c>
+      <c r="H2">
+        <v>19366000.0</v>
+      </c>
+      <c r="I2">
+        <v>20472000.0</v>
+      </c>
+      <c r="J2">
+        <v>21254000.0</v>
+      </c>
+      <c r="K2"/>
+      <c r="L2"/>
+      <c r="M2"/>
+      <c r="N2"/>
+      <c r="O2"/>
+      <c r="P2"/>
+      <c r="Q2"/>
+      <c r="R2"/>
+    </row>
+    <row r="3" spans="1:18">
+      <c r="A3" t="s">
+        <v>133</v>
+      </c>
+      <c r="B3">
+        <v>8152000</v>
+      </c>
+      <c r="C3">
+        <v>10677000</v>
+      </c>
+      <c r="D3">
+        <v>6902000</v>
+      </c>
+      <c r="E3">
+        <v>11443000</v>
+      </c>
+      <c r="F3">
+        <v>4120000</v>
+      </c>
+      <c r="G3">
+        <v>6712000</v>
+      </c>
+      <c r="H3">
+        <v>12285000</v>
+      </c>
+      <c r="I3">
+        <v>1422000</v>
+      </c>
+      <c r="J3">
+        <v>12290000</v>
+      </c>
+      <c r="K3">
+        <v>3228000</v>
+      </c>
+      <c r="L3">
+        <v>37000000</v>
+      </c>
+      <c r="M3">
+        <v>14000000</v>
+      </c>
+      <c r="N3">
+        <v>4000000</v>
+      </c>
+      <c r="O3">
+        <v>2000000</v>
+      </c>
+      <c r="P3">
+        <v>0</v>
+      </c>
+      <c r="Q3">
+        <v>0</v>
+      </c>
+      <c r="R3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18">
+      <c r="A4" t="s">
+        <v>134</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
+      <c r="A5" t="s">
+        <v>135</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+    </row>
+    <row r="6" spans="1:18">
+      <c r="A6" t="s">
         <v>136</v>
+      </c>
+      <c r="B6">
+        <v>-2692000.0</v>
+      </c>
+      <c r="C6">
+        <v>-1443000.0</v>
+      </c>
+      <c r="D6">
+        <v>7443000.0</v>
+      </c>
+      <c r="E6">
+        <v>-7912000.0</v>
+      </c>
+      <c r="F6">
+        <v>5957000.0</v>
+      </c>
+      <c r="G6">
+        <v>-8099000.0</v>
+      </c>
+      <c r="H6">
+        <v>-4382000.0</v>
+      </c>
+      <c r="I6">
+        <v>-1106000.0</v>
+      </c>
+      <c r="J6">
+        <v>-782000.0</v>
+      </c>
+      <c r="K6">
+        <v>-6576000.0</v>
+      </c>
+      <c r="L6">
+        <v>2000000.0</v>
+      </c>
+      <c r="M6">
+        <v>-6000000.0</v>
+      </c>
+      <c r="N6">
+        <v>16000000.0</v>
+      </c>
+      <c r="O6">
+        <v>-7000000.0</v>
+      </c>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+    </row>
+    <row r="7" spans="1:18">
+      <c r="A7" t="s">
+        <v>137</v>
+      </c>
+      <c r="B7">
+        <v>5952000.0</v>
+      </c>
+      <c r="C7">
+        <v>-1869000.0</v>
+      </c>
+      <c r="D7">
+        <v>-1428000.0</v>
+      </c>
+      <c r="E7">
+        <v>-1178000.0</v>
+      </c>
+      <c r="F7">
+        <v>40356000.0</v>
+      </c>
+      <c r="G7">
+        <v>82603000.0</v>
+      </c>
+      <c r="H7">
+        <v>91449000.0</v>
+      </c>
+      <c r="I7">
+        <v>-31935000.0</v>
+      </c>
+      <c r="J7">
+        <v>-105235000.0</v>
+      </c>
+      <c r="K7">
+        <v>-2254000.0</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+    </row>
+    <row r="8" spans="1:18">
+      <c r="A8" t="s">
+        <v>138</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
+      <c r="A9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9">
+        <v>6968000.0</v>
+      </c>
+      <c r="F9">
+        <v>-31014000.0</v>
+      </c>
+      <c r="G9">
+        <v>53864000.0</v>
+      </c>
+      <c r="H9">
+        <v>41104000.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
+        <v>14000000.0</v>
+      </c>
+      <c r="M9">
+        <v>26000000.0</v>
+      </c>
+      <c r="N9">
+        <v>-28000000.0</v>
+      </c>
+      <c r="O9">
+        <v>34000000.0</v>
+      </c>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+    </row>
+    <row r="10" spans="1:18">
+      <c r="A10" t="s">
+        <v>140</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10">
+        <v>55000.0</v>
+      </c>
+      <c r="D10">
+        <v>66000.0</v>
+      </c>
+      <c r="E10">
+        <v>-403000.0</v>
+      </c>
+      <c r="F10">
+        <v>-207000.0</v>
+      </c>
+      <c r="G10">
+        <v>32011000.0</v>
+      </c>
+      <c r="H10">
+        <v>41254000.0</v>
+      </c>
+      <c r="I10">
+        <v>-26599000.0</v>
+      </c>
+      <c r="J10">
+        <v>-53334000.0</v>
+      </c>
+      <c r="K10">
+        <v>25541000.0</v>
+      </c>
+      <c r="L10">
+        <v>30000000.0</v>
+      </c>
+      <c r="M10">
+        <v>32000000.0</v>
+      </c>
+      <c r="N10">
+        <v>-33000000.0</v>
+      </c>
+      <c r="O10">
+        <v>28000000.0</v>
+      </c>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+    </row>
+    <row r="11" spans="1:18">
+      <c r="A11" t="s">
+        <v>141</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>-20541000.0</v>
+      </c>
+      <c r="F11">
+        <v>21701000.0</v>
+      </c>
+      <c r="G11">
+        <v>2880000.0</v>
+      </c>
+      <c r="H11">
+        <v>-14347000.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+    </row>
+    <row r="12" spans="1:18">
+      <c r="A12" t="s">
+        <v>142</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>-278529000.0</v>
+      </c>
+      <c r="F12">
+        <v>68400000.0</v>
+      </c>
+      <c r="G12">
+        <v>59938000.0</v>
+      </c>
+      <c r="H12">
+        <v>99005000.0</v>
+      </c>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+    </row>
+    <row r="13" spans="1:18">
+      <c r="A13" t="s">
+        <v>143</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>12634000.0</v>
+      </c>
+      <c r="F13">
+        <v>50539000.0</v>
+      </c>
+      <c r="G13">
+        <v>-2032000.0</v>
+      </c>
+      <c r="H13">
+        <v>23503000.0</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
+        <v>-23000000.0</v>
+      </c>
+      <c r="M13">
+        <v>-87000000.0</v>
+      </c>
+      <c r="N13">
+        <v>4000000.0</v>
+      </c>
+      <c r="O13">
+        <v>21000000.0</v>
+      </c>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+    </row>
+    <row r="14" spans="1:18">
+      <c r="A14" t="s">
+        <v>144</v>
+      </c>
+      <c r="B14">
+        <v>5554000.0</v>
+      </c>
+      <c r="C14">
+        <v>7412000.0</v>
+      </c>
+      <c r="D14">
+        <v>4728000.0</v>
+      </c>
+      <c r="E14">
+        <v>5726000.0</v>
+      </c>
+      <c r="F14">
+        <v>3643000.0</v>
+      </c>
+      <c r="G14">
+        <v>3622000.0</v>
+      </c>
+      <c r="H14">
+        <v>27796000.0</v>
+      </c>
+      <c r="I14">
+        <v>12938000.0</v>
+      </c>
+      <c r="J14">
+        <v>13161000.0</v>
+      </c>
+      <c r="K14">
+        <v>43018000.0</v>
+      </c>
+      <c r="L14">
+        <v>44000000.0</v>
+      </c>
+      <c r="M14">
+        <v>41000000.0</v>
+      </c>
+      <c r="N14">
+        <v>41000000.0</v>
+      </c>
+      <c r="O14">
+        <v>39000000.0</v>
+      </c>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+    </row>
+    <row r="15" spans="1:18">
+      <c r="A15" t="s">
+        <v>145</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+    </row>
+    <row r="16" spans="1:18">
+      <c r="A16" t="s">
+        <v>146</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>1538000.0</v>
+      </c>
+      <c r="D16">
+        <v>13360000.0</v>
+      </c>
+      <c r="E16">
+        <v>4990000.0</v>
+      </c>
+      <c r="F16">
+        <v>12842000.0</v>
+      </c>
+      <c r="G16">
+        <v>6975000.0</v>
+      </c>
+      <c r="H16">
+        <v>14984000.0</v>
+      </c>
+      <c r="I16">
+        <v>19366000.0</v>
+      </c>
+      <c r="J16">
+        <v>20472000.0</v>
+      </c>
+      <c r="K16">
+        <v>21254000.0</v>
+      </c>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+    </row>
+    <row r="17" spans="1:18">
+      <c r="A17" t="s">
+        <v>147</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
+      <c r="A18" t="s">
+        <v>148</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
+        <v>-6068000.0</v>
+      </c>
+      <c r="D18">
+        <v>11377000.0</v>
+      </c>
+      <c r="E18">
+        <v>22095000.0</v>
+      </c>
+      <c r="F18">
+        <v>-58066000.0</v>
+      </c>
+      <c r="G18">
+        <v>-37107000.0</v>
+      </c>
+      <c r="H18">
+        <v>23308000.0</v>
+      </c>
+      <c r="I18">
+        <v>5233000.0</v>
+      </c>
+      <c r="J18">
+        <v>-22310000.0</v>
+      </c>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+    </row>
+    <row r="19" spans="1:18">
+      <c r="A19" t="s">
+        <v>149</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-10677000.0</v>
+      </c>
+      <c r="D19">
+        <v>-7684000.0</v>
+      </c>
+      <c r="E19">
+        <v>-11186000.0</v>
+      </c>
+      <c r="F19">
+        <v>-4422000.0</v>
+      </c>
+      <c r="G19">
+        <v>-7080000.0</v>
+      </c>
+      <c r="H19">
+        <v>-15125000.0</v>
+      </c>
+      <c r="I19">
+        <v>-1313000.0</v>
+      </c>
+      <c r="J19">
+        <v>-12203000.0</v>
+      </c>
+      <c r="K19">
+        <v>-3140000.0</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
+      <c r="A20" t="s">
+        <v>150</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
+        <v>1326000.0</v>
+      </c>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
+        <v>211000.0</v>
+      </c>
+      <c r="F20">
+        <v>29528000.0</v>
+      </c>
+      <c r="G20">
+        <v>8760000.0</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
+      <c r="A21" t="s">
+        <v>151</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21">
+        <v>-3500000.0</v>
+      </c>
+      <c r="F21">
+        <v>37413000.0</v>
+      </c>
+      <c r="G21">
+        <v>17564000.0</v>
+      </c>
+      <c r="H21">
+        <v>-20312000.0</v>
+      </c>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+    </row>
+    <row r="22" spans="1:18">
+      <c r="A22" t="s">
+        <v>111</v>
+      </c>
+      <c r="B22">
+        <v>-23565000.0</v>
+      </c>
+      <c r="C22">
+        <v>-8838000.0</v>
+      </c>
+      <c r="D22">
+        <v>2815000.0</v>
+      </c>
+      <c r="E22">
+        <v>262299000.0</v>
+      </c>
+      <c r="F22">
+        <v>-167585000.0</v>
+      </c>
+      <c r="G22">
+        <v>-182007000.0</v>
+      </c>
+      <c r="H22">
+        <v>-183749000.0</v>
+      </c>
+      <c r="I22">
+        <v>23213000.0</v>
+      </c>
+      <c r="J22">
+        <v>80807000.0</v>
+      </c>
+      <c r="K22">
+        <v>-227459000.0</v>
+      </c>
+      <c r="L22">
+        <v>-279000000.0</v>
+      </c>
+      <c r="M22">
+        <v>2000000.0</v>
+      </c>
+      <c r="N22">
+        <v>15000000.0</v>
+      </c>
+      <c r="O22">
+        <v>-83000000.0</v>
+      </c>
+      <c r="P22">
+        <v>6406000.0</v>
+      </c>
+      <c r="Q22">
+        <v>-20635000.0</v>
+      </c>
+      <c r="R22">
+        <v>545000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18">
+      <c r="A23" t="s">
+        <v>152</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23">
+        <v>621000.0</v>
+      </c>
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23">
+        <v>-406000.0</v>
+      </c>
+      <c r="I23"/>
+      <c r="J23"/>
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23"/>
+      <c r="N23"/>
+      <c r="O23"/>
+      <c r="P23"/>
+      <c r="Q23"/>
+      <c r="R23"/>
+    </row>
+    <row r="24" spans="1:18">
+      <c r="A24" t="s">
+        <v>153</v>
+      </c>
+      <c r="B24">
+        <v>4844000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
+        <v>-42000.0</v>
+      </c>
+      <c r="E24">
+        <v>5000.0</v>
+      </c>
+      <c r="F24">
+        <v>36000.0</v>
+      </c>
+      <c r="G24">
+        <v>53000.0</v>
+      </c>
+      <c r="H24">
+        <v>97000.0</v>
+      </c>
+      <c r="I24">
+        <v>109000.0</v>
+      </c>
+      <c r="J24">
+        <v>87000.0</v>
+      </c>
+      <c r="K24">
+        <v>88000.0</v>
+      </c>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+    </row>
+    <row r="25" spans="1:18">
+      <c r="A25" t="s">
+        <v>154</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>516000.0</v>
+      </c>
+      <c r="D25">
+        <v>5107000.0</v>
+      </c>
+      <c r="E25">
+        <v>4661000.0</v>
+      </c>
+      <c r="F25">
+        <v>9042000.0</v>
+      </c>
+      <c r="G25">
+        <v>4405000.0</v>
+      </c>
+      <c r="H25">
+        <v>98000.0</v>
+      </c>
+      <c r="I25">
+        <v>1048000.0</v>
+      </c>
+      <c r="J25">
+        <v>139000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+    </row>
+    <row r="26" spans="1:18">
+      <c r="A26" t="s">
+        <v>155</v>
+      </c>
+      <c r="B26">
+        <v>3178000.0</v>
+      </c>
+      <c r="C26">
+        <v>1326000.0</v>
+      </c>
+      <c r="D26"/>
+      <c r="E26">
+        <v>211000.0</v>
+      </c>
+      <c r="F26">
+        <v>70528000.0</v>
+      </c>
+      <c r="G26">
+        <v>29760000.0</v>
+      </c>
+      <c r="H26">
+        <v>3771000.0</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
+      <c r="A27" t="s">
+        <v>156</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>4810000.0</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27">
+        <v>0.0</v>
+      </c>
+      <c r="F27">
+        <v>7987000.0</v>
+      </c>
+      <c r="G27">
+        <v>0.0</v>
+      </c>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+    </row>
+    <row r="28" spans="1:18">
+      <c r="A28" t="s">
+        <v>157</v>
+      </c>
+      <c r="B28">
+        <v>-9599000.0</v>
+      </c>
+      <c r="C28">
+        <v>622000.0</v>
+      </c>
+      <c r="D28">
+        <v>-11290000.0</v>
+      </c>
+      <c r="E28">
+        <v>-3289000.0</v>
+      </c>
+      <c r="F28">
+        <v>66941000.0</v>
+      </c>
+      <c r="G28">
+        <v>26324000.0</v>
+      </c>
+      <c r="H28">
+        <v>-20312000.0</v>
+      </c>
+      <c r="I28">
+        <v>0.0</v>
+      </c>
+      <c r="J28">
+        <v>24960000.0</v>
+      </c>
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28"/>
+      <c r="N28"/>
+      <c r="O28"/>
+      <c r="P28"/>
+      <c r="Q28"/>
+      <c r="R28"/>
+    </row>
+    <row r="29" spans="1:18">
+      <c r="A29" t="s">
+        <v>158</v>
+      </c>
+      <c r="B29">
+        <v>4990000.0</v>
+      </c>
+      <c r="C29">
+        <v>4609000.0</v>
+      </c>
+      <c r="D29">
+        <v>18279000.0</v>
+      </c>
+      <c r="E29">
+        <v>-719000.0</v>
+      </c>
+      <c r="F29">
+        <v>-53636000.0</v>
+      </c>
+      <c r="G29">
+        <v>-30640000.0</v>
+      </c>
+      <c r="H29">
+        <v>35593000.0</v>
+      </c>
+      <c r="I29">
+        <v>6655000.0</v>
+      </c>
+      <c r="J29">
+        <v>-10020000.0</v>
+      </c>
+      <c r="K29">
+        <v>150000.0</v>
+      </c>
+      <c r="L29">
+        <v>12000000.0</v>
+      </c>
+      <c r="M29">
+        <v>-3000000.0</v>
+      </c>
+      <c r="N29">
+        <v>3000000.0</v>
+      </c>
+      <c r="O29">
+        <v>-4000000.0</v>
+      </c>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+    </row>
+    <row r="30" spans="1:18">
+      <c r="A30" t="s">
+        <v>159</v>
+      </c>
+      <c r="B30">
+        <v>-3308000.0</v>
+      </c>
+      <c r="C30">
+        <v>-10677000.0</v>
+      </c>
+      <c r="D30">
+        <v>-7654000.0</v>
+      </c>
+      <c r="E30">
+        <v>-12605000.0</v>
+      </c>
+      <c r="F30">
+        <v>-4422000.0</v>
+      </c>
+      <c r="G30">
+        <v>-6776000.0</v>
+      </c>
+      <c r="H30">
+        <v>-15125000.0</v>
+      </c>
+      <c r="I30">
+        <v>-1313000.0</v>
+      </c>
+      <c r="J30">
+        <v>-12203000.0</v>
+      </c>
+      <c r="K30">
+        <v>-3140000.0</v>
+      </c>
+      <c r="L30">
+        <v>-37000000.0</v>
+      </c>
+      <c r="M30">
+        <v>-14000000.0</v>
+      </c>
+      <c r="N30">
+        <v>-4000000.0</v>
+      </c>
+      <c r="O30">
+        <v>-2000000.0</v>
+      </c>
+      <c r="P30"/>
+      <c r="Q30"/>
+      <c r="R30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AE30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:31">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>80</v>
+      </c>
+      <c r="I1" t="s">
+        <v>81</v>
+      </c>
+      <c r="J1" t="s">
+        <v>3</v>
+      </c>
+      <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
+        <v>83</v>
+      </c>
+      <c r="M1" t="s">
+        <v>84</v>
+      </c>
+      <c r="N1" t="s">
+        <v>4</v>
+      </c>
+      <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>87</v>
+      </c>
+      <c r="R1" t="s">
+        <v>5</v>
+      </c>
+      <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
+        <v>89</v>
+      </c>
+      <c r="U1" t="s">
+        <v>90</v>
+      </c>
+      <c r="V1" t="s">
+        <v>6</v>
+      </c>
+      <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
+      <c r="A2" t="s">
+        <v>132</v>
+      </c>
+      <c r="B2">
+        <v>277000.0</v>
+      </c>
+      <c r="C2"/>
+      <c r="D2">
+        <v>1538000.0</v>
+      </c>
+      <c r="E2">
+        <v>1476000.0</v>
+      </c>
+      <c r="F2">
+        <v>2127000.0</v>
+      </c>
+      <c r="G2">
+        <v>1570000.0</v>
+      </c>
+      <c r="H2">
+        <v>2981000.0</v>
+      </c>
+      <c r="I2">
+        <v>2395000.0</v>
+      </c>
+      <c r="J2">
+        <v>2395000.0</v>
+      </c>
+      <c r="K2">
+        <v>3272000.0</v>
+      </c>
+      <c r="L2">
+        <v>3044000.0</v>
+      </c>
+      <c r="M2">
+        <v>4990000.0</v>
+      </c>
+      <c r="N2">
+        <v>5504000.0</v>
+      </c>
+      <c r="O2">
+        <v>6789000.0</v>
+      </c>
+      <c r="P2">
+        <v>8644000.0</v>
+      </c>
+      <c r="Q2">
+        <v>12842000.0</v>
+      </c>
+      <c r="R2">
+        <v>13450000.0</v>
+      </c>
+      <c r="S2">
+        <v>16033000.0</v>
+      </c>
+      <c r="T2">
+        <v>16985000.0</v>
+      </c>
+      <c r="U2">
+        <v>-18187000.0</v>
+      </c>
+      <c r="V2">
+        <v>10039000.0</v>
+      </c>
+      <c r="W2">
+        <v>10241000.0</v>
+      </c>
+      <c r="X2">
+        <v>10338000.0</v>
+      </c>
+      <c r="Y2">
+        <v>2464000.0</v>
+      </c>
+      <c r="Z2">
+        <v>14066000.0</v>
+      </c>
+      <c r="AA2"/>
+      <c r="AB2"/>
+      <c r="AC2"/>
+      <c r="AD2"/>
+      <c r="AE2"/>
+    </row>
+    <row r="3" spans="1:31">
+      <c r="A3" t="s">
+        <v>133</v>
+      </c>
+      <c r="B3">
+        <v>18000</v>
+      </c>
+      <c r="C3">
+        <v>8152000</v>
+      </c>
+      <c r="D3">
+        <v>8144000</v>
+      </c>
+      <c r="E3">
+        <v>10677000</v>
+      </c>
+      <c r="F3">
+        <v>7162000</v>
+      </c>
+      <c r="G3">
+        <v>6634000</v>
+      </c>
+      <c r="H3">
+        <v>1873000</v>
+      </c>
+      <c r="I3">
+        <v>0</v>
+      </c>
+      <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
+        <v>3591000</v>
+      </c>
+      <c r="L3">
+        <v>1687000</v>
+      </c>
+      <c r="M3">
+        <v>2234000</v>
+      </c>
+      <c r="N3">
+        <v>4823000</v>
+      </c>
+      <c r="O3">
+        <v>1159000</v>
+      </c>
+      <c r="P3">
+        <v>5461000</v>
+      </c>
+      <c r="Q3">
+        <v>3082000</v>
+      </c>
+      <c r="R3">
+        <v>4430000</v>
+      </c>
+      <c r="S3">
+        <v>9834000</v>
+      </c>
+      <c r="T3">
+        <v>8680000</v>
+      </c>
+      <c r="U3">
+        <v>860000</v>
+      </c>
+      <c r="V3">
+        <v>1552000</v>
+      </c>
+      <c r="W3">
+        <v>196000</v>
+      </c>
+      <c r="X3">
+        <v>0</v>
+      </c>
+      <c r="Y3">
+        <v>5131000</v>
+      </c>
+      <c r="Z3">
+        <v>0</v>
+      </c>
+      <c r="AA3">
+        <v>7392000</v>
+      </c>
+      <c r="AB3">
+        <v>4000000</v>
+      </c>
+      <c r="AC3">
+        <v>5000000</v>
+      </c>
+      <c r="AD3">
+        <v>12000000</v>
+      </c>
+      <c r="AE3">
+        <v>10000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:31">
+      <c r="A4" t="s">
+        <v>134</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
+      <c r="A5" t="s">
+        <v>135</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+    </row>
+    <row r="6" spans="1:31">
+      <c r="A6" t="s">
+        <v>136</v>
+      </c>
+      <c r="B6">
+        <v>119000.0</v>
+      </c>
+      <c r="C6">
+        <v>-2692000.0</v>
+      </c>
+      <c r="D6">
+        <v>-2504000.0</v>
+      </c>
+      <c r="E6">
+        <v>-1443000.0</v>
+      </c>
+      <c r="F6">
+        <v>-1505000.0</v>
+      </c>
+      <c r="G6">
+        <v>-854000.0</v>
+      </c>
+      <c r="H6">
+        <v>-1411000.0</v>
+      </c>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6">
+        <v>-3147000.0</v>
+      </c>
+      <c r="L6">
+        <v>228000.0</v>
+      </c>
+      <c r="M6">
+        <v>-1946000.0</v>
+      </c>
+      <c r="N6">
+        <v>-574000.0</v>
+      </c>
+      <c r="O6">
+        <v>-1285000.0</v>
+      </c>
+      <c r="P6">
+        <v>-6053000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-4198000.0</v>
+      </c>
+      <c r="R6">
+        <v>5957000.0</v>
+      </c>
+      <c r="S6">
+        <v>3402000.0</v>
+      </c>
+      <c r="T6">
+        <v>5985000.0</v>
+      </c>
+      <c r="U6">
+        <v>6937000.0</v>
+      </c>
+      <c r="V6">
+        <v>-4555000.0</v>
+      </c>
+      <c r="W6">
+        <v>-363000.0</v>
+      </c>
+      <c r="X6">
+        <v>1003000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-7110000.0</v>
+      </c>
+      <c r="Z6">
+        <v>1119000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-278000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-19000000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-20000000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-6000000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31">
+      <c r="A7" t="s">
+        <v>137</v>
+      </c>
+      <c r="B7">
+        <v>-158000.0</v>
+      </c>
+      <c r="C7">
+        <v>5952000.0</v>
+      </c>
+      <c r="D7">
+        <v>5418000.0</v>
+      </c>
+      <c r="E7">
+        <v>-1869000.0</v>
+      </c>
+      <c r="F7">
+        <v>-1987000.0</v>
+      </c>
+      <c r="G7">
+        <v>-2230000.0</v>
+      </c>
+      <c r="H7">
+        <v>-7179000.0</v>
+      </c>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7">
+        <v>-756000.0</v>
+      </c>
+      <c r="L7">
+        <v>528000.0</v>
+      </c>
+      <c r="M7">
+        <v>-3551000.0</v>
+      </c>
+      <c r="N7">
+        <v>-1178000.0</v>
+      </c>
+      <c r="O7">
+        <v>1101000.0</v>
+      </c>
+      <c r="P7">
+        <v>-3139000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-18169000.0</v>
+      </c>
+      <c r="R7">
+        <v>40356000.0</v>
+      </c>
+      <c r="S7">
+        <v>22712000.0</v>
+      </c>
+      <c r="T7">
+        <v>2320000.0</v>
+      </c>
+      <c r="U7">
+        <v>-102000.0</v>
+      </c>
+      <c r="V7">
+        <v>12789000.0</v>
+      </c>
+      <c r="W7">
+        <v>14623000.0</v>
+      </c>
+      <c r="X7">
+        <v>27951000.0</v>
+      </c>
+      <c r="Y7">
+        <v>31943000.0</v>
+      </c>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
+      <c r="A8" t="s">
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
         <v>468000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>3610000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>889000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>23579000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9">
         <v>4000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>29000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-6000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:29">
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-      <c r="C10">
+        <v>140</v>
+      </c>
+      <c r="B10">
+        <v>54000.0</v>
+      </c>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10">
         <v>343000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>118000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-387000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-19000.0</v>
       </c>
-      <c r="G10"/>
-[...1 lines deleted...]
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10">
         <v>-173000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>53000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>333000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-185000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-74000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-222000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>78000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>12546000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-6687000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>1645000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-7711000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>23173000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-20963000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>321000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>29480000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>27541000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>10884000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>26000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>10000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>5000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>43000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>2892000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-23795000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>1682000.0</v>
       </c>
-      <c r="N11"/>
-      <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>-1986000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>274000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>20780000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-196021000.0</v>
       </c>
-      <c r="N12"/>
-      <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>3681000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>-10170000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>21058000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-20966000.0</v>
       </c>
-      <c r="N13"/>
-      <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13">
         <v>-20000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-28000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-35000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>17000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:29">
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B14">
+        <v>342000.0</v>
+      </c>
+      <c r="C14">
+        <v>5554000.0</v>
+      </c>
+      <c r="D14">
         <v>5232000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>7412000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>3918000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>3862000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>2655000.0</v>
       </c>
-      <c r="G14"/>
-[...1 lines deleted...]
-      <c r="I14">
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14">
         <v>1580000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1659000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1350000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1392000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1488000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>2397000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>4362000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>24120000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>28451000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>21162000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>4691000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>11474000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>6325000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>5611000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>7532000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>11050000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>8067000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>12000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>11000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>10000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>12000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:29">
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>146</v>
+      </c>
+      <c r="B16">
+        <v>406000.0</v>
+      </c>
       <c r="C16">
+        <v>277000.0</v>
+      </c>
+      <c r="D16"/>
+      <c r="E16">
         <v>1538000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1476000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>2127000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>1570000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>2981000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>2395000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>2395000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>3272000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>3044000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>4990000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>5504000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>6789000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>8644000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>12842000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>13450000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>16033000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>16985000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>6975000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>10039000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>10241000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>10338000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>14984000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>14066000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-      <c r="C18">
+        <v>148</v>
+      </c>
+      <c r="B18">
+        <v>177000.0</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18">
         <v>-949000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-1154000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>1428000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-5393000.0</v>
       </c>
-      <c r="G18"/>
-[...1 lines deleted...]
-      <c r="I18">
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18">
         <v>-2189000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>6417000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-3678000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>10414000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-195391000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>209054000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-1982000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-15274000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-3681000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-22202000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-16909000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-17509000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-14498000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>1520000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-6620000.0</v>
       </c>
-      <c r="X18"/>
-      <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-3515000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-528000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-4761000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-1873000.0</v>
       </c>
-      <c r="G19"/>
-[...1 lines deleted...]
-      <c r="I19">
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19">
         <v>-3673000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>1627000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-2234000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-3404000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-1020000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-4322000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-2440000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>5383000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-1146000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-7810000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-849000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-1835000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-181000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>54000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-5118000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-929000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-7370000.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="C20">
+        <v>150</v>
+      </c>
+      <c r="B20">
+        <v>32000.0</v>
+      </c>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20">
         <v>233000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>200000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>193000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>700000.0</v>
       </c>
-      <c r="G20"/>
-[...1 lines deleted...]
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="J20"/>
-[...1 lines deleted...]
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>211000.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
-        <v>12070000.0</v>
+        <v>211000.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
+        <v>12070000.0</v>
+      </c>
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20"/>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
         <v>-1174000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-582000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-707000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-1000000.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21"/>
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B22">
+        <v>47000.0</v>
+      </c>
+      <c r="C22">
+        <v>-23565000.0</v>
+      </c>
+      <c r="D22">
         <v>-22141000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-8838000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-7313000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-5752000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-259000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-1936000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>1351000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>384000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>812000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>267000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-50286000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-3920000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>12486000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>6400000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-21892000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>2988000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>2350000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>2099000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-73510000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-35195000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-32215000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-41087000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-144754000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-27281000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-14000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-229000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-19000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-21000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
-      <c r="L23">
+      <c r="L23"/>
+      <c r="M23"/>
+      <c r="N23">
         <v>621000.0</v>
       </c>
-      <c r="M23"/>
-      <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23"/>
+      <c r="AE23"/>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>153</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>4844000.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24"/>
+      <c r="D24">
+        <v>4844000.0</v>
+      </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24">
         <v>-60000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>0.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-1802000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-1162000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-1301000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>642000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>8000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>29000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>21000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>11000.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-      <c r="C25">
+        <v>154</v>
+      </c>
+      <c r="B25">
+        <v>15000.0</v>
+      </c>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25">
         <v>0.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>210000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>163000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>143000.0</v>
       </c>
-      <c r="G25"/>
-[...1 lines deleted...]
-      <c r="I25">
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25">
         <v>144000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>395000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>125000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>4443000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>85000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>43000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>90000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>8764000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-494000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>89000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>683000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-287000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1018000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>2915000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>630000.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>155</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>3178000.0</v>
+      </c>
+      <c r="D26">
         <v>3089000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>1326000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>1093000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>893000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>700000.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
-[...1 lines deleted...]
-      </c>
+      <c r="J26"/>
       <c r="K26"/>
       <c r="L26">
-        <v>211000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="M26"/>
       <c r="N26">
         <v>211000.0</v>
       </c>
       <c r="O26">
+        <v>211000.0</v>
+      </c>
+      <c r="P26">
+        <v>211000.0</v>
+      </c>
+      <c r="Q26">
         <v>0.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>70528000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>58458000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>55458000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>44458000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-      <c r="C27">
+        <v>156</v>
+      </c>
+      <c r="B27">
         <v>0.0</v>
       </c>
-      <c r="D27">
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
         <v>0.0</v>
       </c>
-      <c r="E27"/>
-      <c r="F27"/>
+      <c r="F27">
+        <v>0.0</v>
+      </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>157</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>-9599000.0</v>
+      </c>
+      <c r="D28">
         <v>-9630000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>622000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-512000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-1002000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-202000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28"/>
       <c r="I28"/>
-      <c r="J28">
+      <c r="J28"/>
+      <c r="K28"/>
+      <c r="L28">
         <v>-1174000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-582000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-707000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-1000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-1582000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-902000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>66941000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>54762000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>52712000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>43561000.0</v>
       </c>
-      <c r="T28"/>
-      <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28"/>
+      <c r="AE28"/>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>195000.0</v>
+      </c>
+      <c r="C29">
+        <v>4990000.0</v>
+      </c>
+      <c r="D29">
         <v>4886000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>4609000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>2043000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>2669000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-3520000.0</v>
       </c>
-      <c r="G29"/>
-[...1 lines deleted...]
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29">
         <v>1402000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>4730000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-1444000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-19020000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-194232000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>212533000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>776000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-53897000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-33530000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-31518000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-17588000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-15957000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-14302000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1479000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-1489000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-1695000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>7092000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-7000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>6000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-37000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>159</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>-3308000.0</v>
+      </c>
+      <c r="D30">
         <v>-3300000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-10677000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-7162000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-6634000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-1873000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30"/>
       <c r="I30"/>
-      <c r="J30">
+      <c r="J30"/>
+      <c r="K30"/>
+      <c r="L30">
         <v>1627000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-2234000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-4823000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-1020000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-6762000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-2440000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-4422000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-9805000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-8659000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-849000.0</v>
       </c>
-      <c r="T30"/>
-      <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
-      <c r="Z30">
+      <c r="Z30"/>
+      <c r="AA30"/>
+      <c r="AB30">
         <v>-4000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-5000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-12000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-10000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>