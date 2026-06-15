--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
@@ -250,50 +250,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
@@ -2732,3528 +2738,3748 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD62"/>
+  <dimension ref="A1:AF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
+        <v>81</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
+        <v>90</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
         <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:30">
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>5801000.0</v>
+      </c>
+      <c r="C2">
+        <v>7517000.0</v>
+      </c>
+      <c r="D2">
         <v>7209000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1851585.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>5681000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>6386000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>7115000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>2252988.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>6954000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>14177000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>7011000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>7128000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>7324000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>7373000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>7977000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2625849.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>5427000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>5600000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>5648000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1629611.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>5002000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>6543000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>4870000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1833967.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>4690000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>4107000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>5355000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>3000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>3000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>4000000.0</v>
       </c>
-      <c r="AD2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:30">
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>2454000.0</v>
+      </c>
+      <c r="C7">
+        <v>2424000.0</v>
+      </c>
+      <c r="D7">
         <v>2395000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>2365965.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>2586000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>2555000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>2524000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>2493069.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>2712000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>2679000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>2647000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>2614107.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>2832000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>2797000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>2763000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>2729369.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>2945000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>2909000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>2874000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>2839130.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>3053000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>3016000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>2980000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>2943653.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>3157000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>3131000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>3093000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
         <v>68388000.0</v>
       </c>
       <c r="C8">
-        <v>68387724.0</v>
+        <v>68388000.0</v>
       </c>
       <c r="D8">
         <v>68388000.0</v>
       </c>
       <c r="E8">
-        <v>68388000.0</v>
+        <v>68387724.0</v>
       </c>
       <c r="F8">
         <v>68388000.0</v>
       </c>
       <c r="G8">
-        <v>68387724.0</v>
+        <v>68388000.0</v>
       </c>
       <c r="H8">
         <v>68388000.0</v>
       </c>
       <c r="I8">
-        <v>68388000.0</v>
+        <v>68387724.0</v>
       </c>
       <c r="J8">
         <v>68388000.0</v>
       </c>
       <c r="K8">
-        <v>68387724.0</v>
+        <v>68388000.0</v>
       </c>
       <c r="L8">
         <v>68388000.0</v>
       </c>
       <c r="M8">
-        <v>68388000.0</v>
+        <v>68387724.0</v>
       </c>
       <c r="N8">
         <v>68388000.0</v>
       </c>
       <c r="O8">
-        <v>68387724.0</v>
+        <v>68388000.0</v>
       </c>
       <c r="P8">
         <v>68388000.0</v>
       </c>
       <c r="Q8">
-        <v>68388000.0</v>
+        <v>68387724.0</v>
       </c>
       <c r="R8">
         <v>68388000.0</v>
       </c>
       <c r="S8">
+        <v>68388000.0</v>
+      </c>
+      <c r="T8">
+        <v>68388000.0</v>
+      </c>
+      <c r="U8">
         <v>68387724.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>250307000.0</v>
+      </c>
+      <c r="C10">
+        <v>311724000.0</v>
+      </c>
+      <c r="D10">
         <v>318716000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>298447610.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>287265000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>306759000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>311651000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>315446995.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>313820000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>303158000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>283935000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>275606790.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>264463000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>280114000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>276328000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>266091700.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>250648000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>251674000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>247716000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>237235220.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>224867000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>226413000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>223009000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>106862917.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>104624000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>117178000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>248654000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>244000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>253000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>256000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>241000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
         <v>25</v>
       </c>
-      <c r="B12">
+      <c r="B12"/>
+      <c r="C12">
+        <v>311724000.0</v>
+      </c>
+      <c r="D12">
         <v>318716000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>298447610.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>287265000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>306759000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>311651000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>299612830.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>284159000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>280114000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>276328000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>266091700.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>250648000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>251674000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>247716000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>237235220.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>224867000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>226413000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>223009000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>228062870.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>220706000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>233885000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
         <v>26</v>
       </c>
-      <c r="B13">
+      <c r="B13"/>
+      <c r="C13">
         <v>68388000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68387720.0</v>
       </c>
       <c r="D13">
         <v>68388000.0</v>
       </c>
       <c r="E13">
-        <v>68388000.0</v>
+        <v>68387720.0</v>
       </c>
       <c r="F13">
         <v>68388000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
+      <c r="G13">
+        <v>68388000.0</v>
+      </c>
+      <c r="H13">
+        <v>68388000.0</v>
+      </c>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...4 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
         <v>68388000.0</v>
       </c>
       <c r="N13">
         <v>68388000.0</v>
       </c>
       <c r="O13">
-        <v>68387720.0</v>
+        <v>68388000.0</v>
       </c>
       <c r="P13">
         <v>68388000.0</v>
       </c>
       <c r="Q13">
-        <v>68388000.0</v>
+        <v>68387720.0</v>
       </c>
       <c r="R13">
         <v>68388000.0</v>
       </c>
       <c r="S13">
-        <v>68387720.0</v>
+        <v>68388000.0</v>
       </c>
       <c r="T13">
         <v>68388000.0</v>
       </c>
       <c r="U13">
-        <v>68388000.0</v>
+        <v>68387720.0</v>
       </c>
       <c r="V13">
         <v>68388000.0</v>
       </c>
       <c r="W13">
-        <v>68387720.0</v>
+        <v>68388000.0</v>
       </c>
       <c r="X13">
         <v>68388000.0</v>
       </c>
       <c r="Y13">
+        <v>68387720.0</v>
+      </c>
+      <c r="Z13">
         <v>68388000.0</v>
       </c>
-      <c r="Z13"/>
       <c r="AA13">
-        <v>68000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>68388000.0</v>
+      </c>
+      <c r="AB13"/>
       <c r="AC13">
         <v>68000000.0</v>
       </c>
       <c r="AD13">
         <v>68000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13">
+        <v>68000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>68000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
-        <v>62166780.0</v>
+        <v>61768377.0</v>
       </c>
       <c r="C14">
-        <v>62166780.0</v>
+        <v>62111880.0</v>
       </c>
       <c r="D14">
         <v>62166780.0</v>
       </c>
       <c r="E14">
         <v>62166780.0</v>
       </c>
       <c r="F14">
         <v>62166780.0</v>
       </c>
       <c r="G14">
-        <v>62166777.0</v>
+        <v>62166780.0</v>
       </c>
       <c r="H14">
-        <v>62166777.0</v>
+        <v>62166780.0</v>
       </c>
       <c r="I14">
         <v>62166777.0</v>
       </c>
       <c r="J14">
         <v>62166777.0</v>
       </c>
       <c r="K14">
+        <v>62166777.0</v>
+      </c>
+      <c r="L14">
+        <v>62166777.0</v>
+      </c>
+      <c r="M14">
         <v>62166780.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>62166780.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>62208480.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>62304580.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>62414580.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>62672780.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>62771080.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>62831080.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>62875680.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>62688080.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>62731477.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>62782677.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>62963777.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>63023777.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>63023777.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>63129400.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>58737200.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>61349700.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>66225200.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>54495900.0</v>
       </c>
     </row>
-    <row r="15" spans="1:30">
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>1131000.0</v>
+      </c>
+      <c r="C22">
+        <v>259000.0</v>
+      </c>
+      <c r="D22">
         <v>493000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>72470.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>447000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>217000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>574000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>1234485.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>1131000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1143000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>1793000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>113000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>380000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>346000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>1507000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>80070.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>257000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>454000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>348000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>66830.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>363000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>212000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>415000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>29440.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>177000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>85000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>719000.0</v>
       </c>
-      <c r="AA22"/>
-[...1 lines deleted...]
-      <c r="AC22">
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22">
         <v>1000000.0</v>
       </c>
-      <c r="AD22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:30">
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
         <v>36</v>
       </c>
-      <c r="B23">
+      <c r="B23"/>
+      <c r="C23">
+        <v>1557977000.0</v>
+      </c>
+      <c r="D23">
         <v>1572092000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1467690430.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1456603000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1459568000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1433533000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>1315398970.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1242686000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1248820000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1249274000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1246514090.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1257028000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1237378000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1216883000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1237199100.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1208846000.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23"/>
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
         <v>38</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
+        <v>2287000.0</v>
+      </c>
+      <c r="D25">
         <v>2260000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>2232490.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2455000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2425000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2396000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>2493070.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>2712000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>2679000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>2647000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>2614110.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>2797000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>2797000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>2763000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>2729370.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>2945000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>2909000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>2874000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26">
         <v>533000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>524000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>544000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>556000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:30">
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28"/>
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>830405000.0</v>
+      </c>
+      <c r="C29">
+        <v>824432000.0</v>
+      </c>
+      <c r="D29">
         <v>835570000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>786847396.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>782124000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>771937000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>760505000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>791465607.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>735523000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>718204000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>712338000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>708858382.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>675110000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>674045000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>675233000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>674668981.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>675849000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>667358000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>669478000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>679559260.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>667052000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>644281000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>628168000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>638919426.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>614817000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>4486000.0</v>
+      </c>
+      <c r="C30">
+        <v>5283000.0</v>
+      </c>
+      <c r="D30">
         <v>5237000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>5115060.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>1936000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>3127000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>3245000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>2254575.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>3999000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>3741000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>4138000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>5218000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>3026000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>4205000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>4381000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>3015150.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>3278000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>3027000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>3828000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>21923620.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>2113000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>1970000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>2363000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>2602850.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>2077000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>4054000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>1643000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>3000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>5000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>4000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
+      <c r="K31"/>
       <c r="L31"/>
       <c r="M31">
+        <v>708859000.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
         <v>674045000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>675233000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31"/>
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>257706000.0</v>
+      </c>
+      <c r="C32">
+        <v>274310000.0</v>
+      </c>
+      <c r="D32">
         <v>326278000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>305850571.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>294787000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>292993000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>314314000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>318720909.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>318096000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>311735000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>304061000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>298190679.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>282034000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>271821000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>275367000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>264180186.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>251018000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>250940000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>252368000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>259090317.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>223557000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>222615000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>221890000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>226739849.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>219716000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32"/>
+      <c r="AF32"/>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>1258959000.0</v>
+      </c>
+      <c r="C33">
+        <v>1231742000.0</v>
+      </c>
+      <c r="D33">
         <v>1238065000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>1153993761.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>1155543000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>1138541000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>1111587000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>1172353791.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>1042498000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>1013805000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>1012394000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>1009489086.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>952864000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>963194000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>964971000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>974388431.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>1000192000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>980472000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>958520000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>971943773.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>979980000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>930762000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>898040000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>917782913.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>875868000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>935780000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>932542000.0</v>
       </c>
-      <c r="AA33"/>
-      <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33"/>
+      <c r="AF33"/>
+    </row>
+    <row r="34" spans="1:32">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34"/>
+      <c r="AF34"/>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>34369000.0</v>
+      </c>
+      <c r="C35">
+        <v>34306000.0</v>
+      </c>
+      <c r="D35">
         <v>34246000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>34184157.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>34803000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>34707000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>34556000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>34402964.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>32977000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>33215000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>33146000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>33088847.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>33535000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>33707000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>33645000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>33587225.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>32868000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>32851000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>32795000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>32741350.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>32340000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>32283000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>32598000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>32547652.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>34773000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>34726000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>34662000.0</v>
       </c>
-      <c r="AA35"/>
-      <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35"/>
+      <c r="AF35"/>
+    </row>
+    <row r="36" spans="1:32">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36"/>
+      <c r="AF36"/>
+    </row>
+    <row r="37" spans="1:32">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37"/>
+      <c r="AF37"/>
+    </row>
+    <row r="38" spans="1:32">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
-[...1 lines deleted...]
-      </c>
+      <c r="K38"/>
       <c r="L38"/>
       <c r="M38">
+        <v>133938000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
         <v>108038000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>110985000.0</v>
       </c>
-      <c r="O38"/>
-      <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38"/>
+      <c r="AF38"/>
+    </row>
+    <row r="39" spans="1:32">
       <c r="A39" t="s">
         <v>52</v>
       </c>
-      <c r="B39">
+      <c r="B39"/>
+      <c r="C39">
+        <v>7713000.0</v>
+      </c>
+      <c r="D39">
         <v>8053000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>7972840.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>8619000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>8427000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>980000.0</v>
       </c>
-      <c r="G39"/>
-      <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
-      <c r="K39">
+      <c r="K39"/>
+      <c r="L39"/>
+      <c r="M39">
         <v>836000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>536000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>728000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>1584000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>1314230.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>1238000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>930000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>5607000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>4949360.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>573000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>391000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>586000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>360690.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>439000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>273000.0</v>
       </c>
-      <c r="Z39"/>
-      <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39"/>
+      <c r="AF39"/>
+    </row>
+    <row r="40" spans="1:32">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
-[...1 lines deleted...]
-      </c>
+      <c r="K40"/>
       <c r="L40"/>
       <c r="M40">
+        <v>470000.0</v>
+      </c>
+      <c r="N40"/>
+      <c r="O40">
         <v>6314000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>843000.0</v>
       </c>
-      <c r="O40"/>
-      <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
-      <c r="AD40">
+      <c r="AD40"/>
+      <c r="AE40"/>
+      <c r="AF40">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:30">
+    <row r="41" spans="1:32">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>30596000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>31028000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>30998000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41"/>
+      <c r="AF41"/>
+    </row>
+    <row r="42" spans="1:32">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42"/>
-      <c r="C42"/>
+      <c r="C42">
+        <v>20163000.0</v>
+      </c>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
-[...1 lines deleted...]
-      </c>
+      <c r="K42"/>
       <c r="L42"/>
       <c r="M42">
+        <v>395076000.0</v>
+      </c>
+      <c r="N42"/>
+      <c r="O42">
         <v>384953000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>392939000.0</v>
       </c>
-      <c r="O42"/>
-      <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42"/>
+      <c r="AF42"/>
+    </row>
+    <row r="43" spans="1:32">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43"/>
+      <c r="AF43"/>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44"/>
+      <c r="AF44"/>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45">
+        <v>330903000.0</v>
+      </c>
+      <c r="C45">
+        <v>330716000.0</v>
+      </c>
+      <c r="D45">
         <v>331451000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>354681976.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>332847000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>333512000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>334136000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>354221660.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>335089000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>335364000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>335842000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>353088870.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>336183000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>338537000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>338096000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45"/>
+      <c r="AF45"/>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>330903000.0</v>
+      </c>
+      <c r="C46">
+        <v>330716000.0</v>
+      </c>
+      <c r="D46">
         <v>331451000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>332173088.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>332847000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>333512000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>334136000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>334768101.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>335089000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>335364000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>335842000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>336338244.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>336183000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>338537000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>338096000.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AE46"/>
+      <c r="AF46"/>
+    </row>
+    <row r="47" spans="1:32">
       <c r="A47" t="s">
         <v>60</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
+        <v>330716000.0</v>
+      </c>
+      <c r="D47">
         <v>331451000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>332173090.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>332847000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>333512000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>334136000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>336338000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>336183000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>338537000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>338096000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>338454040.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>337967000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>337489000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>337639000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>338137430.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>346484000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>346585000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>346401000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>346009830.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>345733000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>344712000.0</v>
       </c>
-      <c r="Z47"/>
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47"/>
+      <c r="AF47"/>
+    </row>
+    <row r="48" spans="1:32">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>353254000.0</v>
+      </c>
+      <c r="C48">
+        <v>544962000.0</v>
+      </c>
+      <c r="D48">
         <v>770916000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>722193210.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>717470000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>707283000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>695851000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>268692614.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>263990000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>260750000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>252451000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>249129000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>610456000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>224272000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>217088000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>609015050.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>609989000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>601089000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>602951000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>612869250.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>600285000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>577261000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>561082000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>571233040.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>546941000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>578946000.0</v>
       </c>
-      <c r="Z48"/>
-      <c r="AA48">
+      <c r="AB48"/>
+      <c r="AC48">
         <v>158000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>153000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>152000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>156000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:30">
+    <row r="49" spans="1:32">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49"/>
+      <c r="AF49"/>
+    </row>
+    <row r="50" spans="1:32">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
-    </row>
-    <row r="51" spans="1:30">
+      <c r="AE50"/>
+      <c r="AF50"/>
+    </row>
+    <row r="51" spans="1:32">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51"/>
+      <c r="T51">
         <v>2763000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>2729370.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>2945000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>2909000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>2874000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>2839130.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>2907000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>2881000.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AE51"/>
+      <c r="AF51"/>
+    </row>
+    <row r="52" spans="1:32">
       <c r="A52" t="s">
         <v>65</v>
       </c>
-      <c r="B52">
-[...1 lines deleted...]
-      </c>
+      <c r="B52"/>
       <c r="C52">
         <v>0.0</v>
       </c>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52"/>
+      <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="H52">
+        <v>0.0</v>
+      </c>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
-[...4 lines deleted...]
-      </c>
+      <c r="K52"/>
+      <c r="L52"/>
       <c r="M52">
         <v>0.0</v>
       </c>
       <c r="N52">
         <v>0.0</v>
       </c>
       <c r="O52">
         <v>0.0</v>
       </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
         <v>0.0</v>
       </c>
-      <c r="U52"/>
-      <c r="V52"/>
+      <c r="U52">
+        <v>0.0</v>
+      </c>
+      <c r="V52">
+        <v>0.0</v>
+      </c>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
-    </row>
-    <row r="53" spans="1:30">
+      <c r="AE52"/>
+      <c r="AF52"/>
+    </row>
+    <row r="53" spans="1:32">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53">
         <v>17370000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>20417000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>24006040.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>19696000.0</v>
       </c>
-      <c r="M53"/>
-      <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53">
         <v>63180278.0</v>
       </c>
-      <c r="T53"/>
-      <c r="U53"/>
       <c r="V53"/>
-      <c r="W53">
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53">
         <v>121199951.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>116082000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>116707000.0</v>
       </c>
-      <c r="Z53"/>
-      <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-      <c r="AD53">
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:30">
+    <row r="54" spans="1:32">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-    </row>
-    <row r="55" spans="1:30">
+      <c r="AE54"/>
+      <c r="AF54"/>
+    </row>
+    <row r="55" spans="1:32">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>1523043000.0</v>
+      </c>
+      <c r="C55">
+        <v>1557977000.0</v>
+      </c>
+      <c r="D55">
         <v>1572092000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>1467690430.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>1456603000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1459568000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1433533000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1499442960.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>1368388000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>1340582000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>1324251000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>1315398970.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>1242686000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>1248820000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>1249274000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>1246514090.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>1257028000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>1237378000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>1216883000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>1237199100.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>1208846000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>1160243000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>1125148000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>1149978450.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>1100632000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>1175010000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>1184561000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>1158000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>1164000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>1186000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>1168000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:30">
+    <row r="56" spans="1:32">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>264084000.0</v>
+      </c>
+      <c r="C56">
+        <v>326235000.0</v>
+      </c>
+      <c r="D56">
         <v>334027000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>313696670.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>301060000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>321027000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>321946000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>327089169.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>325890000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>326777000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>311857000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>306410000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>289822000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>285626000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>284303000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>272125660.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>256836000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>256906000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>258363000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>265255330.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>228866000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>229481000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>227108000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>232195540.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>224764000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>239230000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>252019000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>247000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>258000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>261000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>243000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:30">
+    <row r="57" spans="1:32">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>6378000.0</v>
+      </c>
+      <c r="C57">
+        <v>51925000.0</v>
+      </c>
+      <c r="D57">
         <v>7749000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>7846100.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>6273000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>28034000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>7632000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>8368260.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>7794000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>15042000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>7796000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>7719000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>7788000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>13805000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>8936000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>7945480.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>5818000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>5966000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>5995000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>6165010.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>5309000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>6866000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>5218000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>5455690.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>5048000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>9707000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>5816000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>3000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AD57">
         <v>4000000.0</v>
       </c>
-    </row>
-    <row r="58" spans="1:30">
+      <c r="AE57">
+        <v>4000000.0</v>
+      </c>
+      <c r="AF57">
+        <v>4000000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:32">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>40747000.0</v>
+      </c>
+      <c r="C58">
+        <v>733545000.0</v>
+      </c>
+      <c r="D58">
         <v>736522000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>680843030.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>674479000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>687631000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>673028000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>42771224.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>40771000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>48257000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>40942000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>606540590.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>567576000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>574775000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>574041000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>571845110.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>581179000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>570020000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>547405000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>557639840.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>541794000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>515962000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>496980000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>511059020.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>485815000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>527676000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>40478000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>19000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="AD58">
         <v>19000000.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:30">
+      <c r="AE58">
+        <v>20000000.0</v>
+      </c>
+      <c r="AF58">
+        <v>19000000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:32">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-    </row>
-    <row r="60" spans="1:30">
+      <c r="AE59"/>
+      <c r="AF59"/>
+    </row>
+    <row r="60" spans="1:32">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>830405000.0</v>
+      </c>
+      <c r="C60">
+        <v>824432000.0</v>
+      </c>
+      <c r="D60">
         <v>835570000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>786847400.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>782124000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>771937000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>760505000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>791465607.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>735523000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>718204000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>712338000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>708858380.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>675110000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>674045000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>675233000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>674668980.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>675849000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>667358000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>669478000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>679559260.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>667052000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>644281000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>628168000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>638919430.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>614817000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>647334000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>654255000.0</v>
       </c>
-      <c r="AA60"/>
-      <c r="AB60"/>
       <c r="AC60"/>
       <c r="AD60"/>
-    </row>
-    <row r="61" spans="1:30">
+      <c r="AE60"/>
+      <c r="AF60"/>
+    </row>
+    <row r="61" spans="1:32">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-      <c r="Q61">
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61">
         <v>-2119000.0</v>
       </c>
-      <c r="R61">
+      <c r="T61">
         <v>-1861000.0</v>
       </c>
-      <c r="S61">
+      <c r="U61">
         <v>-1697720.0</v>
       </c>
-      <c r="T61">
+      <c r="V61">
         <v>-1621000.0</v>
       </c>
-      <c r="U61">
+      <c r="W61">
         <v>-1368000.0</v>
       </c>
-      <c r="V61">
+      <c r="X61">
         <v>-1302000.0</v>
       </c>
-      <c r="W61">
+      <c r="Y61">
         <v>-701340.0</v>
       </c>
-      <c r="X61">
+      <c r="Z61">
         <v>-512000.0</v>
       </c>
-      <c r="Y61"/>
-      <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-    </row>
-    <row r="62" spans="1:30">
+      <c r="AE61"/>
+      <c r="AF61"/>
+    </row>
+    <row r="62" spans="1:32">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6306,1009 +6532,1009 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B2">
         <v>1100.0</v>
       </c>
       <c r="C2">
         <v>39810.0</v>
       </c>
       <c r="D2">
         <v>-33310.0</v>
       </c>
       <c r="E2">
         <v>-13240.0</v>
       </c>
       <c r="F2">
         <v>-37380.0</v>
       </c>
       <c r="G2">
         <v>-10100.0</v>
       </c>
       <c r="H2">
         <v>8040.0</v>
       </c>
       <c r="I2">
         <v>19920.0</v>
       </c>
       <c r="J2">
         <v>219140.0</v>
       </c>
       <c r="K2">
         <v>-216640.0</v>
       </c>
       <c r="L2">
         <v>5000000.0</v>
       </c>
       <c r="M2">
         <v>5000000.0</v>
       </c>
       <c r="N2">
         <v>5000000.0</v>
       </c>
       <c r="O2">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
         <v>12857000.0</v>
       </c>
       <c r="E5">
         <v>22703692.0</v>
       </c>
       <c r="F5">
         <v>2780439.0</v>
       </c>
       <c r="G5">
         <v>899697.0</v>
       </c>
       <c r="H5">
         <v>13326772.0</v>
       </c>
       <c r="I5">
         <v>20905865.0</v>
       </c>
       <c r="J5">
         <v>12424013.0</v>
       </c>
       <c r="K5"/>
       <c r="L5">
         <v>12000000.0</v>
       </c>
       <c r="M5">
         <v>16000000.0</v>
       </c>
       <c r="N5">
         <v>12000000.0</v>
       </c>
       <c r="O5">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>-11825202.0</v>
       </c>
       <c r="F6">
         <v>64234202.0</v>
       </c>
       <c r="G6">
         <v>-3566452.0</v>
       </c>
       <c r="H6">
         <v>13326772.0</v>
       </c>
       <c r="I6">
         <v>20905865.0</v>
       </c>
       <c r="J6">
         <v>12424013.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B9">
         <v>59155450.0</v>
       </c>
       <c r="C9">
         <v>62626290.0</v>
       </c>
       <c r="D9">
         <v>50429840.0</v>
       </c>
       <c r="E9">
         <v>54142910.0</v>
       </c>
       <c r="F9">
         <v>31711530.0</v>
       </c>
       <c r="G9">
         <v>25920710.0</v>
       </c>
       <c r="H9">
         <v>22604520.0</v>
       </c>
       <c r="I9">
         <v>28971670.0</v>
       </c>
       <c r="J9">
         <v>25074110.0</v>
       </c>
       <c r="K9">
         <v>24809790.0</v>
       </c>
       <c r="L9">
         <v>19000000.0</v>
       </c>
       <c r="M9">
         <v>23000000.0</v>
       </c>
       <c r="N9">
         <v>19000000.0</v>
       </c>
       <c r="O9">
         <v>5000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B10">
         <v>46023030.0</v>
       </c>
       <c r="C10">
         <v>42629760.0</v>
       </c>
       <c r="D10">
         <v>42954080.0</v>
       </c>
       <c r="E10">
         <v>-5984960.0</v>
       </c>
       <c r="F10">
         <v>61414600.0</v>
       </c>
       <c r="G10">
         <v>-6320610.0</v>
       </c>
       <c r="H10">
         <v>-1185590.0</v>
       </c>
       <c r="I10">
         <v>15805090.0</v>
       </c>
       <c r="J10">
         <v>5750700.0</v>
       </c>
       <c r="K10">
         <v>5412530.0</v>
       </c>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>-98000.0</v>
       </c>
       <c r="E11">
         <v>1446274.0</v>
       </c>
       <c r="F11">
         <v>824256.0</v>
       </c>
       <c r="G11">
         <v>-1967996.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>3000000.0</v>
       </c>
       <c r="N11">
         <v>-5000000.0</v>
       </c>
       <c r="O11">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B12">
         <v>9026650.0</v>
       </c>
       <c r="C12">
         <v>9746130.0</v>
       </c>
       <c r="D12">
         <v>22362650.0</v>
       </c>
       <c r="E12">
         <v>15204050.0</v>
       </c>
       <c r="F12">
         <v>29324690.0</v>
       </c>
       <c r="G12">
         <v>5035290.0</v>
       </c>
       <c r="H12">
         <v>731610.0</v>
       </c>
       <c r="I12">
         <v>3328910.0</v>
       </c>
       <c r="J12">
         <v>4103600.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B13">
         <v>13705630.0</v>
       </c>
       <c r="C13">
         <v>8223490.0</v>
       </c>
       <c r="D13">
         <v>4311010.0</v>
       </c>
       <c r="E13">
         <v>13484600.0</v>
       </c>
       <c r="F13">
         <v>18251740.0</v>
       </c>
       <c r="G13">
         <v>2185020.0</v>
       </c>
       <c r="H13">
         <v>6125740.0</v>
       </c>
       <c r="I13">
         <v>1469680.0</v>
       </c>
       <c r="J13">
         <v>3555590.0</v>
       </c>
       <c r="K13">
         <v>2393010.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B14">
         <v>-21400266.0</v>
       </c>
       <c r="C14">
         <v>-20647065.0</v>
       </c>
       <c r="D14">
         <v>-23583543.0</v>
       </c>
       <c r="E14">
         <v>6694826.0</v>
       </c>
       <c r="F14">
         <v>-29556557.0</v>
       </c>
       <c r="G14">
         <v>2184397.0</v>
       </c>
       <c r="H14">
         <v>2415402.0</v>
       </c>
       <c r="I14">
         <v>-7263929.0</v>
       </c>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B15">
         <v>23799900.0</v>
       </c>
       <c r="C15">
         <v>19738200.0</v>
       </c>
       <c r="D15">
         <v>19468530.0</v>
       </c>
       <c r="E15">
         <v>-5661430.0</v>
       </c>
       <c r="F15">
         <v>31033790.0</v>
       </c>
       <c r="G15">
         <v>-2168220.0</v>
       </c>
       <c r="H15">
         <v>-12302760.0</v>
       </c>
       <c r="I15">
         <v>7586890.0</v>
       </c>
       <c r="J15">
         <v>1842700.0</v>
       </c>
       <c r="K15">
         <v>2916680.0</v>
       </c>
       <c r="L15">
         <v>5000000.0</v>
       </c>
       <c r="M15">
         <v>8000000.0</v>
       </c>
       <c r="N15">
         <v>10000000.0</v>
       </c>
       <c r="O15">
         <v>7000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B16">
         <v>23799900.0</v>
       </c>
       <c r="C16">
         <v>19738200.0</v>
       </c>
       <c r="D16">
         <v>19469000.0</v>
       </c>
       <c r="E16">
         <v>-9453267.0</v>
       </c>
       <c r="F16">
         <v>31033785.0</v>
       </c>
       <c r="G16">
         <v>-2168220.0</v>
       </c>
       <c r="H16">
         <v>-12302760.0</v>
       </c>
       <c r="I16">
         <v>7586890.0</v>
       </c>
       <c r="J16">
         <v>1842700.0</v>
       </c>
       <c r="K16">
         <v>2916680.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B17">
         <v>45200169.0</v>
       </c>
       <c r="C17">
         <v>40385269.0</v>
       </c>
       <c r="D17">
         <v>43052074.0</v>
       </c>
       <c r="E17">
         <v>-16148093.0</v>
       </c>
       <c r="F17">
         <v>60590342.0</v>
       </c>
       <c r="G17">
         <v>-4352617.0</v>
       </c>
       <c r="H17">
         <v>-14718164.0</v>
       </c>
       <c r="I17">
         <v>13746548.0</v>
       </c>
       <c r="J17">
         <v>4549696.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B18">
         <v>-122897.0</v>
       </c>
       <c r="C18">
         <v>-128961.0</v>
       </c>
       <c r="D18">
         <v>-134738.0</v>
       </c>
       <c r="E18">
         <v>-140239.0</v>
       </c>
       <c r="F18">
         <v>-145477.0</v>
       </c>
       <c r="G18">
         <v>-151228.0</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B21">
         <v>32317400.0</v>
       </c>
       <c r="C21">
         <v>34406260.0</v>
       </c>
       <c r="D21">
         <v>38643070.0</v>
       </c>
       <c r="E21">
         <v>7499640.0</v>
       </c>
       <c r="F21">
         <v>43171710.0</v>
       </c>
       <c r="G21">
         <v>-4135590.0</v>
       </c>
       <c r="H21">
         <v>4940150.0</v>
       </c>
       <c r="I21">
         <v>17274770.0</v>
       </c>
       <c r="J21">
         <v>9306290.0</v>
       </c>
       <c r="K21">
         <v>3019520.0</v>
       </c>
       <c r="L21">
         <v>12000000.0</v>
       </c>
       <c r="M21">
         <v>16000000.0</v>
       </c>
       <c r="N21">
         <v>12000000.0</v>
       </c>
       <c r="O21">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
         <v>9181000.0</v>
       </c>
       <c r="E23">
         <v>9234647.0</v>
       </c>
       <c r="F23">
         <v>8674075.0</v>
       </c>
       <c r="G23">
         <v>7277201.0</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B25">
         <v>3058454.0</v>
       </c>
       <c r="C25">
         <v>2884608.0</v>
       </c>
       <c r="D25">
         <v>2782074.0</v>
       </c>
       <c r="E25">
         <v>2063122.0</v>
       </c>
       <c r="F25">
         <v>2674127.0</v>
       </c>
       <c r="G25">
         <v>2602933.0</v>
       </c>
       <c r="H25">
         <v>1607626.0</v>
       </c>
       <c r="I25">
         <v>511164.0</v>
       </c>
       <c r="J25">
         <v>400146.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B28">
         <v>4585220.0</v>
       </c>
       <c r="C28">
         <v>4999140.0</v>
       </c>
       <c r="D28">
         <v>4745340.0</v>
       </c>
       <c r="E28">
         <v>4005040.0</v>
       </c>
       <c r="F28">
         <v>3898650.0</v>
       </c>
       <c r="G28">
         <v>3579420.0</v>
       </c>
       <c r="H28">
         <v>3447440.0</v>
       </c>
       <c r="I28">
         <v>3256120.0</v>
       </c>
       <c r="J28">
         <v>2395370.0</v>
       </c>
       <c r="K28">
         <v>2022260.0</v>
       </c>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B29">
         <v>822860.0</v>
       </c>
       <c r="C29">
         <v>2244490.0</v>
       </c>
       <c r="D29">
         <v>-97990.0</v>
       </c>
       <c r="E29">
         <v>1446270.0</v>
       </c>
       <c r="F29">
         <v>824260.0</v>
       </c>
       <c r="G29">
         <v>-1968000.0</v>
       </c>
       <c r="H29">
         <v>13532580.0</v>
       </c>
       <c r="I29">
         <v>971090.0</v>
       </c>
       <c r="J29">
         <v>1201010.0</v>
       </c>
       <c r="K29">
         <v>350150.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B30">
         <v>26839150.0</v>
       </c>
       <c r="C30">
         <v>28259840.0</v>
       </c>
       <c r="D30">
         <v>37557729.0</v>
       </c>
       <c r="E30">
         <v>31425981.0</v>
       </c>
       <c r="F30">
         <v>28893709.0</v>
       </c>
       <c r="G30">
         <v>25010911.0</v>
       </c>
       <c r="H30">
         <v>10893417.0</v>
       </c>
       <c r="I30">
         <v>8710224.0</v>
       </c>
       <c r="J30">
         <v>13269386.0</v>
       </c>
       <c r="K30"/>
       <c r="L30">
         <v>12000000.0</v>
       </c>
       <c r="M30">
         <v>12000000.0</v>
       </c>
       <c r="N30">
         <v>12000000.0</v>
       </c>
       <c r="O30">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B32">
         <v>59156550.0</v>
       </c>
       <c r="C32">
         <v>62666100.0</v>
       </c>
       <c r="D32">
         <v>50396530.0</v>
       </c>
       <c r="E32">
         <v>54129670.0</v>
       </c>
       <c r="F32">
         <v>31674150.0</v>
       </c>
       <c r="G32">
         <v>25910610.0</v>
       </c>
       <c r="H32">
         <v>22612560.0</v>
       </c>
       <c r="I32">
         <v>28991590.0</v>
       </c>
@@ -7330,2084 +7556,2210 @@
       <c r="O32">
         <v>7000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD32"/>
+  <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
+        <v>81</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
+        <v>90</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
         <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:30">
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B2">
+        <v>4139000.0</v>
+      </c>
+      <c r="C2">
+        <v>233000.0</v>
+      </c>
+      <c r="D2">
         <v>-420000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>375100.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>-231000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>357000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>-500000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>4498000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>3878000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>5446000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>3859000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>266690.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>-34000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1161000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>-1427000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>176760.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>197000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>-106000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>-281000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>295620.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>-150000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>202000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>-385000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>147900.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>-93000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>372000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>2705000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AC2">
         <v>1000000.0</v>
       </c>
       <c r="AD2">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:30">
+      <c r="AE2">
+        <v>1000000.0</v>
+      </c>
+      <c r="AF2">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
+      <c r="K5"/>
       <c r="L5"/>
       <c r="M5">
+        <v>8657000.0</v>
+      </c>
+      <c r="N5"/>
+      <c r="O5">
         <v>173000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>4414000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5">
         <v>20447000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>17170000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>16363548.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-25895000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>11732000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-5767000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-1000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>3000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>2000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-      <c r="L6">
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6">
         <v>8877000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>16669000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-9005000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-9809202.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-4244000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>9845000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-7617000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>29593202.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-2976000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>20447000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>17170000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>16363548.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-25895000.0</v>
       </c>
-      <c r="Y6"/>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B9">
+        <v>5187000.0</v>
+      </c>
+      <c r="C9">
+        <v>14635000.0</v>
+      </c>
+      <c r="D9">
         <v>24237000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>18767450.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>7772000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>10668000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>21948000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>15359000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>6342000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>7446000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>15838000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>16870840.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>8119000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>10655000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>14785000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>18251910.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>9429000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>13052000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>13410000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>13598530.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>4388000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>6071000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>7654000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>11943710.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>4361000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>4222000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>2252000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>2000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>5000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>4000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:30">
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B10">
+        <v>5568000.0</v>
+      </c>
+      <c r="C10">
+        <v>7974000.0</v>
+      </c>
+      <c r="D10">
         <v>30370000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>26466030.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>6345000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-16233000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>29445000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>10799000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>6689000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>20108000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>5033000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>28549080.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>8162000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>15950000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-9707000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-10564820.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-4962000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>9143000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-8318000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>28886600.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-3696000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>19743000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>16481000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>15617390.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-26580000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>11068000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-6426000.0</v>
       </c>
-      <c r="AA10"/>
-      <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10"/>
+      <c r="AF10"/>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11"/>
       <c r="M11">
+        <v>-182000.0</v>
+      </c>
+      <c r="N11"/>
+      <c r="O11">
         <v>-132000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>491000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-      <c r="AA11">
-[...4 lines deleted...]
-      </c>
+      <c r="AA11"/>
+      <c r="AB11"/>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:30">
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B12">
+        <v>29000.0</v>
+      </c>
+      <c r="C12">
+        <v>2044000.0</v>
+      </c>
+      <c r="D12">
         <v>4497000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>11066650.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>4993000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>14421000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>7388000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>31000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>33000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>33000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>32000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>13966650.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>4256000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>13705000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>9565000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>11955910.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>4512000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>286000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>7167000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>11243690.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>2027000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>8419000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>11689000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>3597710.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>13253000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>7726000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>38000.0</v>
       </c>
-      <c r="AA12"/>
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>111</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>6317000.0</v>
+      </c>
+      <c r="D13">
         <v>11430000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>3118630.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>3250000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>3059000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>10396000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>5926010.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>869000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>2072000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>4556000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>8420600.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>2691000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>4852000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>7225000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>122740.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>449000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>11833000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>5847000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>7082980.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>11623000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>4164000.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B14">
+        <v>-2427000.0</v>
+      </c>
+      <c r="C14">
+        <v>-3318000.0</v>
+      </c>
+      <c r="D14">
         <v>-14638000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-12814000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-2018000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>7982000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-14550000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-4672000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-3099000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-9898000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-2978000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-16142543.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-4529000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-7383000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>4471000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>4722826.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>2688000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-4076000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>3360000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>-15474557.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1864000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>-9026000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>-6920000.0</v>
       </c>
-      <c r="W14"/>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14"/>
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B15">
+        <v>3024000.0</v>
+      </c>
+      <c r="C15">
+        <v>4264000.0</v>
+      </c>
+      <c r="D15">
         <v>15370000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>13556900.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>3820000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-8254000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>14677000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>4703000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>3240000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>9978000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>1817000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>12588530.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>3908000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>8699000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-5727000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-7088270.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-2358000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>5000000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-5007000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>12743790.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-1862000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>10656000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>9496000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>9816780.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-14445000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>6071000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-3611000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>4000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-4000000.0</v>
       </c>
       <c r="AD15">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15">
+        <v>-4000000.0</v>
+      </c>
+      <c r="AF15">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>114</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>4264000.0</v>
+      </c>
+      <c r="D16">
         <v>15370000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>13556900.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>3820000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-8254000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>14677000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>12589000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>12589000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>8699000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-5727000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-7088270.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-2358000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>5000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-5007000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>12743790.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-1862000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>10656000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>9496000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>9816780.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-14445000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>6071000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B17">
+        <v>5451000.0</v>
+      </c>
+      <c r="C17">
+        <v>7582000.0</v>
+      </c>
+      <c r="D17">
         <v>30008000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>26371000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>5838000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-16236000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>29227000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>9375000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>6339000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>19876000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>4795000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>28731074.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>8437000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>16082000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-10198000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-11811093.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-5046000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>9076000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-8367000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>28218342.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-3726000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>19682000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>16416000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>17682383.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-26592000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>11028000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-6471000.0</v>
       </c>
-      <c r="AA17"/>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B18">
         <v>-29000.0</v>
       </c>
       <c r="C18">
         <v>-30000.0</v>
       </c>
       <c r="D18">
-        <v>-32000.0</v>
+        <v>-29000.0</v>
       </c>
       <c r="E18">
         <v>-30000.0</v>
       </c>
       <c r="F18">
+        <v>-32000.0</v>
+      </c>
+      <c r="G18">
+        <v>-30000.0</v>
+      </c>
+      <c r="H18">
         <v>-31000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-31000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-33000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-33000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-32000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-32738.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-34000.0</v>
       </c>
       <c r="N18">
         <v>-34000.0</v>
       </c>
       <c r="O18">
+        <v>-34000.0</v>
+      </c>
+      <c r="P18">
+        <v>-34000.0</v>
+      </c>
+      <c r="Q18">
         <v>-34239.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-36000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-35000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-35000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-35477.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-37000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-37000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-36000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-37228.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-38000.0</v>
       </c>
       <c r="Z18">
         <v>-38000.0</v>
       </c>
-      <c r="AA18"/>
-      <c r="AB18"/>
+      <c r="AA18">
+        <v>-38000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-38000.0</v>
+      </c>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B21">
+        <v>116000.0</v>
+      </c>
+      <c r="C21">
+        <v>1657000.0</v>
+      </c>
+      <c r="D21">
         <v>18940000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>23347400.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>3095000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-13174000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>19049000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>7854000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>594000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>1775000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>10975000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>22623080.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>7293000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>13878000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-5151000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-2144220.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-2271000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>4291000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-1093000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>28772710.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-4145000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>7910000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>10634000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>8534410.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-14957000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>6904000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>710000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-1000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>3000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>2000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>2391000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>2391000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1173000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>3600000.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23"/>
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B25">
+        <v>763000.0</v>
+      </c>
+      <c r="C25">
+        <v>763000.0</v>
+      </c>
+      <c r="D25">
         <v>732000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>822454.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>752000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>743000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>741000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>729608.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>744000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>706000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>705000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>748074.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>681000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>685000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>668000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>48122.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>682000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>667000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>666000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>671127.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>683000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>667000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>653000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>708933.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>647000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>126</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>1630000.0</v>
+      </c>
+      <c r="D28">
         <v>1060000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>938220.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1011000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1319000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1317000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>934180.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1265000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1501000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1063000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1334040.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>891000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>891000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>889000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1169650.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>760000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1107000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>920420.0</v>
       </c>
       <c r="X28">
         <v>862000.0</v>
       </c>
       <c r="Y28">
+        <v>920420.0</v>
+      </c>
+      <c r="Z28">
+        <v>862000.0</v>
+      </c>
+      <c r="AA28">
         <v>871000.0</v>
       </c>
-      <c r="Z28"/>
-      <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28"/>
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B29">
+        <v>117000.0</v>
+      </c>
+      <c r="C29">
+        <v>392000.0</v>
+      </c>
+      <c r="D29">
         <v>362000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>94860.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>507000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>3000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>218000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1424000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>350000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>232000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>238000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-181990.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-275000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-132000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>491000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1246270.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>84000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>67000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>49000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>668260.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>30000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>61000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>65000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-2065000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>12000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>40000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>45000.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B30">
+        <v>9210000.0</v>
+      </c>
+      <c r="C30">
+        <v>13211000.0</v>
+      </c>
+      <c r="D30">
         <v>4877000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-4204850.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>4446000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>9778000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>9787000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>12003000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>9626000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>11117000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>8722000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>15283729.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>6455000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>10473000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>8946000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>15519981.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>5403000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>6101000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>7056000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>13633709.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>4160000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>4962000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>8324000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>13311911.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>3525000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>3927000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>4247000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AC30">
         <v>3000000.0</v>
       </c>
       <c r="AD30">
         <v>3000000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30">
+        <v>3000000.0</v>
+      </c>
+      <c r="AF30">
+        <v>3000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31"/>
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B32">
+        <v>9326000.0</v>
+      </c>
+      <c r="C32">
+        <v>14868000.0</v>
+      </c>
+      <c r="D32">
         <v>23817000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>19142550.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>7541000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>11025000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>21448000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>19857000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>10220000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>12892000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>19697000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>17137530.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>8085000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>11816000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>13358000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>18428670.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>9626000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>12946000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>13129000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>13894150.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>4238000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>6273000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>7269000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>12091610.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>4268000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>4594000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>4957000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>3000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>6000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>5000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>10000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -9462,999 +9814,999 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B2">
         <v>98966628.0</v>
       </c>
       <c r="C2">
         <v>76001321.0</v>
       </c>
       <c r="D2">
         <v>121531773.0</v>
       </c>
       <c r="E2">
         <v>175338171.0</v>
       </c>
       <c r="F2">
         <v>109547813.0</v>
       </c>
       <c r="G2">
         <v>135923828.0</v>
       </c>
       <c r="H2">
         <v>120526104.0</v>
       </c>
       <c r="I2">
         <v>257438414.0</v>
       </c>
       <c r="J2">
         <v>234029505.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B3">
         <v>463640</v>
       </c>
       <c r="C3">
         <v>1314370</v>
       </c>
       <c r="D3">
         <v>3042000</v>
       </c>
       <c r="E3">
         <v>3052834</v>
       </c>
       <c r="F3">
         <v>3011627</v>
       </c>
       <c r="G3">
         <v>3537272</v>
       </c>
       <c r="H3">
         <v>8273700</v>
       </c>
       <c r="I3">
         <v>7900650</v>
       </c>
       <c r="J3">
         <v>11139220</v>
       </c>
       <c r="K3">
         <v>9486430</v>
       </c>
       <c r="L3">
         <v>2000000</v>
       </c>
       <c r="M3">
         <v>2000000</v>
       </c>
       <c r="N3">
         <v>2000000</v>
       </c>
       <c r="O3">
         <v>2000000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B6">
         <v>-28387610.0</v>
       </c>
       <c r="C6">
         <v>22965310.0</v>
       </c>
       <c r="D6">
         <v>-45531000.0</v>
       </c>
       <c r="E6">
         <v>-53806398.0</v>
       </c>
       <c r="F6">
         <v>65790358.0</v>
       </c>
       <c r="G6">
         <v>-26376015.0</v>
       </c>
       <c r="H6">
         <v>15397720.0</v>
       </c>
       <c r="I6">
         <v>-136912310.0</v>
       </c>
       <c r="J6">
         <v>23408910.0</v>
       </c>
       <c r="K6">
         <v>28810590.0</v>
       </c>
       <c r="L6">
         <v>19000000.0</v>
       </c>
       <c r="M6">
         <v>7000000.0</v>
       </c>
       <c r="N6">
         <v>7000000.0</v>
       </c>
       <c r="O6">
         <v>7000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B7">
         <v>2634890.0</v>
       </c>
       <c r="C7">
         <v>-5209960.0</v>
       </c>
       <c r="D7">
         <v>-346600.0</v>
       </c>
       <c r="E7">
         <v>515510.0</v>
       </c>
       <c r="F7">
         <v>-528760.0</v>
       </c>
       <c r="G7">
         <v>-224260.0</v>
       </c>
       <c r="H7">
         <v>-474460.0</v>
       </c>
       <c r="I7">
         <v>1453630.0</v>
       </c>
       <c r="J7">
         <v>-612820.0</v>
       </c>
       <c r="K7">
         <v>-614390.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9">
         <v>577000.0</v>
       </c>
       <c r="E9">
         <v>-62359.0</v>
       </c>
       <c r="F9">
         <v>-721245.0</v>
       </c>
       <c r="G9">
         <v>-668789.0</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>-1000000.0</v>
       </c>
       <c r="M9">
         <v>-1000000.0</v>
       </c>
       <c r="N9">
         <v>-1000000.0</v>
       </c>
       <c r="O9">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B10">
         <v>1098.0</v>
       </c>
       <c r="C10">
         <v>39811.0</v>
       </c>
       <c r="D10">
         <v>-33000.0</v>
       </c>
       <c r="E10">
         <v>-13244.0</v>
       </c>
       <c r="F10">
         <v>-37384.0</v>
       </c>
       <c r="G10">
         <v>-10096.0</v>
       </c>
       <c r="H10">
         <v>8044.0</v>
       </c>
       <c r="I10">
         <v>19922.0</v>
       </c>
       <c r="J10">
         <v>219136.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>-265000.0</v>
       </c>
       <c r="E11">
         <v>1555623.0</v>
       </c>
       <c r="F11">
         <v>369195.0</v>
       </c>
       <c r="G11">
         <v>358203.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>-24955000.0</v>
       </c>
       <c r="E12">
         <v>19188301.0</v>
       </c>
       <c r="F12">
         <v>-39107225.0</v>
       </c>
       <c r="G12">
         <v>-9919918.0</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>143000.0</v>
       </c>
       <c r="E13">
         <v>-60100.0</v>
       </c>
       <c r="F13">
         <v>-166025.0</v>
       </c>
       <c r="G13">
         <v>321176.0</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B14">
         <v>3058450.0</v>
       </c>
       <c r="C14">
         <v>2884610.0</v>
       </c>
       <c r="D14">
         <v>2782000.0</v>
       </c>
       <c r="E14">
         <v>2736378.0</v>
       </c>
       <c r="F14">
         <v>2674127.0</v>
       </c>
       <c r="G14">
         <v>2602933.0</v>
       </c>
       <c r="H14">
         <v>1607630.0</v>
       </c>
       <c r="I14">
         <v>854400.0</v>
       </c>
       <c r="J14">
         <v>400150.0</v>
       </c>
       <c r="K14">
         <v>341020.0</v>
       </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B15">
         <v>2486670.0</v>
       </c>
       <c r="C15">
         <v>1678510.0</v>
       </c>
       <c r="D15">
         <v>1680000.0</v>
       </c>
       <c r="E15">
         <v>1971362.0</v>
       </c>
       <c r="F15">
         <v>627615.0</v>
       </c>
       <c r="G15">
         <v>631720.0</v>
       </c>
       <c r="H15">
         <v>583740.0</v>
       </c>
       <c r="I15">
         <v>583750.0</v>
       </c>
       <c r="J15">
         <v>583740.0</v>
       </c>
       <c r="K15">
         <v>631720.0</v>
       </c>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B16">
         <v>70579023.0</v>
       </c>
       <c r="C16">
         <v>98966628.0</v>
       </c>
       <c r="D16">
         <v>76001321.0</v>
       </c>
       <c r="E16">
         <v>121531773.0</v>
       </c>
       <c r="F16">
         <v>175338171.0</v>
       </c>
       <c r="G16">
         <v>109547813.0</v>
       </c>
       <c r="H16">
         <v>135923828.0</v>
       </c>
       <c r="I16">
         <v>120526104.0</v>
       </c>
       <c r="J16">
         <v>257438414.0</v>
       </c>
       <c r="K16">
         <v>234029505.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B18">
         <v>3020421.0</v>
       </c>
       <c r="C18">
         <v>-5675630.0</v>
       </c>
       <c r="D18">
         <v>-5323589.0</v>
       </c>
       <c r="E18">
         <v>10838498.0</v>
       </c>
       <c r="F18">
         <v>-8966399.0</v>
       </c>
       <c r="G18">
         <v>-13021983.0</v>
       </c>
       <c r="H18">
         <v>-15389727.0</v>
       </c>
       <c r="I18">
         <v>-4805577.0</v>
       </c>
       <c r="J18">
         <v>-10001435.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B19">
         <v>4526017.0</v>
       </c>
       <c r="C19">
         <v>31539104.0</v>
       </c>
       <c r="D19">
         <v>-24111000.0</v>
       </c>
       <c r="E19">
         <v>-14320101.0</v>
       </c>
       <c r="F19">
         <v>18720314.0</v>
       </c>
       <c r="G19">
         <v>-36665247.0</v>
       </c>
       <c r="H19">
         <v>19490119.0</v>
       </c>
       <c r="I19">
         <v>-125337536.0</v>
       </c>
       <c r="J19">
         <v>15195994.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21">
         <v>-115000.0</v>
       </c>
       <c r="E21">
         <v>-109761.0</v>
       </c>
       <c r="F21">
         <v>-104523.0</v>
       </c>
       <c r="G21">
         <v>-286272.0</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22">
         <v>46023030.0</v>
       </c>
       <c r="C22">
         <v>42629760.0</v>
       </c>
       <c r="D22">
         <v>19468531.0</v>
       </c>
       <c r="E22">
         <v>-9453267.0</v>
       </c>
       <c r="F22">
         <v>31033785.0</v>
       </c>
       <c r="G22">
         <v>-2168220.0</v>
       </c>
       <c r="H22">
         <v>-1185590.0</v>
       </c>
       <c r="I22">
         <v>15805090.0</v>
       </c>
       <c r="J22">
         <v>5750700.0</v>
       </c>
       <c r="K22">
         <v>5412530.0</v>
       </c>
       <c r="L22">
         <v>5000000.0</v>
       </c>
       <c r="M22">
         <v>8000000.0</v>
       </c>
       <c r="N22">
         <v>10000000.0</v>
       </c>
       <c r="O22">
         <v>7000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B23">
         <v>-18654950.0</v>
       </c>
       <c r="C23">
         <v>-4534510.0</v>
       </c>
       <c r="D23">
         <v>-4698000.0</v>
       </c>
       <c r="E23">
         <v>-3308607.0</v>
       </c>
       <c r="F23">
         <v>-1381226.0</v>
       </c>
       <c r="G23">
         <v>-1536563.0</v>
       </c>
       <c r="H23">
         <v>-4009420.0</v>
       </c>
       <c r="I23">
         <v>-1128050.0</v>
       </c>
       <c r="J23">
         <v>-1155560.0</v>
       </c>
       <c r="K23">
         <v>-1155560.0</v>
       </c>
       <c r="L23">
         <v>10000000.0</v>
       </c>
       <c r="M23">
         <v>10000000.0</v>
       </c>
       <c r="N23">
         <v>10000000.0</v>
       </c>
       <c r="O23">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B24">
         <v>4989660.0</v>
       </c>
       <c r="C24">
         <v>32853470.0</v>
       </c>
       <c r="D24">
         <v>-35253000.0</v>
       </c>
       <c r="E24">
         <v>-50602471.0</v>
       </c>
       <c r="F24">
         <v>58437904.0</v>
       </c>
       <c r="G24">
         <v>28286541.0</v>
       </c>
       <c r="H24">
         <v>27763820.0</v>
       </c>
       <c r="I24">
         <v>-117875100.0</v>
       </c>
       <c r="J24">
         <v>26335220.0</v>
       </c>
       <c r="K24">
         <v>33929980.0</v>
       </c>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B25">
         <v>-10010310.0</v>
       </c>
       <c r="C25">
         <v>-14190983.0</v>
       </c>
       <c r="D25">
         <v>-7151118.0</v>
       </c>
       <c r="E25">
         <v>-1718424.0</v>
       </c>
       <c r="F25">
         <v>-1722425.0</v>
       </c>
       <c r="G25">
         <v>-3385516.0</v>
       </c>
       <c r="H25">
         <v>-2982527.0</v>
       </c>
       <c r="I25">
         <v>-2239583.0</v>
       </c>
       <c r="J25">
         <v>-1914993.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>-1508870.0</v>
       </c>
       <c r="E26">
         <v>-1036070.0</v>
       </c>
       <c r="F26">
         <v>-996380.0</v>
       </c>
       <c r="G26">
         <v>-701340.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B28">
         <v>-21268730.0</v>
       </c>
       <c r="C28">
         <v>-6334060.0</v>
       </c>
       <c r="D28">
         <v>-7493000.0</v>
       </c>
       <c r="E28">
         <v>-6425804.0</v>
       </c>
       <c r="F28">
         <v>-3109745.0</v>
       </c>
       <c r="G28">
         <v>-6314490.0</v>
       </c>
       <c r="H28">
         <v>-4593170.0</v>
       </c>
       <c r="I28">
         <v>-1711790.0</v>
       </c>
       <c r="J28">
         <v>-1739310.0</v>
       </c>
       <c r="K28">
         <v>-1787280.0</v>
       </c>
       <c r="L28">
         <v>-1000000.0</v>
       </c>
       <c r="M28">
         <v>-7000000.0</v>
       </c>
       <c r="N28">
         <v>-2000000.0</v>
       </c>
       <c r="O28">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B29">
         <v>3484060.0</v>
       </c>
       <c r="C29">
         <v>-4361260.0</v>
       </c>
       <c r="D29">
         <v>-2282000.0</v>
       </c>
       <c r="E29">
         <v>13891332.0</v>
       </c>
       <c r="F29">
         <v>-5954772.0</v>
       </c>
       <c r="G29">
         <v>-9484711.0</v>
       </c>
       <c r="H29">
         <v>-7116030.0</v>
       </c>
       <c r="I29">
         <v>3095070.0</v>
       </c>
       <c r="J29">
         <v>1137790.0</v>
       </c>
       <c r="K29">
         <v>-2928880.0</v>
       </c>
       <c r="L29">
         <v>-2000000.0</v>
       </c>
       <c r="M29">
         <v>1000000.0</v>
       </c>
       <c r="N29">
         <v>-2000000.0</v>
       </c>
       <c r="O29">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B30">
         <v>4526020.0</v>
       </c>
       <c r="C30">
         <v>31539100.0</v>
       </c>
       <c r="D30">
         <v>-56606000.0</v>
       </c>
       <c r="E30">
         <v>-67975406.0</v>
       </c>
       <c r="F30">
         <v>74146591.0</v>
       </c>
       <c r="G30">
         <v>-11915978.0</v>
       </c>
       <c r="H30">
         <v>19490120.0</v>
       </c>
       <c r="I30">
         <v>-125775740.0</v>
       </c>
@@ -10476,2030 +10828,2154 @@
       <c r="O30">
         <v>-1000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD30"/>
+  <dimension ref="A1:AF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
+        <v>81</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
+        <v>90</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
         <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:30">
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>93212000.0</v>
+      </c>
+      <c r="C2">
+        <v>90363000.0</v>
+      </c>
+      <c r="D2">
         <v>70579023.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>142175000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>163894000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>173505000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>98967000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>94171000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>91161000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>70164000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>76001000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>73475000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>107115000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>105949000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>121531773.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>145790000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>189606000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>185842000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>175338171.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>163072000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>163461000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>160114000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>109548000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>104624000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>117178000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>127303000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
-    </row>
-    <row r="3" spans="1:30">
+      <c r="AE2"/>
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>948000</v>
+      </c>
+      <c r="C3">
+        <v>39000</v>
+      </c>
+      <c r="D3">
         <v>11000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>463640</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>314000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>228000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>109000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>409369</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>469000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>226000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>210000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>904000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>904000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1125000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>310000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>3052830</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1844000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>685000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>168000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>3011630</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>2478000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1896000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1046000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>3537270</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>2545000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>871000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>515000</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000000</v>
       </c>
       <c r="AC3">
         <v>2000000</v>
       </c>
       <c r="AD3">
+        <v>3000000</v>
+      </c>
+      <c r="AE3">
+        <v>2000000</v>
+      </c>
+      <c r="AF3">
         <v>1000000</v>
       </c>
     </row>
-    <row r="4" spans="1:30">
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>-21207000.0</v>
+      </c>
+      <c r="C6">
+        <v>22633000.0</v>
+      </c>
+      <c r="D6">
         <v>19784000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-28387610.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>43208000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>64927000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>74538000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>6988786.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>911000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>18431000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-5487000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>2526000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>2526000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>1166000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-15583000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-53806400.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-29548000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>14268000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>10504000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>65790360.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>53524000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>53913000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>50566000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-26376020.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-31300000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-18746000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-6757000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-9000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-1000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>18000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>11000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:30">
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B7">
+        <v>-1714000.0</v>
+      </c>
+      <c r="C7">
+        <v>-318000.0</v>
+      </c>
+      <c r="D7">
         <v>-713000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>2634890.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>1685000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-130000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-541000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-1665593.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-2859000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>2486000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-1624000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-346600.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-261000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>458000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-913000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>515510.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-1563000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-777000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-1324000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-528760.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-942000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-425000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-669000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-224260.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-922000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-799000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>-366000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-366000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>800000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-176000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9">
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9">
         <v>2000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="AD9">
         <v>-2000000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9">
+        <v>-2000000.0</v>
+      </c>
+      <c r="AF9">
+        <v>-2000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B10">
+        <v>-179000.0</v>
+      </c>
+      <c r="C10">
+        <v>233000.0</v>
+      </c>
+      <c r="D10">
         <v>-420000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>375098.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-231000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>357000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-500000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>478811.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-113000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>61000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-387000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>267000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>267000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>1161000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-1427000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>176756.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>197000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-106000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-281000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>295616.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-150000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>202000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-385000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>147904.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-93000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>372000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-437000.0</v>
       </c>
-      <c r="AA10"/>
-      <c r="AB10"/>
       <c r="AC10"/>
-      <c r="AD10">
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>100000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-623000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>585000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-15516000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-15516000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-9669000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>7074000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>-50000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-50000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>269000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>270000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B14">
+        <v>763000.0</v>
+      </c>
+      <c r="C14">
+        <v>1495000.0</v>
+      </c>
+      <c r="D14">
         <v>732000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>3058450.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>2236000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>1484000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>741000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>729608.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>744000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>706000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>705000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>748000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>748000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>685000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>668000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>2736380.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>2015000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>1333000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>666000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>2674130.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>2003000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>1320000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>653000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>2602930.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>1894000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>1247000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>621000.0</v>
       </c>
-      <c r="AA14"/>
-      <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14"/>
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15">
         <v>2486670.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>2487000.0</v>
       </c>
-      <c r="E15"/>
-[...1 lines deleted...]
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15">
         <v>494.0</v>
       </c>
-      <c r="H15"/>
-      <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
-[...4 lines deleted...]
-      </c>
+      <c r="K15"/>
+      <c r="L15"/>
       <c r="M15">
         <v>1057548.0</v>
       </c>
       <c r="N15">
         <v>1057548.0</v>
       </c>
       <c r="O15">
+        <v>1057548.0</v>
+      </c>
+      <c r="P15">
+        <v>1057548.0</v>
+      </c>
+      <c r="Q15">
         <v>1971360.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>1971000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>1971000.0</v>
       </c>
-      <c r="R15"/>
-      <c r="S15">
+      <c r="T15"/>
+      <c r="U15">
         <v>627620.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>628000.0</v>
       </c>
-      <c r="U15"/>
-[...1 lines deleted...]
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15">
         <v>3790320.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>3790000.0</v>
       </c>
-      <c r="Y15"/>
-      <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B16">
+        <v>70515000.0</v>
+      </c>
+      <c r="C16">
+        <v>93212000.0</v>
+      </c>
+      <c r="D16">
         <v>90363000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>70579023.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>142175000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>163894000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>173505000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>98966628.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>94171000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>91161000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>70164000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>76001321.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>73475000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>107115000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>105949000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>121531773.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>145790000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>189606000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>185842000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>175338171.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>163072000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>163461000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>160114000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>109547813.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>104624000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>117178000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>127303000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>-2272000.0</v>
+      </c>
+      <c r="C18">
+        <v>3941000.0</v>
+      </c>
+      <c r="D18">
         <v>4621000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>2695421.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-2120000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-123000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>2568000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-4242630.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-4445000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>1789000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>1223000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-3131589.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-3346000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>197000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>957000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>2470498.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>205000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>5415000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>2748000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-1083399.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-3061000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-639000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-4183000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-2623983.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-3853000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B19">
+        <v>-28172000.0</v>
+      </c>
+      <c r="C19">
+        <v>517000.0</v>
+      </c>
+      <c r="D19">
         <v>8043000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-73038983.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>625000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-17650000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>94590000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-11691250.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>10971000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>16416000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-6920000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-6438000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-6438000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-2328000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>2383000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-32765406.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-46081000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>2495000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>8376000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>12954591.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>1013000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>3192000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>56987000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>3941022.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-4185000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-8108000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-3564000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...4 lines deleted...]
-      </c>
+      <c r="K21"/>
+      <c r="L21"/>
       <c r="M21">
         <v>-115000.0</v>
       </c>
       <c r="N21">
         <v>-115000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
+      <c r="O21">
+        <v>-115000.0</v>
+      </c>
+      <c r="P21">
+        <v>-115000.0</v>
+      </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22">
+        <v>3024000.0</v>
+      </c>
+      <c r="C22">
+        <v>38344000.0</v>
+      </c>
+      <c r="D22">
         <v>30370000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>46023030.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>19557000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>13212000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>29445000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>4703000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>3240000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>9978000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>1817000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>12588531.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>3908000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>8699000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-5727000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-14701820.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-4137000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>825000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-8318000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>61414600.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>32528000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>36224000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>16481000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-6320610.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-21938000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>4642000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-3611000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>4000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-4000000.0</v>
       </c>
       <c r="AD22">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22">
+        <v>-4000000.0</v>
+      </c>
+      <c r="AF22">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23">
         <v>-18654950.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-18532000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>-134000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-134000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-189000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-189000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-3308610.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-3168000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-3168000.0</v>
       </c>
-      <c r="R23"/>
-      <c r="S23">
+      <c r="T23"/>
+      <c r="U23">
         <v>-1381230.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-1236000.0</v>
       </c>
-      <c r="U23"/>
-[...1 lines deleted...]
-      <c r="W23">
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23">
         <v>-1536560.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-1385000.0</v>
       </c>
-      <c r="Y23"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AA23"/>
+      <c r="AB23"/>
       <c r="AC23">
         <v>3000000.0</v>
       </c>
       <c r="AD23">
+        <v>10000000.0</v>
+      </c>
+      <c r="AE23">
+        <v>3000000.0</v>
+      </c>
+      <c r="AF23">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>152</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>23338000.0</v>
+      </c>
+      <c r="D24">
         <v>17818000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>4989660.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>77879000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>77168000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>94699000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>2093000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>2093000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>1204000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-23301000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-64922570.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-33366000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>11556000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>8544000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>77158220.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>63670000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>62075000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>58033000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-8378710.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-13312000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-10801000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B25">
+        <v>-1003000.0</v>
+      </c>
+      <c r="C25">
+        <v>-874000.0</v>
+      </c>
+      <c r="D25">
         <v>-1974000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-4097310.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-2632000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-1113000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-2168000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-3158983.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-5934000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-2115000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-2983000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-2762118.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-2178000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-1481000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-1316000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-187424.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-741000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>177000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-967000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-556425.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-479000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-124000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-563000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-583516.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-959000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-      <c r="C26"/>
+        <v>154</v>
+      </c>
+      <c r="B26">
+        <v>-3625000.0</v>
+      </c>
+      <c r="C26">
+        <v>-294000.0</v>
+      </c>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26"/>
-      <c r="G26">
+      <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
+      <c r="G26"/>
+      <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
         <v>-1508870.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-1509000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-1023000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-448000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-1036070.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-830000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-421000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-164000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-996380.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-920000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-667000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-601000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-701340.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-512000.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B28"/>
       <c r="C28">
+        <v>-294000.0</v>
+      </c>
+      <c r="D28"/>
+      <c r="E28">
         <v>-21268730.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-21019000.0</v>
       </c>
-      <c r="E28"/>
-      <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>-249000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-249000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-575000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-448000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-6425800.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-5969000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-5560000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-164000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-3109750.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-2784000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-667000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-601000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-6314490.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-5687000.0</v>
       </c>
-      <c r="Y28"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AA28"/>
+      <c r="AB28"/>
       <c r="AC28">
         <v>-2000000.0</v>
       </c>
       <c r="AD28">
         <v>-2000000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28">
+        <v>-2000000.0</v>
+      </c>
+      <c r="AF28">
+        <v>-2000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B29">
+        <v>-1324000.0</v>
+      </c>
+      <c r="C29">
+        <v>8601000.0</v>
+      </c>
+      <c r="D29">
         <v>4632000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>3484060.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>639000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>2673000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>2677000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-3833261.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-3976000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>2015000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1433000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-2228000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-2228000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1322000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1267000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>13891330.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>10212000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>8848000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>2916000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-5954770.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-5405000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-2926000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-3137000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-9484710.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-7853000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-5674000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-3193000.0</v>
       </c>
-      <c r="AA29"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AC29"/>
       <c r="AD29">
         <v>-3000000.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AF29">
+        <v>-3000000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>158</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>23299000.0</v>
+      </c>
+      <c r="D30">
         <v>17807000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>4526020.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>77565000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>76940000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>94590000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
         <v>-5551000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-5551000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-2249000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-21228000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-67975410.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-35210000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>10871000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>8376000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>74146590.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>61192000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>60179000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>56987000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-11915980.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-15857000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-11672000.0</v>
       </c>
-      <c r="Z30"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AB30"/>
       <c r="AC30">
         <v>1000000.0</v>
       </c>
       <c r="AD30">
+        <v>7000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>1000000.0</v>
+      </c>
+      <c r="AF30">
         <v>5000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>