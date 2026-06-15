--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -247,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -866,2325 +872,2474 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>151823000.0</v>
+      </c>
+      <c r="C2">
         <v>119012000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>128669000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>138628000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>139822000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>98113000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>158685000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>174683000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>182182000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>257039000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>137000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>86000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>169000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>216000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>210000.0</v>
+      </c>
+      <c r="C7">
         <v>392000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>562000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>0.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>103000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>201000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>267000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>291000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>476000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>496000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
         <v>84495000.0</v>
       </c>
       <c r="C8">
         <v>84495000.0</v>
       </c>
       <c r="D8">
         <v>84495000.0</v>
       </c>
       <c r="E8">
         <v>84495000.0</v>
       </c>
       <c r="F8">
         <v>84495000.0</v>
       </c>
       <c r="G8">
         <v>84495000.0</v>
       </c>
       <c r="H8">
+        <v>84495000.0</v>
+      </c>
+      <c r="I8">
         <v>84489000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>3106000.0</v>
+      </c>
+      <c r="C10">
         <v>3994000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>8476000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3566000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5383000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>5721000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>5894000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3921000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>9434000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>13676000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>47000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>44000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>20000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12">
+        <v>3106000.0</v>
+      </c>
+      <c r="C12">
         <v>3994000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>8476000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3566000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5383000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5721000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5894000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3921000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>9434000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>13676000.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13">
         <v>84495000.0</v>
       </c>
       <c r="C13">
         <v>84495000.0</v>
       </c>
       <c r="D13">
         <v>84495000.0</v>
       </c>
       <c r="E13">
         <v>84495000.0</v>
       </c>
       <c r="F13">
         <v>84495000.0</v>
       </c>
       <c r="G13">
         <v>84495000.0</v>
       </c>
       <c r="H13">
-        <v>84489000.0</v>
+        <v>84495000.0</v>
       </c>
       <c r="I13">
         <v>84489000.0</v>
       </c>
       <c r="J13">
         <v>84489000.0</v>
       </c>
       <c r="K13">
-        <v>84000000.0</v>
+        <v>84489000.0</v>
       </c>
       <c r="L13">
         <v>84000000.0</v>
       </c>
       <c r="M13">
         <v>84000000.0</v>
       </c>
       <c r="N13">
+        <v>84000000.0</v>
+      </c>
+      <c r="O13">
         <v>406000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:14">
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
         <v>844920710.0</v>
       </c>
       <c r="C14">
         <v>844920710.0</v>
       </c>
       <c r="D14">
-        <v>844921000.0</v>
+        <v>844920710.0</v>
       </c>
       <c r="E14">
         <v>844921000.0</v>
       </c>
       <c r="F14">
         <v>844921000.0</v>
       </c>
       <c r="G14">
         <v>844921000.0</v>
       </c>
       <c r="H14">
-        <v>844895000.0</v>
+        <v>844921000.0</v>
       </c>
       <c r="I14">
         <v>844895000.0</v>
       </c>
       <c r="J14">
         <v>844895000.0</v>
       </c>
-      <c r="K14"/>
+      <c r="K14">
+        <v>844895000.0</v>
+      </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
-      <c r="E22">
-[...1 lines deleted...]
-      </c>
+      <c r="E22"/>
       <c r="F22">
         <v>0.0</v>
       </c>
       <c r="G22">
+        <v>0.0</v>
+      </c>
+      <c r="H22">
         <v>6858000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>8329000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>8555000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>8965000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="L22">
         <v>9000000.0</v>
       </c>
       <c r="M22">
         <v>9000000.0</v>
       </c>
       <c r="N22">
         <v>9000000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22">
+        <v>9000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23">
+        <v>390994000.0</v>
+      </c>
+      <c r="C23">
         <v>460102000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>761179000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>801317000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>863814000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>847688000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>809459000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>818807000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>808259000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>874681000.0</v>
       </c>
-      <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24">
+        <v>239313000.0</v>
+      </c>
+      <c r="C24">
         <v>325577000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>374348000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>433673000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>452559000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>477947000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>509395000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>355594000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>368060000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>433725000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>319000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>213000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>92000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>155000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:14">
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B25">
+        <v>239330000.0</v>
+      </c>
+      <c r="C25">
         <v>325787000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>374740000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>433673000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>452622000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>478045000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>509553000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>355762000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>368350000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>433725000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:14">
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
+        <v>330851000.0</v>
+      </c>
+      <c r="C28">
         <v>369400000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>401179000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>480252000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>498025000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>521198000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>541690000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>535961000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>502367000.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>184360000.0</v>
+      </c>
+      <c r="C29">
         <v>280485000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>565436000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>569601000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>584054000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>614783000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>594555000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>583999000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>576752000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>61292000.0</v>
+      </c>
+      <c r="C30">
         <v>60056000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>313914000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>41857000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>46962000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>56757000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>78573000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>86884000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>77900000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>144085000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>142000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>102000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>248000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>201000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>85922000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>84268000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>88002000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>54714000.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>-200165000.0</v>
+      </c>
+      <c r="C32">
         <v>-132446000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>125356000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-176801000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-186895000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-175435000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-145591000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-315680000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-269476000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>326596000.0</v>
+      </c>
+      <c r="C33">
         <v>396025000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>438708000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>728067000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>746073000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>759086000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>705166000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>718513000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>709950000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>707568000.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
-    </row>
-    <row r="34" spans="1:14">
+      <c r="O33"/>
+    </row>
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B34"/>
+        <v>47</v>
+      </c>
+      <c r="B34">
+        <v>37029000.0</v>
+      </c>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
-      <c r="F34">
+      <c r="F34"/>
+      <c r="G34">
         <v>1000.0</v>
       </c>
-      <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>276359000.0</v>
+      </c>
+      <c r="C35">
         <v>356676000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>408473000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>465671000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>478721000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>495976000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>512795000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>358909000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>371516000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>436888000.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
-    </row>
-    <row r="36" spans="1:14">
+      <c r="O35"/>
+    </row>
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
-      <c r="F36">
+      <c r="F36"/>
+      <c r="G36">
         <v>1000.0</v>
       </c>
-      <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
-    </row>
-    <row r="37" spans="1:14">
+      <c r="O36"/>
+    </row>
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38">
+        <v>51662000.0</v>
+      </c>
+      <c r="C38">
         <v>45263000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>46786000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>719844000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>759229000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>749450000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>704081000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>2022000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>4574000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>10195000.0</v>
       </c>
-      <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-    </row>
-    <row r="39" spans="1:14">
+      <c r="O38"/>
+    </row>
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>4286000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>4187000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>4122000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>4173000.0</v>
       </c>
-      <c r="H39"/>
       <c r="I39"/>
-      <c r="J39">
+      <c r="J39"/>
+      <c r="K39">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000000.0</v>
       </c>
       <c r="L39">
         <v>40000000.0</v>
       </c>
       <c r="M39">
+        <v>40000000.0</v>
+      </c>
+      <c r="N39">
         <v>15000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>56000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:14">
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B40">
+        <v>53</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40">
         <v>200000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>205000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>61417000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>110579000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>106275000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>204115000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>10000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>17000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>6935000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>130000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>75000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>100000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>78000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:14">
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>31998000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>26099000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>17931000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>3242000.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>38597000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>31334000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>42612000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>45546000.0</v>
       </c>
-      <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
-    </row>
-    <row r="43" spans="1:14">
+      <c r="O42"/>
+    </row>
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
-    </row>
-    <row r="45" spans="1:14">
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>2364000.0</v>
+      </c>
+      <c r="C45">
         <v>5690000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>17355000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>17977000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>44331000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>44330000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>43167000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-    </row>
-    <row r="46" spans="1:14">
+      <c r="O45"/>
+    </row>
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>2364000.0</v>
+      </c>
+      <c r="C46">
         <v>2551000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2706000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3090000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3303000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3529000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2555000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
-    </row>
-    <row r="47" spans="1:14">
+      <c r="O46"/>
+    </row>
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47">
+        <v>2364000.0</v>
+      </c>
+      <c r="C47">
         <v>2551000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>2706000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>3090000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>3303000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>3530000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>2555000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>2663000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>7113000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>8088000.0</v>
       </c>
-      <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="O47"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>-234092000.0</v>
+      </c>
+      <c r="C48">
         <v>-177261000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>71427000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-37170000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-31561000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-39105000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-75327000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-40238000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-15204000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>47501000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>66000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>35000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-3000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-388000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:14">
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50">
+        <v>94644000.0</v>
+      </c>
+      <c r="C50">
         <v>47674000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>35166000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>50006000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>50711000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>48834000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>38053000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>184154000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>139407000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>41505000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>346000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>222000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>125000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>390000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:14">
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
-      <c r="F51">
+      <c r="F51"/>
+      <c r="G51">
         <v>519989000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>541924000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>443333000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>412046000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>433725000.0</v>
       </c>
-      <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
-    </row>
-    <row r="52" spans="1:14">
+      <c r="O51"/>
+    </row>
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52">
+        <v>36978000.0</v>
+      </c>
+      <c r="C52">
         <v>44750000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>32167000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>42476000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>43567000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>41944000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>32371000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>87571000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>43696000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>0.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>346000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>222000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>125000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>390000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:14">
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-    </row>
-    <row r="54" spans="1:14">
+      <c r="O53"/>
+    </row>
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>390994000.0</v>
+      </c>
+      <c r="C55">
         <v>460102000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>761179000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>801317000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>863814000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>847688000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>809459000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>818807000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>808259000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>874681000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>823000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>584000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>533000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>851000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:14">
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>64398000.0</v>
+      </c>
+      <c r="C56">
         <v>64077000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>322471000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>73250000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>96131000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>88602000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>96686000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>100294000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>98309000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>167113000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>240000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>199000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>292000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>275000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:14">
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>264563000.0</v>
+      </c>
+      <c r="C57">
         <v>196523000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>197115000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>250051000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>301152000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>264037000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>242277000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>415974000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>367785000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>305975000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>293000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>189000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>300000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>527000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:14">
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>540591000.0</v>
+      </c>
+      <c r="C58">
         <v>552868000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>605257000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>715395000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>779546000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>759686000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>754745000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>774556000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>738974000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>742691000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>618000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>407000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>396000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>709000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:14">
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>-149597000.0</v>
+      </c>
+      <c r="C60">
         <v>-92766000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>155922000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>85922000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>84268000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>88002000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>54714000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>44251000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>69285000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>131990000.0</v>
       </c>
-      <c r="K60"/>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
-    </row>
-    <row r="61" spans="1:14">
+      <c r="O60"/>
+    </row>
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD62"/>
+  <dimension ref="A1:AF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:30">
+        <v>11</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>148912000.0</v>
+      </c>
+      <c r="C2">
+        <v>151823000.0</v>
+      </c>
+      <c r="D2">
         <v>150834000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>154727000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>133548000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>119012000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>139628000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>154719000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>150638000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>128669000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>171553000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>185726000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>187191000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>138628000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>223265000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>262740000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>247375000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>141238000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>228541000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>217809000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>213366000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>98113000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>212676000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>208756000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>207348000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>158685000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>214101000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>204000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>137000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>221000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>194000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>287000.0</v>
+      </c>
+      <c r="C7">
+        <v>210000.0</v>
+      </c>
+      <c r="D7">
         <v>206000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>302000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>347000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>392000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>435000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>478000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>521000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>562000.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7"/>
       <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7">
         <v>0.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>77000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>97000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>105000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>103000.0</v>
       </c>
-      <c r="R7"/>
-[...1 lines deleted...]
-      <c r="T7">
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7">
         <v>179000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>201000.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7">
+      <c r="X7"/>
+      <c r="Y7">
         <v>226000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>240000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>267000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>295000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
         <v>84495000.0</v>
       </c>
       <c r="C8">
         <v>84495000.0</v>
       </c>
       <c r="D8">
         <v>84495000.0</v>
       </c>
       <c r="E8">
         <v>84495000.0</v>
       </c>
       <c r="F8">
         <v>84495000.0</v>
       </c>
       <c r="G8">
         <v>84495000.0</v>
       </c>
       <c r="H8">
         <v>84495000.0</v>
       </c>
       <c r="I8">
         <v>84495000.0</v>
       </c>
@@ -3196,9420 +3351,10000 @@
       </c>
       <c r="L8">
         <v>84495000.0</v>
       </c>
       <c r="M8">
         <v>84495000.0</v>
       </c>
       <c r="N8">
         <v>84495000.0</v>
       </c>
       <c r="O8">
         <v>84495000.0</v>
       </c>
       <c r="P8">
         <v>84495000.0</v>
       </c>
       <c r="Q8">
         <v>84495000.0</v>
       </c>
       <c r="R8">
         <v>84495000.0</v>
       </c>
       <c r="S8">
         <v>84495000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>84495000.0</v>
+      </c>
+      <c r="U8">
+        <v>84495000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>3578000.0</v>
+      </c>
+      <c r="C10">
+        <v>3106000.0</v>
+      </c>
+      <c r="D10">
         <v>2129000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>2745000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>3639000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>3994000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>2810000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>2923000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>3068000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>8335000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>3246000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>3872000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>3584000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>3566000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>3252000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>3689000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>6164000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>5245000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>5896000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>2650000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>3351000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>5583000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>10218000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>3925000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>4375000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>5758000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>7609000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>4000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>47000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>11000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>25000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>25</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
+        <v>3106000.0</v>
+      </c>
+      <c r="D12">
         <v>2129000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>2745000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>3639000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>3994000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>2810000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>3872000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>3584000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>3566000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>3252000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>3689000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>6164000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>5245000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>5896000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>2650000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>3351000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>5583000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>10218000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>3925000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>4375000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>5758000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>84495000.0</v>
       </c>
       <c r="D13">
         <v>84495000.0</v>
       </c>
       <c r="E13">
         <v>84495000.0</v>
       </c>
       <c r="F13">
         <v>84495000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
+      <c r="G13">
+        <v>84495000.0</v>
+      </c>
+      <c r="H13">
+        <v>84495000.0</v>
+      </c>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...4 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
         <v>84495000.0</v>
       </c>
       <c r="N13">
         <v>84495000.0</v>
       </c>
       <c r="O13">
         <v>84495000.0</v>
       </c>
       <c r="P13">
         <v>84495000.0</v>
       </c>
       <c r="Q13">
         <v>84495000.0</v>
       </c>
       <c r="R13">
         <v>84495000.0</v>
       </c>
       <c r="S13">
         <v>84495000.0</v>
       </c>
       <c r="T13">
         <v>84495000.0</v>
       </c>
       <c r="U13">
         <v>84495000.0</v>
       </c>
       <c r="V13">
         <v>84495000.0</v>
       </c>
       <c r="W13">
         <v>84495000.0</v>
       </c>
       <c r="X13">
         <v>84495000.0</v>
       </c>
       <c r="Y13">
         <v>84495000.0</v>
       </c>
-      <c r="Z13"/>
+      <c r="Z13">
+        <v>84495000.0</v>
+      </c>
       <c r="AA13">
-        <v>84000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>84495000.0</v>
+      </c>
+      <c r="AB13"/>
       <c r="AC13">
         <v>84000000.0</v>
       </c>
       <c r="AD13">
         <v>84000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13">
+        <v>84000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>84000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
-        <v>844920710.0</v>
+        <v>844920705.0</v>
       </c>
       <c r="C14">
         <v>844920710.0</v>
       </c>
       <c r="D14">
         <v>844920710.0</v>
       </c>
       <c r="E14">
         <v>844920710.0</v>
       </c>
       <c r="F14">
         <v>844920710.0</v>
       </c>
       <c r="G14">
+        <v>844920710.0</v>
+      </c>
+      <c r="H14">
+        <v>844920710.0</v>
+      </c>
+      <c r="I14">
         <v>844895000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>844895000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>844920705.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>844920705.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>844921000.0</v>
       </c>
       <c r="M14">
         <v>844921000.0</v>
       </c>
       <c r="N14">
         <v>844921000.0</v>
       </c>
       <c r="O14">
         <v>844921000.0</v>
       </c>
       <c r="P14">
         <v>844921000.0</v>
       </c>
       <c r="Q14">
         <v>844921000.0</v>
       </c>
       <c r="R14">
         <v>844921000.0</v>
       </c>
       <c r="S14">
         <v>844921000.0</v>
       </c>
       <c r="T14">
         <v>844921000.0</v>
       </c>
       <c r="U14">
         <v>844921000.0</v>
       </c>
       <c r="V14">
         <v>844921000.0</v>
       </c>
       <c r="W14">
-        <v>844920705.0</v>
+        <v>844921000.0</v>
       </c>
       <c r="X14">
-        <v>844920705.0</v>
+        <v>844921000.0</v>
       </c>
       <c r="Y14">
         <v>844920705.0</v>
       </c>
       <c r="Z14">
+        <v>844920705.0</v>
+      </c>
+      <c r="AA14">
+        <v>844920705.0</v>
+      </c>
+      <c r="AB14">
         <v>800000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>853932600.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>879629600.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>851851900.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>900900900.0</v>
       </c>
     </row>
-    <row r="15" spans="1:30">
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
-      <c r="Q22">
-[...4 lines deleted...]
-      </c>
+      <c r="Q22"/>
+      <c r="R22"/>
       <c r="S22">
         <v>0.0</v>
       </c>
       <c r="T22">
         <v>0.0</v>
       </c>
       <c r="U22">
         <v>0.0</v>
       </c>
       <c r="V22">
+        <v>0.0</v>
+      </c>
+      <c r="W22">
+        <v>0.0</v>
+      </c>
+      <c r="X22">
         <v>6714000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>6715000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>6858000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>6858000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>8152000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="AC22">
         <v>9000000.0</v>
       </c>
       <c r="AD22">
         <v>9000000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22">
+        <v>9000000.0</v>
+      </c>
+      <c r="AF22">
+        <v>9000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>36</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>390994000.0</v>
+      </c>
+      <c r="D23">
         <v>398508000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>408692000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>453734000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>460102000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>713035000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>806112000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>796312000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>801317000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>853977000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>890238000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>873829000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>860231000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>866704000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>857082000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>854004000.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23"/>
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24">
+        <v>231006000.0</v>
+      </c>
+      <c r="C24">
+        <v>239313000.0</v>
+      </c>
+      <c r="D24">
         <v>254863000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>263490000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>267591000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>325577000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>332141000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>348343000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>356027000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>374348000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>421807000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>427448000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>428128000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>433673000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>444964000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>444532000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>446856000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>452559000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>464343000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>467470000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>473468000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>477947000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>487547000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>498702000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>505493000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>509395000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>424968000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>409000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>319000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>322000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>290000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:30">
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>38</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>239330000.0</v>
+      </c>
+      <c r="D25">
         <v>254913000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>263610000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>267756000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>325787000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>332397000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>427448000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>428128000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>433673000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>445018000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>444595000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>446931000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>452622000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>464397000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>467545000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>473543000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>478045000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>487547000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:30">
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
+        <v>323014000.0</v>
+      </c>
+      <c r="C28">
+        <v>330851000.0</v>
+      </c>
+      <c r="D28">
         <v>346446000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>354454000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>360657000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>369400000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>376773000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>393256000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>400795000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>401179000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>469984000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>474965000.0</v>
       </c>
-      <c r="L28"/>
-      <c r="M28">
+      <c r="N28"/>
+      <c r="O28">
         <v>480252000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>492612000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>492377000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>491887000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>498025000.0</v>
       </c>
-      <c r="R28"/>
-[...1 lines deleted...]
-      <c r="T28">
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28">
         <v>519172000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>521198000.0</v>
       </c>
-      <c r="V28"/>
-      <c r="W28">
+      <c r="X28"/>
+      <c r="Y28">
         <v>542934000.0</v>
       </c>
-      <c r="X28"/>
-      <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28"/>
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>188908000.0</v>
+      </c>
+      <c r="C29">
+        <v>184360000.0</v>
+      </c>
+      <c r="D29">
         <v>200047000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>207240000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>274607000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>280485000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>530064000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>556698000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>562610000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>565436000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>568431000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>573842000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>87657000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>569601000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>593781000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>592972000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>592363000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>584054000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>97680000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>99667000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>617640000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>614783000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>50895000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>592886000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>598081000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>62985000.0</v>
+      </c>
+      <c r="C30">
+        <v>61292000.0</v>
+      </c>
+      <c r="D30">
         <v>52713000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>55257000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>62839000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>60056000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>305055000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>328325000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>322358000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>304955000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>59332000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>71132000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>69180000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>65101000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>96587000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>138283000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>112159000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>108756000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>108451000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>97807000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>88724000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>82866000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>83275000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>86480000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>86255000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>83922000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>286990000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>155000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>142000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>168000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>144000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
+      <c r="K31"/>
       <c r="L31"/>
       <c r="M31">
+        <v>95005000.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
         <v>85922000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>97917000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31"/>
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>-187979000.0</v>
+      </c>
+      <c r="C32">
+        <v>-200165000.0</v>
+      </c>
+      <c r="D32">
         <v>-202727000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-203626000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-176776000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-132446000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>110088000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>119205000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>118051000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>125356000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>-172426000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>-173935000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>-174417000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>-176801000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>-182710000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>-177775000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>-186676000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>-186895000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>-165872000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>-172240000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>-175707000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>-175435000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>-166518000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>-163949000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>-159397000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32"/>
+      <c r="AF32"/>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>319683000.0</v>
+      </c>
+      <c r="C33">
+        <v>326596000.0</v>
+      </c>
+      <c r="D33">
         <v>343638000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>350619000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>387029000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>396025000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>405002000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>421665000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>430359000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>438708000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>724839000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>730968000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>723377000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>728067000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>754000000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>748112000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>755349000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>746073000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>752200000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>756468000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>761775000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>759086000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>707896000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>711736000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>714945000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>705166000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>513845000.0</v>
       </c>
-      <c r="AA33"/>
-      <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33"/>
+      <c r="AF33"/>
+    </row>
+    <row r="34" spans="1:32">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34">
+        <v>38713000.0</v>
+      </c>
+      <c r="C34">
+        <v>37029000.0</v>
+      </c>
+      <c r="D34">
         <v>34857000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>33673000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>32467000.0</v>
       </c>
-      <c r="E34"/>
-      <c r="F34">
+      <c r="G34"/>
+      <c r="H34">
         <v>32195000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>31429000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>32752000.0</v>
       </c>
-      <c r="I34"/>
-      <c r="J34">
+      <c r="K34"/>
+      <c r="L34">
         <v>31116000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>30031000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>28365000.0</v>
       </c>
-      <c r="M34"/>
-      <c r="N34">
+      <c r="O34"/>
+      <c r="P34">
         <v>22963000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>23337000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>21650000.0</v>
       </c>
-      <c r="Q34"/>
-      <c r="R34">
+      <c r="S34"/>
+      <c r="T34">
         <v>-1000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="U34">
         <v>1000.0</v>
       </c>
-      <c r="V34"/>
-      <c r="W34"/>
+      <c r="V34">
+        <v>1000.0</v>
+      </c>
+      <c r="W34">
+        <v>1000.0</v>
+      </c>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34"/>
+      <c r="AF34"/>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>269719000.0</v>
+      </c>
+      <c r="C35">
+        <v>276359000.0</v>
+      </c>
+      <c r="D35">
         <v>289770000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>297283000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>300273000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>356676000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>364940000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>380682000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>389994000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>408473000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>457539000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>462355000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>461630000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>465671000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>473700000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>473758000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>474688000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>478721000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>488975000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>485059000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>491268000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>495976000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>490810000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>502087000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>508896000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>512795000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>428326000.0</v>
       </c>
-      <c r="AA35"/>
-      <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35"/>
+      <c r="AF35"/>
+    </row>
+    <row r="36" spans="1:32">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
-      <c r="S36">
-[...4 lines deleted...]
-      </c>
+      <c r="S36"/>
+      <c r="T36"/>
       <c r="U36">
         <v>1000.0</v>
       </c>
-      <c r="V36"/>
-      <c r="W36"/>
+      <c r="V36">
+        <v>-2000.0</v>
+      </c>
+      <c r="W36">
+        <v>1000.0</v>
+      </c>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36"/>
+      <c r="AF36"/>
+    </row>
+    <row r="37" spans="1:32">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37"/>
+      <c r="AF37"/>
+    </row>
+    <row r="38" spans="1:32">
       <c r="A38" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>51</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>51662000.0</v>
+      </c>
+      <c r="D38">
         <v>49385000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>48072000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>46926000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>45263000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>46033000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>722819000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>43757000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>719844000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>745697000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>38377000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>36639000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>34969000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>33284000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>31616000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>29874000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>27954000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>26083000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>24221000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>20318000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>15359000.0</v>
       </c>
-      <c r="Z38"/>
-      <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38"/>
+      <c r="AF38"/>
+    </row>
+    <row r="39" spans="1:32">
       <c r="A39" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B39">
+        <v>52</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39">
         <v>0.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>0.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>144000.0</v>
       </c>
-      <c r="E39"/>
-      <c r="F39">
+      <c r="G39"/>
+      <c r="H39">
         <v>143000.0</v>
       </c>
-      <c r="G39"/>
-      <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
-      <c r="K39">
+      <c r="K39"/>
+      <c r="L39"/>
+      <c r="M39">
         <v>140000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>139000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>4286000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>138000.0</v>
       </c>
       <c r="P39">
         <v>138000.0</v>
       </c>
       <c r="Q39">
         <v>138000.0</v>
       </c>
       <c r="R39">
+        <v>138000.0</v>
+      </c>
+      <c r="S39">
+        <v>138000.0</v>
+      </c>
+      <c r="T39">
         <v>137000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>137000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>138000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>138000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>137000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>137000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>136000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>136000.0</v>
       </c>
-      <c r="Z39"/>
-      <c r="AA39">
+      <c r="AB39"/>
+      <c r="AC39">
         <v>14000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>40000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>24000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>23000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:30">
+    <row r="40" spans="1:32">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
-      <c r="E40">
+      <c r="E40"/>
+      <c r="F40"/>
+      <c r="G40">
         <v>200000.0</v>
       </c>
-      <c r="F40"/>
-      <c r="G40"/>
       <c r="H40"/>
-      <c r="I40">
-[...1 lines deleted...]
-      </c>
+      <c r="I40"/>
       <c r="J40"/>
       <c r="K40">
-        <v>11964000.0</v>
+        <v>205000.0</v>
       </c>
       <c r="L40"/>
       <c r="M40">
+        <v>11964000.0</v>
+      </c>
+      <c r="N40"/>
+      <c r="O40">
         <v>61417000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>8499000.0</v>
       </c>
-      <c r="O40"/>
-[...1 lines deleted...]
-      <c r="Q40">
+      <c r="Q40"/>
+      <c r="R40"/>
+      <c r="S40">
         <v>828000.0</v>
       </c>
-      <c r="R40"/>
-      <c r="S40"/>
       <c r="T40"/>
-      <c r="U40">
+      <c r="U40"/>
+      <c r="V40"/>
+      <c r="W40">
         <v>246000.0</v>
       </c>
-      <c r="V40"/>
-      <c r="W40"/>
       <c r="X40"/>
-      <c r="Y40">
-[...1 lines deleted...]
-      </c>
+      <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40">
+        <v>241000.0</v>
+      </c>
+      <c r="AB40"/>
+      <c r="AC40">
         <v>6000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>130000000.0</v>
       </c>
-      <c r="AC40"/>
-      <c r="AD40">
+      <c r="AE40"/>
+      <c r="AF40">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:30">
+    <row r="41" spans="1:32">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>34907000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>31998000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>28682000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41"/>
+      <c r="AF41"/>
+    </row>
+    <row r="42" spans="1:32">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
-[...1 lines deleted...]
-      </c>
+      <c r="K42"/>
       <c r="L42"/>
       <c r="M42">
+        <v>31112000.0</v>
+      </c>
+      <c r="N42"/>
+      <c r="O42">
         <v>38597000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>34581000.0</v>
       </c>
-      <c r="O42"/>
-      <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
-      <c r="S42">
+      <c r="S42"/>
+      <c r="T42"/>
+      <c r="U42">
         <v>1000.0</v>
       </c>
-      <c r="T42"/>
-      <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42"/>
+      <c r="AF42"/>
+    </row>
+    <row r="43" spans="1:32">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43"/>
+      <c r="AF43"/>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44"/>
+      <c r="AF44"/>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>2418000.0</v>
+      </c>
+      <c r="C45">
+        <v>2364000.0</v>
+      </c>
+      <c r="D45">
         <v>2429000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>2459000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>2511000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>5690000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>2604000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>2641000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>2649000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>17355000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>3055000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>3066000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>3075000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>17977000.0</v>
       </c>
-      <c r="N45"/>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45"/>
+      <c r="AF45"/>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>2418000.0</v>
+      </c>
+      <c r="C46">
+        <v>2364000.0</v>
+      </c>
+      <c r="D46">
         <v>2429000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>2459000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>2511000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>2551000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>2604000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>2641000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>2649000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>2706000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>3055000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>3066000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>3075000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>3090000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>3165000.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AE46"/>
+      <c r="AF46"/>
+    </row>
+    <row r="47" spans="1:32">
       <c r="A47" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>60</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>2364000.0</v>
+      </c>
+      <c r="D47">
         <v>2429000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>2459000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>2511000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>2551000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>2604000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>3066000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>3075000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>3090000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>3165000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>3157000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>3215000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>3303000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>3247000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>3442000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>3456000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>3530000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>2936000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>2445000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>2506000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>2555000.0</v>
       </c>
-      <c r="Z47"/>
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47"/>
+      <c r="AF47"/>
+    </row>
+    <row r="48" spans="1:32">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>-280605000.0</v>
+      </c>
+      <c r="C48">
+        <v>-234092000.0</v>
+      </c>
+      <c r="D48">
         <v>-233023000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-234454000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-174184000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-177261000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>65986000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>37154000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>36227000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>32157000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-24991000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-20602000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>3162000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-37170000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-21159000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>12411000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>9817000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-3711000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>13185000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>15172000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>10622000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>3507000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-33600000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-38468000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-37406000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-29781000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-88421000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>28000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>66000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>84000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>61000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:30">
+    <row r="49" spans="1:32">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49"/>
+      <c r="AF49"/>
+    </row>
+    <row r="50" spans="1:32">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50">
+        <v>95586000.0</v>
+      </c>
+      <c r="C50">
+        <v>94644000.0</v>
+      </c>
+      <c r="D50">
         <v>93712000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>93709000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>96705000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>47674000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>47442000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>47836000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>47836000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>35166000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>51423000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>51389000.0</v>
       </c>
-      <c r="L50"/>
-      <c r="M50">
+      <c r="N50"/>
+      <c r="O50">
         <v>50006000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>50900000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>51534000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>51195000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>50711000.0</v>
       </c>
-      <c r="R50"/>
-[...1 lines deleted...]
-      <c r="T50">
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50">
         <v>49055000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>48834000.0</v>
       </c>
-      <c r="V50"/>
-      <c r="W50">
+      <c r="X50"/>
+      <c r="Y50">
         <v>48157000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>45499000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>38053000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>130191000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>450000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>346000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>337000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>305000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:30">
+    <row r="51" spans="1:32">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51"/>
+      <c r="T51">
         <v>502522000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>509489000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>515487000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>519989000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>487547000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>498823000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>505628000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>509553000.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AE51"/>
+      <c r="AF51"/>
+    </row>
+    <row r="52" spans="1:32">
       <c r="A52" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B52">
+        <v>65</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
+        <v>36978000.0</v>
+      </c>
+      <c r="D52">
         <v>34684000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>34684000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>34685000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>44750000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>44748000.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52"/>
+      <c r="M52">
         <v>43376000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>42475000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>42476000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>42952000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>43981000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>43981000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>43567000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>38125000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>41944000.0</v>
       </c>
       <c r="U52">
         <v>41944000.0</v>
       </c>
-      <c r="V52"/>
+      <c r="V52">
+        <v>41944000.0</v>
+      </c>
       <c r="W52">
+        <v>41944000.0</v>
+      </c>
+      <c r="X52"/>
+      <c r="Y52">
         <v>39413000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>35989000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>32371000.0</v>
       </c>
-      <c r="Z52"/>
-      <c r="AA52">
+      <c r="AB52"/>
+      <c r="AC52">
         <v>450000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>346000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>337000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>305000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:30">
+    <row r="53" spans="1:32">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-    </row>
-    <row r="54" spans="1:30">
+      <c r="AE53"/>
+      <c r="AF53"/>
+    </row>
+    <row r="54" spans="1:32">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-    </row>
-    <row r="55" spans="1:30">
+      <c r="AE54"/>
+      <c r="AF54"/>
+    </row>
+    <row r="55" spans="1:32">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>386259000.0</v>
+      </c>
+      <c r="C55">
+        <v>390994000.0</v>
+      </c>
+      <c r="D55">
         <v>398508000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>408692000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>453734000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>460102000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>713035000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>753126000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>756012000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>761179000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>787598000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>806112000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>796312000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>801317000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>853977000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>890238000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>873829000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>860231000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>866704000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>857082000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>854004000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>847688000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>808263000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>809009000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>812584000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>809459000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>816755000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>839000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>823000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>787000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>706000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:30">
+    <row r="56" spans="1:32">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>66576000.0</v>
+      </c>
+      <c r="C56">
+        <v>64398000.0</v>
+      </c>
+      <c r="D56">
         <v>54870000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>58073000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>66705000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>64077000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>308033000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>331461000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>325653000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>322471000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>62759000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>75144000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>72935000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>73250000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>99977000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>142126000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>118480000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>114158000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>114504000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>100614000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>92230000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>88602000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>100367000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>97273000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>97639000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>96686000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>302910000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>182000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>240000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>213000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>201000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:30">
+    <row r="57" spans="1:32">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>254555000.0</v>
+      </c>
+      <c r="C57">
+        <v>264563000.0</v>
+      </c>
+      <c r="D57">
         <v>257597000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>261699000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>243481000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>196523000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>197945000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>212256000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>207602000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>197115000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>235185000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>249079000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>247352000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>250051000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>282687000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>319901000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>305156000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>301053000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>280376000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>272854000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>267937000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>264037000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>266885000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>261222000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>257036000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>242277000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>345391000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>251000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>293000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>235000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>209000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:30">
+    <row r="58" spans="1:32">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>524274000.0</v>
+      </c>
+      <c r="C58">
+        <v>540591000.0</v>
+      </c>
+      <c r="D58">
         <v>547036000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>558651000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>543423000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>552868000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>562554000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>592938000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>597596000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>605588000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>692724000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>711107000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>708655000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>715395000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>756060000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>793332000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>779517000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>779447000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>769024000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>757414000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>758887000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>759686000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>757368000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>762982000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>765495000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>754745000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>773717000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>666000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>618000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>562000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>503000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:30">
+    <row r="59" spans="1:32">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-    </row>
-    <row r="60" spans="1:30">
+      <c r="AE59"/>
+      <c r="AF59"/>
+    </row>
+    <row r="60" spans="1:32">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>-137684000.0</v>
+      </c>
+      <c r="C60">
+        <v>-149597000.0</v>
+      </c>
+      <c r="D60">
         <v>-148528000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>-149959000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>-89689000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>-92766000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>150481000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>160519000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>158747000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>155922000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>95201000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>95005000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>87657000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>85922000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>97917000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>96906000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>94312000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>80784000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>97680000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>99668000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>95117000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>88002000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>50895000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>46027000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>47089000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>54714000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>43365000.0</v>
       </c>
-      <c r="AA60"/>
-      <c r="AB60"/>
       <c r="AC60"/>
       <c r="AD60"/>
-    </row>
-    <row r="61" spans="1:30">
+      <c r="AE60"/>
+      <c r="AF60"/>
+    </row>
+    <row r="61" spans="1:32">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-    </row>
-    <row r="62" spans="1:30">
+      <c r="AE61"/>
+      <c r="AF61"/>
+    </row>
+    <row r="62" spans="1:32">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B2">
+        <v>9861000.0</v>
+      </c>
+      <c r="C2">
         <v>20349000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>12394000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>30674000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>31700000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>29078000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>54017000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>77262000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>72125000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>227974000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>377000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>244000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>260000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>117000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>10756000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>5928000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>54060000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>18535000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>17481000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-57927000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-54005000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-15000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>24000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-41000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-29000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>49786000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>38308000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>77436000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>45679000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>17481000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-57927000.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
-      <c r="F8">
+      <c r="F8"/>
+      <c r="G8">
         <v>1155000.0</v>
       </c>
-      <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B9">
+        <v>19100000.0</v>
+      </c>
+      <c r="C9">
         <v>19837000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>17944000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>21600000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>14212000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>22851000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>26748000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-4739000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1214000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-5184000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>36000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>43000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-10000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>11000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B10">
+        <v>-60117000.0</v>
+      </c>
+      <c r="C10">
         <v>-247926000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>68405000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-2698000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7620000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>42101000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>13155000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-19230000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-71393000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-67056000.0</v>
       </c>
-      <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>2925000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4471000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>5896000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2879000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-9000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>11000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>5000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>27000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:14">
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B12">
+        <v>522000.0</v>
+      </c>
+      <c r="C12">
         <v>1040000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>50202000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>5592000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>6926000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1484000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>6882000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1035000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>13232000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>5681000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B13">
+        <v>20669000.0</v>
+      </c>
+      <c r="C13">
         <v>4069000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1856000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>7152000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>7802000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>8601000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>12741000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>12418000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>23112000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>16027000.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B14">
+        <v>0.0</v>
+      </c>
+      <c r="C14">
         <v>23000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-18000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>14000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-7000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>10000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-8000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>11000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>187000.0</v>
       </c>
-      <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B15">
+        <v>-63051000.0</v>
+      </c>
+      <c r="C15">
         <v>-252234000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>65380000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-5609000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>3142000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>36215000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>10268000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-23591000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-74071000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-67623000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>30000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>49000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>35000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-78000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B16">
+        <v>-63051000.0</v>
+      </c>
+      <c r="C16">
         <v>-252234000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>65380000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-5609000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3142000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>36215000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>10268000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-23591000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-74071000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-67623000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B17">
+        <v>-63051000.0</v>
+      </c>
+      <c r="C17">
         <v>-252257000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>65398000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-5623000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>4067000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>36205000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>2669000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-23602000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-74258000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-67612000.0</v>
       </c>
-      <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B18">
+        <v>-5142000.0</v>
+      </c>
+      <c r="C18">
         <v>-5083000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>47468000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-31653000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-7503000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-11092000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-13940000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-24304000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>10036000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-14329000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B21">
+        <v>-39448000.0</v>
+      </c>
+      <c r="C21">
         <v>-241803000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>71139000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>28973000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>16367000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>53224000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>27145000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-3536000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-80290000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-51029000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-15000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>24000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-41000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-29000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>3622000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1426000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>38667000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2610000.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B25">
+        <v>238000.0</v>
+      </c>
+      <c r="C25">
         <v>235000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>236000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>178000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>227000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>189000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>505000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>642000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>955000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B28">
+        <v>1354000.0</v>
+      </c>
+      <c r="C28">
         <v>261095000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>6336000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4291000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6858000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6810000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>9095000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2153000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>72336000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>49634000.0</v>
       </c>
-      <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B29">
+        <v>2934000.0</v>
+      </c>
+      <c r="C29">
         <v>4331000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3007000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2925000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4471000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5896000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2879000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4372000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2865000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>556000.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B30">
+        <v>68409000.0</v>
+      </c>
+      <c r="C30">
         <v>281989000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-40801000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>23301000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>35826000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1860000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>62230000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>93919000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>145799000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>248417000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>428000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>263000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>291000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>157000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B32">
+        <v>28961000.0</v>
+      </c>
+      <c r="C32">
         <v>40186000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>30338000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>52274000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>45912000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>51929000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>80765000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>72523000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>70911000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>222790000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>413000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>287000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>250000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>128000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD32"/>
+  <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:30">
+        <v>11</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B2">
+        <v>3223000.0</v>
+      </c>
+      <c r="C2">
+        <v>2658000.0</v>
+      </c>
+      <c r="D2">
         <v>2427000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>2475000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>2301000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>3336000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>8114000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>6023000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2876000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>582000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>3680000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>3008000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>4924000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>15837000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1972000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2300000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>10565000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>9237000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>8206000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>7016000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>6816000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>6514000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>9244000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>6026000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>7294000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>5769000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>4345000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>53000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>108000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>87000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>103000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
+      <c r="K5"/>
       <c r="L5"/>
       <c r="M5">
+        <v>2977000.0</v>
+      </c>
+      <c r="N5"/>
+      <c r="O5">
         <v>3797000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>2294000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5">
         <v>6700000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>11339000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>12321000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>13016000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>7608000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>2000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-20000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-6000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-      <c r="K6">
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6">
         <v>24206000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>9396000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>13407000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>12875000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>14838000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>8666000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>9649000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>8959000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>8613000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>11515000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>47155000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>6700000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>11339000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>12321000.0</v>
       </c>
-      <c r="Y6"/>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-      <c r="U8">
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8">
         <v>1155000.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B9">
+        <v>4889000.0</v>
+      </c>
+      <c r="C9">
+        <v>4645000.0</v>
+      </c>
+      <c r="D9">
         <v>4792000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>5086000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>4577000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>4199000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>5565000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>5628000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>4445000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>3649000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>4545000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>5185000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>4765000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>8684000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>3860000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>4788000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>4268000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>2667000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>3753000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>4307000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>3895000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>10711000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>3026000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>3294000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>5820000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>10907000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>3335000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>8000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>8000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>7000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>12000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:30">
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B10">
+        <v>798000.0</v>
+      </c>
+      <c r="C10">
+        <v>-3379000.0</v>
+      </c>
+      <c r="D10">
         <v>1097000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-60809000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>2974000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-234390000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-20029000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1698000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>4795000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>48696000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>333000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>17088000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>2288000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-18276000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>6192000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>7768000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>1618000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>2023000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>1159000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>910000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>4448000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>37603000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-1382000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>2737000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>3143000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>12149000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-814000.0</v>
       </c>
-      <c r="AA10"/>
-      <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10"/>
+      <c r="AF10"/>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11"/>
       <c r="M11">
+        <v>2213000.0</v>
+      </c>
+      <c r="N11"/>
+      <c r="O11">
         <v>1242000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>775000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-      <c r="AA11">
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11">
         <v>1000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>6000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-16000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:30">
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B12">
+        <v>4481000.0</v>
+      </c>
+      <c r="C12">
+        <v>133000.0</v>
+      </c>
+      <c r="D12">
         <v>131000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>130000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>128000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>20037000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>22106000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>6125000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>6225000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>581000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>7025000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>9469000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1240000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>12258000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>5423000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>6846000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1156000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>23303000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1356000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>569000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>3739000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>3680000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>5854000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>3278000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>2661000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>2758000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>8336000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>4000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>40000000.0</v>
       </c>
       <c r="AD12">
         <v>40000000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12">
+        <v>40000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>40000000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B13">
+        <v>3515000.0</v>
+      </c>
+      <c r="C13">
+        <v>4789000.0</v>
+      </c>
+      <c r="D13">
         <v>5144000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>5345000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>5391000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>14201000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>5920000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>4424000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>4567000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>54811000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>4770000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>7110000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>7139000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>7714000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>6517000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>6815000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>6758000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>9270000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>7342000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>7217000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>6668000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>7983000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>7668000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>8150000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>8854000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>17467000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>6214000.0</v>
       </c>
-      <c r="AA13"/>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
+        <v>0.0</v>
+      </c>
+      <c r="F14">
+        <v>0.0</v>
+      </c>
+      <c r="G14">
         <v>-8000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>20000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>11000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>0.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>9000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>9000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-19000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-17000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>23000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-4000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-7000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>2000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-15000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>8000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>1000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>-1000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>-9000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>24000.0</v>
       </c>
-      <c r="W14"/>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14"/>
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B15">
+        <v>21000.0</v>
+      </c>
+      <c r="C15">
+        <v>-4386000.0</v>
+      </c>
+      <c r="D15">
         <v>518000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-61354000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>2171000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-235794000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-21437000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>927000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>4070000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>48940000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-128000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>14856000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>1712000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-19495000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>5413000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>7248000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>1225000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-606000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>400000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>346000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>3923000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>32412000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-1353000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>2584000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>2572000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>8840000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>720000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-38000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-19000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>23000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:30">
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>113</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-4386000.0</v>
+      </c>
+      <c r="D16">
         <v>518000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-61354000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>2171000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-235794000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-21437000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>14856000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>14856000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-19495000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>5413000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>7248000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1225000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-606000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>400000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>346000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>3921000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>32412000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-1353000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>2584000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>2572000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>8840000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B17">
+        <v>21000.0</v>
+      </c>
+      <c r="C17">
+        <v>-4386000.0</v>
+      </c>
+      <c r="D17">
         <v>518000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-61354000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>2171000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-235786000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-21457000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>916000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>4070000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>48931000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-137000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>14875000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>1729000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-19518000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>5417000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>7255000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>1223000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-591000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>392000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>345000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>3922000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>32421000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-1377000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>2628000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>2533000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>1233000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>722000.0</v>
       </c>
-      <c r="AA17"/>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B18">
+        <v>-966000.0</v>
+      </c>
+      <c r="C18">
+        <v>-1041000.0</v>
+      </c>
+      <c r="D18">
         <v>-1285000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-1374000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-1442000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-75000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-1577000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-1701000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-1658000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>54230000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-2255000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-2126000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-2246000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-26844000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-1359000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-1742000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-1708000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-2236000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-2118000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-1876000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-1274000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-3444000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-2159000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-2361000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-3128000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-1554000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-2122000.0</v>
       </c>
-      <c r="AA18"/>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B21">
+        <v>1785000.0</v>
+      </c>
+      <c r="C21">
+        <v>1410000.0</v>
+      </c>
+      <c r="D21">
         <v>6241000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-55464000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>8365000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-246537000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-14109000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>4111000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>2827000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>1473000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>3021000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>24324000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>9569000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>13333000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>12893000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>14788000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>8611000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>10588000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>8738000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>8394000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>11316000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>47170000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>6601000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>11239000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>12268000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-4914000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-225000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>2000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-20000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-6000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23"/>
+      <c r="O23">
         <v>3622000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>3622000.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23"/>
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B25">
+        <v>80000.0</v>
+      </c>
+      <c r="C25">
+        <v>64000.0</v>
+      </c>
+      <c r="D25">
         <v>52000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>65000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>57000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>62000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>59000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>57000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>57000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>195000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>13000.0</v>
       </c>
       <c r="L25">
         <v>14000.0</v>
       </c>
       <c r="M25">
+        <v>13000.0</v>
+      </c>
+      <c r="N25">
+        <v>14000.0</v>
+      </c>
+      <c r="O25">
         <v>78000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-14000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>54000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>60000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-424000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>225000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>224000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>202000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-79000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>98000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>107000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>63000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B28">
+        <v>3104000.0</v>
+      </c>
+      <c r="C28">
+        <v>3501000.0</v>
+      </c>
+      <c r="D28">
         <v>1267000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1668000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1920000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>13469000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>2355000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1517000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1618000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2158000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1510000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>2773000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3647000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>6289000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>3836000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>3100000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>3644000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>19140000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>4119000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>4040000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>4159000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1655000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1932000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1777000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1933000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>2711000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>3117000.0</v>
       </c>
-      <c r="AA28"/>
-      <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28"/>
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B29">
+        <v>777000.0</v>
+      </c>
+      <c r="C29">
+        <v>1007000.0</v>
+      </c>
+      <c r="D29">
         <v>579000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>545000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>803000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1396000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1428000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>782000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>725000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-235000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>470000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>2213000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>559000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1242000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>775000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>513000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>395000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>2614000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>767000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>565000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>526000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>5182000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-5000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>109000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>610000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>3309000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-1536000.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B30">
+        <v>6327000.0</v>
+      </c>
+      <c r="C30">
+        <v>5893000.0</v>
+      </c>
+      <c r="D30">
         <v>978000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>63025000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-1487000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>254072000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>9884000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>7540000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>4494000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>2758000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>5204000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>5216000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>6316000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>2989000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>3538000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>4444000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>12812000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>7758000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>10093000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>9158000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>8818000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-27458000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>11520000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>8204000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>9594000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>4630000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>7905000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>59000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>136000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>100000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>109000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31"/>
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B32">
+        <v>8112000.0</v>
+      </c>
+      <c r="C32">
+        <v>7303000.0</v>
+      </c>
+      <c r="D32">
         <v>7219000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>7561000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>6878000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>7535000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>13679000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>11651000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>7321000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>4231000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>8225000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>8193000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>9689000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>24521000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>5832000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>7088000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>14833000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>11904000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>11959000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>11323000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>10711000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>17225000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>12270000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>9320000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>13114000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>16676000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>7680000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>61000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>116000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>94000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>115000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q30"/>
+  <dimension ref="A1:R30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
-        <v>128</v>
+        <v>14</v>
       </c>
       <c r="P1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="Q1" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:17">
+        <v>131</v>
+      </c>
+      <c r="R1" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B2">
+        <v>3829000.0</v>
+      </c>
+      <c r="C2">
         <v>8312000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3435000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5245000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5583000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5758000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3787000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5232000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3624000.0</v>
       </c>
-      <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
-    </row>
-    <row r="3" spans="1:17">
+      <c r="R2"/>
+    </row>
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B3">
+        <v>51000</v>
+      </c>
+      <c r="C3">
         <v>81000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>18000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
+        <v>0</v>
+      </c>
+      <c r="G3">
         <v>9000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>32000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>14000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>29000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>525000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000</v>
       </c>
       <c r="M3">
         <v>1000000</v>
       </c>
       <c r="N3">
         <v>1000000</v>
       </c>
       <c r="O3">
-        <v>0</v>
+        <v>1000000</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:17">
+      <c r="R3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="R5"/>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B6">
+        <v>-743000.0</v>
+      </c>
+      <c r="C6">
         <v>-4483000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>4879000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1818000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-338000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-175000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1971000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1445000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1608000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-43665000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>4000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>32000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>12000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1000000.0</v>
       </c>
-      <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
-    </row>
-    <row r="7" spans="1:17">
+      <c r="R6"/>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B7">
+        <v>50841000.0</v>
+      </c>
+      <c r="C7">
         <v>43035000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>43434000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>34632000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>51105000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>91460000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-18837000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>10654000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2468000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-10526000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7"/>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>61795000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>14013000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>61771000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>56623000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>-240000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-75000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-76000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-139000000.0</v>
       </c>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="R9"/>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
-      <c r="F10">
-[...1 lines deleted...]
-      </c>
+      <c r="F10"/>
       <c r="G10">
         <v>-17000.0</v>
       </c>
-      <c r="H10"/>
+      <c r="H10">
+        <v>-17000.0</v>
+      </c>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-    </row>
-    <row r="11" spans="1:17">
+      <c r="R10"/>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
         <v>24159000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-74791000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="R11"/>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>7850000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>6499000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-56384000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>7545000.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
-    </row>
-    <row r="13" spans="1:17">
+      <c r="R12"/>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-24663000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>39314000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>6792000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-58000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
-    </row>
-    <row r="14" spans="1:17">
+      <c r="R13"/>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B14">
+        <v>238000.0</v>
+      </c>
+      <c r="C14">
         <v>235000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>236000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>178000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>227000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>189000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>264000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>401000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>813000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1192000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="M14">
         <v>3000000.0</v>
       </c>
       <c r="N14">
+        <v>3000000.0</v>
+      </c>
+      <c r="O14">
         <v>7000000.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
-    </row>
-    <row r="15" spans="1:17">
+      <c r="R14"/>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-    </row>
-    <row r="16" spans="1:17">
+      <c r="R15"/>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B16">
+        <v>3086000.0</v>
+      </c>
+      <c r="C16">
         <v>3829000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>8312000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3427000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5245000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>5583000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>5758000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3787000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>5232000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>3624000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-    </row>
-    <row r="17" spans="1:17">
+      <c r="R16"/>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B18">
+        <v>59044000.0</v>
+      </c>
+      <c r="C18">
         <v>51911000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>58905000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>39551000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>49066000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>72733000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>52000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-4259000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-6255000.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-    </row>
-    <row r="19" spans="1:17">
+      <c r="R18"/>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>150</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>763000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>990000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>641000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>22040000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>124000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>327000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>614000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>980000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>2668000.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>-1000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>5000.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B21">
+        <v>-42258000.0</v>
+      </c>
+      <c r="C21">
         <v>-35238000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-18846000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-32646000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-33052000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-27588000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>15773000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-    </row>
-    <row r="22" spans="1:17">
+      <c r="R21"/>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22">
+        <v>-60117000.0</v>
+      </c>
+      <c r="C22">
         <v>-247926000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>68405000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-5609000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>4060000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>36215000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2661000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-23591000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-74071000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-67623000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>30000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>49000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>35000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-78000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-147132000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>142930000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>80786000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B23">
+        <v>-24252000.0</v>
+      </c>
+      <c r="C23">
         <v>-18372000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-35840000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-28720000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-29133000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-43491000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-13382000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>6818000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>11130000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2003000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>68000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>388000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>17000000.0</v>
       </c>
-      <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
-    </row>
-    <row r="24" spans="1:17">
+      <c r="R23"/>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B24">
+        <v>527000.0</v>
+      </c>
+      <c r="C24">
         <v>844000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>723000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>561000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>48000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>128000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>208000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>628000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1009000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>3193000.0</v>
       </c>
-      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-    </row>
-    <row r="25" spans="1:17">
+      <c r="R24"/>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B25">
+        <v>29897000.0</v>
+      </c>
+      <c r="C25">
         <v>4923000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-47663000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1712000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>7503000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-56613000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>13940000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>30159000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>44019000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="R25"/>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>5000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="R27"/>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B28">
+        <v>-66510000.0</v>
+      </c>
+      <c r="C28">
         <v>-53610000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-54686000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-61366000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-62185000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-71079000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2396000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1186000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7154000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-9260000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>107000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>64000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-238000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>77000000.0</v>
       </c>
-      <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
-    </row>
-    <row r="29" spans="1:17">
+      <c r="R28"/>
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B29">
+        <v>59095000.0</v>
+      </c>
+      <c r="C29">
         <v>51992000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>61762000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>39551000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>63195000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>72742000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-149000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-4245000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-6226000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-36649000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-119000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-95000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-137000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-102000000.0</v>
       </c>
-      <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
-    </row>
-    <row r="30" spans="1:17">
+      <c r="R29"/>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B30">
+        <v>476000.0</v>
+      </c>
+      <c r="C30">
         <v>763000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>705000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>641000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>48000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>124000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>327000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>614000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>980000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2668000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>68000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>387000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>23000000.0</v>
       </c>
-      <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
+      <c r="R30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD30"/>
+  <dimension ref="A1:AF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:30">
+        <v>11</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B2">
+        <v>3093000.0</v>
+      </c>
+      <c r="C2">
+        <v>2108000.0</v>
+      </c>
+      <c r="D2">
         <v>2724000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>3639000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>3851000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>2790000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>2900000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>3187000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>8476000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>3246000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>3872000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>3584000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>3427000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>3252000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>3689000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>6164000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>5245000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>5896000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>2650000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>3351000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>5584000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>10218000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>3925000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>4375000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>5758000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>7609000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
-    </row>
-    <row r="3" spans="1:30">
+      <c r="AE2"/>
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B3">
+        <v>1000</v>
+      </c>
+      <c r="C3">
+        <v>51000</v>
+      </c>
+      <c r="D3">
         <v>52000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>30000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>17000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>81000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>72000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>5000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>7000</v>
-      </c>
-[...4 lines deleted...]
-        <v>6000</v>
       </c>
       <c r="M3">
         <v>6000</v>
       </c>
       <c r="N3">
         <v>6000</v>
       </c>
       <c r="O3">
-        <v>0</v>
+        <v>6000</v>
       </c>
       <c r="P3">
-        <v>0</v>
+        <v>6000</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
-        <v>9000</v>
+        <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
-        <v>32000</v>
+        <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
       <c r="AA3">
-        <v>0</v>
+        <v>32000</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3">
+        <v>0</v>
+      </c>
+      <c r="AF3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B6">
+        <v>128000.0</v>
+      </c>
+      <c r="C6">
+        <v>-743000.0</v>
+      </c>
+      <c r="D6">
         <v>-1721000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-1105000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-212000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-4483000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-5545000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-1025000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-5877000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>5717000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>906000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>288000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>288000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>175000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-437000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-1556000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>919000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-338000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>312000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-2934000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-2233000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-175000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>4460000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-1833000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-1383000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>1971000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-485000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-43000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>37000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-15000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:30">
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B7">
+        <v>14006000.0</v>
+      </c>
+      <c r="C7">
+        <v>50841000.0</v>
+      </c>
+      <c r="D7">
         <v>29977000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>18871000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>10376000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>43035000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>18835000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>8122000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>4929000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>14734000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>12932000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>6246000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>11284000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>34632000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>19511000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>15658000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>13925000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>20566000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>32081000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>4640000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-1436000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>91460000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-1429000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>11147000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>7955000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-18837000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>-10563000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-10563000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>36878000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>42806000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9">
-[...4 lines deleted...]
-      </c>
+      <c r="AA9"/>
+      <c r="AB9"/>
       <c r="AC9">
         <v>-92000000.0</v>
       </c>
       <c r="AD9">
+        <v>-13000000.0</v>
+      </c>
+      <c r="AE9">
+        <v>-92000000.0</v>
+      </c>
+      <c r="AF9">
         <v>-66000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:30">
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
-      <c r="T10">
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10">
         <v>0.0</v>
       </c>
-      <c r="U10"/>
-      <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10"/>
+      <c r="AF10"/>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>6454000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>4095000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-38219000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-5731000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-5731000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>15624000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-3708000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13">
         <v>-24663000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-24663000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B14">
+        <v>80000.0</v>
+      </c>
+      <c r="C14">
+        <v>238000.0</v>
+      </c>
+      <c r="D14">
         <v>174000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>122000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>57000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>235000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>173000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>57000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>57000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>195000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>14000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>13000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>13000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>78000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-14000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>114000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>60000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>227000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>101000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>55000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>33000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>189000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>120000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>76000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>16000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>264000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>-35000.0</v>
       </c>
-      <c r="AA14"/>
-[...1 lines deleted...]
-      <c r="AC14">
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14">
         <v>1000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:30">
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B16">
+        <v>3558000.0</v>
+      </c>
+      <c r="C16">
+        <v>3086000.0</v>
+      </c>
+      <c r="D16">
         <v>2108000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>2724000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>3639000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>3829000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>2790000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>2900000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>3187000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>8453000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>3246000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>3872000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>3584000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>3427000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>3252000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>3689000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>6164000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>5245000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>5896000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>2650000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>3351000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>5583000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>10218000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>3925000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>4375000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>5758000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>7609000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B18">
+        <v>15330000.0</v>
+      </c>
+      <c r="C18">
+        <v>18886000.0</v>
+      </c>
+      <c r="D18">
         <v>13605000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>11607000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>14946000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>22062000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>10735000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>11772000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>7342000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>15754000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>15682000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>5023000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>14799000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>12517000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>6278000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>4584000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>16172000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>33841000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>6294000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>8166000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>765000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>61748000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-5737000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>5080000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>11642000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>117000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>111000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>424000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>87000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>75000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>177000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>429000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>12000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>244000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>20000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>175000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>315000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>139000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>12000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>22021000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>5000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>4000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>10000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>94000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-181000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>207000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>4000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>138000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>205000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B21">
+        <v>-9173000.0</v>
+      </c>
+      <c r="C21">
+        <v>-14804000.0</v>
+      </c>
+      <c r="D21">
         <v>-9516000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-8138000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-9800000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-9320000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-8549000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-8720000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-2516000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-2516000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-8499000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>2561000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22">
+        <v>21000.0</v>
+      </c>
+      <c r="C22">
+        <v>-60117000.0</v>
+      </c>
+      <c r="D22">
         <v>-56738000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-57835000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>2974000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-247926000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-16440000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>927000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>4070000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>48958000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-128000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>14856000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>1712000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-19495000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>5413000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>8473000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>1225000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>4067000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>4666000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>4267000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>3922000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>36205000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>3803000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>5156000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>2572000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>10276000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>720000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-38000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-19000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>23000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>153</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>-24252000.0</v>
+      </c>
+      <c r="D23">
         <v>-17716000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-11967000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-6369000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-18372000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-14357000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>-1732000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-1732000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-7585000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-17727000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-3408000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-1670000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-36558000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-18360000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-9009000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-1922000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-44319000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-66000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-15504000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-11602000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-17210000.0</v>
       </c>
-      <c r="Z23"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AB23"/>
       <c r="AC23">
         <v>1000000.0</v>
       </c>
       <c r="AD23">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23">
+        <v>1000000.0</v>
+      </c>
+      <c r="AF23">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>154</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>527000.0</v>
+      </c>
+      <c r="D24">
         <v>389000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>258000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>128000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>844000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>411000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>250000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>250000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>95000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>315000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>151000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>12000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>22040000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>19000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>14000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>10000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>133000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>30000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>211000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>4000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>359000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B25">
+        <v>1029000.0</v>
+      </c>
+      <c r="C25">
+        <v>1341000.0</v>
+      </c>
+      <c r="D25">
         <v>1372000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>25628000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1556000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-381000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1682000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1786000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1836000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-54498000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>2390000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>2252000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>2388000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-3097000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1359000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1742000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1708000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>2778000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1934000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1517000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1274000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-64261000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>2159000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>2361000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>3128000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26">
         <v>0.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>0.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26">
         <v>5000.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>158</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>-66510000.0</v>
+      </c>
+      <c r="D28">
         <v>-45170000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-29905000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-16169000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-53610000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-40275000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>-4248000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-4248000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-16084000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-15166000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-30116000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-14678000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-60167000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-43783000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-19277000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-6203000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-71079000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-7123000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-19334000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-15456000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>2396000.0</v>
       </c>
-      <c r="Z28"/>
-      <c r="AA28">
+      <c r="AB28"/>
+      <c r="AC28">
         <v>106000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>6000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>25000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>35000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B29">
+        <v>15331000.0</v>
+      </c>
+      <c r="C29">
+        <v>59095000.0</v>
+      </c>
+      <c r="D29">
         <v>40210000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>26583000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>14963000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>51992000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>29921000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>11822000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>7342000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>15759000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>15689000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>5029000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>5029000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>12517000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>6278000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>20756000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>16172000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>49066000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>38886000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>8931000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>765000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>72742000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>10985000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>16722000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>11642000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-149000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-6282000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-146000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>32000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-50000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-29000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:30">
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>160</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>476000.0</v>
+      </c>
+      <c r="D30">
         <v>337000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>228000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>111000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>763000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>339000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
         <v>244000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>244000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>175000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>315000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>151000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>12000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>22040000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>19000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>14000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>10000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>124000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>30000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>211000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>4000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>327000.0</v>
       </c>
-      <c r="Z30"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AB30"/>
       <c r="AC30">
         <v>1000000.0</v>
       </c>
       <c r="AD30">
+        <v>1000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>1000000.0</v>
+      </c>
+      <c r="AF30">
         <v>1000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>