--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -271,50 +271,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2202,51 +2205,51 @@
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
     </row>
     <row r="28" spans="1:22">
       <c r="A28" t="s">
         <v>48</v>
       </c>
       <c r="B28">
-        <v>-555063000.0</v>
+        <v>-562490000.0</v>
       </c>
       <c r="C28">
         <v>-650664000.0</v>
       </c>
       <c r="D28">
         <v>-575474000.0</v>
       </c>
       <c r="E28">
         <v>-597633000.0</v>
       </c>
       <c r="F28">
         <v>-649092000.0</v>
       </c>
       <c r="G28">
         <v>-580913000.0</v>
       </c>
       <c r="H28">
         <v>-372997000.0</v>
       </c>
       <c r="I28">
         <v>-344620000.0</v>
       </c>
       <c r="J28">
         <v>-392860000.0</v>
       </c>
@@ -3336,51 +3339,51 @@
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
     </row>
     <row r="51" spans="1:22">
       <c r="A51" t="s">
         <v>71</v>
       </c>
       <c r="B51">
-        <v>15359000.0</v>
+        <v>7932000.0</v>
       </c>
       <c r="C51">
         <v>7939000.0</v>
       </c>
       <c r="D51">
         <v>7945000.0</v>
       </c>
       <c r="E51">
         <v>7951000.0</v>
       </c>
       <c r="F51">
         <v>7956000.0</v>
       </c>
       <c r="G51">
         <v>7961000.0</v>
       </c>
       <c r="H51">
         <v>7966000.0</v>
       </c>
       <c r="I51">
         <v>7971000.0</v>
       </c>
       <c r="J51">
         <v>7975000.0</v>
       </c>
@@ -3972,407 +3975,413 @@
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE62"/>
+  <dimension ref="A1:BF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="D1" t="s">
         <v>84</v>
       </c>
       <c r="E1" t="s">
         <v>85</v>
       </c>
       <c r="F1" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="H1" t="s">
         <v>87</v>
       </c>
       <c r="I1" t="s">
         <v>88</v>
       </c>
       <c r="J1" t="s">
+        <v>89</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="L1" t="s">
         <v>90</v>
       </c>
       <c r="M1" t="s">
         <v>91</v>
       </c>
       <c r="N1" t="s">
+        <v>92</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="P1" t="s">
         <v>93</v>
       </c>
       <c r="Q1" t="s">
         <v>94</v>
       </c>
       <c r="R1" t="s">
+        <v>95</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="T1" t="s">
         <v>96</v>
       </c>
       <c r="U1" t="s">
         <v>97</v>
       </c>
       <c r="V1" t="s">
+        <v>98</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="X1" t="s">
         <v>99</v>
       </c>
       <c r="Y1" t="s">
         <v>100</v>
       </c>
       <c r="Z1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AB1" t="s">
         <v>102</v>
       </c>
       <c r="AC1" t="s">
         <v>103</v>
       </c>
       <c r="AD1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AF1" t="s">
         <v>105</v>
       </c>
       <c r="AG1" t="s">
         <v>106</v>
       </c>
       <c r="AH1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AJ1" t="s">
         <v>108</v>
       </c>
       <c r="AK1" t="s">
         <v>109</v>
       </c>
       <c r="AL1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AN1" t="s">
         <v>111</v>
       </c>
       <c r="AO1" t="s">
         <v>112</v>
       </c>
       <c r="AP1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AR1" t="s">
         <v>114</v>
       </c>
       <c r="AS1" t="s">
         <v>115</v>
       </c>
       <c r="AT1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AV1" t="s">
         <v>117</v>
       </c>
       <c r="AW1" t="s">
         <v>118</v>
       </c>
       <c r="AX1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AZ1" t="s">
         <v>120</v>
       </c>
       <c r="BA1" t="s">
         <v>121</v>
       </c>
       <c r="BB1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BD1" t="s">
         <v>123</v>
       </c>
       <c r="BE1" t="s">
         <v>124</v>
       </c>
-    </row>
-    <row r="2" spans="1:57">
+      <c r="BF1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
         <v>22</v>
       </c>
       <c r="B2">
+        <v>2347121000.0</v>
+      </c>
+      <c r="C2">
         <v>2156115000.0</v>
       </c>
-      <c r="C2"/>
-      <c r="D2">
+      <c r="D2"/>
+      <c r="E2">
         <v>2152828000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2842374000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3209979000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2508000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2100584000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3527502000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2218648000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2740228000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2593648000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2843016000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3192511000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2867876000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4463797000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5061696000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3263791000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2355194000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2161041000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2340851000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2068705000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1745127000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1607513000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1725761000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1395877000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1026836000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1215214000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1334032000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1375955000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1560950000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1274562000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1288990000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1166024000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1486933000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1304400000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1370512000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1378595000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1298154000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1184358000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1365666000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1083886000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1113445000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>999815000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>915857000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>715815000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>867272000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>655060000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>668777000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>734318000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>857066000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>852178000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1314618000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1137234000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>786448000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>787638000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>856740000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
         <v>23</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4388,52 +4397,53 @@
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
-    </row>
-    <row r="4" spans="1:57">
+      <c r="BF3"/>
+    </row>
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
         <v>24</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4449,151 +4459,155 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5">
+        <v>31226000.0</v>
+      </c>
+      <c r="C5">
         <v>31327000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>31551000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>31408000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>31413000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>31215000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>31127999.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>31533000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>31601000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>31393000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>31167000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>31042000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>30683000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>30218000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>30213000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>30057000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>30463000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>30778000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>87054000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>94238000.0</v>
       </c>
-      <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-    </row>
-    <row r="6" spans="1:57">
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4609,264 +4623,271 @@
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
-    </row>
-    <row r="7" spans="1:57">
+      <c r="BF6"/>
+    </row>
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7">
+        <v>8065000.0</v>
+      </c>
+      <c r="C7">
         <v>7932000.0</v>
       </c>
-      <c r="C7"/>
-      <c r="D7">
+      <c r="D7"/>
+      <c r="E7">
         <v>8205000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>8072000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>7939000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>8344000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>8211000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>8078000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>7945000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>8351000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>8217000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>8084000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>7951000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>8356000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>8223000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>8089000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>7956000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>8361000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>8228000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>8094000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>7961000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>8366000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>8233000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>8099000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>7966000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>8372000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>8238000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>8104000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
-    </row>
-    <row r="8" spans="1:57">
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
         <v>28</v>
       </c>
       <c r="B8">
         <v>435621000.0</v>
       </c>
-      <c r="C8"/>
-      <c r="D8">
+      <c r="C8">
         <v>435621000.0</v>
       </c>
+      <c r="D8"/>
       <c r="E8">
         <v>435621000.0</v>
       </c>
       <c r="F8">
         <v>435621000.0</v>
       </c>
       <c r="G8">
         <v>435621000.0</v>
       </c>
       <c r="H8">
         <v>435621000.0</v>
       </c>
       <c r="I8">
         <v>435621000.0</v>
       </c>
       <c r="J8">
         <v>435621000.0</v>
       </c>
       <c r="K8">
         <v>435621000.0</v>
       </c>
       <c r="L8">
         <v>435621000.0</v>
       </c>
       <c r="M8">
         <v>435621000.0</v>
       </c>
       <c r="N8">
         <v>435621000.0</v>
       </c>
       <c r="O8">
         <v>435621000.0</v>
       </c>
       <c r="P8">
         <v>435621000.0</v>
       </c>
       <c r="Q8">
         <v>435621000.0</v>
       </c>
       <c r="R8">
         <v>435621000.0</v>
       </c>
       <c r="S8">
         <v>435621000.0</v>
       </c>
       <c r="T8">
         <v>435621000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>435621000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
         <v>29</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -4882,491 +4903,499 @@
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
-    </row>
-    <row r="10" spans="1:57">
+      <c r="BF9"/>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
         <v>30</v>
       </c>
       <c r="B10">
+        <v>546724000.0</v>
+      </c>
+      <c r="C10">
         <v>570422000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>499843000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>557653000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>489104000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>658603000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>599806000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>653447000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>536568000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>583419000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>551267000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>625169000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>576679000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>605584000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>565332000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>640616000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>573381000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>657048000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>508434000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>636571000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>436713000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>588874000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>526275000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>496168000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>401153000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>380963000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>343788000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>367259000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>321678000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>352591000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>327907000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>440619000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>380901000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>400835000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>339025000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>457597000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>480314000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>431839000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>389390000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>435517000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>463770000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>396694000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>348230000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>379696000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>396469000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>340628000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>283472000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>375113000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>433569000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>416816000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1269378000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1397327000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1880799000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1646503000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1305527000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1304474000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1422209000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:57">
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
         <v>31</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>2571346000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>2441653000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2552513000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3178517000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3710403000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2950519000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>3130843000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>3056823000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3257393000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3641798000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>3275752000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4948110000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>5476356000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>3764536000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2706867000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2643161000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-    </row>
-    <row r="12" spans="1:57">
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
         <v>32</v>
       </c>
       <c r="B12">
+        <v>551746000.0</v>
+      </c>
+      <c r="C12">
         <v>575444000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>504872000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>562652000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>494101000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>663599000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>609799000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>658448000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>546570000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>598436000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>561298000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>635209000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>586717000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>620440000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>585226000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>655590000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>593312000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>677221000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>605604000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>735825000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>603902000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>588874000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>526275000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>496168000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>411182000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>391015000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>528460000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>392335000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>346694000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>387526000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>357915000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>470636000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>405928000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>425874000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>379087000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>497626000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>515321000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>466778000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>409434000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>450497000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>493823000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>426742000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>378227000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>414736000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>427514000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>382544000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>336470000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>427965000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>489431000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>467999000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1305376000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1432140000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1925572000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1701439000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1353472000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1348510000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1460404000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:57">
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13">
         <v>435621000.0</v>
       </c>
       <c r="C13">
         <v>435621000.0</v>
       </c>
       <c r="D13">
         <v>435621000.0</v>
       </c>
       <c r="E13">
         <v>435621000.0</v>
       </c>
       <c r="F13">
         <v>435621000.0</v>
       </c>
       <c r="G13">
         <v>435621000.0</v>
       </c>
       <c r="H13">
         <v>435621000.0</v>
       </c>
       <c r="I13">
@@ -5384,162 +5413,165 @@
       <c r="M13">
         <v>435621000.0</v>
       </c>
       <c r="N13">
         <v>435621000.0</v>
       </c>
       <c r="O13">
         <v>435621000.0</v>
       </c>
       <c r="P13">
         <v>435621000.0</v>
       </c>
       <c r="Q13">
         <v>435621000.0</v>
       </c>
       <c r="R13">
         <v>435621000.0</v>
       </c>
       <c r="S13">
         <v>435621000.0</v>
       </c>
       <c r="T13">
         <v>435621000.0</v>
       </c>
       <c r="U13">
-        <v>433820000.0</v>
+        <v>435621000.0</v>
       </c>
       <c r="V13">
         <v>433820000.0</v>
       </c>
       <c r="W13">
         <v>433820000.0</v>
       </c>
       <c r="X13">
-        <v>430395000.0</v>
+        <v>433820000.0</v>
       </c>
       <c r="Y13">
         <v>430395000.0</v>
       </c>
       <c r="Z13">
         <v>430395000.0</v>
       </c>
       <c r="AA13">
         <v>430395000.0</v>
       </c>
       <c r="AB13">
-        <v>424142000.0</v>
+        <v>430395000.0</v>
       </c>
       <c r="AC13">
         <v>424142000.0</v>
       </c>
       <c r="AD13">
         <v>424142000.0</v>
       </c>
       <c r="AE13">
         <v>424142000.0</v>
       </c>
       <c r="AF13">
+        <v>424142000.0</v>
+      </c>
+      <c r="AG13">
         <v>417492000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>402169000.0</v>
       </c>
       <c r="AH13">
         <v>402169000.0</v>
       </c>
       <c r="AI13">
         <v>402169000.0</v>
       </c>
       <c r="AJ13">
+        <v>402169000.0</v>
+      </c>
+      <c r="AK13">
         <v>394883000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>392438000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>268136000.0</v>
       </c>
       <c r="AM13">
         <v>268136000.0</v>
       </c>
       <c r="AN13">
+        <v>268136000.0</v>
+      </c>
+      <c r="AO13">
         <v>267640000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>267307000.0</v>
       </c>
       <c r="AP13">
         <v>267307000.0</v>
       </c>
       <c r="AQ13">
         <v>267307000.0</v>
       </c>
       <c r="AR13">
+        <v>267307000.0</v>
+      </c>
+      <c r="AS13">
         <v>266885000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>266760000.0</v>
       </c>
       <c r="AT13">
         <v>266760000.0</v>
       </c>
       <c r="AU13">
         <v>266760000.0</v>
       </c>
       <c r="AV13">
+        <v>266760000.0</v>
+      </c>
+      <c r="AW13">
         <v>266431000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>266306000.0</v>
       </c>
       <c r="AX13">
         <v>266306000.0</v>
       </c>
       <c r="AY13">
         <v>266306000.0</v>
       </c>
       <c r="AZ13">
+        <v>266306000.0</v>
+      </c>
+      <c r="BA13">
         <v>266137000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>266012000.0</v>
       </c>
       <c r="BB13">
         <v>266012000.0</v>
       </c>
       <c r="BC13">
         <v>266012000.0</v>
       </c>
       <c r="BD13">
+        <v>266012000.0</v>
+      </c>
+      <c r="BE13">
         <v>265925000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>265800000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:57">
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
         <v>34</v>
       </c>
       <c r="B14">
         <v>809299000.0</v>
       </c>
       <c r="C14">
         <v>809299000.0</v>
       </c>
       <c r="D14">
         <v>809299000.0</v>
       </c>
       <c r="E14">
         <v>809299000.0</v>
       </c>
       <c r="F14">
         <v>809299000.0</v>
       </c>
       <c r="G14">
         <v>809299000.0</v>
       </c>
       <c r="H14">
         <v>809299000.0</v>
       </c>
       <c r="I14">
@@ -5554,165 +5586,168 @@
       <c r="L14">
         <v>809299000.0</v>
       </c>
       <c r="M14">
         <v>809299000.0</v>
       </c>
       <c r="N14">
         <v>809299000.0</v>
       </c>
       <c r="O14">
         <v>809299000.0</v>
       </c>
       <c r="P14">
         <v>809299000.0</v>
       </c>
       <c r="Q14">
         <v>809299000.0</v>
       </c>
       <c r="R14">
         <v>809299000.0</v>
       </c>
       <c r="S14">
         <v>809299000.0</v>
       </c>
       <c r="T14">
+        <v>809299000.0</v>
+      </c>
+      <c r="U14">
         <v>809275000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>808503000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>808791000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>809333000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>809347000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>809352000.0</v>
       </c>
       <c r="Z14">
         <v>809352000.0</v>
       </c>
       <c r="AA14">
+        <v>809352000.0</v>
+      </c>
+      <c r="AB14">
         <v>809463000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>809477000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>809529000.0</v>
       </c>
       <c r="AD14">
         <v>809529000.0</v>
       </c>
       <c r="AE14">
+        <v>809529000.0</v>
+      </c>
+      <c r="AF14">
         <v>810034000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>809791000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>808895000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>808493000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>809024000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>808382000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>807735250.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>807990000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>808027500.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>806416500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>806109000.0</v>
       </c>
       <c r="AP14">
         <v>806109000.0</v>
       </c>
       <c r="AQ14">
+        <v>806109000.0</v>
+      </c>
+      <c r="AR14">
         <v>806247000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>804199500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>803929500.0</v>
       </c>
       <c r="AT14">
         <v>803929500.0</v>
       </c>
       <c r="AU14">
+        <v>803929500.0</v>
+      </c>
+      <c r="AV14">
         <v>804061500.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>802212000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>801883500.0</v>
       </c>
       <c r="AX14">
         <v>801883500.0</v>
       </c>
       <c r="AY14">
+        <v>801883500.0</v>
+      </c>
+      <c r="AZ14">
         <v>801708000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>799677000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>799309500.0</v>
       </c>
       <c r="BB14">
         <v>799309500.0</v>
       </c>
       <c r="BC14">
+        <v>799309500.0</v>
+      </c>
+      <c r="BD14">
         <v>799416000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>798558000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>798108000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:57">
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
         <v>35</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -5728,159 +5763,161 @@
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
-    </row>
-    <row r="16" spans="1:57">
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
         <v>36</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>179137000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>162086000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>14249000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>57597000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>5655000.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>11659000.0</v>
       </c>
-      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>215618000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>174778000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>186217000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>233141000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>215934000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>193002000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>141256000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>166411000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>115474000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>267705000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>99965000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>120401000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>122142000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>146521000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>143567000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>163063000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>145221000.0</v>
       </c>
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-    </row>
-    <row r="17" spans="1:57">
+      <c r="BF16"/>
+    </row>
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5896,52 +5933,53 @@
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
         <v>38</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -5957,52 +5995,53 @@
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
-    </row>
-    <row r="19" spans="1:57">
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
         <v>39</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6018,52 +6057,53 @@
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
         <v>40</v>
       </c>
       <c r="B20">
         <v>42957000.0</v>
       </c>
       <c r="C20">
         <v>42957000.0</v>
       </c>
       <c r="D20">
         <v>42957000.0</v>
       </c>
       <c r="E20">
         <v>42957000.0</v>
       </c>
       <c r="F20">
         <v>42957000.0</v>
       </c>
       <c r="G20">
         <v>42957000.0</v>
       </c>
       <c r="H20">
         <v>42957000.0</v>
       </c>
       <c r="I20">
@@ -6191,495 +6231,507 @@
       </c>
       <c r="AX20">
         <v>42957000.0</v>
       </c>
       <c r="AY20">
         <v>42957000.0</v>
       </c>
       <c r="AZ20">
         <v>42957000.0</v>
       </c>
       <c r="BA20">
         <v>42957000.0</v>
       </c>
       <c r="BB20">
         <v>42957000.0</v>
       </c>
       <c r="BC20">
         <v>42957000.0</v>
       </c>
       <c r="BD20">
         <v>42957000.0</v>
       </c>
       <c r="BE20">
         <v>42957000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20">
+        <v>42957000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
         <v>41</v>
       </c>
       <c r="B21">
+        <v>56573000.0</v>
+      </c>
+      <c r="C21">
         <v>58481000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>58453000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>61003000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>59873000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>61463000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>56544000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>57454000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>57709000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>63968000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>46504000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>45319000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>42590000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>52441000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>36974000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>37238000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>37312000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>41296000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>33505000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>31438000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>32922000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>36749000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>34079000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>34983000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>35774000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>39942000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>39174000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>39483000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>39540000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>40586000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>36855000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>36641000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>38275000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>42267000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>39070000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>42049000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>44155000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>47144000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>45760000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>47904000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>50348000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>52873000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>53695000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>55342000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>56601000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>57552000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>56249000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>57919000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>59812000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>63129000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>61200000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>63223000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>61993000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>61274000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>56455000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>60007000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>64631000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:57">
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
         <v>42</v>
       </c>
       <c r="B22">
+        <v>5699000.0</v>
+      </c>
+      <c r="C22">
         <v>5276000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>4581000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>4306000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>4001000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>3594000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3409000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>3412000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>3036000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>2903000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2901000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2905000.0</v>
       </c>
-      <c r="M22"/>
-      <c r="N22">
+      <c r="N22"/>
+      <c r="O22">
         <v>-61511000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-74900000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-77281000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-101046000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-69789000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-88347000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-92331000.0</v>
       </c>
-      <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
-    </row>
-    <row r="23" spans="1:57">
+      <c r="BF22"/>
+    </row>
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
         <v>43</v>
       </c>
       <c r="B23">
+        <v>3430530000.0</v>
+      </c>
+      <c r="C23">
         <v>3224472000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3079937000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3189554000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3833743000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4355409000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3594323000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3236050000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4564662000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3281986000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3744490000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3653389000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3865015000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4244483000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3863290000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>5527120000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>6076565000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>4342042000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3363147000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3300460000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3390127000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3232874000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2808956000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2635394000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2666338000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2321040000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2096970000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2286955000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2327272000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2434560000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2563687000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2384231000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2340447000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2224881000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2477042000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2434921000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2518029000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2436352000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2294177000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2240002000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2429504000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2086455000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2071640000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1966420000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1910229000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1656483000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1742684000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1646394000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1740729000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1741663000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1844383000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1982317000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2444496000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2198442000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1845514000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1842789000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1969062000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
         <v>44</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
@@ -6695,228 +6747,231 @@
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-    </row>
-    <row r="25" spans="1:57">
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
         <v>45</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>7427000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>7806000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>7682000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>7558000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7434000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7812000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>7819000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>7694000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>7570000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>7446000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>7824000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>7700000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>7575000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>7451000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>7829000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>7705000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>7580000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>7456000.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>7585000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>7461000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>7839000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>7715000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>7590000.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
-    </row>
-    <row r="26" spans="1:57">
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
         <v>46</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
-      <c r="AO26">
+      <c r="AO26"/>
+      <c r="AP26">
         <v>199000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>203000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>212000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>184000000.0</v>
       </c>
-      <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
         <v>47</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6932,850 +6987,867 @@
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-    </row>
-    <row r="28" spans="1:57">
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
         <v>48</v>
       </c>
       <c r="B28">
+        <v>-538659000.0</v>
+      </c>
+      <c r="C28">
         <v>-562490000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-491505000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-549448000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-481032000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-650664000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-591462000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-645236000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-528490000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-575474000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-542916000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-616952000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-568595000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-597633000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-556976000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-632393000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-565292000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-649092000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-500073000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-628343000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-428619000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-580913000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-517909000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-487935000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-393054000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-372997000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-335416000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-359021000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-313574000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-344620000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-319531000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-432377000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-372793000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-392860000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-330645000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-449351000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-472201000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-431839000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-389390000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-435517000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-463770000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-396694000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-348230000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-379696000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-396469000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-340628000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-283472000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-375113000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-433569000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-416816000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-1269378000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-1397327000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-1880799000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-1646503000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-1305527000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-1304474000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-1422209000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:57">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
         <v>49</v>
       </c>
       <c r="B29">
+        <v>759559000.0</v>
+      </c>
+      <c r="C29">
         <v>800131000.0</v>
       </c>
-      <c r="C29"/>
-      <c r="D29">
+      <c r="D29"/>
+      <c r="E29">
         <v>789090000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>732036000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>873835000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>805049000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>865387000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>785009000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>823072000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>763617000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>824482000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>747876000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>784307000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>735164000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>806274000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>747209000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>817139000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>743859000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>865335000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>768476000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>900795000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>789012000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>804717000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>727779000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
-    </row>
-    <row r="30" spans="1:57">
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
         <v>50</v>
       </c>
       <c r="B30">
+        <v>121687000.0</v>
+      </c>
+      <c r="C30">
         <v>90979000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>96235000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>79501000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>99222000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>75236000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>97756000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>93589000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>106668000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>65174000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>75218000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>67882000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>78953000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>57594000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>65250000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>70549000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>89900000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>52718000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>72540000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>78046000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>116685000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>94952000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>91370000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>97443000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>78575000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>54627000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>50321000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>55173000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>68668000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>46739000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>54731000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>59875000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>75567000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>58456000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>63594000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>70017000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>91331000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>57856000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>61904000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>61654000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>74744000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>63232000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>70061000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>67177000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>63643000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>50494000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>55046000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>53612000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>62331000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>42512000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>50235000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>57582000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>51686000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>40000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>46368000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>51554000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>52564000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:57">
+    <row r="31" spans="1:58">
       <c r="A31" t="s">
         <v>51</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>662329000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>700495000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>655233000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
-    </row>
-    <row r="32" spans="1:57">
+      <c r="BF31"/>
+    </row>
+    <row r="32" spans="1:58">
       <c r="A32" t="s">
         <v>52</v>
       </c>
       <c r="B32">
+        <v>402910000.0</v>
+      </c>
+      <c r="C32">
         <v>437950000.0</v>
       </c>
-      <c r="C32"/>
-      <c r="D32">
+      <c r="D32"/>
+      <c r="E32">
         <v>439708000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>381733000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>518617000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>461135000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>514724000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>429138000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>465266000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>424056000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>495340000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>418123000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>448369000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>423681000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>501315000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>448899000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>520482000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>455847000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>580859000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>481113000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>467757000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>371717000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>396387000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>308359000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
-    </row>
-    <row r="33" spans="1:57">
+      <c r="BF32"/>
+    </row>
+    <row r="33" spans="1:58">
       <c r="A33" t="s">
         <v>53</v>
       </c>
       <c r="B33">
+        <v>2755895000.0</v>
+      </c>
+      <c r="C33">
         <v>386205000.0</v>
       </c>
-      <c r="C33"/>
-      <c r="D33">
+      <c r="D33"/>
+      <c r="E33">
         <v>373096000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>375024000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>384830000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>368045000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>372762000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>377511000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>382210000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>362039000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>351901000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>354368000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>360576000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>334732000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>328289000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>321290000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>321968000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>313986000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>310490000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>315249000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>460828000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>443530000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>435796000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>446731000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>466886000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>482775000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>616717000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>572227000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>610906000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>578401000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>575593000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>563292000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>562947000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>539874000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>540113000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>533688000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>518104000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>499995000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>493207000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>487443000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>497144000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>507292000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>482216000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>500930000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>495384000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>476165000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>467659000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>477250000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>482982000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>484342000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>489604000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>462923000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>448164000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>443033000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>441961000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>452352000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:57">
+    <row r="34" spans="1:58">
       <c r="A34" t="s">
         <v>54</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
@@ -7791,396 +7863,403 @@
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
-    </row>
-    <row r="35" spans="1:57">
+      <c r="BF34"/>
+    </row>
+    <row r="35" spans="1:58">
       <c r="A35" t="s">
         <v>55</v>
       </c>
       <c r="B35">
+        <v>2670746000.0</v>
+      </c>
+      <c r="C35">
         <v>23739000.0</v>
       </c>
-      <c r="C35"/>
-      <c r="D35">
+      <c r="D35"/>
+      <c r="E35">
         <v>22221000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>22680000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>27113000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>21106000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>21068000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>20778000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>22843000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>20061000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>20293000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>22165000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>22188000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>23249000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>23330000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>22980000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>25311000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>25974000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>26014000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>27886000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>27790000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>26235000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>27466000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>27311000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>29499000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>29383000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>30058000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>29688000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>29741000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>30374000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>32161000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>32109000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>33097000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>34130000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>35100000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>37870000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>30294000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>31406000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>30721000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>32100000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>33532000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>34768000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>36852000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>37936000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>39947000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>45230000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>48779000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>51473000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>49610000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>50735000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>47285000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>49420000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>43946000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>44080000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>46114000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>48470000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:57">
+    <row r="36" spans="1:58">
       <c r="A36" t="s">
         <v>56</v>
       </c>
       <c r="B36">
+        <v>2448012000.0</v>
+      </c>
+      <c r="C36">
         <v>71307000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>-300705000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>66379000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>66182000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>65985000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>56258000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>61185000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>61231000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>56048000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>55691000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>45559000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>45492000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>50150000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>39937000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>40031000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>40694000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>41019000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>46457000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>46741000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>51739000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>197405000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>150402000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>155608000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>185058000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>199348000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>216786000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>350033000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>304058000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>340427000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>312081000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>305651000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>290694000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>284697000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>267190000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>263669000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>254012000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>240713000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>224254000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>18836000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>34245000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>34440000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>34620000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>40278000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>36601000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>47835000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>59178000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>59414000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>62733000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>170617000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>43609000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>43213000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>53496000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-40155000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>57876000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>54243000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>49113000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:57">
+    <row r="37" spans="1:58">
       <c r="A37" t="s">
         <v>57</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -8196,751 +8275,765 @@
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
-    </row>
-    <row r="38" spans="1:57">
+      <c r="BF37"/>
+    </row>
+    <row r="38" spans="1:58">
       <c r="A38" t="s">
         <v>58</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>3224472000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>3079937000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>15872000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>15726000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>21458000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>3594323000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>3236050000.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>11414000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>17390000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>14564000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>15536000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>14309000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>19390000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>18560000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>16867000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>17323000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>18773000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>18111000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>16714000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>14957000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>15136000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>13027000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>10844000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>9504000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>9127000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>8789000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>8299000.0</v>
       </c>
-      <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
-    </row>
-    <row r="39" spans="1:57">
+      <c r="BF38"/>
+    </row>
+    <row r="39" spans="1:58">
       <c r="A39" t="s">
         <v>59</v>
       </c>
       <c r="B39">
+        <v>1202000.0</v>
+      </c>
+      <c r="C39">
         <v>2171844000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>-601107000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2169999000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>2861395000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>3228150000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2515314000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2107839000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>3530877000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>2233263000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>2743034000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>2595492000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2844977000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>3205873000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2878082000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>4472692000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>5072063000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>3290135000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2371017000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2176099000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>2354291000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>2088220000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1839151000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1703430000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1729850000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1408512000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1035414000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1222730000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1339683000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1389389000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1572640000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1278127000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1295660000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1177604000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1494487000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1327165000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1377689000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>1393614000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>1322844000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>1234644000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>1373494000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>1099337000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>1116060000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>1002291000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>918142000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>728061000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>875003000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>697158000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>711717000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>748170000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>4430000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>2991000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>4315000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>8839000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>2641000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>764000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>3742000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:57">
+    <row r="40" spans="1:58">
       <c r="A40" t="s">
         <v>60</v>
       </c>
       <c r="B40">
+        <v>-2347121000.0</v>
+      </c>
+      <c r="C40">
         <v>243697000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>2316444000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>221752000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>233111000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>235038000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>225559000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>228862000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>221596000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>211867000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>208435000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>206322000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>242171000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>240791000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>230128000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>228909000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>239122000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>231400000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>221192000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>224054000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>232341000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>218005000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>199581000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>175046000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>179747000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>132710000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>304776000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>137762000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>159866000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>137304000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>156250000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>150200000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>173709000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>155617000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>140977000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>161278000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>251021000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>136722000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>154709000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>187085000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>256733000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>142865000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>136595000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>134932000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>220037000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>129793000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>132164000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>127331000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>231986000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>124508000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>132335000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>137216000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>142947000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>116473000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>141402000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>108725000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>126806000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:57">
+    <row r="41" spans="1:58">
       <c r="A41" t="s">
         <v>61</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>14595000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>14742000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>15425000.0</v>
       </c>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
-    </row>
-    <row r="42" spans="1:57">
+      <c r="BF41"/>
+    </row>
+    <row r="42" spans="1:58">
       <c r="A42" t="s">
         <v>62</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>466847000.0</v>
+      </c>
       <c r="C42">
+        <v>524000.0</v>
+      </c>
+      <c r="D42">
         <v>655000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>31408000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>31413000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>31215000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>31128000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>31533000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>31601000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>31393000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>31167000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>31042000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>30683000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>30218000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>30213000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>30057000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>30463000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>30778000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>87054000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>94238000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>148975000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>130868000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>123592000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>127122000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>136411000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>150044000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>289522000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>263610000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>211145000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>251311000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>222026000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>210240000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>192625000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>179938000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>171169000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>164363000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>159048000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>276895000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>242417000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>224308000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>216233000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>217318000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>223989000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>198645000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>195223000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>176722000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>156331000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>140926000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>157490000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>161883000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>153937000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>153114000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>131929000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>117333000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>124606000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>122003000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>122942000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:57">
+    <row r="43" spans="1:58">
       <c r="A43" t="s">
         <v>63</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8956,52 +9049,53 @@
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
-    </row>
-    <row r="44" spans="1:57">
+      <c r="BF43"/>
+    </row>
+    <row r="44" spans="1:58">
       <c r="A44" t="s">
         <v>64</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -9017,596 +9111,607 @@
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
-    </row>
-    <row r="45" spans="1:57">
+      <c r="BF44"/>
+    </row>
+    <row r="45" spans="1:58">
       <c r="A45" t="s">
         <v>65</v>
       </c>
       <c r="B45">
+        <v>190886000.0</v>
+      </c>
+      <c r="C45">
         <v>193074000.0</v>
       </c>
-      <c r="C45"/>
-      <c r="D45">
+      <c r="D45"/>
+      <c r="E45">
         <v>186885000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>190286000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>194980000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>195947000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>194029000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>197256000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>488503000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>199497000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>203502000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>207793000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>476931000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>195474000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
-    </row>
-    <row r="46" spans="1:57">
+      <c r="BF45"/>
+    </row>
+    <row r="46" spans="1:58">
       <c r="A46" t="s">
         <v>66</v>
       </c>
       <c r="B46">
+        <v>190886000.0</v>
+      </c>
+      <c r="C46">
         <v>193074000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>183179000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>186885000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>190286000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>192967000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>195947000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>194029000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>197256000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>197505000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>199497000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>203502000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>207793000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>200719000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>195474000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>189503000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>183460000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>179373000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>172294000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>171243000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>170917000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>168760000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>171005000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>169369000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>172098000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>175135000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>174731000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>175455000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>177373000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>179481000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>180370000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>182650000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>184987000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>186279000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>186094000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>187183000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>189032000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>183203000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>184139000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>186800000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>188863000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>191214000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>191734000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>191885000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>194482000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>196834000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>199160000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>201927000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>204096000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>204631000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>205125000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>207163000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>206203000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>209733000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>210998000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>212671000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>215444000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:57">
+    <row r="47" spans="1:58">
       <c r="A47" t="s">
         <v>67</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>193074000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>183179000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>186885000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>190286000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>194980000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>195947000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>199497000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>203502000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>207793000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>212305000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>195474000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>189503000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>183460000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>181681000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>172294000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>171243000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>170917000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>172178000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>171005000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>169369000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>172098000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>175135000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>174731000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>175455000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>177373000.0</v>
       </c>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
-    </row>
-    <row r="48" spans="1:57">
+      <c r="BF47"/>
+    </row>
+    <row r="48" spans="1:58">
       <c r="A48" t="s">
         <v>68</v>
       </c>
       <c r="B48">
+        <v>292712000.0</v>
+      </c>
+      <c r="C48">
         <v>333183000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>272608000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>322061000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>265002000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>406999000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>338300000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>398233000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>317787000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>356058000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>296829000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>357819000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>281572000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>318468000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>269330000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>340596000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>281125000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>350740000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>221184000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>335476000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>185681000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>336107000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>231600000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>247200000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>160973000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>180326000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>13593000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>199232000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>152893000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>199705000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>147663000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>275115000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>232224000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>267881000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>212345000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>348869000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>289329000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>323909000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>274218000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>321341000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>271866000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>318825000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>268938000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>305683000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>256194000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>305218000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>250724000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>389703000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>342852000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>382962000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>349892000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>495423000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>512456000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>492106000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>456398000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>491186000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>522379000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:57">
+    <row r="49" spans="1:58">
       <c r="A49" t="s">
         <v>69</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -9622,52 +9727,53 @@
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
-    </row>
-    <row r="50" spans="1:57">
+      <c r="BF49"/>
+    </row>
+    <row r="50" spans="1:58">
       <c r="A50" t="s">
         <v>70</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
@@ -9683,483 +9789,493 @@
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
-    </row>
-    <row r="51" spans="1:57">
+      <c r="BF50"/>
+    </row>
+    <row r="51" spans="1:58">
       <c r="A51" t="s">
         <v>71</v>
       </c>
       <c r="B51">
+        <v>8065000.0</v>
+      </c>
+      <c r="C51">
         <v>7932000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>8338000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>8205000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>8072000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>7939000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>8344000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>8211000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>8078000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>7945000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>8351000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>8217000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>8084000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>7951000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>8356000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>8223000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>8089000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>7956000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>8361000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>8228000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>8094000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>7961000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>8366000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>8233000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>8099000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>7966000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>8372000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>8238000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>8104000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>7971000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>8376000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>8242000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>8108000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>7975000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>8380000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>8246000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>8113000.0</v>
       </c>
-      <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
-    </row>
-    <row r="52" spans="1:57">
+      <c r="BF51"/>
+    </row>
+    <row r="52" spans="1:58">
       <c r="A52" t="s">
         <v>72</v>
       </c>
       <c r="B52">
+        <v>514000.0</v>
+      </c>
+      <c r="C52">
         <v>505000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>532000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1046000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>514000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>505000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>532000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>523000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>514000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>505000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>532000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>523000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>514000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>505000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>532000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>523000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>514000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>505000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>532000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>523000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>514000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>505000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>532000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>523000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>514000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>505000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>533000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>523000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>514000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>505000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>532000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>523000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>514000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>505000.0</v>
       </c>
-      <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
-    </row>
-    <row r="53" spans="1:57">
+      <c r="BF52"/>
+    </row>
+    <row r="53" spans="1:58">
       <c r="A53" t="s">
         <v>73</v>
       </c>
       <c r="B53">
         <v>5022000.0</v>
       </c>
       <c r="C53">
+        <v>5022000.0</v>
+      </c>
+      <c r="D53">
         <v>5029000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>4999000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>4997000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>4996000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>9993000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>5001000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>10002000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>15017000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>10031000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>10040000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>10038000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>14856000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>19894000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>14974000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>19931000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>20173000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>97170000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>99254000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>167189000.0</v>
       </c>
-      <c r="V53"/>
-      <c r="W53">
+      <c r="W53"/>
+      <c r="X53">
         <v>148903000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>154049000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>10029000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>10052000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>184672000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>25076000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>25016000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>34935000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>30008000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>30017000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>25027000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>25039000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>40062000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>40029000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>35007000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>34939000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>20044000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>14980000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>30053000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>30048000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>29997000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>35040000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>31045000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>41916000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>52998000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>52852000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>55862000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>51183000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>35998000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>34813000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>44773000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>54936000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>47945000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>44036000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>38195000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:57">
+    <row r="54" spans="1:58">
       <c r="A54" t="s">
         <v>74</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -10175,744 +10291,757 @@
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
-    </row>
-    <row r="55" spans="1:57">
+      <c r="BF54"/>
+    </row>
+    <row r="55" spans="1:58">
       <c r="A55" t="s">
         <v>75</v>
       </c>
       <c r="B55">
+        <v>3430530000.0</v>
+      </c>
+      <c r="C55">
         <v>3224472000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3079937000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3189554000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>3833743000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>4355409000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3594323000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3236050000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>4564662000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3281986000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3744490000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>3653389000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>3865015000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>4244483000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>3863290000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>5527120000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>6076565000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>4342042000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>3363147000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>3300460000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>3390127000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>3232874000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2808956000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2635394000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2666338000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2321040000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2096970000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2286955000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2327272000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2434560000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>2563687000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2384231000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>2340447000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>2224881000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>2477042000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>2434921000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>2518029000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>2436352000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>2294177000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>2240002000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>2429504000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>2086455000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>2071640000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1966420000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1910229000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1656483000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1742684000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1646394000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1740729000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1741663000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1844383000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1982317000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2444496000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>2198442000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1845514000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1842789000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1969062000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:57">
+    <row r="56" spans="1:58">
       <c r="A56" t="s">
         <v>76</v>
       </c>
       <c r="B56">
+        <v>674635000.0</v>
+      </c>
+      <c r="C56">
         <v>2838267000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2712791000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2816458000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>3458719000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>3970579000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>3226278000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2863288000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>4187151000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>2899776000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>3382451000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>3301488000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>3510647000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>3883907000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>3528558000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>5198831000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>5755275000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>4020074000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>3049161000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>2989970000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>3074878000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>2772046000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>2365426000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>2199598000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>2219607000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1854154000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1614195000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1670238000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1755045000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1823654000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1985286000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1808638000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1777155000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1661934000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1937168000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1894808000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1984341000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1918248000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1794182000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1746795000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1942061000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1589311000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1564348000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1484204000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>1409299000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1161099000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1266519000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>1178735000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>1263479000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>1258681000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1360041000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1492713000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>1981573000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1750278000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>1402481000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>1400828000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>1516710000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:57">
+    <row r="57" spans="1:58">
       <c r="A57" t="s">
         <v>77</v>
       </c>
       <c r="B57">
+        <v>514000.0</v>
+      </c>
+      <c r="C57">
         <v>2400317000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2316976000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2376750000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>3076986000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3451962000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2765143000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2348564000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>3758013000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2434510000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2958395000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2806148000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>3092524000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>3435538000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>3104877000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>4697516000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>5306376000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>3499592000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>2593314000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>2409111000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>2593765000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>2304289000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1993709000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1803211000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1911248000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1530776000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1334077000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1355209000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1495753000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1517370000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1728974000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1436612000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1470350000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1329327000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1646765000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>1479258000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>1628284000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>1518818000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>1461923000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>1381821000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>1630087000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>1233455000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>1262645000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>1146521000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>1143836000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>853835000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1011059000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>789542000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>904530000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>864572000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1008283000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>1006582000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>1466723000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>1263275000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>940287000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>905004000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>993805000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:57">
+    <row r="58" spans="1:58">
       <c r="A58" t="s">
         <v>78</v>
       </c>
       <c r="B58">
+        <v>2671260000.0</v>
+      </c>
+      <c r="C58">
         <v>2424056000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2339268000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2398971000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3099666000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3479075000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2786249000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2369632000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>3778791000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2457353000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2978456000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2826441000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>3114689000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>3457726000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>3128126000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>4720846000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>5329356000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>3524903000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>2619288000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>2435125000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>2621651000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>2332079000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>2019944000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1830677000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1938559000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1560275000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1363460000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1385267000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1525441000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1547111000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1759348000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1468773000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1502459000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1362424000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1680895000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1514358000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1666154000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1549112000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1493329000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1412542000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1662187000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1266987000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1297413000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1183373000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1181772000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>893782000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1056289000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>838321000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>956003000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>914182000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1059018000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1053867000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1516143000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1307221000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>984367000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>951118000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1042275000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:57">
+    <row r="59" spans="1:58">
       <c r="A59" t="s">
         <v>79</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -10928,225 +11057,229 @@
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
-    </row>
-    <row r="60" spans="1:57">
+      <c r="BF59"/>
+    </row>
+    <row r="60" spans="1:58">
       <c r="A60" t="s">
         <v>80</v>
       </c>
       <c r="B60">
+        <v>759559000.0</v>
+      </c>
+      <c r="C60">
         <v>800131000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>739780000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>789090000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>732036000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>873835000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>805049000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>865387000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>785009000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>823072000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>763617000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>824482000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>747876000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>784307000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>735164000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>806274000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>747209000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>817139000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>743859000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>865335000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>768476000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>900795000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>789012000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>804717000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>727779000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>760765000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>733510000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>886984000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>788180000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>875158000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>793831000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>902847000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>827018000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>849988000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>785683000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>908115000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>840815000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>868940000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>784771000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>813289000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>755406000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>803450000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>760234000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>771213000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>718177000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>748700000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>673815000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>797060000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>766648000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>811151000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>770135000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>914674000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>910397000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>875451000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>847016000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>879114000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>911121000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:57">
+    <row r="61" spans="1:58">
       <c r="A61" t="s">
         <v>81</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -11162,52 +11295,53 @@
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
-    </row>
-    <row r="62" spans="1:57">
+      <c r="BF61"/>
+    </row>
+    <row r="62" spans="1:58">
       <c r="A62" t="s">
         <v>82</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -11223,50 +11357,51 @@
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
+      <c r="BF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:V32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11347,51 +11482,51 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B2">
         <v>245654000.0</v>
       </c>
       <c r="C2">
         <v>165219000.0</v>
       </c>
       <c r="D2">
         <v>148406000.0</v>
       </c>
       <c r="E2">
         <v>130472000.0</v>
       </c>
       <c r="F2">
         <v>121348000.0</v>
       </c>
       <c r="G2">
         <v>113962000.0</v>
       </c>
       <c r="H2">
         <v>110930000.0</v>
       </c>
       <c r="I2">
         <v>102284000.0</v>
       </c>
@@ -11401,51 +11536,51 @@
       <c r="K2">
         <v>98017000.0</v>
       </c>
       <c r="L2">
         <v>97492000.0</v>
       </c>
       <c r="M2">
         <v>96954000.0</v>
       </c>
       <c r="N2">
         <v>89993000.0</v>
       </c>
       <c r="O2">
         <v>79821000.0</v>
       </c>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
     </row>
     <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B3">
         <v>36745000.0</v>
       </c>
       <c r="C3">
         <v>35438000.0</v>
       </c>
       <c r="D3">
         <v>33288000.0</v>
       </c>
       <c r="E3">
         <v>26917000.0</v>
       </c>
       <c r="F3">
         <v>21994000.0</v>
       </c>
       <c r="G3">
         <v>21395000.0</v>
       </c>
       <c r="H3">
         <v>20776000.0</v>
       </c>
       <c r="I3">
         <v>21970000.0</v>
       </c>
@@ -11469,77 +11604,77 @@
       </c>
       <c r="P3">
         <v>38596000.0</v>
       </c>
       <c r="Q3">
         <v>43233000.0</v>
       </c>
       <c r="R3">
         <v>39111000.0</v>
       </c>
       <c r="S3">
         <v>20496000.0</v>
       </c>
       <c r="T3">
         <v>13953000.0</v>
       </c>
       <c r="U3">
         <v>16015000.0</v>
       </c>
       <c r="V3">
         <v>16613000.0</v>
       </c>
     </row>
     <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B5">
         <v>337314000.0</v>
       </c>
       <c r="C5">
         <v>410891000.0</v>
       </c>
       <c r="D5">
         <v>322005000.0</v>
       </c>
       <c r="E5">
         <v>310538000.0</v>
       </c>
       <c r="F5">
         <v>478980000.0</v>
       </c>
       <c r="G5">
         <v>507177000.0</v>
       </c>
       <c r="H5">
         <v>256299000.0</v>
       </c>
       <c r="I5">
         <v>308711000.0</v>
       </c>
@@ -11563,51 +11698,51 @@
       </c>
       <c r="P5">
         <v>208448000.0</v>
       </c>
       <c r="Q5">
         <v>165701000.0</v>
       </c>
       <c r="R5">
         <v>220495000.0</v>
       </c>
       <c r="S5">
         <v>146295000.0</v>
       </c>
       <c r="T5">
         <v>319705000.0</v>
       </c>
       <c r="U5">
         <v>153546000.0</v>
       </c>
       <c r="V5">
         <v>113552000.0</v>
       </c>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B6">
         <v>374059000.0</v>
       </c>
       <c r="C6">
         <v>446329000.0</v>
       </c>
       <c r="D6">
         <v>355293000.0</v>
       </c>
       <c r="E6">
         <v>337455000.0</v>
       </c>
       <c r="F6">
         <v>500974000.0</v>
       </c>
       <c r="G6">
         <v>528572000.0</v>
       </c>
       <c r="H6">
         <v>277075000.0</v>
       </c>
       <c r="I6">
         <v>330681000.0</v>
       </c>
@@ -11631,103 +11766,103 @@
       </c>
       <c r="P6">
         <v>247044000.0</v>
       </c>
       <c r="Q6">
         <v>208934000.0</v>
       </c>
       <c r="R6">
         <v>259606000.0</v>
       </c>
       <c r="S6">
         <v>166791000.0</v>
       </c>
       <c r="T6">
         <v>333658000.0</v>
       </c>
       <c r="U6">
         <v>169561000.0</v>
       </c>
       <c r="V6">
         <v>130165000.0</v>
       </c>
     </row>
     <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
     </row>
     <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
     </row>
     <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B9">
         <v>456108000.0</v>
       </c>
       <c r="C9">
         <v>592460000.0</v>
       </c>
       <c r="D9">
         <v>444401000.0</v>
       </c>
       <c r="E9">
         <v>454817000.0</v>
       </c>
       <c r="F9">
         <v>630278000.0</v>
       </c>
       <c r="G9">
         <v>664843000.0</v>
       </c>
       <c r="H9">
         <v>369205000.0</v>
       </c>
       <c r="I9">
         <v>421007000.0</v>
       </c>
@@ -11751,51 +11886,51 @@
       </c>
       <c r="P9">
         <v>381321000.0</v>
       </c>
       <c r="Q9">
         <v>331251000.0</v>
       </c>
       <c r="R9">
         <v>297625000.0</v>
       </c>
       <c r="S9">
         <v>290307000.0</v>
       </c>
       <c r="T9">
         <v>443148000.0</v>
       </c>
       <c r="U9">
         <v>262118000.0</v>
       </c>
       <c r="V9">
         <v>192285000.0</v>
       </c>
     </row>
     <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B10">
         <v>337075000.0</v>
       </c>
       <c r="C10">
         <v>410357000.0</v>
       </c>
       <c r="D10">
         <v>321467000.0</v>
       </c>
       <c r="E10">
         <v>310003000.0</v>
       </c>
       <c r="F10">
         <v>478444000.0</v>
       </c>
       <c r="G10">
         <v>506637000.0</v>
       </c>
       <c r="H10">
         <v>255765000.0</v>
       </c>
       <c r="I10">
         <v>308175000.0</v>
       </c>
@@ -11819,51 +11954,51 @@
       </c>
       <c r="P10">
         <v>206113000.0</v>
       </c>
       <c r="Q10">
         <v>163754000.0</v>
       </c>
       <c r="R10">
         <v>219181000.0</v>
       </c>
       <c r="S10">
         <v>145627000.0</v>
       </c>
       <c r="T10">
         <v>318980000.0</v>
       </c>
       <c r="U10">
         <v>152913000.0</v>
       </c>
       <c r="V10">
         <v>113219000.0</v>
       </c>
     </row>
     <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B11">
         <v>89134000.0</v>
       </c>
       <c r="C11">
         <v>101749000.0</v>
       </c>
       <c r="D11">
         <v>69977000.0</v>
       </c>
       <c r="E11">
         <v>83433000.0</v>
       </c>
       <c r="F11">
         <v>123190000.0</v>
       </c>
       <c r="G11">
         <v>128890000.0</v>
       </c>
       <c r="H11">
         <v>66207000.0</v>
       </c>
       <c r="I11">
         <v>77561000.0</v>
       </c>
@@ -11887,51 +12022,51 @@
       </c>
       <c r="P11">
         <v>54779000.0</v>
       </c>
       <c r="Q11">
         <v>48113000.0</v>
       </c>
       <c r="R11">
         <v>41443000.0</v>
       </c>
       <c r="S11">
         <v>41207000.0</v>
       </c>
       <c r="T11">
         <v>78355000.0</v>
       </c>
       <c r="U11">
         <v>44004000.0</v>
       </c>
       <c r="V11">
         <v>32311000.0</v>
       </c>
     </row>
     <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B12">
         <v>532000.0</v>
       </c>
       <c r="C12">
         <v>534000.0</v>
       </c>
       <c r="D12">
         <v>538000.0</v>
       </c>
       <c r="E12">
         <v>535000.0</v>
       </c>
       <c r="F12">
         <v>536000.0</v>
       </c>
       <c r="G12">
         <v>540000.0</v>
       </c>
       <c r="H12">
         <v>534000.0</v>
       </c>
       <c r="I12">
         <v>536000.0</v>
       </c>
@@ -11955,141 +12090,141 @@
       </c>
       <c r="P12">
         <v>0.0</v>
       </c>
       <c r="Q12">
         <v>614000.0</v>
       </c>
       <c r="R12">
         <v>625000.0</v>
       </c>
       <c r="S12">
         <v>635000.0</v>
       </c>
       <c r="T12">
         <v>644000.0</v>
       </c>
       <c r="U12">
         <v>593000.0</v>
       </c>
       <c r="V12">
         <v>333000.0</v>
       </c>
     </row>
     <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B13">
         <v>21188000.0</v>
       </c>
       <c r="C13">
         <v>23730000.0</v>
       </c>
       <c r="D13">
         <v>21113000.0</v>
       </c>
       <c r="E13">
         <v>533000.0</v>
       </c>
       <c r="F13">
         <v>533000.0</v>
       </c>
       <c r="G13">
         <v>538000.0</v>
       </c>
       <c r="H13">
         <v>534000.0</v>
       </c>
       <c r="I13">
         <v>534000.0</v>
       </c>
       <c r="J13">
         <v>535000.0</v>
       </c>
       <c r="K13">
         <v>19803000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B14">
         <v>2214000.0</v>
       </c>
       <c r="C14">
         <v>1512000.0</v>
       </c>
       <c r="D14">
         <v>889000.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>-3703000.0</v>
       </c>
       <c r="I14">
         <v>-6572000.0</v>
       </c>
       <c r="J14">
         <v>-7169000.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
     </row>
     <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B15">
         <v>250155000.0</v>
       </c>
       <c r="C15">
         <v>310120000.0</v>
       </c>
       <c r="D15">
         <v>252379000.0</v>
       </c>
       <c r="E15">
         <v>226570000.0</v>
       </c>
       <c r="F15">
         <v>355254000.0</v>
       </c>
       <c r="G15">
         <v>377747000.0</v>
       </c>
       <c r="H15">
         <v>185855000.0</v>
       </c>
       <c r="I15">
         <v>224042000.0</v>
       </c>
@@ -12113,243 +12248,243 @@
       </c>
       <c r="P15">
         <v>151334000.0</v>
       </c>
       <c r="Q15">
         <v>115641000.0</v>
       </c>
       <c r="R15">
         <v>177738000.0</v>
       </c>
       <c r="S15">
         <v>104420000.0</v>
       </c>
       <c r="T15">
         <v>240625000.0</v>
       </c>
       <c r="U15">
         <v>108909000.0</v>
       </c>
       <c r="V15">
         <v>80908000.0</v>
       </c>
     </row>
     <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B16">
         <v>250155000.0</v>
       </c>
       <c r="C16">
         <v>310120000.0</v>
       </c>
       <c r="D16">
         <v>252379000.0</v>
       </c>
       <c r="E16">
         <v>226570000.0</v>
       </c>
       <c r="F16">
         <v>355254000.0</v>
       </c>
       <c r="G16">
         <v>377747000.0</v>
       </c>
       <c r="H16">
         <v>185855000.0</v>
       </c>
       <c r="I16">
         <v>224042000.0</v>
       </c>
       <c r="J16">
         <v>223040000.0</v>
       </c>
       <c r="K16">
         <v>193621000.0</v>
       </c>
       <c r="L16">
         <v>198613000.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
     </row>
     <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B17">
         <v>247941000.0</v>
       </c>
       <c r="C17">
         <v>308608000.0</v>
       </c>
       <c r="D17">
         <v>241796000.0</v>
       </c>
       <c r="E17">
         <v>226570000.0</v>
       </c>
       <c r="F17">
         <v>355254000.0</v>
       </c>
       <c r="G17">
         <v>377747000.0</v>
       </c>
       <c r="H17">
         <v>189558000.0</v>
       </c>
       <c r="I17">
         <v>230614000.0</v>
       </c>
       <c r="J17">
         <v>230209000.0</v>
       </c>
       <c r="K17">
         <v>202661000.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
     </row>
     <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B18">
         <v>20656000.0</v>
       </c>
       <c r="C18">
         <v>23198000.0</v>
       </c>
       <c r="D18">
         <v>20578000.0</v>
       </c>
       <c r="E18">
         <v>15136000.0</v>
       </c>
       <c r="F18">
         <v>12615000.0</v>
       </c>
       <c r="G18">
         <v>13898000.0</v>
       </c>
       <c r="H18">
         <v>15053000.0</v>
       </c>
       <c r="I18">
         <v>17779000.0</v>
       </c>
       <c r="J18">
         <v>18774000.0</v>
       </c>
       <c r="K18">
         <v>19803000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
     </row>
     <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
     </row>
     <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
     </row>
     <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B21">
         <v>337314000.0</v>
       </c>
       <c r="C21">
         <v>410889000.0</v>
       </c>
       <c r="D21">
         <v>322000000.0</v>
       </c>
       <c r="E21">
         <v>310536000.0</v>
       </c>
       <c r="F21">
         <v>478977000.0</v>
       </c>
       <c r="G21">
         <v>507175000.0</v>
       </c>
       <c r="H21">
         <v>256299000.0</v>
       </c>
       <c r="I21">
         <v>308709000.0</v>
       </c>
@@ -12373,77 +12508,77 @@
       </c>
       <c r="P21">
         <v>208448000.0</v>
       </c>
       <c r="Q21">
         <v>165701000.0</v>
       </c>
       <c r="R21">
         <v>220495000.0</v>
       </c>
       <c r="S21">
         <v>146262000.0</v>
       </c>
       <c r="T21">
         <v>319624000.0</v>
       </c>
       <c r="U21">
         <v>153506000.0</v>
       </c>
       <c r="V21">
         <v>113552000.0</v>
       </c>
     </row>
     <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
     </row>
     <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B23">
         <v>364155000.0</v>
       </c>
       <c r="C23">
         <v>346790000.0</v>
       </c>
       <c r="D23">
         <v>270807000.0</v>
       </c>
       <c r="E23">
         <v>274753000.0</v>
       </c>
       <c r="F23">
         <v>272649000.0</v>
       </c>
       <c r="G23">
         <v>271630000.0</v>
       </c>
       <c r="H23">
         <v>223836000.0</v>
       </c>
       <c r="I23">
         <v>214582000.0</v>
       </c>
@@ -12467,165 +12602,165 @@
       </c>
       <c r="P23">
         <v>172873000.0</v>
       </c>
       <c r="Q23">
         <v>165550000.0</v>
       </c>
       <c r="R23">
         <v>77130000.0</v>
       </c>
       <c r="S23">
         <v>144045000.0</v>
       </c>
       <c r="T23">
         <v>123524000.0</v>
       </c>
       <c r="U23">
         <v>108612000.0</v>
       </c>
       <c r="V23">
         <v>78733000.0</v>
       </c>
     </row>
     <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
     </row>
     <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B25">
         <v>36745000.0</v>
       </c>
       <c r="C25">
         <v>35438000.0</v>
       </c>
       <c r="D25">
         <v>32052000.0</v>
       </c>
       <c r="E25">
         <v>26917000.0</v>
       </c>
       <c r="F25">
         <v>21994000.0</v>
       </c>
       <c r="G25">
         <v>21395000.0</v>
       </c>
       <c r="H25">
         <v>20776000.0</v>
       </c>
       <c r="I25">
         <v>21970000.0</v>
       </c>
       <c r="J25">
         <v>23800000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
     </row>
     <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.5</v>
       </c>
       <c r="E26">
         <v>0.51</v>
       </c>
       <c r="F26">
         <v>0.62</v>
       </c>
       <c r="G26">
         <v>0.64</v>
       </c>
       <c r="H26">
         <v>0.51</v>
       </c>
       <c r="I26">
         <v>0.56</v>
       </c>
       <c r="J26">
         <v>0.55</v>
       </c>
       <c r="K26">
         <v>0.53</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26">
         <v>9976000.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
     </row>
     <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B27">
         <v>21765000.0</v>
       </c>
       <c r="C27">
         <v>23365000.0</v>
       </c>
       <c r="D27">
         <v>20850000.0</v>
       </c>
       <c r="E27">
         <v>20487000.0</v>
       </c>
       <c r="F27">
         <v>8666000.0</v>
       </c>
       <c r="G27">
         <v>5796000.0</v>
       </c>
       <c r="H27">
         <v>14908000.0</v>
       </c>
       <c r="I27">
         <v>12007000.0</v>
       </c>
@@ -12639,51 +12774,51 @@
         <v>9312000.0</v>
       </c>
       <c r="M27">
         <v>10750000.0</v>
       </c>
       <c r="N27">
         <v>8344000.0</v>
       </c>
       <c r="O27">
         <v>8861000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27">
         <v>12308000.0</v>
       </c>
       <c r="R27">
         <v>7561000.0</v>
       </c>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
     </row>
     <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B28">
         <v>28229000.0</v>
       </c>
       <c r="C28">
         <v>21173000.0</v>
       </c>
       <c r="D28">
         <v>16029000.0</v>
       </c>
       <c r="E28">
         <v>14513000.0</v>
       </c>
       <c r="F28">
         <v>11955000.0</v>
       </c>
       <c r="G28">
         <v>21397000.0</v>
       </c>
       <c r="H28">
         <v>9786000.0</v>
       </c>
       <c r="I28">
         <v>10890000.0</v>
       </c>
@@ -12699,99 +12834,99 @@
       <c r="M28">
         <v>6764000.0</v>
       </c>
       <c r="N28">
         <v>7111000.0</v>
       </c>
       <c r="O28">
         <v>11141000.0</v>
       </c>
       <c r="P28">
         <v>7960000.0</v>
       </c>
       <c r="Q28">
         <v>36860000.0</v>
       </c>
       <c r="R28">
         <v>28628000.0</v>
       </c>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
     </row>
     <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B29">
         <v>89134000.0</v>
       </c>
       <c r="C29">
         <v>101749000.0</v>
       </c>
       <c r="D29">
         <v>75589000.0</v>
       </c>
       <c r="E29">
         <v>83433000.0</v>
       </c>
       <c r="F29">
         <v>123190000.0</v>
       </c>
       <c r="G29">
         <v>128890000.0</v>
       </c>
       <c r="H29">
         <v>66207000.0</v>
       </c>
       <c r="I29">
         <v>77561000.0</v>
       </c>
       <c r="J29">
         <v>75674000.0</v>
       </c>
       <c r="K29">
         <v>67929000.0</v>
       </c>
       <c r="L29">
         <v>72321000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
     </row>
     <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B30">
         <v>118501000.0</v>
       </c>
       <c r="C30">
         <v>181571000.0</v>
       </c>
       <c r="D30">
         <v>122401000.0</v>
       </c>
       <c r="E30">
         <v>144281000.0</v>
       </c>
       <c r="F30">
         <v>151301000.0</v>
       </c>
       <c r="G30">
         <v>157668000.0</v>
       </c>
       <c r="H30">
         <v>112906000.0</v>
       </c>
       <c r="I30">
         <v>112298000.0</v>
       </c>
@@ -12815,51 +12950,51 @@
       </c>
       <c r="P30">
         <v>172873000.0</v>
       </c>
       <c r="Q30">
         <v>165550000.0</v>
       </c>
       <c r="R30">
         <v>77130000.0</v>
       </c>
       <c r="S30">
         <v>144045000.0</v>
       </c>
       <c r="T30">
         <v>123524000.0</v>
       </c>
       <c r="U30">
         <v>108612000.0</v>
       </c>
       <c r="V30">
         <v>78733000.0</v>
       </c>
     </row>
     <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B31">
         <v>-239000.0</v>
       </c>
       <c r="C31">
         <v>-532000.0</v>
       </c>
       <c r="D31">
         <v>-533000.0</v>
       </c>
       <c r="E31">
         <v>-533000.0</v>
       </c>
       <c r="F31">
         <v>-533000.0</v>
       </c>
       <c r="G31">
         <v>-538000.0</v>
       </c>
       <c r="H31">
         <v>-534000.0</v>
       </c>
       <c r="I31">
         <v>-534000.0</v>
       </c>
@@ -12883,51 +13018,51 @@
       </c>
       <c r="P31">
         <v>-2335000.0</v>
       </c>
       <c r="Q31">
         <v>-1947000.0</v>
       </c>
       <c r="R31">
         <v>-1314000.0</v>
       </c>
       <c r="S31">
         <v>-635000.0</v>
       </c>
       <c r="T31">
         <v>-644000.0</v>
       </c>
       <c r="U31">
         <v>-593000.0</v>
       </c>
       <c r="V31">
         <v>-333000.0</v>
       </c>
     </row>
     <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B32">
         <v>701762000.0</v>
       </c>
       <c r="C32">
         <v>757679000.0</v>
       </c>
       <c r="D32">
         <v>592807000.0</v>
       </c>
       <c r="E32">
         <v>585289000.0</v>
       </c>
       <c r="F32">
         <v>751626000.0</v>
       </c>
       <c r="G32">
         <v>778805000.0</v>
       </c>
       <c r="H32">
         <v>480135000.0</v>
       </c>
       <c r="I32">
         <v>523291000.0</v>
       </c>
@@ -12970,582 +13105,591 @@
       <c r="V32">
         <v>192285000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE32"/>
+  <dimension ref="A1:BF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="D1" t="s">
         <v>84</v>
       </c>
       <c r="E1" t="s">
         <v>85</v>
       </c>
       <c r="F1" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="H1" t="s">
         <v>87</v>
       </c>
       <c r="I1" t="s">
         <v>88</v>
       </c>
       <c r="J1" t="s">
+        <v>89</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="L1" t="s">
         <v>90</v>
       </c>
       <c r="M1" t="s">
         <v>91</v>
       </c>
       <c r="N1" t="s">
+        <v>92</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="P1" t="s">
         <v>93</v>
       </c>
       <c r="Q1" t="s">
         <v>94</v>
       </c>
       <c r="R1" t="s">
+        <v>95</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="T1" t="s">
         <v>96</v>
       </c>
       <c r="U1" t="s">
         <v>97</v>
       </c>
       <c r="V1" t="s">
+        <v>98</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="X1" t="s">
         <v>99</v>
       </c>
       <c r="Y1" t="s">
         <v>100</v>
       </c>
       <c r="Z1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AB1" t="s">
         <v>102</v>
       </c>
       <c r="AC1" t="s">
         <v>103</v>
       </c>
       <c r="AD1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AF1" t="s">
         <v>105</v>
       </c>
       <c r="AG1" t="s">
         <v>106</v>
       </c>
       <c r="AH1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AJ1" t="s">
         <v>108</v>
       </c>
       <c r="AK1" t="s">
         <v>109</v>
       </c>
       <c r="AL1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AN1" t="s">
         <v>111</v>
       </c>
       <c r="AO1" t="s">
         <v>112</v>
       </c>
       <c r="AP1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AR1" t="s">
         <v>114</v>
       </c>
       <c r="AS1" t="s">
         <v>115</v>
       </c>
       <c r="AT1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AV1" t="s">
         <v>117</v>
       </c>
       <c r="AW1" t="s">
         <v>118</v>
       </c>
       <c r="AX1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AZ1" t="s">
         <v>120</v>
       </c>
       <c r="BA1" t="s">
         <v>121</v>
       </c>
       <c r="BB1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BD1" t="s">
         <v>123</v>
       </c>
       <c r="BE1" t="s">
         <v>124</v>
       </c>
-    </row>
-    <row r="2" spans="1:57">
+      <c r="BF1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B2">
+        <v>9458000.0</v>
+      </c>
+      <c r="C2">
         <v>66803000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>57190000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>62918000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>58743000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>61311000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>61636000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>60888000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>55963000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>55109000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>50704000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>52766000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>49184000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>-10201000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>48362000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>45799000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>46512000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>-18221000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>43679000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>50141000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>45749000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>-19529000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>50059000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>43727000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>39705000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>-7088000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>38354000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>40494000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>39170000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>-20358000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>40395000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>41930000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>40317000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>-16830000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>37338000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>40461000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>39560000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>-17022000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>37770000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>37764000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>39505000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>-14044000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>37042000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>37522000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>36972000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>-14731000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>35450000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>37649000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>38586000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>-10150000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>34397000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>33157000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>32589000.0</v>
       </c>
-      <c r="BB2"/>
-      <c r="BC2">
+      <c r="BC2"/>
+      <c r="BD2">
         <v>30423000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>30034000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>28825000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B3">
+        <v>9458000.0</v>
+      </c>
+      <c r="C3">
         <v>9325000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>9053000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>9233000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>9134000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>9067000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>9059000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>8669000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>8643000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>8611000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>8504000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>8262000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>7911000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>7375000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6866000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6309000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6367000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6102000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>5394000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5321000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>5177000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5179000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>5363000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>5291000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>5562000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>5390000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>5165000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>5143000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>5078000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>5424000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>5497000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>5484000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>5565000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>5783000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>5932000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>6010000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>6075000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>6082000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>6065000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>6020000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>6060000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>6069000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>5984000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>6010000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>5676000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>6232000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>6248000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>6393000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>6414000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>8375000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>9121000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>8707000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>8761000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>8672000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>8524000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>8676000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>8037000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:57">
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -13559,400 +13703,407 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B5">
+        <v>98753000.0</v>
+      </c>
+      <c r="C5">
         <v>83826000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>92514000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>76138000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>91504000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>85861000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>115509000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>109403000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>100116000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>71822000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>80147000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>93752000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>76279000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>67742000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>68833000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>81196000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>92767000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>89783000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>106876000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>119415000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>162906000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>139292000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>164445000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>116186000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>87254000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>63427000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>64957000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>63407000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>64506000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>71796000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>69093000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>80029000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>87793000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>74750000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>71208000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>81587000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>78863000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>90668000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>61602000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>69437000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>70593000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>90382000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>65193000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>63369000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>59893000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>90727000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>66488000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>58756000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>55529000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>41138000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>56891000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>69509000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>47160000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>88582000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>45963000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>45419000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>50212000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:57">
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B6">
+        <v>108211000.0</v>
+      </c>
+      <c r="C6">
         <v>93151000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>101567000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>85371000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>100638000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>94928000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>124568000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>118072000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>108759000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>80433000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>88651000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>102014000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>84190000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>75117000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>75699000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>87505000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>99134000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>95885000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>112270000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>124736000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>168083000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>144471000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>169808000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>121477000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>92816000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>68817000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>70122000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>68550000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>69584000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>77220000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>74590000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>85513000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>93358000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>80533000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>77140000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>87597000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>84938000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>96750000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>67667000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>75457000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>76653000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>96451000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>71177000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>69379000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>65569000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>96959000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>72736000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>65149000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>61943000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>49513000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>66012000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>78216000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>55921000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>97254000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>54487000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>54095000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>58249000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:57">
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -13966,54 +14117,55 @@
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
-    </row>
-    <row r="8" spans="1:57">
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -14027,1456 +14179,1485 @@
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B9">
+        <v>202929000.0</v>
+      </c>
+      <c r="C9">
         <v>116870000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>121677000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>103739000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>118921000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>117830000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>142401000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>132933000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>124717000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>96046000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>101386000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>86061000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>101551000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>150329000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>87374000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>102584000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>114530000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>179820000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>126185000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>142017000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>182256000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>244336000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>183211000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>131468000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>105828000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>129747000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>79124000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>78064000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>82270000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>141385000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>82781000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>92322000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>104519000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>146852000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>85288000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>94292000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>95119000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>129561000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>74023000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>84483000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>86624000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>139242000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>84980000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>83138000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>82818000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>134400000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>85526000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>77835000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>76553000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>114043000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>77667000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>89010000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>69109000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>133150000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>66251000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>66707000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>71677000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:57">
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B10">
+        <v>98620000.0</v>
+      </c>
+      <c r="C10">
         <v>83421000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>86278000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>76005000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>91371000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>85728000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>115376000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>109270000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>99983000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>71689000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>80013000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>93619000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>76146000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>67607000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>68700000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>81062000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>92634000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>89647000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>106743000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>119281000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>162773000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>139156000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>164308000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>116052000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>87121000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>63296000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>64823000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>63273000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>64373000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>71661000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>68959000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>79895000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>87660000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>74626000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>71074000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>81454000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>78729000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>68958000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>61602000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>69437000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>70593000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>70552000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>71891000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>69483000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>66850000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>69413000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>73618000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>65800000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>62928000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>48300000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>64456000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>77280000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>55544000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>49979000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>53975000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>53596000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>57698000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:57">
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B11">
+        <v>26363000.0</v>
+      </c>
+      <c r="C11">
         <v>23199000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>23033000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>19494000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>23408000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>17352000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>30091000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>28655000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>25651000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>12991000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>19657000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>17356000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>19973000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>18603000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>18571000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>21591000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>24668000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>24694000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>26803000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>30312000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>41381000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>34302000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>42373000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>29825000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>22390000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>17739000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>16429000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>15881000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>16158000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>18023000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>17495000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>20040000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>22003000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>17351000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>17957000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>20526000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>19840000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>16568000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>15653000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>17702000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>18006000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>17924000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>18266000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>18440000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>17691000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>14853000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>18963000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>17889000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>16032000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>13358000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>16793000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>20886000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>15158000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>12632000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>15907000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>14222000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>15651000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:57">
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B12">
         <v>133000.0</v>
       </c>
       <c r="C12">
         <v>133000.0</v>
       </c>
       <c r="D12">
         <v>133000.0</v>
       </c>
       <c r="E12">
         <v>133000.0</v>
       </c>
       <c r="F12">
         <v>133000.0</v>
       </c>
       <c r="G12">
         <v>133000.0</v>
       </c>
       <c r="H12">
         <v>133000.0</v>
       </c>
       <c r="I12">
         <v>133000.0</v>
       </c>
       <c r="J12">
         <v>133000.0</v>
       </c>
       <c r="K12">
+        <v>133000.0</v>
+      </c>
+      <c r="L12">
         <v>134000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>133000.0</v>
       </c>
       <c r="M12">
         <v>133000.0</v>
       </c>
       <c r="N12">
+        <v>133000.0</v>
+      </c>
+      <c r="O12">
         <v>135000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>133000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>134000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>133000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>136000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>133000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>134000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>133000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>136000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>137000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>134000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>133000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>131000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>134000.0</v>
       </c>
       <c r="AB12">
         <v>134000.0</v>
       </c>
       <c r="AC12">
+        <v>134000.0</v>
+      </c>
+      <c r="AD12">
         <v>133000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>135000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>134000.0</v>
       </c>
       <c r="AF12">
         <v>134000.0</v>
       </c>
       <c r="AG12">
+        <v>134000.0</v>
+      </c>
+      <c r="AH12">
         <v>133000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>124000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>134000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>133000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>134000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>4690000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>4839000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>4993000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>5281000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>4669000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>4433000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>4328000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>4744000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>4292000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>4558000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>4844000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>5133000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>4922000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>5376000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>5789000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>6046000.0</v>
       </c>
-      <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
-    </row>
-    <row r="13" spans="1:57">
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B13">
+        <v>5491000.0</v>
+      </c>
+      <c r="C13">
         <v>5100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>133000.0</v>
       </c>
       <c r="D13">
         <v>133000.0</v>
       </c>
       <c r="E13">
+        <v>133000.0</v>
+      </c>
+      <c r="F13">
         <v>5812000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>6141000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>6102000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>5620000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>5867000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>5440000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>134000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>133000.0</v>
       </c>
       <c r="M13">
         <v>133000.0</v>
       </c>
       <c r="N13">
         <v>133000.0</v>
       </c>
       <c r="O13">
         <v>133000.0</v>
       </c>
       <c r="P13">
+        <v>133000.0</v>
+      </c>
+      <c r="Q13">
         <v>3425000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>3508000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>133000.0</v>
       </c>
       <c r="S13">
         <v>133000.0</v>
       </c>
       <c r="T13">
+        <v>133000.0</v>
+      </c>
+      <c r="U13">
         <v>134000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>133000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>134000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>137000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>134000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>133000.0</v>
       </c>
       <c r="Z13">
         <v>133000.0</v>
       </c>
       <c r="AA13">
+        <v>133000.0</v>
+      </c>
+      <c r="AB13">
         <v>3862000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>3891000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>4050000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B14">
+        <v>574000.0</v>
+      </c>
+      <c r="C14">
         <v>604000.0</v>
       </c>
-      <c r="C14"/>
-      <c r="D14">
+      <c r="D14"/>
+      <c r="E14">
         <v>548000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>458000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>526000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>456000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-169000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>699000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>856000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>49000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-16000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>0.0</v>
       </c>
-      <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
-      <c r="V14">
-[...1 lines deleted...]
-      </c>
+      <c r="V14"/>
       <c r="W14">
         <v>0.0</v>
       </c>
-      <c r="X14"/>
+      <c r="X14">
+        <v>0.0</v>
+      </c>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
-    </row>
-    <row r="15" spans="1:57">
+      <c r="BF14"/>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B15">
+        <v>72831000.0</v>
+      </c>
+      <c r="C15">
         <v>60826000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>63849000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>57059000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>68421000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>68902000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>85741000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>80446000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>75031000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>59554000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>60405000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>76247000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>56173000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>49004000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>50129000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>59471000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>67966000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>64953000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>79940000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>88969000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>121392000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>104854000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>121935000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>86227000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>64731000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>45557000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>47104000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>46339000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>46855000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>51855000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>50192000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>58214000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>63781000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>55270000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>51601000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>59540000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>56629000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>50167000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>44043000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>49475000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>49936000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>50603000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>51466000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>49489000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>47055000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>53139000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>53088000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>46851000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>45148000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>33842000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>46209000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>54824000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>38200000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>35708000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>36494000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>37733000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>40613000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:57">
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>140</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>60826000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>63849000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>57059000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>68421000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>68902000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>85741000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>60405000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>76247000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>56173000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>49004000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>50129000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>59471000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>67966000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>64953000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>79940000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>88969000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>121392000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>104854000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>121935000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>86227000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>64731000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>45557000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>47104000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>46339000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>46855000.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-    </row>
-    <row r="17" spans="1:57">
+      <c r="BF16"/>
+    </row>
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B17">
+        <v>72257000.0</v>
+      </c>
+      <c r="C17">
         <v>60222000.0</v>
       </c>
-      <c r="C17"/>
-      <c r="D17">
+      <c r="D17"/>
+      <c r="E17">
         <v>56511000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>67963000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>68376000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>85285000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>80615000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>74332000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>58698000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>60356000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>76263000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>56173000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>49004000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>50129000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>59471000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>67966000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>64953000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>79940000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>88969000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>121392000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>104854000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>121935000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>86227000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>64731000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>45557000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>48394000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>47392000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>48215000.0</v>
       </c>
-      <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B18">
+        <v>5358000.0</v>
+      </c>
+      <c r="C18">
         <v>4967000.0</v>
       </c>
-      <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>4974000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>5679000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>6008000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>5969000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>5487000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>5734000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>5302000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>5373000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>5347000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>5167000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>4693000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>3777000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>3291000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>3375000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>3180000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>3283000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>2878000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>3274000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>3349000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>3342000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>3454000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>3753000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>3651000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>3728000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>3757000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>3917000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
-    </row>
-    <row r="19" spans="1:57">
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -15490,54 +15671,55 @@
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -15551,227 +15733,231 @@
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B21">
+        <v>97454000.0</v>
+      </c>
+      <c r="C21">
         <v>83826000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>92514000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>76138000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>91504000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>85861000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>115509000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>109403000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>100116000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>71822000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>80147000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>93752000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>76279000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>67740000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>68833000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>81196000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>92767000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>89780000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>106876000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>119415000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>162906000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>139290000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>164445000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>116186000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>87254000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>63429000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>64957000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>63407000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>64506000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>71794000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>69093000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>80029000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>87793000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>74760000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>71208000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>81587000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>78863000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>57987000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>61602000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>69437000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>70593000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>60744000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>65193000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>63369000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>59893000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>60530000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>66488000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>58756000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>55529000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>41138000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>56891000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>69509000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>47160000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>88582000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>45963000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>45419000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>50212000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:57">
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -15785,227 +15971,231 @@
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
-    </row>
-    <row r="23" spans="1:57">
+      <c r="BF22"/>
+    </row>
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B23">
+        <v>114933000.0</v>
+      </c>
+      <c r="C23">
         <v>100119000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>86353000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>90519000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>86160000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>93280000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>88528000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>84418000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>80564000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>79333000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>71943000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>45075000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>74456000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>72388000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>66903000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>67187000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>68275000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>71819000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>62988000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>72743000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>65099000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>85517000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>68825000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>59009000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>58279000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>59230000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>52521000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>55151000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>56934000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>49233000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>54083000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>54223000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>57043000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>55262000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>51418000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>53166000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>55816000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>54552000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>50191000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>52810000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>55536000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>64454000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>56829000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>57291000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>59897000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>59139000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>54488000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>56728000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>59610000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>62755000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>55173000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>52658000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>54538000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>44568000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>50711000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>51322000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>50290000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -16019,225 +16209,229 @@
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-    </row>
-    <row r="25" spans="1:57">
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B25">
+        <v>9458000.0</v>
+      </c>
+      <c r="C25">
         <v>9325000.0</v>
       </c>
-      <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>9233000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>9134000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>9067000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>9059000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>8669000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>8643000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>8611000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>8504000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>8262000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>7911000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>7375000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>6866000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6309000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6367000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>6102000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>5394000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>5321000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5177000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5179000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5363000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5291000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>5562000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>5390000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>5165000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>5143000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>5078000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>5424000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>5497000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>5484000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>5565000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>5783000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>5932000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>6010000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>6075000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>6082000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>6065000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>6020000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>6060000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>6069000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>5984000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>6010000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>5676000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>6232000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>6248000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>6393000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>6414000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>8375000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>9121000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>8707000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>8761000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>8672000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>8524000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>8676000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>8201000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:57">
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -16251,1026 +16445,1045 @@
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B27">
+        <v>7183000.0</v>
+      </c>
+      <c r="C27">
         <v>7102000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4492000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3240000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>6931000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>9352000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4697000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2814000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>6502000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>6856000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>5194000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2081000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>6719000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>7775000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3868000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>5793000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3051000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4669000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2105000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1357000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>535000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2388000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1139000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>154000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2115000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>4460000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1874000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2185000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>6389000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>4280000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1588000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1508000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>4631000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>3331000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2570000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1704000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>3817000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2033000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1438000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1919000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>4613000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1778000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>463000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>2158000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>4913000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>2178000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1602000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>2938000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>4032000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>2684000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>648000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1292000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>3720000.0</v>
       </c>
-      <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>1654000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>1179000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>4249000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:57">
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B28">
+        <v>7889000.0</v>
+      </c>
+      <c r="C28">
         <v>8992000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>7059000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>6955000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5223000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7723000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4919000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5146000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3616000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>5531000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3540000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3565000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3674000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5632000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3379000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3001000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2501000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>4103000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2635000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2546000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2671000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>5916000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>7432000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3475000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4574000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3105000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2285000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2362000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2034000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3695000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2976000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2106000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2113000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>3429000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2035000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2246000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1872000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1333000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2309000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>3772000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2128000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1717000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2144000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1720000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2075000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1110000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1998000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1914000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1742000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1628000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1916000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1736000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1831000.0</v>
       </c>
-      <c r="BB28"/>
-      <c r="BC28">
+      <c r="BC28"/>
+      <c r="BD28">
         <v>2704000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>3742000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>2964000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:57">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B29">
+        <v>26363000.0</v>
+      </c>
+      <c r="C29">
         <v>23199000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>23033000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>19494000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>23408000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>17352000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>30091000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>28655000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>25651000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>12991000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>19657000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>17356000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>19973000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>18603000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>18571000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>21591000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>24668000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>24694000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>26803000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>30312000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>41381000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>34302000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>42373000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>29825000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>22390000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>17739000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>16429000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>15881000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>16158000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
-    </row>
-    <row r="30" spans="1:57">
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>105475000.0</v>
+      </c>
+      <c r="C30">
         <v>33316000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>29163000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>27601000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>27417000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>31969000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>26892000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>23530000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>24601000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>24224000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>21239000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-7691000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>25272000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>82589000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>18541000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>21388000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>21763000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>90040000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>19309000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>22602000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>19350000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>105046000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>18766000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>15282000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>18574000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>66318000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>14167000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>14657000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>17764000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>69591000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>13688000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>12293000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>16726000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>72092000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>14080000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>12705000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>16256000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>71574000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>12421000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>15046000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>16031000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>78498000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>19787000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>19769000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>22925000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>73870000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>19038000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>19079000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>21024000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>72905000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>20776000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>19501000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>21949000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>44568000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>20288000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>21288000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>21465000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:57">
+    <row r="31" spans="1:58">
       <c r="A31" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B31">
+        <v>1166000.0</v>
+      </c>
+      <c r="C31">
         <v>-405000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-6236000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-133000.0</v>
       </c>
       <c r="E31">
         <v>-133000.0</v>
       </c>
       <c r="F31">
         <v>-133000.0</v>
       </c>
       <c r="G31">
         <v>-133000.0</v>
       </c>
       <c r="H31">
         <v>-133000.0</v>
       </c>
       <c r="I31">
         <v>-133000.0</v>
       </c>
       <c r="J31">
         <v>-133000.0</v>
       </c>
       <c r="K31">
+        <v>-133000.0</v>
+      </c>
+      <c r="L31">
         <v>-134000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-133000.0</v>
       </c>
       <c r="M31">
         <v>-133000.0</v>
       </c>
       <c r="N31">
         <v>-133000.0</v>
       </c>
       <c r="O31">
         <v>-133000.0</v>
       </c>
       <c r="P31">
+        <v>-133000.0</v>
+      </c>
+      <c r="Q31">
         <v>-134000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-133000.0</v>
       </c>
       <c r="R31">
         <v>-133000.0</v>
       </c>
       <c r="S31">
         <v>-133000.0</v>
       </c>
       <c r="T31">
+        <v>-133000.0</v>
+      </c>
+      <c r="U31">
         <v>-134000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-133000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-134000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-137000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-134000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-133000.0</v>
       </c>
       <c r="Z31">
         <v>-133000.0</v>
       </c>
       <c r="AA31">
-        <v>-134000.0</v>
+        <v>-133000.0</v>
       </c>
       <c r="AB31">
         <v>-134000.0</v>
       </c>
       <c r="AC31">
-        <v>-133000.0</v>
+        <v>-134000.0</v>
       </c>
       <c r="AD31">
         <v>-133000.0</v>
       </c>
       <c r="AE31">
-        <v>-134000.0</v>
+        <v>-133000.0</v>
       </c>
       <c r="AF31">
         <v>-134000.0</v>
       </c>
       <c r="AG31">
+        <v>-134000.0</v>
+      </c>
+      <c r="AH31">
         <v>-133000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-134000.0</v>
       </c>
       <c r="AI31">
         <v>-134000.0</v>
       </c>
       <c r="AJ31">
+        <v>-134000.0</v>
+      </c>
+      <c r="AK31">
         <v>-133000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-134000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>10971000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>7370000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>7499000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>6789000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>9808000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>6698000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>6114000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>6957000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>8883000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>7130000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>7044000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>7399000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>7162000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>7565000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>7771000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>8384000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-38603000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>8012000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>8177000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>7486000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:57">
+    <row r="32" spans="1:58">
       <c r="A32" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B32">
+        <v>212387000.0</v>
+      </c>
+      <c r="C32">
         <v>183673000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>178867000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>166657000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>177664000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>179141000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>204037000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>193821000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>180680000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>151155000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>152090000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>138827000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>150735000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>140128000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>135736000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>148383000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>161042000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>161599000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>169864000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>192158000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>228005000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>224807000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>233270000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>175195000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>145533000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>122659000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>117478000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>118558000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>121440000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>121027000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>123176000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>134252000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>144836000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>130022000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>122626000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>134753000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>134679000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>112539000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>111793000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>122247000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>126129000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>125198000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>122022000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>120660000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>119790000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>119669000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>120976000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>115484000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>115139000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>103893000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>112064000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>122167000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>101698000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>133150000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>96674000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>96741000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>100502000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:V30"/>
@@ -17353,51 +17566,51 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B2">
         <v>658603000.0</v>
       </c>
       <c r="C2">
         <v>361414000.0</v>
       </c>
       <c r="D2">
         <v>394824000.0</v>
       </c>
       <c r="E2">
         <v>315681000.0</v>
       </c>
       <c r="F2">
         <v>286534000.0</v>
       </c>
       <c r="G2">
         <v>185491000.0</v>
       </c>
       <c r="H2">
         <v>167960000.0</v>
       </c>
       <c r="I2">
         <v>248132000.0</v>
       </c>
@@ -17421,51 +17634,51 @@
       </c>
       <c r="P2">
         <v>449938000.0</v>
       </c>
       <c r="Q2">
         <v>336916000.0</v>
       </c>
       <c r="R2">
         <v>282805000.0</v>
       </c>
       <c r="S2">
         <v>307399000.0</v>
       </c>
       <c r="T2">
         <v>719773000.0</v>
       </c>
       <c r="U2">
         <v>413624000.0</v>
       </c>
       <c r="V2">
         <v>714777000.0</v>
       </c>
     </row>
     <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B3">
         <v>33397000</v>
       </c>
       <c r="C3">
         <v>33894000</v>
       </c>
       <c r="D3">
         <v>38859000</v>
       </c>
       <c r="E3">
         <v>58400000</v>
       </c>
       <c r="F3">
         <v>29899000</v>
       </c>
       <c r="G3">
         <v>16219000</v>
       </c>
       <c r="H3">
         <v>20448000</v>
       </c>
       <c r="I3">
         <v>12959000</v>
       </c>
@@ -17489,103 +17702,103 @@
       </c>
       <c r="P3">
         <v>17654000</v>
       </c>
       <c r="Q3">
         <v>23745000</v>
       </c>
       <c r="R3">
         <v>30104000</v>
       </c>
       <c r="S3">
         <v>36286000</v>
       </c>
       <c r="T3">
         <v>24792000</v>
       </c>
       <c r="U3">
         <v>6012000</v>
       </c>
       <c r="V3">
         <v>18734000</v>
       </c>
     </row>
     <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B6">
         <v>-88181000.0</v>
       </c>
       <c r="C6">
         <v>5995000.0</v>
       </c>
       <c r="D6">
         <v>-33410000.0</v>
       </c>
       <c r="E6">
         <v>79143000.0</v>
       </c>
       <c r="F6">
         <v>29147000.0</v>
       </c>
       <c r="G6">
         <v>101043000.0</v>
       </c>
       <c r="H6">
         <v>17531000.0</v>
       </c>
       <c r="I6">
         <v>-80172000.0</v>
       </c>
@@ -17609,51 +17822,51 @@
       </c>
       <c r="P6">
         <v>50005000.0</v>
       </c>
       <c r="Q6">
         <v>113226000.0</v>
       </c>
       <c r="R6">
         <v>54111000.0</v>
       </c>
       <c r="S6">
         <v>-24594000.0</v>
       </c>
       <c r="T6">
         <v>121552000.0</v>
       </c>
       <c r="U6">
         <v>306149000.0</v>
       </c>
       <c r="V6">
         <v>-301153000.0</v>
       </c>
     </row>
     <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B7">
         <v>-16469999.0</v>
       </c>
       <c r="C7">
         <v>13651000.0</v>
       </c>
       <c r="D7">
         <v>-12748000.0</v>
       </c>
       <c r="E7">
         <v>7257000.0</v>
       </c>
       <c r="F7">
         <v>38090000.0</v>
       </c>
       <c r="G7">
         <v>28674000.0</v>
       </c>
       <c r="H7">
         <v>-1685000.0</v>
       </c>
       <c r="I7">
         <v>-14637000.0</v>
       </c>
@@ -17677,77 +17890,77 @@
       </c>
       <c r="P7">
         <v>8751000.0</v>
       </c>
       <c r="Q7">
         <v>-3504000.0</v>
       </c>
       <c r="R7">
         <v>-12906000.0</v>
       </c>
       <c r="S7">
         <v>10016000.0</v>
       </c>
       <c r="T7">
         <v>94569000.0</v>
       </c>
       <c r="U7">
         <v>299488000.0</v>
       </c>
       <c r="V7">
         <v>29944000.0</v>
       </c>
     </row>
     <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
     </row>
     <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B9">
         <v>-4416000.0</v>
       </c>
       <c r="C9">
         <v>-9585000.0</v>
       </c>
       <c r="D9">
         <v>-9982000.0</v>
       </c>
       <c r="E9">
         <v>-338000.0</v>
       </c>
       <c r="F9">
         <v>39716000.0</v>
       </c>
       <c r="G9">
         <v>-44201000.0</v>
       </c>
       <c r="H9">
         <v>169000.0</v>
       </c>
       <c r="I9">
         <v>2162000.0</v>
       </c>
@@ -17767,185 +17980,185 @@
         <v>-3153000.0</v>
       </c>
       <c r="O9">
         <v>218000.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9">
         <v>-5361000.0</v>
       </c>
       <c r="S9">
         <v>13780000.0</v>
       </c>
       <c r="T9">
         <v>4858000.0</v>
       </c>
       <c r="U9">
         <v>2137000.0</v>
       </c>
       <c r="V9">
         <v>-3662000.0</v>
       </c>
     </row>
     <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B10">
         <v>-1682000.0</v>
       </c>
       <c r="C10">
         <v>-691000.0</v>
       </c>
       <c r="D10">
         <v>-2903000.0</v>
       </c>
       <c r="E10">
         <v>4527000.0</v>
       </c>
       <c r="F10">
         <v>1779000.0</v>
       </c>
       <c r="G10">
         <v>3130000.0</v>
       </c>
       <c r="H10">
         <v>1512000.0</v>
       </c>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
     </row>
     <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>7595000.0</v>
       </c>
       <c r="F11">
         <v>-1626000.0</v>
       </c>
       <c r="G11">
         <v>72875000.0</v>
       </c>
       <c r="H11">
         <v>-1854000.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
     </row>
     <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-8005000.0</v>
       </c>
       <c r="F12">
         <v>-38724000.0</v>
       </c>
       <c r="G12">
         <v>-10578000.0</v>
       </c>
       <c r="H12">
         <v>-18318000.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
     </row>
     <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B14">
         <v>36745000.0</v>
       </c>
       <c r="C14">
         <v>35438000.0</v>
       </c>
       <c r="D14">
         <v>33288000.0</v>
       </c>
       <c r="E14">
         <v>26917000.0</v>
       </c>
       <c r="F14">
         <v>21994000.0</v>
       </c>
       <c r="G14">
         <v>21395000.0</v>
       </c>
       <c r="H14">
         <v>20776000.0</v>
       </c>
       <c r="I14">
         <v>21970000.0</v>
       </c>
@@ -17969,51 +18182,51 @@
       </c>
       <c r="P14">
         <v>38596000.0</v>
       </c>
       <c r="Q14">
         <v>43233000.0</v>
       </c>
       <c r="R14">
         <v>38911000.0</v>
       </c>
       <c r="S14">
         <v>20496000.0</v>
       </c>
       <c r="T14">
         <v>13953000.0</v>
       </c>
       <c r="U14">
         <v>16015000.0</v>
       </c>
       <c r="V14">
         <v>16613000.0</v>
       </c>
     </row>
     <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B15">
         <v>323720000.0</v>
       </c>
       <c r="C15">
         <v>258976000.0</v>
       </c>
       <c r="D15">
         <v>214464000.0</v>
       </c>
       <c r="E15">
         <v>258976000.0</v>
       </c>
       <c r="F15">
         <v>469301000.0</v>
       </c>
       <c r="G15">
         <v>221619000.0</v>
       </c>
       <c r="H15">
         <v>177751000.0</v>
       </c>
       <c r="I15">
         <v>277082000.0</v>
       </c>
@@ -18037,51 +18250,51 @@
       </c>
       <c r="P15">
         <v>124905000.0</v>
       </c>
       <c r="Q15">
         <v>98309000.0</v>
       </c>
       <c r="R15">
         <v>77322000.0</v>
       </c>
       <c r="S15">
         <v>161304000.0</v>
       </c>
       <c r="T15">
         <v>282370000.0</v>
       </c>
       <c r="U15">
         <v>188400000.0</v>
       </c>
       <c r="V15">
         <v>36430000.0</v>
       </c>
     </row>
     <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B16">
         <v>570422000.0</v>
       </c>
       <c r="C16">
         <v>367409000.0</v>
       </c>
       <c r="D16">
         <v>361414000.0</v>
       </c>
       <c r="E16">
         <v>394824000.0</v>
       </c>
       <c r="F16">
         <v>315681000.0</v>
       </c>
       <c r="G16">
         <v>286534000.0</v>
       </c>
       <c r="H16">
         <v>185491000.0</v>
       </c>
       <c r="I16">
         <v>167960000.0</v>
       </c>
@@ -18105,77 +18318,77 @@
       </c>
       <c r="P16">
         <v>499943000.0</v>
       </c>
       <c r="Q16">
         <v>450142000.0</v>
       </c>
       <c r="R16">
         <v>336916000.0</v>
       </c>
       <c r="S16">
         <v>282805000.0</v>
       </c>
       <c r="T16">
         <v>841325000.0</v>
       </c>
       <c r="U16">
         <v>719773000.0</v>
       </c>
       <c r="V16">
         <v>413624000.0</v>
       </c>
     </row>
     <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
     </row>
     <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B18">
         <v>234865000.0</v>
       </c>
       <c r="C18">
         <v>301828000.0</v>
       </c>
       <c r="D18">
         <v>194084000.0</v>
       </c>
       <c r="E18">
         <v>194339000.0</v>
       </c>
       <c r="F18">
         <v>346715000.0</v>
       </c>
       <c r="G18">
         <v>401019000.0</v>
       </c>
       <c r="H18">
         <v>166180000.0</v>
       </c>
       <c r="I18">
         <v>201330000.0</v>
       </c>
@@ -18199,157 +18412,157 @@
       </c>
       <c r="P18">
         <v>159297000.0</v>
       </c>
       <c r="Q18">
         <v>130177000.0</v>
       </c>
       <c r="R18">
         <v>101691000.0</v>
       </c>
       <c r="S18">
         <v>56616000.0</v>
       </c>
       <c r="T18">
         <v>298245000.0</v>
       </c>
       <c r="U18">
         <v>411114000.0</v>
       </c>
       <c r="V18">
         <v>44234000.0</v>
       </c>
     </row>
     <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B19">
         <v>68874000.0</v>
       </c>
       <c r="C19">
         <v>-76774000.0</v>
       </c>
       <c r="D19">
         <v>20752000.0</v>
       </c>
       <c r="E19">
         <v>83104000.0</v>
       </c>
       <c r="F19">
         <v>121771000.0</v>
       </c>
       <c r="G19">
         <v>-90511000.0</v>
       </c>
       <c r="H19">
         <v>8699000.0</v>
       </c>
       <c r="I19">
         <v>-12802000.0</v>
       </c>
       <c r="J19">
         <v>80657000.0</v>
       </c>
       <c r="K19">
         <v>-57900000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
     </row>
     <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
     </row>
     <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21">
         <v>-5000.0</v>
       </c>
       <c r="F21">
         <v>-5000.0</v>
       </c>
       <c r="G21">
         <v>-5000.0</v>
       </c>
       <c r="H21">
         <v>-5000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
     </row>
     <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B22">
         <v>250155000.0</v>
       </c>
       <c r="C22">
         <v>410357000.0</v>
       </c>
       <c r="D22">
         <v>252379000.0</v>
       </c>
       <c r="E22">
         <v>310003000.0</v>
       </c>
       <c r="F22">
         <v>478444000.0</v>
       </c>
       <c r="G22">
         <v>506637000.0</v>
       </c>
       <c r="H22">
         <v>255765000.0</v>
       </c>
       <c r="I22">
         <v>308175000.0</v>
       </c>
@@ -18373,51 +18586,51 @@
       </c>
       <c r="P22">
         <v>206113000.0</v>
       </c>
       <c r="Q22">
         <v>163754000.0</v>
       </c>
       <c r="R22">
         <v>219181000.0</v>
       </c>
       <c r="S22">
         <v>145627000.0</v>
       </c>
       <c r="T22">
         <v>318980000.0</v>
       </c>
       <c r="U22">
         <v>152913000.0</v>
       </c>
       <c r="V22">
         <v>113219000.0</v>
       </c>
     </row>
     <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B23">
         <v>2593000.0</v>
       </c>
       <c r="C23">
         <v>6141000.0</v>
       </c>
       <c r="D23">
         <v>2421000.0</v>
       </c>
       <c r="E23">
         <v>2195000.0</v>
       </c>
       <c r="F23">
         <v>-5000.0</v>
       </c>
       <c r="G23">
         <v>-4005000.0</v>
       </c>
       <c r="H23">
         <v>-5000.0</v>
       </c>
       <c r="I23">
         <v>-4649000.0</v>
       </c>
@@ -18441,51 +18654,51 @@
       </c>
       <c r="P23">
         <v>2373000.0</v>
       </c>
       <c r="Q23">
         <v>4498000.0</v>
       </c>
       <c r="R23">
         <v>5052000.0</v>
       </c>
       <c r="S23">
         <v>10072000.0</v>
       </c>
       <c r="T23">
         <v>900000.0</v>
       </c>
       <c r="U23">
         <v>62038000.0</v>
       </c>
       <c r="V23">
         <v>-1147709000.0</v>
       </c>
     </row>
     <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B24">
         <v>73874000.0</v>
       </c>
       <c r="C24">
         <v>23417000.0</v>
       </c>
       <c r="D24">
         <v>100000.0</v>
       </c>
       <c r="E24">
         <v>141504000.0</v>
       </c>
       <c r="F24">
         <v>151670000.0</v>
       </c>
       <c r="G24">
         <v>-74292000.0</v>
       </c>
       <c r="H24">
         <v>29147000.0</v>
       </c>
       <c r="I24">
         <v>26817000.0</v>
       </c>
@@ -18509,51 +18722,51 @@
       </c>
       <c r="P24">
         <v>18538000.0</v>
       </c>
       <c r="Q24">
         <v>14534000.0</v>
       </c>
       <c r="R24">
         <v>13976000.0</v>
       </c>
       <c r="S24">
         <v>31320000.0</v>
       </c>
       <c r="T24">
         <v>37785000.0</v>
       </c>
       <c r="U24">
         <v>4436000.0</v>
       </c>
       <c r="V24">
         <v>61931000.0</v>
       </c>
     </row>
     <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B25">
         <v>-2168000.0</v>
       </c>
       <c r="C25">
         <v>-123724000.0</v>
       </c>
       <c r="D25">
         <v>-39976000.0</v>
       </c>
       <c r="E25">
         <v>-91438000.0</v>
       </c>
       <c r="F25">
         <v>-13275000.0</v>
       </c>
       <c r="G25">
         <v>-14627000.0</v>
       </c>
       <c r="H25">
         <v>-15824000.0</v>
       </c>
       <c r="I25">
         <v>-107983000.0</v>
       </c>
@@ -18577,83 +18790,83 @@
       </c>
       <c r="P25">
         <v>-76509000.0</v>
       </c>
       <c r="Q25">
         <v>-49561000.0</v>
       </c>
       <c r="R25">
         <v>-113391000.0</v>
       </c>
       <c r="S25">
         <v>-86223000.0</v>
       </c>
       <c r="T25">
         <v>-105753000.0</v>
       </c>
       <c r="U25">
         <v>-55191000.0</v>
       </c>
       <c r="V25">
         <v>-101176000.0</v>
       </c>
     </row>
     <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26">
         <v>-13718000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26">
         <v>200000.0</v>
       </c>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26">
         <v>-16975000.0</v>
       </c>
     </row>
     <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27">
         <v>0.0</v>
       </c>
       <c r="F27">
         <v>62000.0</v>
       </c>
       <c r="G27">
         <v>1031000.0</v>
       </c>
       <c r="H27">
         <v>3423000.0</v>
       </c>
       <c r="I27">
         <v>6764000.0</v>
       </c>
       <c r="J27">
         <v>8230000.0</v>
       </c>
       <c r="K27">
         <v>10739000.0</v>
       </c>
@@ -18665,51 +18878,51 @@
       </c>
       <c r="N27">
         <v>6218000.0</v>
       </c>
       <c r="O27">
         <v>4488000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27">
         <v>2986000.0</v>
       </c>
       <c r="T27">
         <v>1288000.0</v>
       </c>
       <c r="U27">
         <v>3901000.0</v>
       </c>
       <c r="V27">
         <v>4368000.0</v>
       </c>
     </row>
     <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B28">
         <v>-321384000.0</v>
       </c>
       <c r="C28">
         <v>-252841000.0</v>
       </c>
       <c r="D28">
         <v>-212043000.0</v>
       </c>
       <c r="E28">
         <v>-256781000.0</v>
       </c>
       <c r="F28">
         <v>-469306000.0</v>
       </c>
       <c r="G28">
         <v>-225624000.0</v>
       </c>
       <c r="H28">
         <v>-177756000.0</v>
       </c>
       <c r="I28">
         <v>-281731000.0</v>
       </c>
@@ -18733,51 +18946,51 @@
       </c>
       <c r="P28">
         <v>-122532000.0</v>
       </c>
       <c r="Q28">
         <v>-86765000.0</v>
       </c>
       <c r="R28">
         <v>-69764000.0</v>
       </c>
       <c r="S28">
         <v>-146031000.0</v>
       </c>
       <c r="T28">
         <v>-270906000.0</v>
       </c>
       <c r="U28">
         <v>-172505000.0</v>
       </c>
       <c r="V28">
         <v>-673052000.0</v>
       </c>
     </row>
     <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B29">
         <v>268262000.0</v>
       </c>
       <c r="C29">
         <v>335722000.0</v>
       </c>
       <c r="D29">
         <v>232943000.0</v>
       </c>
       <c r="E29">
         <v>252739000.0</v>
       </c>
       <c r="F29">
         <v>376614000.0</v>
       </c>
       <c r="G29">
         <v>417238000.0</v>
       </c>
       <c r="H29">
         <v>186628000.0</v>
       </c>
       <c r="I29">
         <v>214289000.0</v>
       </c>
@@ -18801,51 +19014,51 @@
       </c>
       <c r="P29">
         <v>176951000.0</v>
       </c>
       <c r="Q29">
         <v>153922000.0</v>
       </c>
       <c r="R29">
         <v>131795000.0</v>
       </c>
       <c r="S29">
         <v>92902000.0</v>
       </c>
       <c r="T29">
         <v>323037000.0</v>
       </c>
       <c r="U29">
         <v>417126000.0</v>
       </c>
       <c r="V29">
         <v>62968000.0</v>
       </c>
     </row>
     <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B30">
         <v>35524000.0</v>
       </c>
       <c r="C30">
         <v>-76774000.0</v>
       </c>
       <c r="D30">
         <v>-54500000.0</v>
       </c>
       <c r="E30">
         <v>83104000.0</v>
       </c>
       <c r="F30">
         <v>121771000.0</v>
       </c>
       <c r="G30">
         <v>-90511000.0</v>
       </c>
       <c r="H30">
         <v>8699000.0</v>
       </c>
       <c r="I30">
         <v>-12802000.0</v>
       </c>
@@ -18888,584 +19101,593 @@
       <c r="V30">
         <v>308931000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE30"/>
+  <dimension ref="A1:BF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="D1" t="s">
         <v>84</v>
       </c>
       <c r="E1" t="s">
         <v>85</v>
       </c>
       <c r="F1" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="H1" t="s">
         <v>87</v>
       </c>
       <c r="I1" t="s">
         <v>88</v>
       </c>
       <c r="J1" t="s">
+        <v>89</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="L1" t="s">
         <v>90</v>
       </c>
       <c r="M1" t="s">
         <v>91</v>
       </c>
       <c r="N1" t="s">
+        <v>92</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="P1" t="s">
         <v>93</v>
       </c>
       <c r="Q1" t="s">
         <v>94</v>
       </c>
       <c r="R1" t="s">
+        <v>95</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="T1" t="s">
         <v>96</v>
       </c>
       <c r="U1" t="s">
         <v>97</v>
       </c>
       <c r="V1" t="s">
+        <v>98</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="X1" t="s">
         <v>99</v>
       </c>
       <c r="Y1" t="s">
         <v>100</v>
       </c>
       <c r="Z1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AB1" t="s">
         <v>102</v>
       </c>
       <c r="AC1" t="s">
         <v>103</v>
       </c>
       <c r="AD1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AF1" t="s">
         <v>105</v>
       </c>
       <c r="AG1" t="s">
         <v>106</v>
       </c>
       <c r="AH1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AJ1" t="s">
         <v>108</v>
       </c>
       <c r="AK1" t="s">
         <v>109</v>
       </c>
       <c r="AL1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AN1" t="s">
         <v>111</v>
       </c>
       <c r="AO1" t="s">
         <v>112</v>
       </c>
       <c r="AP1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AR1" t="s">
         <v>114</v>
       </c>
       <c r="AS1" t="s">
         <v>115</v>
       </c>
       <c r="AT1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AV1" t="s">
         <v>117</v>
       </c>
       <c r="AW1" t="s">
         <v>118</v>
       </c>
       <c r="AX1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AZ1" t="s">
         <v>120</v>
       </c>
       <c r="BA1" t="s">
         <v>121</v>
       </c>
       <c r="BB1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BD1" t="s">
         <v>123</v>
       </c>
       <c r="BE1" t="s">
         <v>124</v>
       </c>
-    </row>
-    <row r="2" spans="1:57">
+      <c r="BF1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B2">
+        <v>2737356000.0</v>
+      </c>
+      <c r="C2">
         <v>499843000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>557653000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>273771000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>367409000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>262901000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>377134000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>283573000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>361414000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>337513000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>363006000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>356850000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>394824000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>304004000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>327501000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>242473000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>315681000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>184195000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>307392000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>168692000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>286534000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>227324000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>193200000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>123209000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>185491000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>122479000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>176154000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>135423000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>167960000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>190128000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>246799000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>190730000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>248132000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>155023000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>230267000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>276125000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>214048000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>143399000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>230949000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>322236000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>264058000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>223025000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>254240000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>271213000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>214367000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>156467000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>352948000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>243370000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>246608000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>149066000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>341317000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>221002000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>153775000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>150038000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>83043000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>219146000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>155343000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B3">
+        <v>10147000</v>
+      </c>
+      <c r="C3">
         <v>12898000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5271000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>7136000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>8092000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>9639000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>11159000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4518000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>8578000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>17287000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>6424000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>6868000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>8280000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>24488000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>11449000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>11026000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>11437000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>14862000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>6334000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5318000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3385000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>7352000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4074000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1809000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2984000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>11023000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1324000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>3597000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>4504000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>4920000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2068000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3796000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2175000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>4556000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1930000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1581000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1057000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>5609000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2185000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1344000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1743000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>4015000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>4225000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>4448000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>2846000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>3021000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>2102000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>2753000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>4920000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>10160000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>8530000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>9769000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>11652000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>3135000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BD3">
         <v>0</v>
       </c>
       <c r="BE3">
+        <v>0</v>
+      </c>
+      <c r="BF3">
         <v>1712000</v>
       </c>
     </row>
-    <row r="4" spans="1:57">
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -19479,54 +19701,55 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -19540,396 +19763,403 @@
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-    </row>
-    <row r="6" spans="1:57">
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B6">
+        <v>-2190632000.0</v>
+      </c>
+      <c r="C6">
         <v>70579000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-57810000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>37629000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-93638000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>104508000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-114233000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>93561000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-77841000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>23901000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-25493000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>6156000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-37974000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>90820000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-23497000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>85028000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-73208000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>131486000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-123197000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>138700000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-117842000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>59210000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>34124000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>69991000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-62282000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>63012000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-53675000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>40731000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-32537000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-22168000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-56671000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>56069000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-57402000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>93109000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-75244000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-45858000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>62077000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>70649000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-87550000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-91287000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>58178000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>41033000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-31215000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-16973000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>56846000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>57900000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-196481000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>109578000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-3238000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>97542000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-192251000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>120315000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>67227000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>3737000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>130500000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>83043000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>63803000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:57">
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B7">
+        <v>8450000.0</v>
+      </c>
+      <c r="C7">
         <v>14457000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-17500000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>11608000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-21405000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>21700000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-5245000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>12608000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-13680000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>5029000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-11215000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>827000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-10294000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>9429000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>7394000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>2988000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-12554000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>14146000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>623000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>26818000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-3497000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>9817000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>25119000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-20140000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>13878000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-8908000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>4611000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-8623000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>11235000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-16818000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>2230000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-7380000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>7331000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>10540000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-4084000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>9146000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-2223000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-3976000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-4154000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-2926000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>8818000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>4978000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>671000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>8285000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-8021000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-2593000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-1510000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-12927000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>10692000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-3629000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>4697000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-15481000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>13719000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>1994000.0</v>
       </c>
-      <c r="BC7"/>
       <c r="BD7"/>
-      <c r="BE7">
+      <c r="BE7"/>
+      <c r="BF7">
         <v>5941000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:57">
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19943,982 +20173,1001 @@
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B9">
+        <v>-33164000.0</v>
+      </c>
+      <c r="C9">
         <v>10000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-10003000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>18555000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-12978000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>12195000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-3822000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>11107000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-29065000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>87000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-7070000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>11155000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-14154000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>3316000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>5158000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>17768000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-26580000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>11299000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>6139000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>37988000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-15710000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-13163000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>7727000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-16918000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-21847000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-3231000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>4391000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>11442000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-12433000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-661000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>4591000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>11297000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-13065000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>5819000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1148000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>21699000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-26325000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>578000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>207000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>12626000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-10489000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>2690000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-955000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-4319000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-4750000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-1397000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-2162000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>6213000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-13794000.0</v>
       </c>
-      <c r="AX9"/>
-      <c r="AY9">
+      <c r="AY9"/>
+      <c r="AZ9">
         <v>6711000.0</v>
       </c>
-      <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
-      <c r="BE9">
+      <c r="BE9"/>
+      <c r="BF9">
         <v>-12031000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:57">
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B10">
+        <v>-423000.0</v>
+      </c>
+      <c r="C10">
         <v>-695000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-275000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-305000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-407000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-185000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-376000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-133000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-2000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>4000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-2905000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-27000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2084000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-64000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-62000.0</v>
       </c>
-      <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
-    </row>
-    <row r="11" spans="1:57">
+      <c r="BF10"/>
+    </row>
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>6113000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2236000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-    </row>
-    <row r="12" spans="1:57">
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>-1266000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-593000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-6354000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
-    </row>
-    <row r="13" spans="1:57">
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>-10294000.0</v>
       </c>
       <c r="O13">
         <v>-10294000.0</v>
       </c>
-      <c r="P13"/>
+      <c r="P13">
+        <v>-10294000.0</v>
+      </c>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B14">
+        <v>9458000.0</v>
+      </c>
+      <c r="C14">
         <v>9325000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>9053000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>9233000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>9134000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>9067000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>9059000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>8669000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>8643000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>8611000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>8504000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>8262000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>7911000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>7375000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>6866000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>6309000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>6367000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>6102000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>5394000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>5321000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>5177000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5179000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>5363000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>5291000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>5562000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>5390000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>5165000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>5143000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>5078000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>5424000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>5497000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>5484000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>5565000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>5783000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>5932000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>6010000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>6075000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>6082000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>6065000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>6020000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>6060000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>6069000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>5984000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>6010000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>5676000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>6232000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>6248000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>6393000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>6414000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>8375000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>9121000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>8707000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>8761000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>8672000.0</v>
       </c>
-      <c r="BC14"/>
       <c r="BD14"/>
-      <c r="BE14">
+      <c r="BE14"/>
+      <c r="BF14">
         <v>8037000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:57">
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B15">
+        <v>113302000.0</v>
+      </c>
+      <c r="C15">
         <v>323720000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>113302000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>210418000.0</v>
       </c>
       <c r="E15">
         <v>210418000.0</v>
       </c>
       <c r="F15">
+        <v>210418000.0</v>
+      </c>
+      <c r="G15">
         <v>258976000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>145674000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>0.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>113302000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>121395000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93069000.0</v>
       </c>
       <c r="M15">
         <v>93069000.0</v>
       </c>
       <c r="N15">
+        <v>93069000.0</v>
+      </c>
+      <c r="O15">
         <v>258976000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>121395000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>137581000.0</v>
       </c>
       <c r="Q15">
         <v>137581000.0</v>
       </c>
       <c r="R15">
+        <v>137581000.0</v>
+      </c>
+      <c r="S15">
         <v>469301000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>194232000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>275069000.0</v>
       </c>
       <c r="U15">
         <v>275069000.0</v>
       </c>
       <c r="V15">
+        <v>275069000.0</v>
+      </c>
+      <c r="W15">
         <v>221619000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>137535000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84084000.0</v>
       </c>
       <c r="Y15">
         <v>84084000.0</v>
       </c>
       <c r="Z15">
+        <v>84084000.0</v>
+      </c>
+      <c r="AA15">
         <v>177751000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>84084000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>0.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>93667000.0</v>
       </c>
-      <c r="AD15"/>
-      <c r="AE15">
+      <c r="AE15"/>
+      <c r="AF15">
         <v>177644000.0</v>
       </c>
-      <c r="AF15"/>
-      <c r="AG15">
+      <c r="AG15"/>
+      <c r="AH15">
         <v>99438000.0</v>
       </c>
-      <c r="AH15"/>
-      <c r="AI15">
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>188125000.0</v>
       </c>
-      <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-      <c r="AM15">
+      <c r="AM15"/>
+      <c r="AN15">
         <v>91166000.0</v>
       </c>
-      <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
-      <c r="AQ15">
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>88211000.0</v>
       </c>
-      <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
-      <c r="AU15">
+      <c r="AU15"/>
+      <c r="AV15">
         <v>192067000.0</v>
       </c>
-      <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
-      <c r="AY15">
+      <c r="AY15"/>
+      <c r="AZ15">
         <v>191740000.0</v>
       </c>
-      <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
-      <c r="BE15">
+      <c r="BE15"/>
+      <c r="BF15">
         <v>229000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:57">
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B16">
+        <v>546724000.0</v>
+      </c>
+      <c r="C16">
         <v>570422000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>499843000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>311400000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>273771000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>367409000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>262901000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>377134000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>283573000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>361414000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>337513000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>363006000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>356850000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>394824000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>304004000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>327501000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>242473000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>315681000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>184195000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>307392000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>168692000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>286534000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>227324000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>193200000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>123209000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>185491000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>122479000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>176154000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>135423000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>167960000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>190128000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>246799000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>190730000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>248132000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>155023000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>230267000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>276125000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>214048000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>143399000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>230949000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>322236000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>264058000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>223025000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>254240000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>271213000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>214367000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>156467000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>352948000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>243370000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>246608000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>149066000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>341317000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>221002000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>153775000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>130500000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>83043000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>219146000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:57">
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -20932,342 +21181,347 @@
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B18">
+        <v>89721000.0</v>
+      </c>
+      <c r="C18">
         <v>73515000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>54826000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>62313000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>30499000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>54170000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>89950000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>103912000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>59489000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>33598000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>50614000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>44168000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>44244000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>40727000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>46586000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>57250000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>49776000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>55186000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>66369000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>111865000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>113295000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>68694000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>168299000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>81886000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>82140000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>28868000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>51079000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>35276000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>50957000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>23693000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>51692000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>54339000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>71606000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>50197000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>51711000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>73669000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>61411000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>38328000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>39496000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>51925000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>61299000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>44027000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>53107000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>61918000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>41370000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>41524000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>57917000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>38320000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>56695000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>7921000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>53513000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>43017000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>47762000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>51818000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>130500000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>83043000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>45381000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:57">
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>174</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-10091000.0</v>
       </c>
-      <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-31570000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>78178000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>34254000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-63441000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-14857000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-32730000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-29353000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>38862000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-45127000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>2578000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>24439000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>39653000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>16578000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>2434000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>61516000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1699000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>21517000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>40437000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-17781000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-502000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-13639000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-58589000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>23206000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-22035000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>1803000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>5725000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -21281,1496 +21535,1519 @@
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
-[...1 lines deleted...]
-      </c>
+      <c r="N21"/>
       <c r="O21">
         <v>-5000.0</v>
       </c>
-      <c r="P21"/>
+      <c r="P21">
+        <v>-5000.0</v>
+      </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
-    </row>
-    <row r="22" spans="1:57">
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B22">
+        <v>72831000.0</v>
+      </c>
+      <c r="C22">
         <v>60826000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>63849000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>76005000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>68421000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>85728000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>85741000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>109270000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>99983000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>71689000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>80013000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>93619000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>76146000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>67607000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>68700000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>81062000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>92634000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>89647000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>106743000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>119281000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>162773000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>139156000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>164308000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>116052000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>87121000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>63296000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>64823000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>63273000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>64373000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>71661000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>68959000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>79895000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>87660000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>74626000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>71074000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>81454000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>78729000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>68958000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>61602000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>69437000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>70593000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>70552000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>71891000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>69483000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>66850000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>69413000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>73618000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>65800000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>62928000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>48300000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>64456000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>77280000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>55544000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>49979000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>37035000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>37947000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>57698000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:57">
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>177</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>2393000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>200000.0</v>
       </c>
-      <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>0.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>6135000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-69134000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-22380000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-36182000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2421000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>38862000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-45127000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2578000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1495000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>39653000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>16578000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>700000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-5000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1699000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>21517000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>40437000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>995000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-502000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-13639000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-5000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-5000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-22035000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1803000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>5725000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>501000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-3375000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-2216000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-1775000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-4000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-3500000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-91209000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-9500000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>26456000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-38153000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-96276000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-6750000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-6912000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-780000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-96079000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-5825000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>382000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-60000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-107483000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-64840000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>584000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>376000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-76866000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1441000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-30772000.0</v>
       </c>
-      <c r="BC23"/>
       <c r="BD23"/>
-      <c r="BE23">
+      <c r="BE23"/>
+      <c r="BF23">
         <v>16595000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B24">
+        <v>-10688000.0</v>
+      </c>
+      <c r="C24">
         <v>-5091000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>31152000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-24434000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>86270000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4299000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2450000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-15339000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-24152000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>4906000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>17885000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-38258000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>10858000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-77608000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>56032000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>18261000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>13723000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2985000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-10803000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-33477000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>44466000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>3105000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>3426000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>3003000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>7343000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-161189000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>4953000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>6549000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>5917000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-41413000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>20671000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>9985000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>5824000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>72512000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>44358000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>5469000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>7146000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>3341000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>5218000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>5864000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>12697000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>4180000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>3445000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>6018000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>5197000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>4854000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-2340000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>120436000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>5431000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>13306000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-52325000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>149278000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>13071000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>19286000.0</v>
       </c>
-      <c r="BC24"/>
       <c r="BD24"/>
-      <c r="BE24">
+      <c r="BE24"/>
+      <c r="BF24">
         <v>38251000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:57">
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B25">
+        <v>18587000.0</v>
+      </c>
+      <c r="C25">
         <v>1805000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4695000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-27397000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-17559000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-52686000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>11554000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-22117000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-26879000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-34444000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-20264000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-51672000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-21239000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-19196000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-24925000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-22083000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-25234000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-39847000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-40057000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-34184000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-47888000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-78227000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-22540000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-17978000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-21754000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-20041000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-22926000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-22281000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-26403000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-32493000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-24829000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-22246000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-28415000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-37769000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-19655000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-24361000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-23395000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-29155000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-24255000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-22281000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-25698000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-35602000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-23782000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-20190000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-23377000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-30253000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-20800000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-20867000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-20801000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-36412000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-17985000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-19251000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-20096000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-60645000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>93465000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>45096000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-25828000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:57">
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>382000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
-[...1 lines deleted...]
-      </c>
+      <c r="N27"/>
       <c r="O27">
         <v>0.0</v>
       </c>
-      <c r="P27"/>
+      <c r="P27">
+        <v>0.0</v>
+      </c>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>0.0</v>
       </c>
-      <c r="S27"/>
-      <c r="T27">
+      <c r="T27"/>
+      <c r="U27">
         <v>-53000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>115000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>121000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>123000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>470000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>317000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>154000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>730000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1361000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1178000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>839000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1903000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2382000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1640000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1573000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>374000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>3001000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>3282000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2028000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>2423000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>3019000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>3269000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>2045000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>2568000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>2778000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>3088000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1746000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>2463000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>2674000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>2382000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1447000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1754000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1531000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1486000.0</v>
       </c>
-      <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
-      <c r="BE27">
+      <c r="BE27"/>
+      <c r="BF27">
         <v>1245000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:57">
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B28">
+        <v>-113302000.0</v>
+      </c>
+      <c r="C28">
         <v>2136000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-113102000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-210418000.0</v>
       </c>
       <c r="E28">
         <v>-210418000.0</v>
       </c>
       <c r="F28">
+        <v>-210418000.0</v>
+      </c>
+      <c r="G28">
         <v>6135000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-145674000.0</v>
       </c>
-      <c r="H28"/>
-      <c r="I28">
+      <c r="I28"/>
+      <c r="J28">
         <v>-113302000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2421000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-121395000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-93069000.0</v>
       </c>
       <c r="M28">
         <v>-93069000.0</v>
       </c>
       <c r="N28">
+        <v>-93069000.0</v>
+      </c>
+      <c r="O28">
         <v>1495000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-121395000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-136881000.0</v>
       </c>
       <c r="Q28">
         <v>-136881000.0</v>
       </c>
       <c r="R28">
+        <v>-136881000.0</v>
+      </c>
+      <c r="S28">
         <v>-5000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-194232000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-275069000.0</v>
       </c>
       <c r="U28">
         <v>-275069000.0</v>
       </c>
       <c r="V28">
+        <v>-275069000.0</v>
+      </c>
+      <c r="W28">
         <v>995000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-137535000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-89084000.0</v>
       </c>
       <c r="Y28">
         <v>-89084000.0</v>
       </c>
       <c r="Z28">
+        <v>-89084000.0</v>
+      </c>
+      <c r="AA28">
         <v>-5000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-84084000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-93667000.0</v>
       </c>
       <c r="AC28">
         <v>-93667000.0</v>
       </c>
       <c r="AD28">
+        <v>-93667000.0</v>
+      </c>
+      <c r="AE28">
         <v>501000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-181019000.0</v>
       </c>
-      <c r="AF28"/>
-      <c r="AG28">
+      <c r="AG28"/>
+      <c r="AH28">
         <v>-101213000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-4000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-191625000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-91209000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-9500000.0</v>
       </c>
-      <c r="AL28"/>
-      <c r="AM28">
+      <c r="AM28"/>
+      <c r="AN28">
         <v>-91166000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-96276000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-6750000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-7000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-88211000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-96079000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-5825000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>382000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-252067000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-107483000.0</v>
       </c>
-      <c r="AW28"/>
-      <c r="AX28">
+      <c r="AX28"/>
+      <c r="AY28">
         <v>584000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-191740000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-76866000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1441000.0</v>
       </c>
-      <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
-      <c r="BE28">
+      <c r="BE28"/>
+      <c r="BF28">
         <v>229000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:57">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B29">
+        <v>99868000.0</v>
+      </c>
+      <c r="C29">
         <v>86413000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>60097000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>69449000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>38591000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>63809000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>101109000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>108430000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>68067000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>50885000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>57038000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>51036000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>52524000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>65215000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>58035000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>68276000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>61213000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>70048000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>72703000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>117183000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>116680000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>76046000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>172373000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>83695000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>85124000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>39891000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>52403000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>38873000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>55461000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>28613000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>53760000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>58135000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>73781000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>54753000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>53641000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>75250000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>62468000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>43937000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>41681000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>53269000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>63042000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>48042000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>57332000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>66366000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>44216000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>44545000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>60019000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>41073000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>61615000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>18081000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>62043000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>52786000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>59414000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>54953000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>130500000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>83043000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>47093000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:57">
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B30">
+        <v>-20835000.0</v>
+      </c>
+      <c r="C30">
         <v>-23254000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>25882000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-31570000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>78178000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>34254000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-69134000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-14857000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-32730000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-29353000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-3687000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-45127000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2578000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>24439000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>39653000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>16578000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2434000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>61516000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1699000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>21517000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>40437000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-17781000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-502000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-13639000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-58589000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>23206000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-22035000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1803000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>5725000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-51280000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>70499000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-2216000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-29805000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>38507000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>62795000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-29801000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>9156000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>26456000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-38153000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-48346000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>2143000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-6912000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-780000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>12681000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>18340000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>12836000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-4467000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>176016000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-64840000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-3496000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-62558000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>144360000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>6363000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-30772000.0</v>
       </c>
-      <c r="BC30"/>
       <c r="BD30"/>
-      <c r="BE30">
+      <c r="BE30"/>
+      <c r="BF30">
         <v>16595000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>