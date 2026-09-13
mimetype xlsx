--- v0 (2026-07-30)
+++ v1 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="197">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="198">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -277,50 +277,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4489,519 +4492,525 @@
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BX62"/>
+  <dimension ref="A1:BY62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:76">
+    <row r="1" spans="1:77">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>85</v>
       </c>
       <c r="C1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
         <v>88</v>
       </c>
       <c r="G1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
         <v>91</v>
       </c>
       <c r="K1" t="s">
+        <v>92</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
         <v>94</v>
       </c>
       <c r="O1" t="s">
+        <v>95</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
         <v>97</v>
       </c>
       <c r="S1" t="s">
+        <v>98</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
         <v>100</v>
       </c>
       <c r="W1" t="s">
+        <v>101</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
         <v>103</v>
       </c>
       <c r="AA1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
         <v>106</v>
       </c>
       <c r="AE1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
         <v>109</v>
       </c>
       <c r="AI1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
         <v>112</v>
       </c>
       <c r="AM1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
         <v>115</v>
       </c>
       <c r="AQ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
         <v>118</v>
       </c>
       <c r="AU1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
         <v>121</v>
       </c>
       <c r="AY1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
         <v>124</v>
       </c>
       <c r="BC1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
         <v>127</v>
       </c>
       <c r="BG1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BI1" t="s">
         <v>129</v>
       </c>
       <c r="BJ1" t="s">
         <v>130</v>
       </c>
       <c r="BK1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
       </c>
-      <c r="BL1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BM1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BN1" t="s">
         <v>17</v>
       </c>
-      <c r="BN1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BO1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BP1" t="s">
         <v>18</v>
       </c>
-      <c r="BP1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BQ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BR1" t="s">
         <v>19</v>
       </c>
-      <c r="BR1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BS1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BT1" t="s">
         <v>20</v>
       </c>
-      <c r="BT1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BU1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BV1" t="s">
         <v>21</v>
       </c>
-      <c r="BV1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BW1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BX1" t="s">
         <v>22</v>
       </c>
-      <c r="BX1" t="s">
-        <v>137</v>
+      <c r="BY1" t="s">
+        <v>138</v>
       </c>
     </row>
-    <row r="2" spans="1:76">
+    <row r="2" spans="1:77">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2">
+        <v>175546848000.0</v>
+      </c>
+      <c r="C2">
         <v>141274156000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>121178821000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>128746069000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>130501000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>125704874000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>118653592000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>142436992000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>121169827000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>112536490000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>100649090000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>111588554000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>99776791000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>102317000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>91076030000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>100458154000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>105157789000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>112612615000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>109272624000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>99593656000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>99290076000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>102697852000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>93798537000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>86752349000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>86191608000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>88066244000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>79500793000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>71092355000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>67754694000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>76489364000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>73775507000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>69412324000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>60737496000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>53800769000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>50722753000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>41876112000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>37038699000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>32758217000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>27392162000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>23863133000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>21168000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>19748000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>15700000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>12418000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>10311000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>10061000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>8683000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>7441000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>8362000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>8006000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>6680000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>6563151000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>6410489000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>6096692000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>4212000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>3960242000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>3368438000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2935710000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2244114000.0</v>
       </c>
-      <c r="BH2"/>
-      <c r="BI2">
+      <c r="BI2"/>
+      <c r="BJ2">
         <v>2028941000.0</v>
       </c>
-      <c r="BJ2"/>
-      <c r="BK2">
+      <c r="BK2"/>
+      <c r="BL2">
         <v>1380464000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1028726000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>696511000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>637101000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>244647000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>255446000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>117062000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>82836000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>38934000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>50857000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>25555000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1401000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2506000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>3864000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:76">
+    <row r="3" spans="1:77">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5036,52 +5045,53 @@
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
+      <c r="BY3"/>
     </row>
-    <row r="4" spans="1:76">
+    <row r="4" spans="1:77">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5116,244 +5126,246 @@
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
+      <c r="BY4"/>
     </row>
-    <row r="5" spans="1:76">
+    <row r="5" spans="1:77">
       <c r="A5" t="s">
         <v>27</v>
       </c>
-      <c r="B5">
+      <c r="B5"/>
+      <c r="C5">
         <v>7614461000.0</v>
       </c>
-      <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>158715387000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>144389000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>80429762000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>22428959000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>21079257000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-6951548000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-28074114000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-55398476000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-57752942000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-22775538000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-26613000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-58501766000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-54667139000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-40224838000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>9102132000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>59051337000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>123959217000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>172685264000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>124575372000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>120840806000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>60584463000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>60885482000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>9117637000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>16538608000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>12057707000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>16035797000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>11805284000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>729400000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>7060287000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>17175579000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>15910612000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>35605681000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>33896136000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>34048121000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>27853072000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>23674990000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>24269505000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>10459000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>4011000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>6767000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>8419000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>5833000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>1707000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-8508000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>2311000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>3625000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>2649000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>2213000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1954479000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-90603000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-445350000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-4213798000.0</v>
       </c>
-      <c r="BD5"/>
       <c r="BE5"/>
-      <c r="BF5">
+      <c r="BF5"/>
+      <c r="BG5">
         <v>990850000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-2659454000.0</v>
       </c>
-      <c r="BH5"/>
-      <c r="BI5">
+      <c r="BI5"/>
+      <c r="BJ5">
         <v>2375929000.0</v>
       </c>
-      <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
+      <c r="BY5"/>
     </row>
-    <row r="6" spans="1:76">
+    <row r="6" spans="1:77">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5388,222 +5400,228 @@
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
+      <c r="BY6"/>
     </row>
-    <row r="7" spans="1:76">
+    <row r="7" spans="1:77">
       <c r="A7" t="s">
         <v>29</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>18865000000.0</v>
+      </c>
       <c r="C7"/>
       <c r="D7"/>
-      <c r="E7">
+      <c r="E7"/>
+      <c r="F7">
         <v>18671000000.0</v>
       </c>
-      <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>20978000000.0</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>21909000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>23462000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>23053000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>24778000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>24289000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>24458000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>23908000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>21947000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>16165000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>14975000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>14036000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>14020000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>11559000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>11617000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>11657000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>11707000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>11523000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>11440000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>10485000000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
+      <c r="BY7"/>
     </row>
-    <row r="8" spans="1:76">
+    <row r="8" spans="1:77">
       <c r="A8" t="s">
         <v>30</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>0.0</v>
+      </c>
       <c r="C8"/>
       <c r="D8"/>
-      <c r="E8">
+      <c r="E8"/>
+      <c r="F8">
         <v>0.0</v>
       </c>
-      <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-      <c r="I8">
+      <c r="I8"/>
+      <c r="J8">
         <v>0.0</v>
       </c>
-      <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
-[...1 lines deleted...]
-      </c>
+      <c r="L8"/>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
         <v>0.0</v>
       </c>
       <c r="U8">
         <v>0.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>0.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -5614,432 +5632,437 @@
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
+      <c r="BY8"/>
     </row>
-    <row r="9" spans="1:76">
+    <row r="9" spans="1:77">
       <c r="A9" t="s">
         <v>31</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>63796000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>57750000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>52346000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>47020000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>43079000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>37201000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>32957000000.0</v>
       </c>
-      <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>62418000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>68636000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>73700000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>71817000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>67330000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>62041000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>58013000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>51853000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>48793000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>44804000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>41701000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>38687000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>35271000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>32811000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>31667000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>29393000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>27294000000.0</v>
       </c>
-      <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
+      <c r="BY9"/>
     </row>
-    <row r="10" spans="1:76">
+    <row r="10" spans="1:77">
       <c r="A10" t="s">
         <v>32</v>
       </c>
       <c r="B10">
+        <v>214619692000.0</v>
+      </c>
+      <c r="C10">
         <v>224613629000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>148081326000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>163557277000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>182057000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>209157852000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>135786158000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>148783833000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>156841113000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>164481102000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>175616450000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>149236394000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>143755009000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>153328000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>157268599000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>163882626000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>187321097000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>191688267000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>170134691000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>173106442000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>144059070000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>151221274000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>154935671000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>154286332000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>175504475000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>137272918000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>133178853000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>147404924000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>124834854000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>111914217000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>100459157000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>107658625000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>106497775000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>118569348000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>108669333000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>88805375000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>71737817000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>69526828000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>72596774000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>53143896000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>64206000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>56607000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>43438000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>46714000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>48271000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>55583000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>42713000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>33454000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>32639000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>26523000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>20228000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>18602602000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>14791822000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>15024047000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>13383000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>13441768000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>10602451000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>29257706000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>12612140000.0</v>
       </c>
-      <c r="BH10"/>
-      <c r="BI10">
+      <c r="BI10"/>
+      <c r="BJ10">
         <v>21152708000.0</v>
       </c>
-      <c r="BJ10"/>
       <c r="BK10"/>
-      <c r="BL10">
+      <c r="BL10"/>
+      <c r="BM10">
         <v>6486312000.0</v>
       </c>
-      <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
+      <c r="BY10"/>
     </row>
-    <row r="11" spans="1:76">
+    <row r="11" spans="1:77">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>55310000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>159982000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>182057000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>205253000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>43336000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>145468000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>153511000000.0</v>
       </c>
-      <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>51972000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>160177000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>184658000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>188826000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>83156000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>170873000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>141721000000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -6050,616 +6073,624 @@
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
+      <c r="BY11"/>
     </row>
-    <row r="12" spans="1:76">
+    <row r="12" spans="1:77">
       <c r="A12" t="s">
         <v>34</v>
       </c>
       <c r="B12">
+        <v>469597991000.0</v>
+      </c>
+      <c r="C12">
         <v>465749840000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>433915560000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>421695401000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>380444000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>377653551000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>341574856000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>358348370000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>366540976000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>416596045000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>375907620000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>358486993000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>349307978000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>339283000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>288132533000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>295484227000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>293792371000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>286118637000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>264350512000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>256664610000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>219285462000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>228298952000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>229830855000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>237518056000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>263091177000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>202219975000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>186777108000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>203032306000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>187236283000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>178416186000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>169929300000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>147015499000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>136262523000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>144301670000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>146331876000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>147966266000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>135283094000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>138314689000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>124526269000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>97345606000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>99980000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>90326000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>80769000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>71690000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>65600000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>69730000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>53511000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>50649000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>50778000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>44097000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>39851000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>36003804000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>30712554000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>30493186000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>27189000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>27723169000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>27617181000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>29257706000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>26328180000.0</v>
       </c>
-      <c r="BH12"/>
-      <c r="BI12">
+      <c r="BI12"/>
+      <c r="BJ12">
         <v>21152708000.0</v>
       </c>
-      <c r="BJ12"/>
       <c r="BK12"/>
-      <c r="BL12">
+      <c r="BL12"/>
+      <c r="BM12">
         <v>13908394000.0</v>
       </c>
-      <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
+      <c r="BY12"/>
     </row>
-    <row r="13" spans="1:76">
+    <row r="13" spans="1:77">
       <c r="A13" t="s">
         <v>35</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
-[...1 lines deleted...]
-      </c>
+      <c r="C13"/>
       <c r="D13">
         <v>0.0</v>
       </c>
       <c r="E13">
         <v>0.0</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
       <c r="G13">
         <v>0.0</v>
       </c>
       <c r="H13">
         <v>0.0</v>
       </c>
       <c r="I13">
         <v>0.0</v>
       </c>
-      <c r="J13"/>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
-[...1 lines deleted...]
-      </c>
+      <c r="O13"/>
       <c r="P13">
         <v>0.0</v>
       </c>
       <c r="Q13">
         <v>0.0</v>
       </c>
       <c r="R13">
         <v>0.0</v>
       </c>
       <c r="S13">
         <v>0.0</v>
       </c>
       <c r="T13">
         <v>0.0</v>
       </c>
       <c r="U13">
         <v>0.0</v>
       </c>
-      <c r="V13"/>
+      <c r="V13">
+        <v>0.0</v>
+      </c>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
-      <c r="AK13">
+      <c r="AK13"/>
+      <c r="AL13">
         <v>19793000000.0</v>
       </c>
-      <c r="AL13"/>
-      <c r="AM13">
+      <c r="AM13"/>
+      <c r="AN13">
         <v>17324000000.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
-      <c r="AZ13">
+      <c r="AZ13"/>
+      <c r="BA13">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>199000.0</v>
       </c>
       <c r="BB13">
         <v>199000.0</v>
       </c>
       <c r="BC13">
         <v>199000.0</v>
       </c>
       <c r="BD13">
-        <v>198000.0</v>
+        <v>199000.0</v>
       </c>
       <c r="BE13">
         <v>198000.0</v>
       </c>
       <c r="BF13">
         <v>198000.0</v>
       </c>
       <c r="BG13">
         <v>198000.0</v>
       </c>
-      <c r="BH13"/>
-      <c r="BI13">
+      <c r="BH13">
         <v>198000.0</v>
       </c>
-      <c r="BJ13"/>
-      <c r="BK13">
+      <c r="BI13"/>
+      <c r="BJ13">
         <v>198000.0</v>
       </c>
+      <c r="BK13"/>
       <c r="BL13">
         <v>198000.0</v>
       </c>
       <c r="BM13">
+        <v>198000.0</v>
+      </c>
+      <c r="BN13">
         <v>197000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>196000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>195000.0</v>
       </c>
       <c r="BP13">
         <v>195000.0</v>
       </c>
       <c r="BQ13">
-        <v>194000.0</v>
+        <v>195000.0</v>
       </c>
       <c r="BR13">
         <v>194000.0</v>
       </c>
       <c r="BS13">
+        <v>194000.0</v>
+      </c>
+      <c r="BT13">
         <v>192000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>191000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>192000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>193000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>192000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>183000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:76">
+    <row r="14" spans="1:77">
       <c r="A14" t="s">
         <v>36</v>
       </c>
       <c r="B14">
+        <v>9153000000.0</v>
+      </c>
+      <c r="C14">
         <v>9173000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>9282939000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>9232000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>9247000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>9261000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>9357156000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>9360000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>9445000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>9484000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>9627716000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>9597000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>9625000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>9657000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>9695000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>9678000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>9675000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>9689000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9676000000.0</v>
       </c>
       <c r="T14">
         <v>9676000000.0</v>
       </c>
       <c r="U14">
+        <v>9676000000.0</v>
+      </c>
+      <c r="V14">
         <v>9695000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>9687000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>9496000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>9651000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>9618000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>9604000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>9475000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>9582000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>9577000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>9568000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>9452000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>9561000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>9563000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>9564000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>9418000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>9539000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>9524000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>9512000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>9384000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>9494000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>9480000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>9469000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>9307000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>9397000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>9395000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>9385000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>9243000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>9352000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>9361000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>9360000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>9185855000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>9338000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>9314000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>9335000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>9146720000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>9316370000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>9306665000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>9294215000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>9125950000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>9309170000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>9319185000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>9318510000.0</v>
       </c>
-      <c r="BK14"/>
-      <c r="BL14">
+      <c r="BL14"/>
+      <c r="BM14">
         <v>9293465000.0</v>
       </c>
-      <c r="BM14"/>
-      <c r="BN14">
+      <c r="BN14"/>
+      <c r="BO14">
         <v>9207905000.0</v>
       </c>
-      <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
+      <c r="BY14"/>
     </row>
-    <row r="15" spans="1:76">
+    <row r="15" spans="1:77">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -6669,257 +6700,261 @@
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
-      <c r="AZ15">
+      <c r="AZ15"/>
+      <c r="BA15">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>199000.0</v>
       </c>
       <c r="BB15">
         <v>199000.0</v>
       </c>
       <c r="BC15">
         <v>199000.0</v>
       </c>
       <c r="BD15">
-        <v>198000.0</v>
+        <v>199000.0</v>
       </c>
       <c r="BE15">
         <v>198000.0</v>
       </c>
       <c r="BF15">
         <v>198000.0</v>
       </c>
       <c r="BG15">
         <v>198000.0</v>
       </c>
-      <c r="BH15"/>
-      <c r="BI15">
+      <c r="BH15">
         <v>198000.0</v>
       </c>
-      <c r="BJ15"/>
+      <c r="BI15"/>
+      <c r="BJ15">
+        <v>198000.0</v>
+      </c>
       <c r="BK15"/>
-      <c r="BL15">
+      <c r="BL15"/>
+      <c r="BM15">
         <v>198000.0</v>
       </c>
-      <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
+      <c r="BY15"/>
     </row>
-    <row r="16" spans="1:76">
+    <row r="16" spans="1:77">
       <c r="A16" t="s">
         <v>38</v>
       </c>
       <c r="B16">
+        <v>133651521000.0</v>
+      </c>
+      <c r="C16">
         <v>140846590000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>110356193000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>122036222000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>120828188000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>123094370000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>101089238000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>106412659000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>107720506000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>106103548000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>86579873000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>88550191000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>93748500000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>97132925000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>81859093000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>85245824000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>89921169000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>97011677000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>88335442000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>92524869000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>97106833000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>98680002000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>83514913000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>86173056000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>89301898000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>83611795000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>61564098000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>54380480000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>51121978000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>49467002000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>42940577000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>41972869000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>40759554000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>45133145000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>43089781000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>43914383000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>44579243000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>42453666000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>32595204000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>29073084000.0</v>
       </c>
-      <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
-      <c r="AY16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>13752000000.0</v>
       </c>
-      <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
+      <c r="BY16"/>
     </row>
-    <row r="17" spans="1:76">
+    <row r="17" spans="1:77">
       <c r="A17" t="s">
         <v>39</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6954,52 +6989,53 @@
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
+      <c r="BY17"/>
     </row>
-    <row r="18" spans="1:76">
+    <row r="18" spans="1:77">
       <c r="A18" t="s">
         <v>40</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -7034,52 +7070,53 @@
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
+      <c r="BY18"/>
     </row>
-    <row r="19" spans="1:76">
+    <row r="19" spans="1:77">
       <c r="A19" t="s">
         <v>41</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7114,1214 +7151,1230 @@
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
+      <c r="BY19"/>
     </row>
-    <row r="20" spans="1:76">
+    <row r="20" spans="1:77">
       <c r="A20" t="s">
         <v>42</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>142056071000.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>125846259000.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>115082063000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>111970751000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-      <c r="W20">
+      <c r="W20"/>
+      <c r="X20">
         <v>108355615000.0</v>
       </c>
-      <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
+      <c r="AA20"/>
+      <c r="AB20">
         <v>92078648000.0</v>
       </c>
-      <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
+      <c r="AE20"/>
+      <c r="AF20">
         <v>32622912000.0</v>
       </c>
-      <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-      <c r="AI20">
+      <c r="AI20"/>
+      <c r="AJ20">
         <v>23908610000.0</v>
       </c>
-      <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-      <c r="AM20">
+      <c r="AM20"/>
+      <c r="AN20">
         <v>22909572000.0</v>
       </c>
-      <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
-      <c r="AQ20">
+      <c r="AQ20"/>
+      <c r="AR20">
         <v>7155000000.0</v>
       </c>
-      <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
-      <c r="AU20">
+      <c r="AU20"/>
+      <c r="AV20">
         <v>6356000000.0</v>
       </c>
-      <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
-      <c r="AY20">
+      <c r="AY20"/>
+      <c r="AZ20">
         <v>2552000000.0</v>
       </c>
-      <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
-      <c r="BC20">
+      <c r="BC20"/>
+      <c r="BD20">
         <v>2929000000.0</v>
       </c>
-      <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-      <c r="BG20">
+      <c r="BG20"/>
+      <c r="BH20">
         <v>2615778000.0</v>
       </c>
-      <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
-      <c r="BK20">
+      <c r="BK20"/>
+      <c r="BL20">
         <v>302701000.0</v>
       </c>
-      <c r="BL20"/>
-      <c r="BM20">
+      <c r="BM20"/>
+      <c r="BN20">
         <v>62234000.0</v>
       </c>
-      <c r="BN20"/>
-      <c r="BO20">
+      <c r="BO20"/>
+      <c r="BP20">
         <v>62234000.0</v>
       </c>
-      <c r="BP20"/>
-      <c r="BQ20">
+      <c r="BQ20"/>
+      <c r="BR20">
         <v>35198000.0</v>
       </c>
-      <c r="BR20"/>
-      <c r="BS20">
+      <c r="BS20"/>
+      <c r="BT20">
         <v>27467000.0</v>
       </c>
-      <c r="BT20"/>
-      <c r="BU20">
+      <c r="BU20"/>
+      <c r="BV20">
         <v>3010000.0</v>
       </c>
-      <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
+      <c r="BY20"/>
     </row>
-    <row r="21" spans="1:76">
+    <row r="21" spans="1:77">
       <c r="A21" t="s">
         <v>43</v>
       </c>
       <c r="B21">
+        <v>228025000000.0</v>
+      </c>
+      <c r="C21">
         <v>198342744000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>206087131000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>212454164000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>238525000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>207999854000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>66397315000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>178487285000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>191427937000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>177972079000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>65185411000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>175396457000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>184671239000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>180135000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>61450515000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>176922485000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>196468471000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>178871816000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>77580868000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>180186205000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>177715825000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>156883291000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>66065971000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>136732063000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>134882244000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>127559024000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>34882217000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>54330564000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>56248274000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>56166596000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>24058209000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>25726113000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>26228599000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>41170717000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>16870113000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>39218455000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>38950626000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>36287284000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>13529708000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>33141798000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>18256000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>17880000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>8577000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>15458000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>12571000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>11189000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>3699000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>5153000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>4983000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>5175000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>2422000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>5753880000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>5622399000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>5639693000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>2584000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>5086173000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>4542926000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>2344835000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>4010891000.0</v>
       </c>
-      <c r="BH21"/>
-      <c r="BI21">
+      <c r="BI21"/>
+      <c r="BJ21">
         <v>2255439000.0</v>
       </c>
-      <c r="BJ21"/>
-      <c r="BK21">
+      <c r="BK21"/>
+      <c r="BL21">
         <v>1061108000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>498209000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>304009000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>316682000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>370314000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>452008000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>670692000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>168461000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>155587000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>216444000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>21432000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>18055000.0</v>
       </c>
-      <c r="BW21"/>
       <c r="BX21"/>
+      <c r="BY21"/>
     </row>
-    <row r="22" spans="1:76">
+    <row r="22" spans="1:77">
       <c r="A22" t="s">
         <v>44</v>
       </c>
       <c r="B22">
+        <v>684875000.0</v>
+      </c>
+      <c r="C22">
         <v>580054000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>530227000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>549987000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>435000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>427738000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>439784000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>9807301000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>4384823000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1055155000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>454650000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1671022000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2147977000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2015000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>2300044000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2952668000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2940085000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>2714425000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1061083000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>2729126000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1020114000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>816579000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>811996000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1160580000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>985241000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>600252000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>707418000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>411308000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>311957000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>299982000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>324178000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>455825000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>305494000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>284528000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>298756000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>312195000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>297455000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>262633000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>262800000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>230644000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>216000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>226000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>222000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>240000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>238000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>279000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>244000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>154000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>656000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>939000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1384000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>984761000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>715789000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>629286000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>568000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>424273000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>202106000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>191949000.0</v>
       </c>
-      <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
-      <c r="BN22">
+      <c r="BN22"/>
+      <c r="BO22">
         <v>1378000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>5483000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>1261000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1701000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>1776000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>2466000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>2571000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>2647000.0</v>
       </c>
-      <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
+      <c r="BY22"/>
     </row>
-    <row r="23" spans="1:76">
+    <row r="23" spans="1:77">
       <c r="A23" t="s">
         <v>45</v>
       </c>
       <c r="B23">
+        <v>2158998571000.0</v>
+      </c>
+      <c r="C23">
         <v>2044532485000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2039858328000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2073224805000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2013310000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1921595254000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1786747456000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1720602726000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1661074113000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1646918329000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1579182106000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1536654985000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1539865586000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1517206000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1560702690000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1488054970000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1460708809000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1495494171000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1610573868000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1564217511000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1518748421000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1424143265000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1331626992000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1186532396000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1157414500000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1013681656000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>939926180000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>854783437000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>816751819000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>780699680000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>723918468000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>690660567000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>645739479000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>613165043000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>561734866000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>513938470000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>466226707000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>435129855000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>395598058000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>352217842000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>430959000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>358997000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>306818000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>261877000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>218062000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>202540000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>171166000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>155895000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>150633000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>126915000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>107235000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>99422826000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>86154194000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>82084417000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>75256000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>71999722000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>61731822000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>59692655000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>56804365000.0</v>
       </c>
-      <c r="BH23"/>
-      <c r="BI23">
+      <c r="BI23"/>
+      <c r="BJ23">
         <v>47050205000.0</v>
       </c>
-      <c r="BJ23"/>
-      <c r="BK23">
+      <c r="BK23"/>
+      <c r="BL23">
         <v>35830114000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>24601924000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>17505765000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>12841950000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>9855557000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>8204848000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>6985004000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>5161948000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>4650572000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>3992107000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>3427122000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>3075233000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>2863321000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>2311362000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:76">
+    <row r="24" spans="1:77">
       <c r="A24" t="s">
         <v>46</v>
       </c>
-      <c r="B24"/>
-      <c r="C24">
+      <c r="B24">
+        <v>366671000000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>334573000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>328078000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>322304000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>332319000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>277107000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>278885000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>284521000000.0</v>
       </c>
-      <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>290509000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>293919000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>313112000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>312337000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>322544000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>305809000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>283932000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>282526000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>289352000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>261488000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>240419000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>234202000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>245412000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>258773000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>208765000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>187584000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>174487000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>164134000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>133426000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>138735000000.0</v>
       </c>
-      <c r="AF24"/>
-      <c r="AG24">
+      <c r="AG24"/>
+      <c r="AH24">
         <v>127309000000.0</v>
       </c>
-      <c r="AH24"/>
-      <c r="AI24">
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>111457000000.0</v>
       </c>
-      <c r="AJ24"/>
-      <c r="AK24">
+      <c r="AK24"/>
+      <c r="AL24">
         <v>101754000000.0</v>
       </c>
-      <c r="AL24"/>
-      <c r="AM24">
+      <c r="AM24"/>
+      <c r="AN24">
         <v>93753000000.0</v>
       </c>
-      <c r="AN24"/>
-      <c r="AO24">
+      <c r="AO24"/>
+      <c r="AP24">
         <v>67615000000.0</v>
       </c>
-      <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>50014000000.0</v>
       </c>
-      <c r="AR24"/>
-      <c r="AS24">
+      <c r="AS24"/>
+      <c r="AT24">
         <v>41442000000.0</v>
       </c>
-      <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>31024000000.0</v>
       </c>
-      <c r="AV24"/>
-      <c r="AW24">
+      <c r="AW24"/>
+      <c r="AX24">
         <v>30222000000.0</v>
       </c>
-      <c r="AX24"/>
-      <c r="AY24">
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>12464000000.0</v>
       </c>
-      <c r="AZ24"/>
-      <c r="BA24">
+      <c r="BA24"/>
+      <c r="BB24">
         <v>9868126000.0</v>
       </c>
-      <c r="BB24"/>
-      <c r="BC24">
+      <c r="BC24"/>
+      <c r="BD24">
         <v>9622409000.0</v>
       </c>
-      <c r="BD24"/>
-      <c r="BE24">
+      <c r="BE24"/>
+      <c r="BF24">
         <v>4700574000.0</v>
       </c>
-      <c r="BF24"/>
-      <c r="BG24">
+      <c r="BG24"/>
+      <c r="BH24">
         <v>3733331000.0</v>
       </c>
-      <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
+      <c r="BY24"/>
     </row>
-    <row r="25" spans="1:76">
+    <row r="25" spans="1:77">
       <c r="A25" t="s">
         <v>47</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>347853000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>341147000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>335632000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>345724000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>291004000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>292908000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>299500000000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>330761000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>340626000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>324181000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>301913000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>299027000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>301202000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>272450000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>250564000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>244400000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>253517000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>266916000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>217039000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>196012000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>183021000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>172796000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>141606000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>138735000000.0</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
+      <c r="BY25"/>
     </row>
-    <row r="26" spans="1:76">
+    <row r="26" spans="1:77">
       <c r="A26" t="s">
         <v>48</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>451437000000.0</v>
       </c>
-      <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26">
         <v>412577000000.0</v>
       </c>
-      <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>364704000000.0</v>
       </c>
-      <c r="AF26"/>
-      <c r="AG26">
+      <c r="AG26"/>
+      <c r="AH26">
         <v>350599000000.0</v>
       </c>
-      <c r="AH26"/>
-      <c r="AI26">
+      <c r="AI26"/>
+      <c r="AJ26">
         <v>278505000000.0</v>
       </c>
-      <c r="AJ26"/>
-      <c r="AK26">
+      <c r="AK26"/>
+      <c r="AL26">
         <v>215220000000.0</v>
       </c>
-      <c r="AL26"/>
-      <c r="AM26">
+      <c r="AM26"/>
+      <c r="AN26">
         <v>170104000000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
+      <c r="BY26"/>
     </row>
-    <row r="27" spans="1:76">
+    <row r="27" spans="1:77">
       <c r="A27" t="s">
         <v>49</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -8356,1026 +8409,1043 @@
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
+      <c r="BY27"/>
     </row>
-    <row r="28" spans="1:76">
+    <row r="28" spans="1:77">
       <c r="A28" t="s">
         <v>50</v>
       </c>
       <c r="B28">
+        <v>257121907000.0</v>
+      </c>
+      <c r="C28">
         <v>179541803000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>258491541000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>245728406000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>230429000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>196184470000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>222149645000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>200318338000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>207349031000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>209581711000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>194524297000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>222584873000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>232591568000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>185705000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>196799190000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>205752522000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>173614041000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>147625899000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>152758078000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>157974010000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>147122412000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>116241460000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>106882251000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>116005143000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>110680025000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>100387887000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>95914273000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>71029461000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>88130895000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>82830979000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>80344113000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>65974645000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>62699250000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>38229595000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>24915267000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>43211945000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>45032937000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>44597670000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>36816992000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>38682238000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>20771000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>15323000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>22479000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>7411000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-252000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-7051000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-6640000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>843000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2373000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-8256000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-5175000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-3379231000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-4554761000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-4640533000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-2683881000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-14900651000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-6044393000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-19849832000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-12612140000.0</v>
       </c>
-      <c r="BH28"/>
-      <c r="BI28">
+      <c r="BI28"/>
+      <c r="BJ28">
         <v>-13002643000.0</v>
       </c>
-      <c r="BJ28"/>
       <c r="BK28"/>
-      <c r="BL28">
+      <c r="BL28"/>
+      <c r="BM28">
         <v>-3731196000.0</v>
       </c>
-      <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
+      <c r="BY28"/>
     </row>
-    <row r="29" spans="1:76">
+    <row r="29" spans="1:77">
       <c r="A29" t="s">
         <v>51</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1588816000000.0</v>
+      </c>
       <c r="C29"/>
       <c r="D29"/>
-      <c r="E29">
+      <c r="E29"/>
+      <c r="F29">
         <v>1508454000000.0</v>
       </c>
-      <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>1204074000000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>1119534000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1132411000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1117516000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1055754000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1098804000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1072838000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1092962000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1107828000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1172164000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1122381000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1015049000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>952428000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>836632000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>809283000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>684124000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
+      <c r="BY29"/>
     </row>
-    <row r="30" spans="1:76">
+    <row r="30" spans="1:77">
       <c r="A30" t="s">
         <v>52</v>
       </c>
       <c r="B30">
+        <v>55595817000.0</v>
+      </c>
+      <c r="C30">
         <v>57921726000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>49951361000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>52355808000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>86227000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>49396221000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>101754910000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>47260347000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>104234237000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>52419681000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>96159423000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>47186422000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>97200215000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>45410000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>86072719000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>45137663000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>86355854000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>52821194000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>84353635000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>53721382000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>86838687000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>51712684000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>67267008000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>41573487000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>62086119000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>42815639000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>50850358000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>32015120000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>43506024000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>29469214000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>36852234000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>25726113000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>26228599000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>20592846000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>24758294000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>15576713000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>19676121000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>12881996000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>14373066000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>9492335000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>8810000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>7148000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>7061000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>6821000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>5536000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>5195000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>4588000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>4293000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>4185000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>3103000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>2955000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>2669501000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>2895327000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>2622579000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>2354000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>2683965000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>2500207000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>2344835000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>143370000.0</v>
       </c>
-      <c r="BH30"/>
-      <c r="BI30">
+      <c r="BI30"/>
+      <c r="BJ30">
         <v>2255439000.0</v>
       </c>
-      <c r="BJ30"/>
-      <c r="BK30">
+      <c r="BK30"/>
+      <c r="BL30">
         <v>1850611000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>1815423000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>1339938000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>1284247000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>1069934000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>908807000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>545328000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>491821000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>427337000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>381406000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>231401000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>232358000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>231330000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>171362000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:76">
+    <row r="31" spans="1:77">
       <c r="A31" t="s">
         <v>53</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>588569000000.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
-      <c r="P31">
+      <c r="P31"/>
+      <c r="Q31">
         <v>561981000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>540455000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>580696000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>617195000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>659809000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>668350000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>588967000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>528456000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>424167000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>384327000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>314421000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>288237000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>342424000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>323020000000.0</v>
       </c>
-      <c r="AD31"/>
-      <c r="AE31">
+      <c r="AE31"/>
+      <c r="AF31">
         <v>259754000000.0</v>
       </c>
-      <c r="AF31"/>
-      <c r="AG31">
+      <c r="AG31"/>
+      <c r="AH31">
         <v>241211000000.0</v>
       </c>
-      <c r="AH31"/>
-      <c r="AI31">
+      <c r="AI31"/>
+      <c r="AJ31">
         <v>210697000000.0</v>
       </c>
-      <c r="AJ31"/>
-      <c r="AK31">
+      <c r="AK31"/>
+      <c r="AL31">
         <v>170618000000.0</v>
       </c>
-      <c r="AL31"/>
-      <c r="AM31">
+      <c r="AM31"/>
+      <c r="AN31">
         <v>132983000000.0</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
+      <c r="BY31"/>
     </row>
-    <row r="32" spans="1:76">
+    <row r="32" spans="1:77">
       <c r="A32" t="s">
         <v>54</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>147943000000.0</v>
+      </c>
       <c r="C32"/>
       <c r="D32"/>
-      <c r="E32">
+      <c r="E32"/>
+      <c r="F32">
         <v>110386000000.0</v>
       </c>
-      <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
-      <c r="I32">
+      <c r="I32"/>
+      <c r="J32">
         <v>133815000000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
-      <c r="L32">
+      <c r="L32"/>
+      <c r="M32">
         <v>143657000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>141545000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>163783000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>131785000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>129075000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>113112000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>98156000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>81714000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>82854000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>53680000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>45473000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>48568000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>59995000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>86841000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>27404000000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
+      <c r="BY32"/>
     </row>
-    <row r="33" spans="1:76">
+    <row r="33" spans="1:77">
       <c r="A33" t="s">
         <v>55</v>
       </c>
       <c r="B33">
+        <v>1495696057000.0</v>
+      </c>
+      <c r="C33">
         <v>1399759103000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1444143575000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1491085057000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1467813000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1387438695000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1279020390000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1197274450000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1139692030000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1083130715000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1049767375000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1032156990000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1051054697000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1043027000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>990692994000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1070853984000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1047237293000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1082246949000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1113693369000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1187307691000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1187426461000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1093452678000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1002918135000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>868155624000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>816935060000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>733233177000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>689701154000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>595255212000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>573508229000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>549632686000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>498175524000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>491265198000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>464188895000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>425674004000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>375666369000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>332215155000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>298135391000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>266116072000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>242799296000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>232188281000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>183018000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>161830000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>151440000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>132507000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>116882000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>104351000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>95845000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>86443000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>81200000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>65572000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>53549000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>50850950000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>43424581000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>40745369000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>37320000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>24866758000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>25818929000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>22545967000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>21300877000.0</v>
       </c>
-      <c r="BH33"/>
-      <c r="BI33">
+      <c r="BI33"/>
+      <c r="BJ33">
         <v>18159804000.0</v>
       </c>
-      <c r="BJ33"/>
       <c r="BK33"/>
-      <c r="BL33">
+      <c r="BL33"/>
+      <c r="BM33">
         <v>7348891000.0</v>
       </c>
-      <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
+      <c r="BY33"/>
     </row>
-    <row r="34" spans="1:76">
+    <row r="34" spans="1:77">
       <c r="A34" t="s">
         <v>56</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
@@ -9410,452 +9480,459 @@
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
+      <c r="BY34"/>
     </row>
-    <row r="35" spans="1:76">
+    <row r="35" spans="1:77">
       <c r="A35" t="s">
         <v>57</v>
       </c>
       <c r="B35">
+        <v>421322833000.0</v>
+      </c>
+      <c r="C35">
         <v>384601019000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>385334785000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>383514270000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>375350000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>387268139000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>335423884000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>334537485000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>346304026000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>341395026000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>355635824000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>346910481000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>354062433000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>365437000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>359849941000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>376900543000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>356213396000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>334457826000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>331793691000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>340607948000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>314038032000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>293212000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>285359828000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>283376914000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>298953739000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>247699294000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>221689868000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>202819663000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>193857374000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>165006999000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>164969577000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>156025037000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>146948840000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>157199279000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>127044368000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>125981557000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>115915445000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>108808927000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>107996844000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>82636331000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>77836000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>65667000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>60312000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>58362000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>49340000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>51796000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>39007000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>36924000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>37332000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>21692000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>15505000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>15799242000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>12791968000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>12602593000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>12442549000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>12357077000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>7036316000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>6004230000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>6532673000.0</v>
       </c>
-      <c r="BH35"/>
-      <c r="BI35">
+      <c r="BI35"/>
+      <c r="BJ35">
         <v>3204672000.0</v>
       </c>
-      <c r="BJ35"/>
       <c r="BK35"/>
-      <c r="BL35">
+      <c r="BL35"/>
+      <c r="BM35">
         <v>481517000.0</v>
       </c>
-      <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
+      <c r="BY35"/>
     </row>
-    <row r="36" spans="1:76">
+    <row r="36" spans="1:77">
       <c r="A36" t="s">
         <v>58</v>
       </c>
       <c r="B36">
+        <v>91144542000.0</v>
+      </c>
+      <c r="C36">
         <v>67320203000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>46899056000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>47043929000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>220818000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>73012967000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>48823966000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>51223004000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>32882670000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>51451539000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>27480389000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>45856385000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>29150695000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>34259000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>31822041000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>55619483000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>32461974000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>55593670000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>31826513000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>52328380000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>25224813000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>42756330000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>23503002000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>39108751000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>36978436000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>37902762000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>55716568000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>37240327000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>27033287000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>30073178000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>24687555000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>16602215000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>11191829000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>19827116000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>14256248000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>17958198000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>11431500000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>12628351000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>11415316000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>37265426000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>12498000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>7652000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>6529000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>4864000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>3001000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>1694000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>1799000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>1752000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>1850000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>1915000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>1911000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>1376704000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>1468655000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>1460236000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>25379744000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>-172590000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>20913824000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>1284767000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>16020780000.0</v>
       </c>
-      <c r="BH36"/>
-      <c r="BI36">
+      <c r="BI36"/>
+      <c r="BJ36">
         <v>2010422000.0</v>
       </c>
-      <c r="BJ36"/>
       <c r="BK36"/>
-      <c r="BL36">
+      <c r="BL36"/>
+      <c r="BM36">
         <v>7913444000.0</v>
       </c>
-      <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
+      <c r="BY36"/>
     </row>
-    <row r="37" spans="1:76">
+    <row r="37" spans="1:77">
       <c r="A37" t="s">
         <v>59</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -9890,1042 +9967,1054 @@
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
+      <c r="BY37"/>
     </row>
-    <row r="38" spans="1:76">
+    <row r="38" spans="1:77">
       <c r="A38" t="s">
         <v>60</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>71629000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>76988000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>80027000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>102377000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>90896000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>82519000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>78995000000.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>58545000000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>79884000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>65967000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>66768000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>65298000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>63762000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>61385000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>53466000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>51268000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>46561000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>47032000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>44197000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>43834000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>42506000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>55135000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>44206000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>46404000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>38011000000.0</v>
       </c>
-      <c r="AF38"/>
-      <c r="AG38">
+      <c r="AG38"/>
+      <c r="AH38">
         <v>26229000000.0</v>
       </c>
-      <c r="AH38"/>
-      <c r="AI38">
+      <c r="AI38"/>
+      <c r="AJ38">
         <v>349466000000.0</v>
       </c>
-      <c r="AJ38"/>
-      <c r="AK38">
+      <c r="AK38"/>
+      <c r="AL38">
         <v>276459000000.0</v>
       </c>
-      <c r="AL38"/>
-      <c r="AM38">
+      <c r="AM38"/>
+      <c r="AN38">
         <v>228171000000.0</v>
       </c>
-      <c r="AN38"/>
-      <c r="AO38">
+      <c r="AO38"/>
+      <c r="AP38">
         <v>167483000000.0</v>
       </c>
-      <c r="AP38"/>
-      <c r="AQ38">
+      <c r="AQ38"/>
+      <c r="AR38">
         <v>137219000000.0</v>
       </c>
-      <c r="AR38"/>
-      <c r="AS38">
+      <c r="AS38"/>
+      <c r="AT38">
         <v>104349000000.0</v>
       </c>
-      <c r="AT38"/>
-      <c r="AU38">
+      <c r="AU38"/>
+      <c r="AV38">
         <v>84097000000.0</v>
       </c>
-      <c r="AV38"/>
-      <c r="AW38">
+      <c r="AW38"/>
+      <c r="AX38">
         <v>70354000000.0</v>
       </c>
-      <c r="AX38"/>
-      <c r="AY38">
+      <c r="AY38"/>
+      <c r="AZ38">
         <v>42815000000.0</v>
       </c>
-      <c r="AZ38"/>
-      <c r="BA38">
+      <c r="BA38"/>
+      <c r="BB38">
         <v>34323662000.0</v>
       </c>
-      <c r="BB38"/>
-      <c r="BC38">
+      <c r="BC38"/>
+      <c r="BD38">
         <v>30810206000.0</v>
       </c>
-      <c r="BD38"/>
-      <c r="BE38">
+      <c r="BE38"/>
+      <c r="BF38">
         <v>19293964000.0</v>
       </c>
-      <c r="BF38"/>
-      <c r="BG38">
+      <c r="BG38"/>
+      <c r="BH38">
         <v>15257269000.0</v>
       </c>
-      <c r="BH38"/>
-      <c r="BI38">
+      <c r="BI38"/>
+      <c r="BJ38">
         <v>13366383000.0</v>
       </c>
-      <c r="BJ38"/>
-      <c r="BK38">
+      <c r="BK38"/>
+      <c r="BL38">
         <v>6776602000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>4347155000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>1725850000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>1535226000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>1318751000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>1601446000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>1198384000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>456354000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>352567000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>594276000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>398448000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>272161000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>167374000.0</v>
       </c>
-      <c r="BX38"/>
+      <c r="BY38"/>
     </row>
-    <row r="39" spans="1:76">
+    <row r="39" spans="1:77">
       <c r="A39" t="s">
         <v>61</v>
       </c>
       <c r="B39">
+        <v>137423831000.0</v>
+      </c>
+      <c r="C39">
         <v>120521761000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>111317604000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>107538552000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>78391000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>106679050000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>63957516000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>107912258000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>46222046000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>93716733000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>56893038000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>97153558000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>40154719000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>83597000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>193504400000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>73626428000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>30383206000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>71592966000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>147115269000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>63794701000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>24177697000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>49862372000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>30798998000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>38124649000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>14316903000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>34812613000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>11890143000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>24069491000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>12189327000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>22881613000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>18637232000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>26197932000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>18753968000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>22311995000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>14679571000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>17868141000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>12834647000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>17554466000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>13636627000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>12960976000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>138935000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>99467000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>67326000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>50619000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>29806000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>22985000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>16978000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>14356000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>13814000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>13204000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>9496000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>8913810000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>8405943000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>7593997000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>6398148000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>5524411000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>5593399000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>5352198000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>9031938000.0</v>
       </c>
-      <c r="BH39"/>
-      <c r="BI39">
+      <c r="BI39"/>
+      <c r="BJ39">
         <v>5482254000.0</v>
       </c>
-      <c r="BJ39"/>
-      <c r="BK39">
+      <c r="BK39"/>
+      <c r="BL39">
         <v>352673000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>3344639000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>263140000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>321221000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>291865000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>313699000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>168365000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>193746000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>85768000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>62350000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>23923000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>32910000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>678642000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>13066000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:76">
+    <row r="40" spans="1:77">
       <c r="A40" t="s">
         <v>62</v>
       </c>
       <c r="B40">
+        <v>114414045000.0</v>
+      </c>
+      <c r="C40">
         <v>110229283000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>122821524000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>110295489000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>204068000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>101628335000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>111128295000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>101613341000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>72600367000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>95357973000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>103554462000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>72659666000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>69841603000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>176031000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>209951169000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>61412455000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>56595306000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>51823977000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>166908882000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>58633925000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>52534976000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>47956590000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>60523403000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>52702276000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>47918343000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>46549588000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>48603750000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>38520894000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>33253927000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>26699678000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>33994846000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>30466272000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>26673113000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>27370523000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>29906252000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>26177674000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>19714466000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>17961290000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>19812391000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>17796308000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>166533000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>125507000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>90733000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>70894000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>49652000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>42307000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>35276000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>29919000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>28186000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>27222000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>22087000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>19062779000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>11271241000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>9690014000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>11281033000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>11931722000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>11748069000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>10899040000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>10051570000.0</v>
       </c>
-      <c r="BH40"/>
-      <c r="BI40">
+      <c r="BI40"/>
+      <c r="BJ40">
         <v>7571585000.0</v>
       </c>
-      <c r="BJ40"/>
-      <c r="BK40">
+      <c r="BK40"/>
+      <c r="BL40">
         <v>6342634000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>4163981000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>3664246000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>2693468000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>1846950000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>1390375000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>1240371000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>832873000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>828913000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>709387000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>472344000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>255318000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>145355000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>114574000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:76">
+    <row r="41" spans="1:77">
       <c r="A41" t="s">
         <v>63</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>36452000000.0</v>
       </c>
-      <c r="N41"/>
       <c r="O41"/>
-      <c r="P41">
+      <c r="P41"/>
+      <c r="Q41">
         <v>33764000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>31398000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>32246000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>33188000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>40139000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>39803000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>42440000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>41903000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>30695000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>31763000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>30969000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>28994000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>20140000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>21088000000.0</v>
       </c>
-      <c r="AD41"/>
-      <c r="AE41">
+      <c r="AE41"/>
+      <c r="AF41">
         <v>26144000000.0</v>
       </c>
-      <c r="AF41"/>
-      <c r="AG41">
+      <c r="AG41"/>
+      <c r="AH41">
         <v>19883000000.0</v>
       </c>
-      <c r="AH41"/>
-      <c r="AI41">
+      <c r="AI41"/>
+      <c r="AJ41">
         <v>8407000000.0</v>
       </c>
-      <c r="AJ41"/>
-      <c r="AK41">
+      <c r="AK41"/>
+      <c r="AL41">
         <v>8813000000.0</v>
       </c>
-      <c r="AL41"/>
-      <c r="AM41">
+      <c r="AM41"/>
+      <c r="AN41">
         <v>9549000000.0</v>
       </c>
-      <c r="AN41"/>
-      <c r="AO41">
+      <c r="AO41"/>
+      <c r="AP41">
         <v>6301000000.0</v>
       </c>
-      <c r="AP41"/>
-      <c r="AQ41">
+      <c r="AQ41"/>
+      <c r="AR41">
         <v>6630000000.0</v>
       </c>
-      <c r="AR41"/>
-      <c r="AS41">
+      <c r="AS41"/>
+      <c r="AT41">
         <v>4881000000.0</v>
       </c>
-      <c r="AT41"/>
-      <c r="AU41">
+      <c r="AU41"/>
+      <c r="AV41">
         <v>5041000000.0</v>
       </c>
-      <c r="AV41"/>
-      <c r="AW41">
+      <c r="AW41"/>
+      <c r="AX41">
         <v>5193000000.0</v>
       </c>
-      <c r="AX41"/>
-      <c r="AY41">
+      <c r="AY41"/>
+      <c r="AZ41">
         <v>1600000000.0</v>
       </c>
-      <c r="AZ41"/>
-      <c r="BA41">
+      <c r="BA41"/>
+      <c r="BB41">
         <v>1535840000.0</v>
       </c>
-      <c r="BB41"/>
-      <c r="BC41">
+      <c r="BC41"/>
+      <c r="BD41">
         <v>1508578000.0</v>
       </c>
-      <c r="BD41"/>
-      <c r="BE41">
+      <c r="BE41"/>
+      <c r="BF41">
         <v>1441920000.0</v>
       </c>
-      <c r="BF41"/>
-      <c r="BG41">
+      <c r="BG41"/>
+      <c r="BH41">
         <v>1859808000.0</v>
       </c>
-      <c r="BH41"/>
-      <c r="BI41">
+      <c r="BI41"/>
+      <c r="BJ41">
         <v>2258839000.0</v>
       </c>
-      <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
-      <c r="BM41">
+      <c r="BM41"/>
+      <c r="BN41">
         <v>274050000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>553429000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>566260000.0</v>
       </c>
-      <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
-      <c r="BS41">
+      <c r="BS41"/>
+      <c r="BT41">
         <v>48148000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>106056000.0</v>
       </c>
-      <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
+      <c r="BY41"/>
     </row>
-    <row r="42" spans="1:76">
+    <row r="42" spans="1:77">
       <c r="A42" t="s">
         <v>64</v>
       </c>
       <c r="B42">
+        <v>69077348000.0</v>
+      </c>
+      <c r="C42">
         <v>58713072000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>143777485000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>48052906000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>194447000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>38933170000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>34372080000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>29606607000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>25575300000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>19644878000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>27816390000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>38855242000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>49727422000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>60884000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>55528370000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>61286229000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>68204159000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>65967940000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>62374335000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>56456495000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>53344951000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>47139440000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>44271753000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>40334139000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>37636594000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>34770666000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>30808158000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>28708684000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>27727192000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>25295467000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>23133702000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>21357792000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>20996257000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>19423784000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>18466181000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>16768456000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>16304960000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>15170797000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>14177215000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>12616508000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>14619000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>13670000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>12167000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>6810000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>6155000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>5599000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>5951000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>4062000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>3601000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>3185000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>5721000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>2533575000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>2102686000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>2396043000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>7242305000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>2544700000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>2411386000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>1687520000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>4412722000.0</v>
       </c>
-      <c r="BH42"/>
-      <c r="BI42">
+      <c r="BI42"/>
+      <c r="BJ42">
         <v>577491000.0</v>
       </c>
-      <c r="BJ42"/>
       <c r="BK42"/>
-      <c r="BL42">
+      <c r="BL42"/>
+      <c r="BM42">
         <v>2130547000.0</v>
       </c>
-      <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
+      <c r="BY42"/>
     </row>
-    <row r="43" spans="1:76">
+    <row r="43" spans="1:77">
       <c r="A43" t="s">
         <v>65</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -10960,52 +11049,53 @@
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
+      <c r="BY43"/>
     </row>
-    <row r="44" spans="1:76">
+    <row r="44" spans="1:77">
       <c r="A44" t="s">
         <v>66</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -11040,838 +11130,849 @@
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
+      <c r="BY44"/>
     </row>
-    <row r="45" spans="1:76">
+    <row r="45" spans="1:77">
       <c r="A45" t="s">
         <v>67</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>304838000000.0</v>
+      </c>
       <c r="C45"/>
       <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45">
         <v>159593000000.0</v>
       </c>
-      <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45">
         <v>89458000000.0</v>
       </c>
-      <c r="J45"/>
       <c r="K45"/>
-      <c r="L45">
+      <c r="L45"/>
+      <c r="M45">
         <v>83833000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>82382000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>82859000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>163484000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>85525000000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
-      <c r="W45">
+      <c r="W45"/>
+      <c r="X45">
         <v>77711000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>71117000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>68404000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>63605000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>61606000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>56626000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>53291000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>51297000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>39970000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>38126000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>34554000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>29209000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>26760000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>23334000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>21220000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>19527000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>18574000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>16968000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>15535000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>15477000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>14221000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>13313000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>12533000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>12176000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>11748000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>11037000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>10846000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>10842000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>10734000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>9839617000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>9100919000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>8310064000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>7936457000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>7158224000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>6524965000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>6162529000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>6043608000.0</v>
       </c>
-      <c r="BH45"/>
-      <c r="BI45">
+      <c r="BI45"/>
+      <c r="BJ45">
         <v>4793421000.0</v>
       </c>
-      <c r="BJ45"/>
       <c r="BK45"/>
-      <c r="BL45">
+      <c r="BL45"/>
+      <c r="BM45">
         <v>3001736000.0</v>
       </c>
-      <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
+      <c r="BY45"/>
     </row>
-    <row r="46" spans="1:76">
+    <row r="46" spans="1:77">
       <c r="A46" t="s">
         <v>68</v>
       </c>
       <c r="B46">
+        <v>223681032000.0</v>
+      </c>
+      <c r="C46">
         <v>188107075000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>177017700000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>166681206000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>159593000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>122272953000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>110111796000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>100016897000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>89413597000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>86244638000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>87020564000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>83583986000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>82113539000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>82859000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>84519968000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>86098504000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>88418615000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>90260645000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>88145785000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>79958913000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>80724005000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>79911688000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>77519707000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>70908040000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>68212960000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>63525828000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>60698052000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>56530861000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>53283682000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>51293891000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>39991958000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>38111353000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>34496917000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>29160636000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>27100746000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>23348559000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>21252534000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>19499747000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>18559881000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>16941826000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>15535000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>15477000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>14221000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>13313000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>12533000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>12176000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>11748000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>11037000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>10846000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>10842000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>10734000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>9839617000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>9100919000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>8310064000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>7937000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>7158224000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>6524965000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>6162529000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>6043608000.0</v>
       </c>
-      <c r="BH46"/>
-      <c r="BI46">
+      <c r="BI46"/>
+      <c r="BJ46">
         <v>4793421000.0</v>
       </c>
-      <c r="BJ46"/>
       <c r="BK46"/>
-      <c r="BL46">
+      <c r="BL46"/>
+      <c r="BM46">
         <v>3001736000.0</v>
       </c>
-      <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
+      <c r="BY46"/>
     </row>
-    <row r="47" spans="1:76">
+    <row r="47" spans="1:77">
       <c r="A47" t="s">
         <v>69</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>176942000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>166685000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>149955000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>122062000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>110166000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>100177000000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>89458000000.0</v>
       </c>
-      <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>82382000000.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>85731000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>85525000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>88386000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>90180000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>88305000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>80131000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>80715000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>79855000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>77711000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>71117000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>68404000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>63605000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>61606000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>56626000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>53291000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>51297000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>39970000000.0</v>
       </c>
-      <c r="AF47"/>
-      <c r="AG47">
+      <c r="AG47"/>
+      <c r="AH47">
         <v>34554000000.0</v>
       </c>
-      <c r="AH47"/>
-      <c r="AI47">
+      <c r="AI47"/>
+      <c r="AJ47">
         <v>26760000000.0</v>
       </c>
-      <c r="AJ47"/>
-      <c r="AK47">
+      <c r="AK47"/>
+      <c r="AL47">
         <v>21220000000.0</v>
       </c>
-      <c r="AL47"/>
-      <c r="AM47">
+      <c r="AM47"/>
+      <c r="AN47">
         <v>18574000000.0</v>
       </c>
-      <c r="AN47"/>
-      <c r="AO47">
+      <c r="AO47"/>
+      <c r="AP47">
         <v>15535000000.0</v>
       </c>
-      <c r="AP47"/>
-      <c r="AQ47">
+      <c r="AQ47"/>
+      <c r="AR47">
         <v>14221000000.0</v>
       </c>
-      <c r="AR47"/>
-      <c r="AS47">
+      <c r="AS47"/>
+      <c r="AT47">
         <v>12533000000.0</v>
       </c>
-      <c r="AT47"/>
-      <c r="AU47">
+      <c r="AU47"/>
+      <c r="AV47">
         <v>11748000000.0</v>
       </c>
-      <c r="AV47"/>
-      <c r="AW47">
+      <c r="AW47"/>
+      <c r="AX47">
         <v>10846000000.0</v>
       </c>
-      <c r="AX47"/>
-      <c r="AY47">
+      <c r="AY47"/>
+      <c r="AZ47">
         <v>10734000000.0</v>
       </c>
-      <c r="AZ47"/>
-      <c r="BA47">
+      <c r="BA47"/>
+      <c r="BB47">
         <v>9100919000.0</v>
       </c>
-      <c r="BB47"/>
-      <c r="BC47">
+      <c r="BC47"/>
+      <c r="BD47">
         <v>7936457000.0</v>
       </c>
-      <c r="BD47"/>
-      <c r="BE47">
+      <c r="BE47"/>
+      <c r="BF47">
         <v>6524965000.0</v>
       </c>
-      <c r="BF47"/>
-      <c r="BG47">
+      <c r="BG47"/>
+      <c r="BH47">
         <v>6043608000.0</v>
       </c>
-      <c r="BH47"/>
-      <c r="BI47">
+      <c r="BI47"/>
+      <c r="BJ47">
         <v>4793421000.0</v>
       </c>
-      <c r="BJ47"/>
-      <c r="BK47">
+      <c r="BK47"/>
+      <c r="BL47">
         <v>3679771000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>3001736000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>2622973000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>2258596000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>2040945000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>1210632000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>951488000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>789949000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>563571000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>494885000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>365047000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>190653000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>142080000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>113298000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:76">
+    <row r="48" spans="1:77">
       <c r="A48" t="s">
         <v>70</v>
       </c>
       <c r="B48">
+        <v>1066567654000.0</v>
+      </c>
+      <c r="C48">
         <v>1057554882000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1010868289000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>965285026000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>920192000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>922889225000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>916267958000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>860441639000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>841630048000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>857140600000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>833778823000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>785128938000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>748807858000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>744212000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>714174057000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>754369876000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>708786449000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>703484539000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>683419559000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>674280821000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>620271193000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>590637989000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>537138523000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>474488725000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>435391625000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>413365825000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>378982024000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>362536866000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>342639939000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>326839190000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>299824619000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>285842146000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>256127180000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>241749050000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>205262833000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>182514809000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>164650049000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>151007949000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>136639055000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>126659318000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>116192000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>109185000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>101101000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>93059000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>85614000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>80940000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>74062000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>68413000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>62756000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>58681000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>52224000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>48391639000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>44525134000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>42312904000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>38269085000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>34870783000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>31652090000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>29659904000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>26710368000.0</v>
       </c>
-      <c r="BH48"/>
-      <c r="BI48">
+      <c r="BI48"/>
+      <c r="BJ48">
         <v>22166555000.0</v>
       </c>
-      <c r="BJ48"/>
-      <c r="BK48">
+      <c r="BK48"/>
+      <c r="BL48">
         <v>17873791000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>13449624000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>10590782000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>7610759000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>6007066000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>4334377000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>3480292000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>2534910000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>2120466000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>1574255000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>1222068000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>1000633000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>816300000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>624563000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:76">
+    <row r="49" spans="1:77">
       <c r="A49" t="s">
         <v>71</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -11906,780 +12007,793 @@
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
+      <c r="BY49"/>
     </row>
-    <row r="50" spans="1:76">
+    <row r="50" spans="1:77">
       <c r="A50" t="s">
         <v>72</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>86292000000.0</v>
+      </c>
       <c r="C50"/>
       <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>71511000000.0</v>
       </c>
-      <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>58872000000.0</v>
       </c>
-      <c r="J50"/>
       <c r="K50"/>
-      <c r="L50">
+      <c r="L50"/>
+      <c r="M50">
         <v>60511000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>60196000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>25921000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>22026000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>20340000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>30535000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>31171000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>19003000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>26276000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>14686000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>12818000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>14242000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>14117000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>15101000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>17535000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>33229000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>32792000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>36058000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>50846000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>20155000000.0</v>
       </c>
-      <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>19328000000.0</v>
       </c>
-      <c r="AH50"/>
-      <c r="AI50">
+      <c r="AI50"/>
+      <c r="AJ50">
         <v>4848000000.0</v>
       </c>
-      <c r="AJ50"/>
-      <c r="AK50">
+      <c r="AK50"/>
+      <c r="AL50">
         <v>116592000000.0</v>
       </c>
-      <c r="AL50"/>
-      <c r="AM50">
+      <c r="AM50"/>
+      <c r="AN50">
         <v>109497000000.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
+      <c r="BY50"/>
     </row>
-    <row r="51" spans="1:76">
+    <row r="51" spans="1:77">
       <c r="A51" t="s">
         <v>73</v>
       </c>
       <c r="B51">
+        <v>471741599000.0</v>
+      </c>
+      <c r="C51">
         <v>404155432000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>406572867000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>409285683000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>412486000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>405342322000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>357935803000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>349102171000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>364190144000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>374062813000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>370140747000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>371821267000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>376346578000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>362086000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>354067789000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>369635149000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>360935137000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>339314165000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>322892768000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>331080453000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>291181482000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>267462734000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>261817921000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>270291476000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>286184501000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>237660805000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>229093127000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>218434385000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>212965749000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>194745196000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>180803270000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>173633270000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>169197025000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>156798943000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>133584600000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>132017320000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>116770755000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>114124498000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>109413766000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>91826134000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>84977000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>71930000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>65917000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>54125000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>48019000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>48532000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>36073000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>34297000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>35012000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>18267000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>15053000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>15223371000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>10237061000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>10383514000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>10699517000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>12822518000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>4558058000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>9407874000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>11732771000.0</v>
       </c>
-      <c r="BH51"/>
-      <c r="BI51">
+      <c r="BI51"/>
+      <c r="BJ51">
         <v>8150065000.0</v>
       </c>
-      <c r="BJ51"/>
       <c r="BK51"/>
-      <c r="BL51">
+      <c r="BL51"/>
+      <c r="BM51">
         <v>2755116000.0</v>
       </c>
-      <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
+      <c r="BY51"/>
     </row>
-    <row r="52" spans="1:76">
+    <row r="52" spans="1:77">
       <c r="A52" t="s">
         <v>74</v>
       </c>
       <c r="B52">
+        <v>91774191000.0</v>
+      </c>
+      <c r="C52">
         <v>60004740000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>58571047000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>68146449000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>76854000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>59020826000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>67074982000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>56662297000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>64838801000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>74621935000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>61668854000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>66025297000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>65990252000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>32048000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>27979105000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>26725016000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>36634513000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>37131175000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>24404918000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>30525304000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>18701086000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>16720862000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>18019534000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>17519372000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>18523123000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>20891963000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>35969946000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>35720883000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>38830667000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>53147779000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>40576278000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>39696744000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>42098339000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>18804812000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>20708373000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>20745936000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>14860749000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>19442826000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>15732032000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>19862314000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>17362000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>16242000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>15903000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>6711000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>6114000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>5375000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>5049000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>4553000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>4790000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>3836000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>2589000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>2564100000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>368935000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>770924000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>1077000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>3011975000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>3609323000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>5676325000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>7999440000.0</v>
       </c>
-      <c r="BH52"/>
-      <c r="BI52">
+      <c r="BI52"/>
+      <c r="BJ52">
         <v>8150065000.0</v>
       </c>
-      <c r="BJ52"/>
       <c r="BK52"/>
-      <c r="BL52">
+      <c r="BL52"/>
+      <c r="BM52">
         <v>2755116000.0</v>
       </c>
-      <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
+      <c r="BY52"/>
     </row>
-    <row r="53" spans="1:76">
+    <row r="53" spans="1:77">
       <c r="A53" t="s">
         <v>75</v>
       </c>
       <c r="B53">
+        <v>254978300000.0</v>
+      </c>
+      <c r="C53">
         <v>241136211000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>285834235000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>258138124000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>198387000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>168495699000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>205788698000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>209564537000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>209699863000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>252114943000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>200291170000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>209250599000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>205552968000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>185955000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>130863934000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>131601601000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>106471274000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>94430370000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>94215821000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>83558167000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>75226392000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>77077678000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>74895184000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>83231724000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>87586701000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>64947057000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>53598254000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>55627382000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>62401429000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>66501969000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>69470143000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>39356874000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>29764748000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>25732322000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>37662543000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>59160890000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>63545276000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>68787861000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>51929496000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>44201711000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>35774000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>33719000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>37331000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>24976000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>17329000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>14147000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>10798000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>17195000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>18139000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>17574000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>19623000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>17401202000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>15920732000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>15469139000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>13806000000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>14281401000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>17014730000.0</v>
       </c>
-      <c r="BF53"/>
-      <c r="BG53">
+      <c r="BG53"/>
+      <c r="BH53">
         <v>13716040000.0</v>
       </c>
-      <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
-      <c r="BL53">
+      <c r="BL53"/>
+      <c r="BM53">
         <v>7422082000.0</v>
       </c>
-      <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
+      <c r="BY53"/>
     </row>
-    <row r="54" spans="1:76">
+    <row r="54" spans="1:77">
       <c r="A54" t="s">
         <v>76</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -12714,930 +12828,943 @@
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
+      <c r="BY54"/>
     </row>
-    <row r="55" spans="1:76">
+    <row r="55" spans="1:77">
       <c r="A55" t="s">
         <v>77</v>
       </c>
       <c r="B55">
+        <v>2158998571000.0</v>
+      </c>
+      <c r="C55">
         <v>2044532485000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2039858328000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2073224805000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2013310000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1921595254000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1786747456000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1720602726000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1661074113000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1646918329000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1579182106000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1536654985000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1539865586000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1517206000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1560702690000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1488054970000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1460708809000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1495494171000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1610573868000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1564217511000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1518748421000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1424143265000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1331626992000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1186532396000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1157414500000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1013681656000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>939926180000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>854783437000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>816751819000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>780699680000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>723918468000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>690660567000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>645739479000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>613165043000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>561734866000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>513938470000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>466226707000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>435129855000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>395598058000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>352217842000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>430959000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>358997000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>306818000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>261877000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>218062000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>202540000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>171166000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>155895000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>150633000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>126915000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>107235000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>99422826000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>86154194000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>82084417000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>75256000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>71999722000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>61731822000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>59692655000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>56804365000.0</v>
       </c>
-      <c r="BH55"/>
-      <c r="BI55">
+      <c r="BI55"/>
+      <c r="BJ55">
         <v>47050205000.0</v>
       </c>
-      <c r="BJ55"/>
-      <c r="BK55">
+      <c r="BK55"/>
+      <c r="BL55">
         <v>35830114000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>24601924000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>17505765000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>12841950000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>9855557000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>8204848000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>6985004000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>5161948000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>4650572000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>3992107000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>3427122000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>3075233000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>2863321000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>2311362000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:76">
+    <row r="56" spans="1:77">
       <c r="A56" t="s">
         <v>78</v>
       </c>
       <c r="B56">
+        <v>663302514000.0</v>
+      </c>
+      <c r="C56">
         <v>644773382000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>595714752000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>582139748000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>545497000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>534156560000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>507727066000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>523328276000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>521382082000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>563787614000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>529414731000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>504497995000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>488810889000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>474179000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>570009696000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>417200986000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>413471516000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>413247222000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>496880499000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>376909819000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>331321960000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>330690587000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>328708857000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>318376772000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>340479440000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>280448479000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>250225027000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>259528225000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>243243591000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>231066995000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>225742944000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>199395369000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>181550584000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>187491039000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>186068497000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>181723315000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>168091317000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>169013784000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>152798762000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>120029561000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>247941000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>197167000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>155378000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>129370000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>101180000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>98189000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>75321000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>69452000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>69433000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>61343000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>53686000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>48571876000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>42729613000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>41339048000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>36509148000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>36355818000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>35912893000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>37146688000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>35503488000.0</v>
       </c>
-      <c r="BH56"/>
-      <c r="BI56">
+      <c r="BI56"/>
+      <c r="BJ56">
         <v>28890401000.0</v>
       </c>
-      <c r="BJ56"/>
       <c r="BK56"/>
-      <c r="BL56">
+      <c r="BL56"/>
+      <c r="BM56">
         <v>17253033000.0</v>
       </c>
-      <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
+      <c r="BY56"/>
     </row>
-    <row r="57" spans="1:76">
+    <row r="57" spans="1:77">
       <c r="A57" t="s">
         <v>79</v>
       </c>
       <c r="B57">
+        <v>515386605000.0</v>
+      </c>
+      <c r="C57">
         <v>452354768000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>412927585000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>429224229000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>435111000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>409448406000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>397946107000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>407125290000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>387633502000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>388619946000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>352452279000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>361267708000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>347727146000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>310396000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>429051397000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>287260449000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>300317778000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>315003444000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>403667867000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>294233754000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>277635971000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>285185306000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>270139387000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>258558053000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>253880971000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>253078590000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>236616587000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>211168612000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>201920266000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>217413822000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>202546208000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>192005209000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>178578502000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>155409248000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>154069159000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>142899106000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>123566157000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>120920999000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>101495789000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>95900838000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>209002000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>164221000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>124406000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>92512000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>68498000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>60074000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>50035000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>43577000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>42826000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>40217000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>33267000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>29936760000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>25910450000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>23899586000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>20664996000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>21350014000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>19981134000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>20731277000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>21183348000.0</v>
       </c>
-      <c r="BH57"/>
-      <c r="BI57">
+      <c r="BI57"/>
+      <c r="BJ57">
         <v>18503027000.0</v>
       </c>
-      <c r="BJ57"/>
-      <c r="BK57">
+      <c r="BK57"/>
+      <c r="BL57">
         <v>13022045000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>8479864000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>4563079000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>3330569000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>2091597000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>1938005000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>1649617000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>915709000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>867847000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>760244000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>497899000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>256719000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>211083000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>131277000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:76">
+    <row r="58" spans="1:77">
       <c r="A58" t="s">
         <v>80</v>
       </c>
       <c r="B58">
+        <v>936709438000.0</v>
+      </c>
+      <c r="C58">
         <v>836955788000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>798262370000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>812738499000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>810461000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>796716544000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>733369991000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>741662775000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>733937528000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>730014972000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>708088103000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>708178190000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>701789579000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>675833000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>788901338000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>664160992000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>656531173000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>649461271000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>735461558000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>634841702000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>591674003000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>578397306000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>555499215000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>541934967000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>552834710000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>500777884000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>458306455000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>413988276000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>395777640000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>382420821000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>367515785000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>348030246000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>325527342000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>312608527000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>281113527000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>268880663000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>239481602000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>229729926000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>209492633000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>178537170000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>286838000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>229888000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>184718000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>150874000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>117838000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>111870000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>89042000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>80501000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>80158000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>61909000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>48772000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>45736002000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>38702418000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>36502179000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>33107545000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>33707091000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>27017450000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>26735507000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>27716021000.0</v>
       </c>
-      <c r="BH58"/>
-      <c r="BI58">
+      <c r="BI58"/>
+      <c r="BJ58">
         <v>21707699000.0</v>
       </c>
-      <c r="BJ58"/>
-      <c r="BK58">
+      <c r="BK58"/>
+      <c r="BL58">
         <v>13989256000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>8961381000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>5207112000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>3957363000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>2736225000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>1988869000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>1709561000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>938046000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>932816000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>883832000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>498709000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>257077000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>211083000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>131277000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:76">
+    <row r="59" spans="1:77">
       <c r="A59" t="s">
         <v>81</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -13672,362 +13799,367 @@
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
+      <c r="BY59"/>
     </row>
-    <row r="60" spans="1:76">
+    <row r="60" spans="1:77">
       <c r="A60" t="s">
         <v>82</v>
       </c>
       <c r="B60">
+        <v>1135645002000.0</v>
+      </c>
+      <c r="C60">
         <v>1123882414000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1154645774000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1172053319000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1202849000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1124878710000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1053377465000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>978939951000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>927136585000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>916903357000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>871094003000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>828476795000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>838076007000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>841373000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>771801352000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>823893978000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>804177636000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>846032900000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>875112310000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>929375809000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>927074418000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>845745959000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>776127777000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>644597429000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>604579790000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>512903772000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>481619725000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>440795161000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>420974179000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>398278859000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>356402683000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>342630321000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>320212137000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>300556516000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>280621339000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>245057807000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>226745105000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>205399929000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>186105425000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>173680672000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>144121000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>129109000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>122100000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>111003000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>100224000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>90670000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>82124000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>75394000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>70475000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>65006000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>58463000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>53686824000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>47451776000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>45582238000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>42148455000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>38292631000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>34714372000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>32957148000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>29088344000.0</v>
       </c>
-      <c r="BH60"/>
-      <c r="BI60">
+      <c r="BI60"/>
+      <c r="BJ60">
         <v>25342506000.0</v>
       </c>
-      <c r="BJ60"/>
-      <c r="BK60">
+      <c r="BK60"/>
+      <c r="BL60">
         <v>21840858000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>15640543000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>12298653000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>8884587000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>7119332000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>6215979000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>5275443000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>4223902000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>3717756000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>3108275000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>2928413000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>2818156000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>2652238000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>2180085000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:76">
+    <row r="61" spans="1:77">
       <c r="A61" t="s">
         <v>83</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
-      <c r="T61">
+      <c r="T61"/>
+      <c r="U61">
         <v>-435000000.0</v>
       </c>
-      <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
-      <c r="AB61">
+      <c r="AB61"/>
+      <c r="AC61">
         <v>-66000000.0</v>
       </c>
-      <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
+      <c r="BY61"/>
     </row>
-    <row r="62" spans="1:76">
+    <row r="62" spans="1:77">
       <c r="A62" t="s">
         <v>84</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -14062,50 +14194,51 @@
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
+      <c r="BY62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -14194,51 +14327,51 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B2">
         <v>328896000000.0</v>
       </c>
       <c r="C2">
         <v>311011000000.0</v>
       </c>
       <c r="D2">
         <v>315906000000.0</v>
       </c>
       <c r="E2">
         <v>315806000000.0</v>
       </c>
       <c r="F2">
         <v>314174000000.0</v>
       </c>
       <c r="G2">
         <v>260532000000.0</v>
       </c>
       <c r="H2">
         <v>209756000000.0</v>
       </c>
       <c r="I2">
         <v>170574000000.0</v>
       </c>
@@ -14268,51 +14401,51 @@
       </c>
       <c r="R2">
         <v>3889468000.0</v>
       </c>
       <c r="S2">
         <v>2170421000.0</v>
       </c>
       <c r="T2">
         <v>1117557000.0</v>
       </c>
       <c r="U2">
         <v>817062000.0</v>
       </c>
       <c r="V2">
         <v>469869000.0</v>
       </c>
       <c r="W2">
         <v>416216000.0</v>
       </c>
       <c r="X2">
         <v>229548000.0</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B3">
         <v>27769000000.0</v>
       </c>
       <c r="C3">
         <v>56213000000.0</v>
       </c>
       <c r="D3">
         <v>20990000000.0</v>
       </c>
       <c r="E3">
         <v>23417000000.0</v>
       </c>
       <c r="F3">
         <v>57670000000.0</v>
       </c>
       <c r="G3">
         <v>50774000000.0</v>
       </c>
       <c r="H3">
         <v>44673000000.0</v>
       </c>
       <c r="I3">
         <v>34248000000.0</v>
       </c>
@@ -14342,79 +14475,79 @@
       </c>
       <c r="R3">
         <v>537773000.0</v>
       </c>
       <c r="S3">
         <v>360180000.0</v>
       </c>
       <c r="T3">
         <v>192612000.0</v>
       </c>
       <c r="U3">
         <v>134362000.0</v>
       </c>
       <c r="V3">
         <v>57320000.0</v>
       </c>
       <c r="W3">
         <v>9412000.0</v>
       </c>
       <c r="X3">
         <v>2004000.0</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B5">
         <v>245628000000.0</v>
       </c>
       <c r="C5">
         <v>253932000000.0</v>
       </c>
       <c r="D5">
         <v>162947000000.0</v>
       </c>
       <c r="E5">
         <v>110880000000.0</v>
       </c>
       <c r="F5">
         <v>255980000000.0</v>
       </c>
       <c r="G5">
         <v>187471000000.0</v>
       </c>
       <c r="H5">
         <v>117090000000.0</v>
       </c>
       <c r="I5">
         <v>99364000000.0</v>
       </c>
@@ -14444,51 +14577,51 @@
       </c>
       <c r="R5">
         <v>5884930000.0</v>
       </c>
       <c r="S5">
         <v>3245627000.0</v>
       </c>
       <c r="T5">
         <v>1536092000.0</v>
       </c>
       <c r="U5">
         <v>1122156000.0</v>
       </c>
       <c r="V5">
         <v>484359000.0</v>
       </c>
       <c r="W5">
         <v>450412000.0</v>
       </c>
       <c r="X5">
         <v>334201000.0</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B6">
         <v>273397000000.0</v>
       </c>
       <c r="C6">
         <v>310145000000.0</v>
       </c>
       <c r="D6">
         <v>183937000000.0</v>
       </c>
       <c r="E6">
         <v>134297000000.0</v>
       </c>
       <c r="F6">
         <v>313650000000.0</v>
       </c>
       <c r="G6">
         <v>238245000000.0</v>
       </c>
       <c r="H6">
         <v>161763000000.0</v>
       </c>
       <c r="I6">
         <v>133612000000.0</v>
       </c>
@@ -14518,107 +14651,107 @@
       </c>
       <c r="R6">
         <v>6422703000.0</v>
       </c>
       <c r="S6">
         <v>3605807000.0</v>
       </c>
       <c r="T6">
         <v>1728704000.0</v>
       </c>
       <c r="U6">
         <v>1256518000.0</v>
       </c>
       <c r="V6">
         <v>484359000.0</v>
       </c>
       <c r="W6">
         <v>468696000.0</v>
       </c>
       <c r="X6">
         <v>336205000.0</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B9">
         <v>422870000000.0</v>
       </c>
       <c r="C9">
         <v>349246000000.0</v>
       </c>
       <c r="D9">
         <v>293109000000.0</v>
       </c>
       <c r="E9">
         <v>238746000000.0</v>
       </c>
       <c r="F9">
         <v>245944000000.0</v>
       </c>
       <c r="G9">
         <v>221532000000.0</v>
       </c>
       <c r="H9">
         <v>167533000000.0</v>
       </c>
       <c r="I9">
         <v>142120000000.0</v>
       </c>
@@ -14648,51 +14781,51 @@
       </c>
       <c r="R9">
         <v>8550492000.0</v>
       </c>
       <c r="S9">
         <v>4984123000.0</v>
       </c>
       <c r="T9">
         <v>2703366000.0</v>
       </c>
       <c r="U9">
         <v>1983379000.0</v>
       </c>
       <c r="V9">
         <v>956526000.0</v>
       </c>
       <c r="W9">
         <v>727317000.0</v>
       </c>
       <c r="X9">
         <v>505409000.0</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B10">
         <v>277249000000.0</v>
       </c>
       <c r="C10">
         <v>241485000000.0</v>
       </c>
       <c r="D10">
         <v>161324000000.0</v>
       </c>
       <c r="E10">
         <v>210225000000.0</v>
       </c>
       <c r="F10">
         <v>248062000000.0</v>
       </c>
       <c r="G10">
         <v>180022000000.0</v>
       </c>
       <c r="H10">
         <v>109400000000.0</v>
       </c>
       <c r="I10">
         <v>94466000000.0</v>
       </c>
@@ -14722,51 +14855,51 @@
       </c>
       <c r="R10">
         <v>6040731000.0</v>
       </c>
       <c r="S10">
         <v>3104895000.0</v>
       </c>
       <c r="T10">
         <v>1534503000.0</v>
       </c>
       <c r="U10">
         <v>1116771000.0</v>
       </c>
       <c r="V10">
         <v>437055000.0</v>
       </c>
       <c r="W10">
         <v>463653000.0</v>
       </c>
       <c r="X10">
         <v>338209000.0</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B11">
         <v>47448000000.0</v>
       </c>
       <c r="C11">
         <v>45018000000.0</v>
       </c>
       <c r="D11">
         <v>43276000000.0</v>
       </c>
       <c r="E11">
         <v>21516000000.0</v>
       </c>
       <c r="F11">
         <v>20252000000.0</v>
       </c>
       <c r="G11">
         <v>19897000000.0</v>
       </c>
       <c r="H11">
         <v>13512000000.0</v>
       </c>
       <c r="I11">
         <v>14482000000.0</v>
       </c>
@@ -14796,51 +14929,51 @@
       </c>
       <c r="R11">
         <v>819120000.0</v>
       </c>
       <c r="S11">
         <v>289245000.0</v>
       </c>
       <c r="T11">
         <v>-33505000.0</v>
       </c>
       <c r="U11">
         <v>52971000.0</v>
       </c>
       <c r="V11">
         <v>-48307000.0</v>
       </c>
       <c r="W11">
         <v>22534000.0</v>
       </c>
       <c r="X11">
         <v>16013000.0</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B12">
         <v>14738419000.0</v>
       </c>
       <c r="C12">
         <v>12447000000.0</v>
       </c>
       <c r="D12">
         <v>11885000000.0</v>
       </c>
       <c r="E12">
         <v>9985000000.0</v>
       </c>
       <c r="F12">
         <v>7918000000.0</v>
       </c>
       <c r="G12">
         <v>7449000000.0</v>
       </c>
       <c r="H12">
         <v>7690000000.0</v>
       </c>
       <c r="I12">
         <v>4898000000.0</v>
       </c>
@@ -14870,101 +15003,101 @@
       </c>
       <c r="R12">
         <v>1953000.0</v>
       </c>
       <c r="S12">
         <v>140732000.0</v>
       </c>
       <c r="T12">
         <v>1589000.0</v>
       </c>
       <c r="U12">
         <v>5385000.0</v>
       </c>
       <c r="V12">
         <v>47304000.0</v>
       </c>
       <c r="W12">
         <v>9412000.0</v>
       </c>
       <c r="X12">
         <v>2004000.0</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B13">
         <v>28254000000.0</v>
       </c>
       <c r="C13">
         <v>32555000000.0</v>
       </c>
       <c r="D13">
         <v>13808000000.0</v>
       </c>
       <c r="E13">
         <v>25481000000.0</v>
       </c>
       <c r="F13">
         <v>6650000000.0</v>
       </c>
       <c r="G13">
         <v>6957000000.0</v>
       </c>
       <c r="H13">
         <v>9294000000.0</v>
       </c>
       <c r="I13">
         <v>3182000000.0</v>
       </c>
       <c r="J13">
         <v>2087000000.0</v>
       </c>
       <c r="K13">
         <v>4477000000.0</v>
       </c>
       <c r="L13">
         <v>4411000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B14">
         <v>-4959000000.0</v>
       </c>
       <c r="C14">
         <v>-2394000000.0</v>
       </c>
       <c r="D14">
         <v>-2832000000.0</v>
       </c>
       <c r="E14">
         <v>-466000000.0</v>
       </c>
       <c r="F14">
         <v>-2988000000.0</v>
       </c>
       <c r="G14">
         <v>74059000000.0</v>
       </c>
       <c r="H14">
         <v>56118000000.0</v>
       </c>
       <c r="I14">
         <v>32697000000.0</v>
       </c>
@@ -14986,51 +15119,51 @@
       <c r="O14">
         <v>52981000.0</v>
       </c>
       <c r="P14">
         <v>21748000.0</v>
       </c>
       <c r="Q14">
         <v>61584000.0</v>
       </c>
       <c r="R14">
         <v>65965000.0</v>
       </c>
       <c r="S14">
         <v>31073000.0</v>
       </c>
       <c r="T14">
         <v>1988000.0</v>
       </c>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B15">
         <v>224842000000.0</v>
       </c>
       <c r="C15">
         <v>194073000000.0</v>
       </c>
       <c r="D15">
         <v>115216000000.0</v>
       </c>
       <c r="E15">
         <v>188243000000.0</v>
       </c>
       <c r="F15">
         <v>224822000000.0</v>
       </c>
       <c r="G15">
         <v>159847000000.0</v>
       </c>
       <c r="H15">
         <v>93310000000.0</v>
       </c>
       <c r="I15">
         <v>78719000000.0</v>
       </c>
@@ -15060,51 +15193,51 @@
       </c>
       <c r="R15">
         <v>5155646000.0</v>
       </c>
       <c r="S15">
         <v>2784577000.0</v>
       </c>
       <c r="T15">
         <v>1566020000.0</v>
       </c>
       <c r="U15">
         <v>1063800000.0</v>
       </c>
       <c r="V15">
         <v>485362000.0</v>
       </c>
       <c r="W15">
         <v>441119000.0</v>
       </c>
       <c r="X15">
         <v>322196000.0</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B16">
         <v>224842000000.0</v>
       </c>
       <c r="C16">
         <v>194073000000.0</v>
       </c>
       <c r="D16">
         <v>115216000000.0</v>
       </c>
       <c r="E16">
         <v>188243000000.0</v>
       </c>
       <c r="F16">
         <v>224822000000.0</v>
       </c>
       <c r="G16">
         <v>159847000000.0</v>
       </c>
       <c r="H16">
         <v>93310000000.0</v>
       </c>
       <c r="I16">
         <v>78719000000.0</v>
       </c>
@@ -15132,51 +15265,51 @@
       <c r="Q16">
         <v>8053625000.0</v>
       </c>
       <c r="R16">
         <v>5155646000.0</v>
       </c>
       <c r="S16">
         <v>2784577000.0</v>
       </c>
       <c r="T16">
         <v>1566020000.0</v>
       </c>
       <c r="U16">
         <v>1063800000.0</v>
       </c>
       <c r="V16">
         <v>485362000.0</v>
       </c>
       <c r="W16">
         <v>446702000.0</v>
       </c>
       <c r="X16"/>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B17">
         <v>229801000000.0</v>
       </c>
       <c r="C17">
         <v>196467000000.0</v>
       </c>
       <c r="D17">
         <v>118048000000.0</v>
       </c>
       <c r="E17">
         <v>188709000000.0</v>
       </c>
       <c r="F17">
         <v>227810000000.0</v>
       </c>
       <c r="G17">
         <v>160125000000.0</v>
       </c>
       <c r="H17">
         <v>95888000000.0</v>
       </c>
       <c r="I17">
         <v>79984000000.0</v>
       </c>
@@ -15186,155 +15319,155 @@
       <c r="K17">
         <v>41447000000.0</v>
       </c>
       <c r="L17">
         <v>29108000000.0</v>
       </c>
       <c r="M17">
         <v>23888000000.0</v>
       </c>
       <c r="N17">
         <v>15563000000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B18">
         <v>3453000000.0</v>
       </c>
       <c r="C18">
         <v>3557000000.0</v>
       </c>
       <c r="D18">
         <v>1923000000.0</v>
       </c>
       <c r="E18">
         <v>-1393000000.0</v>
       </c>
       <c r="F18">
         <v>-464000000.0</v>
       </c>
       <c r="G18">
         <v>-930000000.0</v>
       </c>
       <c r="H18">
         <v>-1376000000.0</v>
       </c>
       <c r="I18">
         <v>-329000000.0</v>
       </c>
       <c r="J18">
         <v>880000000.0</v>
       </c>
       <c r="K18">
         <v>452000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B21">
         <v>241562000000.0</v>
       </c>
       <c r="C21">
         <v>208099000000.0</v>
       </c>
       <c r="D21">
         <v>160074000000.0</v>
       </c>
       <c r="E21">
         <v>110827000000.0</v>
       </c>
       <c r="F21">
         <v>271620000000.0</v>
       </c>
       <c r="G21">
         <v>184237000000.0</v>
       </c>
       <c r="H21">
         <v>118694000000.0</v>
       </c>
       <c r="I21">
         <v>97648000000.0</v>
       </c>
@@ -15364,79 +15497,79 @@
       </c>
       <c r="R21">
         <v>6020478000.0</v>
       </c>
       <c r="S21">
         <v>3245974000.0</v>
       </c>
       <c r="T21">
         <v>1635026000.0</v>
       </c>
       <c r="U21">
         <v>1163305000.0</v>
       </c>
       <c r="V21">
         <v>484359000.0</v>
       </c>
       <c r="W21">
         <v>468696000.0</v>
       </c>
       <c r="X21">
         <v>336205000.0</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B23">
         <v>510204000000.0</v>
       </c>
       <c r="C23">
         <v>452158000000.0</v>
       </c>
       <c r="D23">
         <v>448941000000.0</v>
       </c>
       <c r="E23">
         <v>443725000000.0</v>
       </c>
       <c r="F23">
         <v>288498000000.0</v>
       </c>
       <c r="G23">
         <v>297827000000.0</v>
       </c>
       <c r="H23">
         <v>258595000000.0</v>
       </c>
       <c r="I23">
         <v>215046000000.0</v>
       </c>
@@ -15466,125 +15599,125 @@
       </c>
       <c r="R23">
         <v>6419482000.0</v>
       </c>
       <c r="S23">
         <v>3908570000.0</v>
       </c>
       <c r="T23">
         <v>2185897000.0</v>
       </c>
       <c r="U23">
         <v>1637136000.0</v>
       </c>
       <c r="V23">
         <v>942036000.0</v>
       </c>
       <c r="W23">
         <v>674837000.0</v>
       </c>
       <c r="X23">
         <v>398752000.0</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B25">
         <v>66028000000.0</v>
       </c>
       <c r="C25">
         <v>56213000000.0</v>
       </c>
       <c r="D25">
         <v>59008000000.0</v>
       </c>
       <c r="E25">
         <v>61216000000.0</v>
       </c>
       <c r="F25">
         <v>57670000000.0</v>
       </c>
       <c r="G25">
         <v>50774000000.0</v>
       </c>
       <c r="H25">
         <v>44673000000.0</v>
       </c>
       <c r="I25">
         <v>34248000000.0</v>
       </c>
       <c r="J25">
         <v>23611000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B26">
         <v>85747000000.0</v>
       </c>
       <c r="C26">
         <v>70686000000.0</v>
       </c>
       <c r="D26">
         <v>64078000000.0</v>
       </c>
       <c r="E26">
         <v>61401000000.0</v>
       </c>
       <c r="F26">
         <v>51880000000.0</v>
       </c>
       <c r="G26">
         <v>38972000000.0</v>
       </c>
       <c r="H26">
         <v>30387000000.0</v>
       </c>
       <c r="I26">
         <v>22936000000.0</v>
       </c>
@@ -15612,51 +15745,51 @@
       <c r="Q26">
         <v>1724616000.0</v>
       </c>
       <c r="R26">
         <v>1191637000.0</v>
       </c>
       <c r="S26">
         <v>710460000.0</v>
       </c>
       <c r="T26">
         <v>376120000.0</v>
       </c>
       <c r="U26">
         <v>297320000.0</v>
       </c>
       <c r="V26">
         <v>162544000.0</v>
       </c>
       <c r="W26">
         <v>55129000.0</v>
       </c>
       <c r="X26"/>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B27">
         <v>41727000000.0</v>
       </c>
       <c r="C27">
         <v>36388000000.0</v>
       </c>
       <c r="D27">
         <v>34211000000.0</v>
       </c>
       <c r="E27">
         <v>29229000000.0</v>
       </c>
       <c r="F27">
         <v>40594000000.0</v>
       </c>
       <c r="G27">
         <v>33758000000.0</v>
       </c>
       <c r="H27">
         <v>21396000000.0</v>
       </c>
       <c r="I27">
         <v>24233000000.0</v>
       </c>
@@ -15686,51 +15819,51 @@
       </c>
       <c r="R27">
         <v>581468000.0</v>
       </c>
       <c r="S27">
         <v>518147000.0</v>
       </c>
       <c r="T27">
         <v>297439000.0</v>
       </c>
       <c r="U27">
         <v>293247000.0</v>
       </c>
       <c r="V27">
         <v>197627000.0</v>
       </c>
       <c r="W27">
         <v>108482000.0</v>
       </c>
       <c r="X27">
         <v>55967000.0</v>
       </c>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B28">
         <v>136127000000.0</v>
       </c>
       <c r="C28">
         <v>42075000000.0</v>
       </c>
       <c r="D28">
         <v>103525000000.0</v>
       </c>
       <c r="E28">
         <v>106696000000.0</v>
       </c>
       <c r="F28">
         <v>89847000000.0</v>
       </c>
       <c r="G28">
         <v>67625000000.0</v>
       </c>
       <c r="H28">
         <v>53446000000.0</v>
       </c>
       <c r="I28">
         <v>41522000000.0</v>
       </c>
@@ -15760,101 +15893,101 @@
       </c>
       <c r="R28">
         <v>2026347000.0</v>
       </c>
       <c r="S28">
         <v>1332207000.0</v>
       </c>
       <c r="T28">
         <v>840113000.0</v>
       </c>
       <c r="U28">
         <v>610022000.0</v>
       </c>
       <c r="V28">
         <v>347685000.0</v>
       </c>
       <c r="W28">
         <v>170050000.0</v>
       </c>
       <c r="X28">
         <v>112011000.0</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B29">
         <v>47448000000.0</v>
       </c>
       <c r="C29">
         <v>45018000000.0</v>
       </c>
       <c r="D29">
         <v>43276000000.0</v>
       </c>
       <c r="E29">
         <v>21516000000.0</v>
       </c>
       <c r="F29">
         <v>20252000000.0</v>
       </c>
       <c r="G29">
         <v>19897000000.0</v>
       </c>
       <c r="H29">
         <v>13512000000.0</v>
       </c>
       <c r="I29">
         <v>14482000000.0</v>
       </c>
       <c r="J29">
         <v>15744000000.0</v>
       </c>
       <c r="K29">
         <v>10193000000.0</v>
       </c>
       <c r="L29">
         <v>7108000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B30">
         <v>181308000000.0</v>
       </c>
       <c r="C30">
         <v>141147000000.0</v>
       </c>
       <c r="D30">
         <v>133035000000.0</v>
       </c>
       <c r="E30">
         <v>127919000000.0</v>
       </c>
       <c r="F30">
         <v>-25676000000.0</v>
       </c>
       <c r="G30">
         <v>37295000000.0</v>
       </c>
       <c r="H30">
         <v>48839000000.0</v>
       </c>
       <c r="I30">
         <v>44472000000.0</v>
       </c>
@@ -15884,51 +16017,51 @@
       </c>
       <c r="R30">
         <v>2530014000.0</v>
       </c>
       <c r="S30">
         <v>1738149000.0</v>
       </c>
       <c r="T30">
         <v>1068340000.0</v>
       </c>
       <c r="U30">
         <v>820074000.0</v>
       </c>
       <c r="V30">
         <v>472167000.0</v>
       </c>
       <c r="W30">
         <v>267493000.0</v>
       </c>
       <c r="X30">
         <v>169204000.0</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B31">
         <v>35687000000.0</v>
       </c>
       <c r="C31">
         <v>33386000000.0</v>
       </c>
       <c r="D31">
         <v>1250000000.0</v>
       </c>
       <c r="E31">
         <v>99398000000.0</v>
       </c>
       <c r="F31">
         <v>-23558000000.0</v>
       </c>
       <c r="G31">
         <v>-4215000000.0</v>
       </c>
       <c r="H31">
         <v>-9294000000.0</v>
       </c>
       <c r="I31">
         <v>-3182000000.0</v>
       </c>
@@ -15958,51 +16091,51 @@
       </c>
       <c r="R31">
         <v>20253000.0</v>
       </c>
       <c r="S31">
         <v>-141079000.0</v>
       </c>
       <c r="T31">
         <v>-100523000.0</v>
       </c>
       <c r="U31">
         <v>-46534000.0</v>
       </c>
       <c r="V31">
         <v>-47304000.0</v>
       </c>
       <c r="W31">
         <v>-5043000.0</v>
       </c>
       <c r="X31">
         <v>2004000.0</v>
       </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B32">
         <v>751766000000.0</v>
       </c>
       <c r="C32">
         <v>660257000000.0</v>
       </c>
       <c r="D32">
         <v>609015000000.0</v>
       </c>
       <c r="E32">
         <v>554552000000.0</v>
       </c>
       <c r="F32">
         <v>560118000000.0</v>
       </c>
       <c r="G32">
         <v>482064000000.0</v>
       </c>
       <c r="H32">
         <v>377289000000.0</v>
       </c>
       <c r="I32">
         <v>312694000000.0</v>
       </c>
@@ -16051,731 +16184,740 @@
       <c r="X32">
         <v>734957000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BX32"/>
+  <dimension ref="A1:BY32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:76">
+    <row r="1" spans="1:77">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>85</v>
       </c>
       <c r="C1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
         <v>88</v>
       </c>
       <c r="G1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
         <v>91</v>
       </c>
       <c r="K1" t="s">
+        <v>92</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
         <v>94</v>
       </c>
       <c r="O1" t="s">
+        <v>95</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
         <v>97</v>
       </c>
       <c r="S1" t="s">
+        <v>98</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
         <v>100</v>
       </c>
       <c r="W1" t="s">
+        <v>101</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
         <v>103</v>
       </c>
       <c r="AA1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
         <v>106</v>
       </c>
       <c r="AE1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
         <v>109</v>
       </c>
       <c r="AI1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
         <v>112</v>
       </c>
       <c r="AM1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
         <v>115</v>
       </c>
       <c r="AQ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
         <v>118</v>
       </c>
       <c r="AU1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
         <v>121</v>
       </c>
       <c r="AY1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
         <v>124</v>
       </c>
       <c r="BC1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
         <v>127</v>
       </c>
       <c r="BG1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BI1" t="s">
         <v>129</v>
       </c>
       <c r="BJ1" t="s">
         <v>130</v>
       </c>
       <c r="BK1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
       </c>
-      <c r="BL1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BM1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BN1" t="s">
         <v>17</v>
       </c>
-      <c r="BN1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BO1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BP1" t="s">
         <v>18</v>
       </c>
-      <c r="BP1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BQ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BR1" t="s">
         <v>19</v>
       </c>
-      <c r="BR1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BS1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BT1" t="s">
         <v>20</v>
       </c>
-      <c r="BT1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BU1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BV1" t="s">
         <v>21</v>
       </c>
-      <c r="BV1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BW1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BX1" t="s">
         <v>22</v>
       </c>
-      <c r="BX1" t="s">
-        <v>137</v>
+      <c r="BY1" t="s">
+        <v>138</v>
       </c>
     </row>
-    <row r="2" spans="1:76">
+    <row r="2" spans="1:77">
       <c r="A2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B2">
+        <v>86352000000.0</v>
+      </c>
+      <c r="C2">
         <v>88419595000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>85805000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>84071000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>79491000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>79529000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>81793000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>78365000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>75222000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>75631000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>77629000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>78102000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>78368000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>81804000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>82991000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>78110000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>76167000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>78397000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>86371000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>79621000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>75514000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>72668000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>74788000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>68800000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>61673000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>55271000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>59659000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>54757000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>49695000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>45645000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>49744000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>45115000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>39229000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>36486000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>34897000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>33529000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>28300000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>24109000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>20238000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>18560000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>15235000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>13406000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>12661000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>11014000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>8991000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>8965000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>8332000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>7167000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>7574000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>7800000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>8197668000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>7036286000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>6590285000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>5953761000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>5272571000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>4787093000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>4311379000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>3836317000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2741535000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2661407000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2331637000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2193729000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1607636000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1482939000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>993651000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>934613000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>569243000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>374806000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>269729000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>220485000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>194375000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>166674000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>140174000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>97239000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>229810000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>100652000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:76">
+    <row r="3" spans="1:77">
       <c r="A3" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B3">
+        <v>17910517000.0</v>
+      </c>
+      <c r="C3">
         <v>17875967000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>6935000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>8125000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6722000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5987000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6477000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>6222000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>10513000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5739000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>4264000000.0</v>
       </c>
-      <c r="L3">
-[...1 lines deleted...]
-      </c>
       <c r="M3">
-        <v>14961000000.0</v>
+        <v>13502000000.0</v>
       </c>
       <c r="N3">
+        <v>5240000000.0</v>
+      </c>
+      <c r="O3">
         <v>5731000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3873000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6569000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6313000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6662000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>4914000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>6349000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>5875000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>6007000000.0</v>
       </c>
-      <c r="W3">
-[...1 lines deleted...]
-      </c>
       <c r="X3">
-        <v>5506000000.0</v>
+        <v>14046000000.0</v>
       </c>
       <c r="Y3">
-        <v>4644000000.0</v>
+        <v>14517000000.0</v>
       </c>
       <c r="Z3">
-        <v>4359000000.0</v>
+        <v>11570000000.0</v>
       </c>
       <c r="AA3">
+        <v>10641000000.0</v>
+      </c>
+      <c r="AB3">
         <v>3454000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>3467000000.0</v>
       </c>
-      <c r="AC3">
-[...1 lines deleted...]
-      </c>
       <c r="AD3">
-        <v>3042000000.0</v>
+        <v>10818000000.0</v>
       </c>
       <c r="AE3">
-        <v>784000000.0</v>
+        <v>9321000000.0</v>
       </c>
       <c r="AF3">
+        <v>9312000000.0</v>
+      </c>
+      <c r="AG3">
         <v>9551000000.0</v>
       </c>
-      <c r="AG3">
-[...1 lines deleted...]
-      </c>
       <c r="AH3">
+        <v>8180000000.0</v>
+      </c>
+      <c r="AI3">
         <v>7205000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>6616000000.0</v>
       </c>
-      <c r="AJ3">
-[...1 lines deleted...]
-      </c>
       <c r="AK3">
-        <v>5504000000.0</v>
+        <v>6213000000.0</v>
       </c>
       <c r="AL3">
-        <v>2712000000.0</v>
+        <v>5951000000.0</v>
       </c>
       <c r="AM3">
-        <v>1200000000.0</v>
+        <v>4722000000.0</v>
       </c>
       <c r="AN3">
-        <v>923000000.0</v>
+        <v>4615000000.0</v>
       </c>
       <c r="AO3">
-        <v>777000000.0</v>
+        <v>3197000000.0</v>
       </c>
       <c r="AP3">
-        <v>-130000000.0</v>
+        <v>2789000000.0</v>
       </c>
       <c r="AQ3">
-        <v>-804000000.0</v>
+        <v>2140000000.0</v>
       </c>
       <c r="AR3">
-        <v>389000000.0</v>
+        <v>2089000000.0</v>
       </c>
       <c r="AS3">
-        <v>672000000.0</v>
+        <v>1648000000.0</v>
       </c>
       <c r="AT3">
-        <v>571000000.0</v>
+        <v>1432000000.0</v>
       </c>
       <c r="AU3">
-        <v>-241000000.0</v>
+        <v>1505000000.0</v>
       </c>
       <c r="AV3">
-        <v>338000000.0</v>
+        <v>1338000000.0</v>
       </c>
       <c r="AW3">
-        <v>1160000000.0</v>
+        <v>1229000000.0</v>
       </c>
       <c r="AX3">
+        <v>1272000000.0</v>
+      </c>
+      <c r="AY3">
         <v>979000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>857660000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>844000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>809000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>722000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>260198000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>658228000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>67090000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>75558000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>-10010000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>87812000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>90188000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>116516000.0</v>
       </c>
-      <c r="BK3"/>
-      <c r="BL3">
+      <c r="BL3"/>
+      <c r="BM3">
         <v>50648000.0</v>
       </c>
-      <c r="BM3"/>
-      <c r="BN3">
+      <c r="BN3"/>
+      <c r="BO3">
         <v>21634000.0</v>
       </c>
-      <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
+      <c r="BY3"/>
     </row>
-    <row r="4" spans="1:76">
+    <row r="4" spans="1:77">
       <c r="A4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -16808,466 +16950,473 @@
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
+      <c r="BY4"/>
     </row>
-    <row r="5" spans="1:76">
+    <row r="5" spans="1:77">
       <c r="A5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B5">
+        <v>67467893000.0</v>
+      </c>
+      <c r="C5">
         <v>76252560000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>64404000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>78482777000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>71274265000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>61566000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>51478000000.0</v>
       </c>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
       <c r="I5">
+        <v>66348017000.0</v>
+      </c>
+      <c r="J5">
         <v>50939000000.0</v>
       </c>
-      <c r="J5">
-[...1 lines deleted...]
-      </c>
       <c r="K5">
+        <v>60332579000.0</v>
+      </c>
+      <c r="L5">
         <v>44274000000.0</v>
       </c>
-      <c r="L5">
-[...1 lines deleted...]
-      </c>
       <c r="M5">
-        <v>26316000000.0</v>
+        <v>50573000000.0</v>
       </c>
       <c r="N5">
+        <v>36291000000.0</v>
+      </c>
+      <c r="O5">
         <v>38051000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>32658000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>29632000000.0</v>
       </c>
-      <c r="Q5">
-[...1 lines deleted...]
-      </c>
       <c r="R5">
-        <v>13939000000.0</v>
+        <v>24024000000.0</v>
       </c>
       <c r="S5">
-        <v>4088000000.0</v>
+        <v>23833000000.0</v>
       </c>
       <c r="T5">
-        <v>20891000000.0</v>
+        <v>23069000000.0</v>
       </c>
       <c r="U5">
-        <v>25542000000.0</v>
+        <v>31120000000.0</v>
       </c>
       <c r="V5">
-        <v>34931000000.0</v>
+        <v>33153000000.0</v>
       </c>
       <c r="W5">
-        <v>25079000000.0</v>
+        <v>36335000000.0</v>
       </c>
       <c r="X5">
-        <v>31276000000.0</v>
+        <v>64893000000.0</v>
       </c>
       <c r="Y5">
-        <v>28130000000.0</v>
+        <v>46583000000.0</v>
       </c>
       <c r="Z5">
-        <v>29461000000.0</v>
+        <v>38833000000.0</v>
       </c>
       <c r="AA5">
+        <v>36979000000.0</v>
+      </c>
+      <c r="AB5">
         <v>27578000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>26286000000.0</v>
       </c>
-      <c r="AC5">
-[...1 lines deleted...]
-      </c>
       <c r="AD5">
-        <v>21024000000.0</v>
+        <v>29666000000.0</v>
       </c>
       <c r="AE5">
-        <v>17831000000.0</v>
+        <v>33785000000.0</v>
       </c>
       <c r="AF5">
+        <v>17533000000.0</v>
+      </c>
+      <c r="AG5">
         <v>19319000000.0</v>
       </c>
-      <c r="AG5">
-[...1 lines deleted...]
-      </c>
       <c r="AH5">
+        <v>23370000000.0</v>
+      </c>
+      <c r="AI5">
         <v>22604000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>18186000000.0</v>
       </c>
-      <c r="AJ5">
-[...1 lines deleted...]
-      </c>
       <c r="AK5">
-        <v>13433000000.0</v>
+        <v>23564000000.0</v>
       </c>
       <c r="AL5">
-        <v>14510000000.0</v>
+        <v>22984000000.0</v>
       </c>
       <c r="AM5">
-        <v>11740000000.0</v>
+        <v>18897000000.0</v>
       </c>
       <c r="AN5">
-        <v>12224000000.0</v>
+        <v>13620000000.0</v>
       </c>
       <c r="AO5">
-        <v>12707000000.0</v>
+        <v>13841000000.0</v>
       </c>
       <c r="AP5">
-        <v>12116000000.0</v>
+        <v>14154000000.0</v>
       </c>
       <c r="AQ5">
-        <v>10265000000.0</v>
+        <v>12309000000.0</v>
       </c>
       <c r="AR5">
-        <v>8599000000.0</v>
+        <v>9451000000.0</v>
       </c>
       <c r="AS5">
-        <v>8477000000.0</v>
+        <v>9629000000.0</v>
       </c>
       <c r="AT5">
-        <v>8125000000.0</v>
+        <v>9584000000.0</v>
       </c>
       <c r="AU5">
-        <v>7111000000.0</v>
+        <v>9062000000.0</v>
       </c>
       <c r="AV5">
-        <v>7001000000.0</v>
+        <v>6803000000.0</v>
       </c>
       <c r="AW5">
-        <v>6049000000.0</v>
+        <v>7376000000.0</v>
       </c>
       <c r="AX5">
+        <v>7866000000.0</v>
+      </c>
+      <c r="AY5">
         <v>5513000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>4185456000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>4473000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>4209000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>4348000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>3692776000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>3991458000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>5646265000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>5387131000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>2979807000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>2777284000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>2671379000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>3169325000.0</v>
       </c>
-      <c r="BK5"/>
-      <c r="BL5">
+      <c r="BL5"/>
+      <c r="BM5">
         <v>2332046000.0</v>
       </c>
-      <c r="BM5"/>
-      <c r="BN5">
+      <c r="BN5"/>
+      <c r="BO5">
         <v>1380740000.0</v>
       </c>
-      <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
+      <c r="BY5"/>
     </row>
-    <row r="6" spans="1:76">
+    <row r="6" spans="1:77">
       <c r="A6" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B6">
+        <v>85378410000.0</v>
+      </c>
+      <c r="C6">
         <v>94128527000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>71339000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>86607777000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>77996265000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>67553000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>57955000000.0</v>
       </c>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
       <c r="I6">
+        <v>72570017000.0</v>
+      </c>
+      <c r="J6">
         <v>61452000000.0</v>
       </c>
-      <c r="J6">
-[...1 lines deleted...]
-      </c>
       <c r="K6">
+        <v>66071579000.0</v>
+      </c>
+      <c r="L6">
         <v>48538000000.0</v>
       </c>
-      <c r="L6">
-[...1 lines deleted...]
-      </c>
       <c r="M6">
-        <v>41177000000.0</v>
+        <v>64075000000.0</v>
       </c>
       <c r="N6">
+        <v>41531000000.0</v>
+      </c>
+      <c r="O6">
         <v>43782000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>36531000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>36201000000.0</v>
       </c>
-      <c r="Q6">
-[...1 lines deleted...]
-      </c>
       <c r="R6">
-        <v>30937000000.0</v>
+        <v>30337000000.0</v>
       </c>
       <c r="S6">
-        <v>102260000000.0</v>
+        <v>30495000000.0</v>
       </c>
       <c r="T6">
-        <v>47469000000.0</v>
+        <v>27983000000.0</v>
       </c>
       <c r="U6">
-        <v>48600000000.0</v>
+        <v>37469000000.0</v>
       </c>
       <c r="V6">
-        <v>57621000000.0</v>
+        <v>39028000000.0</v>
       </c>
       <c r="W6">
-        <v>64893000000.0</v>
+        <v>42342000000.0</v>
       </c>
       <c r="X6">
-        <v>46583000000.0</v>
+        <v>78939000000.0</v>
       </c>
       <c r="Y6">
-        <v>38833000000.0</v>
+        <v>61100000000.0</v>
       </c>
       <c r="Z6">
-        <v>36979000000.0</v>
+        <v>50403000000.0</v>
       </c>
       <c r="AA6">
+        <v>47620000000.0</v>
+      </c>
+      <c r="AB6">
         <v>31032000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>29753000000.0</v>
       </c>
-      <c r="AC6">
-[...1 lines deleted...]
-      </c>
       <c r="AD6">
-        <v>33785000000.0</v>
+        <v>40484000000.0</v>
       </c>
       <c r="AE6">
-        <v>17533000000.0</v>
+        <v>43106000000.0</v>
       </c>
       <c r="AF6">
+        <v>26845000000.0</v>
+      </c>
+      <c r="AG6">
         <v>28870000000.0</v>
       </c>
-      <c r="AG6">
-[...1 lines deleted...]
-      </c>
       <c r="AH6">
+        <v>31550000000.0</v>
+      </c>
+      <c r="AI6">
         <v>29809000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>24802000000.0</v>
       </c>
-      <c r="AJ6">
-[...1 lines deleted...]
-      </c>
       <c r="AK6">
-        <v>22984000000.0</v>
+        <v>29777000000.0</v>
       </c>
       <c r="AL6">
-        <v>18897000000.0</v>
+        <v>28935000000.0</v>
       </c>
       <c r="AM6">
-        <v>13620000000.0</v>
+        <v>23619000000.0</v>
       </c>
       <c r="AN6">
-        <v>13841000000.0</v>
+        <v>18235000000.0</v>
       </c>
       <c r="AO6">
-        <v>14154000000.0</v>
+        <v>17038000000.0</v>
       </c>
       <c r="AP6">
-        <v>12309000000.0</v>
+        <v>16943000000.0</v>
       </c>
       <c r="AQ6">
-        <v>9451000000.0</v>
+        <v>14449000000.0</v>
       </c>
       <c r="AR6">
-        <v>9629000000.0</v>
+        <v>11540000000.0</v>
       </c>
       <c r="AS6">
-        <v>9584000000.0</v>
+        <v>11277000000.0</v>
       </c>
       <c r="AT6">
-        <v>9062000000.0</v>
+        <v>11016000000.0</v>
       </c>
       <c r="AU6">
-        <v>6803000000.0</v>
+        <v>10567000000.0</v>
       </c>
       <c r="AV6">
-        <v>7376000000.0</v>
+        <v>8141000000.0</v>
       </c>
       <c r="AW6">
-        <v>7866000000.0</v>
+        <v>8605000000.0</v>
       </c>
       <c r="AX6">
+        <v>9138000000.0</v>
+      </c>
+      <c r="AY6">
         <v>6492000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>5043116000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>5317000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>5018000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>5070000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>3952974000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>4649686000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>3933651000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>3682985000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>2969797000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>2865096000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>2761567000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>3285841000.0</v>
       </c>
-      <c r="BK6"/>
-      <c r="BL6">
+      <c r="BL6"/>
+      <c r="BM6">
         <v>2385168000.0</v>
       </c>
-      <c r="BM6"/>
-      <c r="BN6">
+      <c r="BN6"/>
+      <c r="BO6">
         <v>1402374000.0</v>
       </c>
-      <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
+      <c r="BY6"/>
     </row>
-    <row r="7" spans="1:76">
+    <row r="7" spans="1:77">
       <c r="A7" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -17300,54 +17449,55 @@
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
+      <c r="BY7"/>
     </row>
-    <row r="8" spans="1:76">
+    <row r="8" spans="1:77">
       <c r="A8" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -17380,1846 +17530,1875 @@
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
+      <c r="BY8"/>
     </row>
-    <row r="9" spans="1:76">
+    <row r="9" spans="1:77">
       <c r="A9" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B9">
+        <v>118433000000.0</v>
+      </c>
+      <c r="C9">
         <v>106262861000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>108566000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>108798000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>105013000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>100493000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>90653000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>88828000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>85895000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>83870000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>77567000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>76523000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>70840000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>68182000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>61963000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>61983000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>57867000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>57074000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>57817000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>62747000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>62745000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>62635000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>58881000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>56647000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>53210000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>52794000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>46108000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>42479000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>39126000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>39820000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>35152000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>35480000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>34446000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>37042000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>31495000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>31681000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>28306000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>25443000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>23626000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>21828000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>20456000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>18589000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>17780000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>15580000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>14438000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>13434000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>12646000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>12641000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>12172000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>10600000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>8772145000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>8498826000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>7794236000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>7593793000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>6880482000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>6778463000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>6215865000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>5811541000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>5180916000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>4834750000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>4407407000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>4144691000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>3957045000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>3186241000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>2694613000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>1943810000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>1559768000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>1229703000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>852491000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>650084000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>518850000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>538307000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>299738000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>237157000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>385657000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>169861000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:76">
+    <row r="10" spans="1:77">
       <c r="A10" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B10">
+        <v>69393669000.0</v>
+      </c>
+      <c r="C10">
         <v>73300484000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>71684000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>74728000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>67395000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>63442000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>63248000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>62883000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>58534000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>56820000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>37508000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>47789000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>38168000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>37859000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>111479000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>45946000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>23798000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>29002000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>99593000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>45527000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>46688000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>56254000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>63078000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>44638000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>37011000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>35295000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>24509000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>24314000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>27909000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>32668000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>15932000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>26633000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>22182000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>29719000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>24745000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>23040000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>22224000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>18206000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>12925000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>13237000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>13660000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>11818000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>9196000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>9148000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>9243000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>8629000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>6846000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>7059000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>7512000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>7596000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>4739464000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>4830995000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>4610412000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>5100129000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>3622007000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>3997610000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>3818395000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>3613003000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2981535000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>2952908000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>2748435000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>3416191000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>2693293000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>2379718000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1785825000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1401721000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>936837000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>722817000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>415805000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>345713000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>230023000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>303488000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>140173000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>118702000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>235307000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>115174000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:76">
+    <row r="11" spans="1:77">
       <c r="A11" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B11">
+        <v>11663195000.0</v>
+      </c>
+      <c r="C11">
         <v>14445256000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>12595000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>9785000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>11351000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>13717000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>11781000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>8900000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>10168000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>14169000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>9658000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>11008000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>11145000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>11465000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4575000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>7104000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>4568000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>5269000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>3888000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>5452000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3666000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>7246000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>3709000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>5739000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>4557000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>5892000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2137000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>3338000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>3225000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>4812000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1906000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>3228000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>3602000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>5746000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>3123000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>4993000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>3970000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>3658000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>2402000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>2461000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>2780000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>2550000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>1998000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1564000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>1847000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>1699000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>892000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1383000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1686000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1164000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>808041000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>954801000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>926157000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>1029001000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>151201000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>756465000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>707824000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>650673000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>430332000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>506760000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>405163000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>531983000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>480011000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>448525000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>252772000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>199973000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>60688000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>70618000.0</v>
       </c>
-      <c r="BQ11"/>
-      <c r="BR11">
+      <c r="BR11"/>
+      <c r="BS11">
         <v>11227000.0</v>
       </c>
-      <c r="BS11"/>
-      <c r="BT11">
+      <c r="BT11"/>
+      <c r="BU11">
         <v>35599000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>16493000.0</v>
       </c>
-      <c r="BV11"/>
-      <c r="BW11">
+      <c r="BW11"/>
+      <c r="BX11">
         <v>12529000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>3293000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:76">
+    <row r="12" spans="1:77">
       <c r="A12" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B12">
+        <v>2966333000.0</v>
+      </c>
+      <c r="C12">
         <v>2952076000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3520310000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3754777000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3879265000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3853273000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2551404000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3465017000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2918000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3512579000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3442000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2784000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3009000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2650000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4291000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1950000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2327000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1935000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2667000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1942000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1912000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1367000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1815000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1945000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1822000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1684000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2844000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1747000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1757000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1117000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1601000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1492000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1188000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>654000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1011000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>524000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>760000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>691000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>695000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>604000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>494000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>491000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>255000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>481000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>341000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>433000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>196000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>317000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>354000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>238000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>303652000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>22483000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>14333000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>82198000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>41846000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>99478000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>115256000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>69982000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>10010000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>43097000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>101755000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>3869000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>33924000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>2976000.0</v>
       </c>
-      <c r="BM12"/>
-      <c r="BN12">
+      <c r="BN12"/>
+      <c r="BO12">
         <v>653000.0</v>
       </c>
-      <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
-      <c r="BR12">
+      <c r="BR12"/>
+      <c r="BS12">
         <v>530000.0</v>
       </c>
-      <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
-      <c r="BV12">
+      <c r="BV12"/>
+      <c r="BW12">
         <v>51000.0</v>
       </c>
-      <c r="BW12"/>
-      <c r="BX12">
+      <c r="BX12"/>
+      <c r="BY12">
         <v>18000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:76">
+    <row r="13" spans="1:77">
       <c r="A13" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-      <c r="C13">
+        <v>150</v>
+      </c>
+      <c r="B13">
+        <v>4202000000.0</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13">
         <v>14793000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3341000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>4121000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>4738000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>12389000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>10949000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3850000000.0</v>
       </c>
-      <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>686000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2132000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2570000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>5350000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>5647000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1945000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1737000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1703000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>7610000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>5799000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>19000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1708000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>685000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>2300000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1965000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>4095000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1513000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>388000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>4074000000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
+      <c r="BY13"/>
     </row>
-    <row r="14" spans="1:76">
+    <row r="14" spans="1:77">
       <c r="A14" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>151</v>
+      </c>
+      <c r="B14">
+        <v>-1955000000.0</v>
+      </c>
       <c r="C14"/>
       <c r="D14"/>
-      <c r="E14">
+      <c r="E14"/>
+      <c r="F14">
         <v>-416000000.0</v>
       </c>
-      <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
-      <c r="I14">
+      <c r="I14"/>
+      <c r="J14">
         <v>-736000000.0</v>
       </c>
-      <c r="J14"/>
       <c r="K14"/>
-      <c r="L14">
+      <c r="L14"/>
+      <c r="M14">
         <v>-599000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-852000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-556000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-636000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1101000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-611000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-320000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-747000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-565000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>80764000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>83334000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>74059000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>69394000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>70864000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>55719000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>56118000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>37555000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>34576000000.0</v>
       </c>
-      <c r="AD14"/>
-      <c r="AE14">
+      <c r="AE14"/>
+      <c r="AF14">
         <v>32697000000.0</v>
       </c>
-      <c r="AF14"/>
-      <c r="AG14">
+      <c r="AG14"/>
+      <c r="AH14">
         <v>25956000000.0</v>
       </c>
-      <c r="AH14"/>
-      <c r="AI14">
+      <c r="AI14"/>
+      <c r="AJ14">
         <v>825000000.0</v>
       </c>
-      <c r="AJ14"/>
-      <c r="AK14">
+      <c r="AK14"/>
+      <c r="AL14">
         <v>23000000.0</v>
       </c>
-      <c r="AL14"/>
-      <c r="AM14">
+      <c r="AM14"/>
+      <c r="AN14">
         <v>11623000000.0</v>
       </c>
-      <c r="AN14"/>
-      <c r="AO14">
+      <c r="AO14"/>
+      <c r="AP14">
         <v>143000000.0</v>
       </c>
-      <c r="AP14"/>
-      <c r="AQ14">
+      <c r="AQ14"/>
+      <c r="AR14">
         <v>34000000.0</v>
       </c>
-      <c r="AR14"/>
-      <c r="AS14">
+      <c r="AS14"/>
+      <c r="AT14">
         <v>82000000.0</v>
       </c>
-      <c r="AT14"/>
-      <c r="AU14">
+      <c r="AU14"/>
+      <c r="AV14">
         <v>94000000.0</v>
       </c>
-      <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
-      <c r="AY14">
+      <c r="AY14"/>
+      <c r="AZ14">
         <v>20293000.0</v>
       </c>
-      <c r="AZ14"/>
-      <c r="BA14">
+      <c r="BA14"/>
+      <c r="BB14">
         <v>3866000.0</v>
       </c>
-      <c r="BB14"/>
-      <c r="BC14">
+      <c r="BC14"/>
+      <c r="BD14">
         <v>7213000.0</v>
       </c>
-      <c r="BD14"/>
-      <c r="BE14">
+      <c r="BE14"/>
+      <c r="BF14">
         <v>10496000.0</v>
       </c>
-      <c r="BF14"/>
-      <c r="BG14">
+      <c r="BG14"/>
+      <c r="BH14">
         <v>14177000.0</v>
       </c>
-      <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
-      <c r="BK14">
+      <c r="BK14"/>
+      <c r="BL14">
         <v>12464000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>14691000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>25108000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>9338000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>7052000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>8220000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>2080000.0</v>
       </c>
-      <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
+      <c r="BY14"/>
     </row>
-    <row r="15" spans="1:76">
+    <row r="15" spans="1:77">
       <c r="A15" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B15">
+        <v>55783787000.0</v>
+      </c>
+      <c r="C15">
         <v>57567968000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>58260000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>63133000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>55628000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>47821000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>51324000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>53230000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>47630000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>41889000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>27025000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>36182000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>26171000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>25838000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>106268000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>39943000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>18619000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>23413000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>94958000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>39510000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>42587000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>47767000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>59302000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>38542000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>33107000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>28896000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>21582000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>20382000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>24136000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>27210000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>14229000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>23333000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>17867000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>23290000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>20797000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>18006000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>18231000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>14476000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>10529000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>10646000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>10737000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>9183000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>7164000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>7445000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>7314000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>6883000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>5860000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>5657000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>5836000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>6457000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>3911130000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>3866662000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>3680389000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>4043819000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>3417825000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>3218693000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>3100075000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>2949510000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>2529455000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>2446148000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>2349246000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>2870374000.0</v>
       </c>
-      <c r="BK15"/>
-      <c r="BL15">
+      <c r="BL15"/>
+      <c r="BM15">
         <v>1916502000.0</v>
       </c>
-      <c r="BM15"/>
-      <c r="BN15">
+      <c r="BN15"/>
+      <c r="BO15">
         <v>1192410000.0</v>
       </c>
-      <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
+      <c r="BY15"/>
     </row>
-    <row r="16" spans="1:76">
+    <row r="16" spans="1:77">
       <c r="A16" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>58260000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>63133000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>55628000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>47821000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>51324000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>53230000000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>36182000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26171000000.0</v>
       </c>
       <c r="N16">
         <v>26171000000.0</v>
       </c>
       <c r="O16">
         <v>26171000000.0</v>
       </c>
       <c r="P16">
+        <v>26171000000.0</v>
+      </c>
+      <c r="Q16">
         <v>39943000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>18619000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>23413000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>94958000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>39510000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>42587000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>47767000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>59302000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>38542000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>33107000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>28896000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>21582000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>20382000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>24136000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>27210000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>14229000000.0</v>
       </c>
-      <c r="AF16"/>
-      <c r="AG16">
+      <c r="AG16"/>
+      <c r="AH16">
         <v>17867000000.0</v>
       </c>
-      <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>20797000000.0</v>
       </c>
-      <c r="AJ16"/>
-      <c r="AK16">
+      <c r="AK16"/>
+      <c r="AL16">
         <v>18231000000.0</v>
       </c>
-      <c r="AL16"/>
-      <c r="AM16">
+      <c r="AM16"/>
+      <c r="AN16">
         <v>10529000000.0</v>
       </c>
-      <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
+      <c r="BY16"/>
     </row>
-    <row r="17" spans="1:76">
+    <row r="17" spans="1:77">
       <c r="A17" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>154</v>
+      </c>
+      <c r="B17">
+        <v>57977000000.0</v>
+      </c>
       <c r="C17"/>
       <c r="D17"/>
-      <c r="E17">
+      <c r="E17"/>
+      <c r="F17">
         <v>56044000000.0</v>
       </c>
-      <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-      <c r="I17">
+      <c r="I17"/>
+      <c r="J17">
         <v>48366000000.0</v>
       </c>
-      <c r="J17"/>
       <c r="K17"/>
-      <c r="L17">
+      <c r="L17"/>
+      <c r="M17">
         <v>36781000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>27023000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>26394000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>106904000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>38842000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>19230000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>23733000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>95705000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>40075000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>43022000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>49008000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>59369000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>38899000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>32454000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>29403000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>22372000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>20976000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>24684000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>27856000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>14026000000.0</v>
       </c>
-      <c r="AF17"/>
-      <c r="AG17">
+      <c r="AG17"/>
+      <c r="AH17">
         <v>18580000000.0</v>
       </c>
-      <c r="AH17"/>
-      <c r="AI17">
+      <c r="AI17"/>
+      <c r="AJ17">
         <v>21622000000.0</v>
       </c>
-      <c r="AJ17"/>
-      <c r="AK17">
+      <c r="AK17"/>
+      <c r="AL17">
         <v>18254000000.0</v>
       </c>
-      <c r="AL17"/>
-      <c r="AM17">
+      <c r="AM17"/>
+      <c r="AN17">
         <v>10523000000.0</v>
       </c>
-      <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
+      <c r="BY17"/>
     </row>
-    <row r="18" spans="1:76">
+    <row r="18" spans="1:77">
       <c r="A18" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>155</v>
+      </c>
+      <c r="B18">
+        <v>990000000.0</v>
+      </c>
       <c r="C18"/>
       <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>580000000.0</v>
       </c>
-      <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
-      <c r="I18">
+      <c r="I18"/>
+      <c r="J18">
         <v>932000000.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>725000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>128000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>313000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1709000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>378000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-382000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-198000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-160000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-239000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-282000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>247000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-545000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-81000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-73000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-48000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-1264000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-73000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-105000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>291000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
+      <c r="BY18"/>
     </row>
-    <row r="19" spans="1:76">
+    <row r="19" spans="1:77">
       <c r="A19" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -19252,54 +19431,55 @@
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
+      <c r="BY19"/>
     </row>
-    <row r="20" spans="1:76">
+    <row r="20" spans="1:77">
       <c r="A20" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -19332,282 +19512,286 @@
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
+      <c r="BY20"/>
     </row>
-    <row r="21" spans="1:76">
+    <row r="21" spans="1:77">
       <c r="A21" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B21">
+        <v>67467893000.0</v>
+      </c>
+      <c r="C21">
         <v>65524404000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>60338000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>63554000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>60104000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>57566000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>51478000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>53333000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>50732000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>52556000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>41401000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>48475000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>36283000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>38042000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-8050000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>51593000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>30067000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>37217000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>109723000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>53137000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>52487000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>56273000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>63713000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>43953000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>39311000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>37260000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>28604000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>25827000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>27521000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>36742000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>17288000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>27861000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>21807000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>30692000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>25724000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>22746000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>22560000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>19272000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>13930000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>14460000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>14329000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>13398000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>10888000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>10331000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>10036000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>9372000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>7394000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>7515000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>7843000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>7790000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>4750595000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>4815783000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>4209000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>4348000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>3726075000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>3991458000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>3937615000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>3691358000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>3091569000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>2991579000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>2783899000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>3386503000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>2590116000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>2371360000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>1740233000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>1398922000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>918680000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>744169000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>492405000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>341641000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>222142000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>288668000.0</v>
       </c>
-      <c r="BU21"/>
-      <c r="BV21">
+      <c r="BV21"/>
+      <c r="BW21">
         <v>104336000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>235307000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>115192000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:76">
+    <row r="22" spans="1:77">
       <c r="A22" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -19640,260 +19824,264 @@
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
+      <c r="BY22"/>
     </row>
-    <row r="23" spans="1:76">
+    <row r="23" spans="1:77">
       <c r="A23" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B23">
+        <v>137509000000.0</v>
+      </c>
+      <c r="C23">
         <v>129158052000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>134033000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>129315000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>124400000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>122456000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>120968000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>113860000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>110385000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>106945000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>113795000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>106150000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>112925000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>111944000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>153004000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>88500000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>103967000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>98254000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>34465000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>89231000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>85772000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>79030000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>69956000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>81494000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>75572000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>70805000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>77163000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>71409000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>61300000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>48723000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>67608000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>52734000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>51868000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>42836000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>40668000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>42464000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>34046000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>30280000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>29934000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>25928000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>21362000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>18597000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>19553000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>16263000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>13393000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>13027000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>13584000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>12293000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>11903000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>10610000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>12219218000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>10720000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>9819000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>8485000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>8426978000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>7441191000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>6589629000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>5956500000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>4830882000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>4504578000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>3955145000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>2951917000.0</v>
       </c>
-      <c r="BK23"/>
-      <c r="BL23">
+      <c r="BL23"/>
+      <c r="BM23">
         <v>2297820000.0</v>
       </c>
-      <c r="BM23"/>
-      <c r="BN23">
+      <c r="BN23"/>
+      <c r="BO23">
         <v>1479501000.0</v>
       </c>
-      <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
+      <c r="BY23"/>
     </row>
-    <row r="24" spans="1:76">
+    <row r="24" spans="1:77">
       <c r="A24" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -19926,54 +20114,55 @@
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
+      <c r="BY24"/>
     </row>
-    <row r="25" spans="1:76">
+    <row r="25" spans="1:77">
       <c r="A25" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
@@ -20006,1448 +20195,1470 @@
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
+      <c r="BY25"/>
     </row>
-    <row r="26" spans="1:76">
+    <row r="26" spans="1:77">
       <c r="A26" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B26">
+        <v>27278000000.0</v>
+      </c>
+      <c r="C26">
         <v>22338270000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>23764000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>22822000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>20251000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>18910000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>19841000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>17890000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>17277000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>15678000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>16433000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>16454000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>16010000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>15181000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>15926000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>15082000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>15010000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>15383000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>14021000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>13730000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>12828000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>11301000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>11179000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>9908000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>9880000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>8005000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>8857000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>7924000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>7117000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>6489000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>5954000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>6254000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>5722000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>5006000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>4790000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>4828000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>4241000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>3597000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>3601000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>3165000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>2746000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>2333000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>2479000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>2461000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>2072000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>2027000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>2161000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>2027000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>1881000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>1512000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>1301000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>1353000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>1241000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>1200000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>1076740000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>1116057000.0</v>
       </c>
-      <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
+      <c r="BY26"/>
     </row>
-    <row r="27" spans="1:76">
+    <row r="27" spans="1:77">
       <c r="A27" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B27">
+        <v>11869000000.0</v>
+      </c>
+      <c r="C27">
         <v>11343000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>12983000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>11468000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>9410000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>7866000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>10285000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>9411000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>9156000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>7536000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>10971000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>7912000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>8310000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>7018000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>6115000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>7124000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>7932000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>8058000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>11616000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>10435000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>10013000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>8530000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>10033000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>8920000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>7756000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>7049000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>6712000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>5722000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>4718000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>4244000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>5730000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>6573000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>6360000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>5570000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>6022000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>4812000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>3660000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>3158000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>4462000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>3277000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>2365000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>2032000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>3024000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>2042000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1601000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1326000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>2063000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1906000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1973000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1855000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>2032549000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1465936000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1234117000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>962398000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1094775000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>819790000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>609672000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>469200000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>743657000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>507252000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>369491000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>300453000.0</v>
       </c>
-      <c r="BK27"/>
-      <c r="BL27">
+      <c r="BL27"/>
+      <c r="BM27">
         <v>230340000.0</v>
       </c>
-      <c r="BM27"/>
-      <c r="BN27">
+      <c r="BN27"/>
+      <c r="BO27">
         <v>114587000.0</v>
       </c>
-      <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
+      <c r="BY27"/>
     </row>
-    <row r="28" spans="1:76">
+    <row r="28" spans="1:77">
       <c r="A28" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B28">
+        <v>38808000000.0</v>
+      </c>
+      <c r="C28">
         <v>33800000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>36283000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>34259000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>31921000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>29664000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>31403000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>29058000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>27491000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>24809000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>27175000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>26289000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>25419000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>24633000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>27485000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>26480000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>26233000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>26669000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>24380000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>23862000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>22638000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>18967000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>19779000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>17189000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>16499000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>14158000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>16002000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>13536000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>12577000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>11331000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>11345000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>10890000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>9857000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>9430000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>8811000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>9058000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>8170000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>7012000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>6909000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>5883000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>5299000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>4368000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>4766000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>4380000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>4011000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>3668000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>3975000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>3790000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>3453000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2937000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2769866000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2621080000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2400943000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2196111000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>2123735000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>2025298000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1862165000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1754074000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>1553038000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>1469278000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1363372000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>897466000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>1142203000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>665961000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>780987000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>455629000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>527192000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>407271000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>335204000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>262887000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>253659000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>217278000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>174391000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>121097000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>169186000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>55730000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:76">
+    <row r="29" spans="1:77">
       <c r="A29" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-      <c r="C29">
+        <v>166</v>
+      </c>
+      <c r="B29">
+        <v>11713000000.0</v>
+      </c>
+      <c r="C29"/>
+      <c r="D29">
         <v>12595000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>9785000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>11351000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>13717000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>11781000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>8900000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>10168000000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>11008000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>11145000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>11465000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4575000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>7104000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4568000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>5269000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3888000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>5452000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3666000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>7246000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3709000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>5739000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>4557000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>5892000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2137000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>3338000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>3225000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>4812000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
+      <c r="BY29"/>
     </row>
-    <row r="30" spans="1:76">
+    <row r="30" spans="1:77">
       <c r="A30" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B30">
+        <v>51157000000.0</v>
+      </c>
+      <c r="C30">
         <v>40738457000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>48228000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>45244000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>44909000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>42927000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>39175000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>35495000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>35163000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>31314000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>36166000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>28048000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>34557000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>30140000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>70013000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>10390000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>27800000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>19857000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-51906000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>9610000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>10258000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>6362000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-4832000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>12694000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>13899000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>15534000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>17504000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>16652000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>11605000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3078000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>17864000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>7619000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>12639000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>6350000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>5771000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>8935000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>5746000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>6171000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>9696000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>7368000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>6127000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>5191000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>6892000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>5249000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>4402000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>4062000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>5252000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>5126000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>4329000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>2810000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>4021550000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>3684000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>3228450000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>2531000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>3154407000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>3291251999.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>2278250000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>2120183000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>2089347000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1843171000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1623508000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>758188000.0</v>
       </c>
-      <c r="BK30"/>
-      <c r="BL30">
+      <c r="BL30"/>
+      <c r="BM30">
         <v>814881000.0</v>
       </c>
-      <c r="BM30"/>
-      <c r="BN30">
+      <c r="BN30"/>
+      <c r="BO30">
         <v>544888000.0</v>
       </c>
-      <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
+      <c r="BY30"/>
     </row>
-    <row r="31" spans="1:76">
+    <row r="31" spans="1:77">
       <c r="A31" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B31">
+        <v>1925776000.0</v>
+      </c>
+      <c r="C31">
         <v>7776081000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>11346000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>11174000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>7291000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>5876000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>11770000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>9550000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>7802000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>4264000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-3893000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-686000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1885000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-183000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>119529000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-5647000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-6269000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-8215000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-10130000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-7610000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-5799000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-19000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-635000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>685000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-2300000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1965000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-4095000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1513000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>388000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-4074000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1356000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-1228000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>375000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-973000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-979000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>294000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-336000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-1066000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1005000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-1223000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-669000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1580000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1692000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-1183000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-793000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-743000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-548000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-456000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-331000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-194000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-11131000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>17000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>401000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>752000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-104068000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-126755000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-119220000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-78355000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-110034000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-38671000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-35464000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>29688000.0</v>
       </c>
-      <c r="BK31"/>
-      <c r="BL31">
+      <c r="BL31"/>
+      <c r="BM31">
         <v>8358000.0</v>
       </c>
-      <c r="BM31"/>
-      <c r="BN31">
+      <c r="BN31"/>
+      <c r="BO31">
         <v>2799000.0</v>
       </c>
-      <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
+      <c r="BY31"/>
     </row>
-    <row r="32" spans="1:76">
+    <row r="32" spans="1:77">
       <c r="A32" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B32">
+        <v>204785000000.0</v>
+      </c>
+      <c r="C32">
         <v>194682456000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>194371000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>192869000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>184504000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>180022000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>172446000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>167193000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>161117000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>159501000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>155196000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>154625000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>149208000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>149986000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>144954000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>140093000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>134034000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>135471000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>144188000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>142368000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>138259000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>135303000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>133669000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>125447000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>114883000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>108065000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>105767000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>97236000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>88821000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>85465000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>84896000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>80595000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>73675000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>73528000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>66392000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>65210000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>56606000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>49552000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>43864000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>40388000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>35691000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>31995000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>30441000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>26594000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>23429000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>22399000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>20978000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>19808000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>19746000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>18400000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>16969813000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>15535112000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>14384521000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>13547554000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>12153053000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>11565556000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>10527244000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>9647858000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>7922451000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>7496157000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>6739044000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>6338420000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>5564681000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>4669180000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>3688264000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>2878423000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>2129011000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>1604509000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>1122220000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>870569000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>713225000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>704981000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>439912000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>334396000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>615467000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>270513000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X30"/>
@@ -21538,51 +21749,51 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B2">
         <v>132519000000.0</v>
       </c>
       <c r="C2">
         <v>172320000000.0</v>
       </c>
       <c r="D2">
         <v>156739000000.0</v>
       </c>
       <c r="E2">
         <v>167966000000.0</v>
       </c>
       <c r="F2">
         <v>152798000000.0</v>
       </c>
       <c r="G2">
         <v>132991000000.0</v>
       </c>
       <c r="H2">
         <v>97814000000.0</v>
       </c>
       <c r="I2">
         <v>105697000000.0</v>
       </c>
@@ -21612,51 +21823,51 @@
       </c>
       <c r="R2">
         <v>3067928000.0</v>
       </c>
       <c r="S2">
         <v>2948757000.0</v>
       </c>
       <c r="T2">
         <v>1844320000.0</v>
       </c>
       <c r="U2">
         <v>1576044000.0</v>
       </c>
       <c r="V2">
         <v>859841000.0</v>
       </c>
       <c r="W2">
         <v>325586000.0</v>
       </c>
       <c r="X2">
         <v>45254000.0</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B3">
         <v>112881000000</v>
       </c>
       <c r="C3">
         <v>76760000000</v>
       </c>
       <c r="D3">
         <v>47407000000</v>
       </c>
       <c r="E3">
         <v>50850000000</v>
       </c>
       <c r="F3">
         <v>62165000000</v>
       </c>
       <c r="G3">
         <v>66599000000</v>
       </c>
       <c r="H3">
         <v>56988000000</v>
       </c>
       <c r="I3">
         <v>54061000000</v>
       </c>
@@ -21686,107 +21897,107 @@
       </c>
       <c r="R3">
         <v>820774000</v>
       </c>
       <c r="S3">
         <v>1404376000</v>
       </c>
       <c r="T3">
         <v>791247000</v>
       </c>
       <c r="U3">
         <v>347638000</v>
       </c>
       <c r="V3">
         <v>264102000</v>
       </c>
       <c r="W3">
         <v>90536000</v>
       </c>
       <c r="X3">
         <v>59459000</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B6">
         <v>8522000000.0</v>
       </c>
       <c r="C6">
         <v>-39801000000.0</v>
       </c>
       <c r="D6">
         <v>15581000000.0</v>
       </c>
       <c r="E6">
         <v>-11227000000.0</v>
       </c>
       <c r="F6">
         <v>15168000000.0</v>
       </c>
       <c r="G6">
         <v>19807000000.0</v>
       </c>
       <c r="H6">
         <v>35177000000.0</v>
       </c>
       <c r="I6">
         <v>-7883000000.0</v>
       </c>
@@ -21816,51 +22027,51 @@
       </c>
       <c r="R6">
         <v>2975768000.0</v>
       </c>
       <c r="S6">
         <v>119171000.0</v>
       </c>
       <c r="T6">
         <v>1104437000.0</v>
       </c>
       <c r="U6">
         <v>268276000.0</v>
       </c>
       <c r="V6">
         <v>716203000.0</v>
       </c>
       <c r="W6">
         <v>534255000.0</v>
       </c>
       <c r="X6">
         <v>280332000.0</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B7">
         <v>16484000000.0</v>
       </c>
       <c r="C7">
         <v>-5524000000.0</v>
       </c>
       <c r="D7">
         <v>7368000000.0</v>
       </c>
       <c r="E7">
         <v>-5317000000.0</v>
       </c>
       <c r="F7">
         <v>-22000000000.0</v>
       </c>
       <c r="G7">
         <v>-3794000000.0</v>
       </c>
       <c r="H7">
         <v>-3169000000.0</v>
       </c>
       <c r="I7">
         <v>-17959000000.0</v>
       </c>
@@ -21886,79 +22097,79 @@
         <v>1177251000.0</v>
       </c>
       <c r="Q7">
         <v>2348616000.0</v>
       </c>
       <c r="R7">
         <v>2105991000.0</v>
       </c>
       <c r="S7">
         <v>201547000.0</v>
       </c>
       <c r="T7">
         <v>-247898000.0</v>
       </c>
       <c r="U7">
         <v>285340000.0</v>
       </c>
       <c r="V7">
         <v>531574000.0</v>
       </c>
       <c r="W7"/>
       <c r="X7"/>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B9">
         <v>-1242000000.0</v>
       </c>
       <c r="C9">
         <v>-1048000000.0</v>
       </c>
       <c r="D9">
         <v>-1010000000.0</v>
       </c>
       <c r="E9">
         <v>4336000000.0</v>
       </c>
       <c r="F9">
         <v>-4026000000.0</v>
       </c>
       <c r="G9">
         <v>-7530000000.0</v>
       </c>
       <c r="H9">
         <v>-6037000000.0</v>
       </c>
       <c r="I9">
         <v>-10302000000.0</v>
       </c>
@@ -21982,51 +22193,51 @@
       </c>
       <c r="P9">
         <v>-250693000.0</v>
       </c>
       <c r="Q9">
         <v>-483712000.0</v>
       </c>
       <c r="R9">
         <v>-245977000.0</v>
       </c>
       <c r="S9">
         <v>-447913000.0</v>
       </c>
       <c r="T9"/>
       <c r="U9">
         <v>-158048000.0</v>
       </c>
       <c r="V9">
         <v>-30029000.0</v>
       </c>
       <c r="W9"/>
       <c r="X9"/>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B10">
         <v>-89000000.0</v>
       </c>
       <c r="C10">
         <v>20000000.0</v>
       </c>
       <c r="D10">
         <v>1882000000.0</v>
       </c>
       <c r="E10">
         <v>-1201000000.0</v>
       </c>
       <c r="F10">
         <v>1297000000.0</v>
       </c>
       <c r="G10">
         <v>-95000000.0</v>
       </c>
       <c r="H10">
         <v>-394000000.0</v>
       </c>
       <c r="I10">
         <v>-29000000.0</v>
       </c>
@@ -22048,193 +22259,193 @@
       <c r="O10">
         <v>-301000000.0</v>
       </c>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10">
         <v>5483000.0</v>
       </c>
       <c r="S10">
         <v>-3782000.0</v>
       </c>
       <c r="T10">
         <v>765000.0</v>
       </c>
       <c r="U10">
         <v>181000.0</v>
       </c>
       <c r="V10">
         <v>2647000.0</v>
       </c>
       <c r="W10"/>
       <c r="X10"/>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>22891000000.0</v>
       </c>
       <c r="G11">
         <v>31217000000.0</v>
       </c>
       <c r="H11">
         <v>18499000000.0</v>
       </c>
       <c r="I11">
         <v>22450000000.0</v>
       </c>
       <c r="J11">
         <v>25251000000.0</v>
       </c>
       <c r="K11">
         <v>15488000000.0</v>
       </c>
       <c r="L11">
         <v>10408000000.0</v>
       </c>
       <c r="M11">
         <v>4475000000.0</v>
       </c>
       <c r="N11">
         <v>5764000000.0</v>
       </c>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-103368000000.0</v>
       </c>
       <c r="F12">
         <v>-108197000000.0</v>
       </c>
       <c r="G12">
         <v>-16259000000.0</v>
       </c>
       <c r="H12">
         <v>-4723000000.0</v>
       </c>
       <c r="I12">
         <v>-6522000000.0</v>
       </c>
       <c r="J12">
         <v>-12644000000.0</v>
       </c>
       <c r="K12">
         <v>715000000.0</v>
       </c>
       <c r="L12">
         <v>3562000000.0</v>
       </c>
       <c r="M12">
         <v>-1473000000.0</v>
       </c>
       <c r="N12">
         <v>-649000000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>-19271000000.0</v>
       </c>
       <c r="G13">
         <v>3831000000.0</v>
       </c>
       <c r="H13">
         <v>3262000000.0</v>
       </c>
       <c r="I13">
         <v>-7628000000.0</v>
       </c>
       <c r="J13">
         <v>4851000000.0</v>
       </c>
       <c r="K13">
         <v>-1553000000.0</v>
       </c>
       <c r="L13">
         <v>-1533000000.0</v>
       </c>
       <c r="M13">
         <v>1199000000.0</v>
       </c>
       <c r="N13">
         <v>1572000000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B14">
         <v>66028000000.0</v>
       </c>
       <c r="C14">
         <v>56213000000.0</v>
       </c>
       <c r="D14">
         <v>59008000000.0</v>
       </c>
       <c r="E14">
         <v>61216000000.0</v>
       </c>
       <c r="F14">
         <v>57670000000.0</v>
       </c>
       <c r="G14">
         <v>50774000000.0</v>
       </c>
       <c r="H14">
         <v>44673000000.0</v>
       </c>
       <c r="I14">
         <v>34248000000.0</v>
       </c>
@@ -22260,51 +22471,51 @@
         <v>1939407000.0</v>
       </c>
       <c r="Q14">
         <v>782995000.0</v>
       </c>
       <c r="R14">
         <v>537773000.0</v>
       </c>
       <c r="S14">
         <v>360180000.0</v>
       </c>
       <c r="T14">
         <v>192612000.0</v>
       </c>
       <c r="U14">
         <v>134362000.0</v>
       </c>
       <c r="V14">
         <v>57320000.0</v>
       </c>
       <c r="W14"/>
       <c r="X14"/>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B15">
         <v>37535000000.0</v>
       </c>
       <c r="C15">
         <v>28859000000.0</v>
       </c>
       <c r="D15">
         <v>20983000000.0</v>
       </c>
       <c r="E15">
         <v>12952000000.0</v>
       </c>
       <c r="F15">
         <v>12503000000.0</v>
       </c>
       <c r="G15">
         <v>10339000000.0</v>
       </c>
       <c r="H15">
         <v>8315000000.0</v>
       </c>
       <c r="I15">
         <v>6776000000.0</v>
       </c>
@@ -22334,51 +22545,51 @@
       </c>
       <c r="R15">
         <v>554604000.0</v>
       </c>
       <c r="S15">
         <v>257803000.0</v>
       </c>
       <c r="T15">
         <v>210211000.0</v>
       </c>
       <c r="U15">
         <v>145402000.0</v>
       </c>
       <c r="V15">
         <v>132181000.0</v>
       </c>
       <c r="W15">
         <v>28790000.0</v>
       </c>
       <c r="X15">
         <v>10334000.0</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B16">
         <v>141041000000.0</v>
       </c>
       <c r="C16">
         <v>132519000000.0</v>
       </c>
       <c r="D16">
         <v>172320000000.0</v>
       </c>
       <c r="E16">
         <v>156739000000.0</v>
       </c>
       <c r="F16">
         <v>167966000000.0</v>
       </c>
       <c r="G16">
         <v>152798000000.0</v>
       </c>
       <c r="H16">
         <v>132991000000.0</v>
       </c>
       <c r="I16">
         <v>97814000000.0</v>
       </c>
@@ -22408,79 +22619,79 @@
       </c>
       <c r="R16">
         <v>6043696000.0</v>
       </c>
       <c r="S16">
         <v>3067928000.0</v>
       </c>
       <c r="T16">
         <v>2948757000.0</v>
       </c>
       <c r="U16">
         <v>1844320000.0</v>
       </c>
       <c r="V16">
         <v>1576044000.0</v>
       </c>
       <c r="W16">
         <v>859841000.0</v>
       </c>
       <c r="X16">
         <v>325586000.0</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B18">
         <v>190171000000.0</v>
       </c>
       <c r="C18">
         <v>181761000000.0</v>
       </c>
       <c r="D18">
         <v>174555000000.0</v>
       </c>
       <c r="E18">
         <v>95241000000.0</v>
       </c>
       <c r="F18">
         <v>113021000000.0</v>
       </c>
       <c r="G18">
         <v>127520000000.0</v>
       </c>
       <c r="H18">
         <v>91602000000.0</v>
       </c>
       <c r="I18">
         <v>52382000000.0</v>
       </c>
@@ -22510,51 +22721,51 @@
       </c>
       <c r="R18">
         <v>7577591000.0</v>
       </c>
       <c r="S18">
         <v>2175251000.0</v>
       </c>
       <c r="T18">
         <v>744457000.0</v>
       </c>
       <c r="U18">
         <v>1159820000.0</v>
       </c>
       <c r="V18">
         <v>729404000.0</v>
       </c>
       <c r="W18">
         <v>-298112000.0</v>
       </c>
       <c r="X18">
         <v>292950000.0</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B19">
         <v>-79596000000.0</v>
       </c>
       <c r="C19">
         <v>-122187000000.0</v>
       </c>
       <c r="D19">
         <v>-125161000000.0</v>
       </c>
       <c r="E19">
         <v>-104871000000.0</v>
       </c>
       <c r="F19">
         <v>-90552000000.0</v>
       </c>
       <c r="G19">
         <v>-181955000000.0</v>
       </c>
       <c r="H19">
         <v>-50237000000.0</v>
       </c>
       <c r="I19">
         <v>-98859000000.0</v>
       </c>
@@ -22564,95 +22775,95 @@
       <c r="K19">
         <v>-70923000000.0</v>
       </c>
       <c r="L19">
         <v>-51365000000.0</v>
       </c>
       <c r="M19">
         <v>-22061000000.0</v>
       </c>
       <c r="N19">
         <v>-14306000000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B20">
         <v>-2148000000.0</v>
       </c>
       <c r="C20">
         <v>-1488000000.0</v>
       </c>
       <c r="D20">
         <v>-3308000000.0</v>
       </c>
       <c r="E20">
         <v>1887000000.0</v>
       </c>
       <c r="F20">
         <v>1784000000.0</v>
       </c>
       <c r="G20">
         <v>149000000.0</v>
       </c>
       <c r="H20">
         <v>1134000000.0</v>
       </c>
       <c r="I20">
         <v>1442000000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B21">
         <v>52706000000.0</v>
       </c>
       <c r="C21">
         <v>-14320000000.0</v>
       </c>
       <c r="D21">
         <v>9304000000.0</v>
       </c>
       <c r="E21">
         <v>6407000000.0</v>
       </c>
       <c r="F21">
         <v>55367000000.0</v>
       </c>
       <c r="G21">
         <v>40953000000.0</v>
       </c>
       <c r="H21">
         <v>20561000000.0</v>
       </c>
       <c r="I21">
         <v>37842000000.0</v>
       </c>
@@ -22662,51 +22873,51 @@
       <c r="K21">
         <v>37464000000.0</v>
       </c>
       <c r="L21">
         <v>26648000000.0</v>
       </c>
       <c r="M21">
         <v>20619000000.0</v>
       </c>
       <c r="N21">
         <v>4699000000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B22">
         <v>229801000000.0</v>
       </c>
       <c r="C22">
         <v>194073000000.0</v>
       </c>
       <c r="D22">
         <v>115216000000.0</v>
       </c>
       <c r="E22">
         <v>188243000000.0</v>
       </c>
       <c r="F22">
         <v>224822000000.0</v>
       </c>
       <c r="G22">
         <v>159847000000.0</v>
       </c>
       <c r="H22">
         <v>93310000000.0</v>
       </c>
       <c r="I22">
         <v>78719000000.0</v>
       </c>
@@ -22736,51 +22947,51 @@
       </c>
       <c r="R22">
         <v>5221611000.0</v>
       </c>
       <c r="S22">
         <v>2784577000.0</v>
       </c>
       <c r="T22">
         <v>1568008000.0</v>
       </c>
       <c r="U22">
         <v>1063800000.0</v>
       </c>
       <c r="V22">
         <v>485362000.0</v>
       </c>
       <c r="W22">
         <v>446702000.0</v>
       </c>
       <c r="X22">
         <v>322196000.0</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B23">
         <v>-26866000000.0</v>
       </c>
       <c r="C23">
         <v>-29496000000.0</v>
       </c>
       <c r="D23">
         <v>-23819000000.0</v>
       </c>
       <c r="E23">
         <v>-22214000000.0</v>
       </c>
       <c r="F23">
         <v>-21713000000.0</v>
       </c>
       <c r="G23">
         <v>-20355000000.0</v>
       </c>
       <c r="H23">
         <v>-10794000000.0</v>
       </c>
       <c r="I23">
         <v>2046000000.0</v>
       </c>
@@ -22810,51 +23021,51 @@
       </c>
       <c r="R23">
         <v>-32088000.0</v>
       </c>
       <c r="S23">
         <v>2500000.0</v>
       </c>
       <c r="T23">
         <v>292184000.0</v>
       </c>
       <c r="U23">
         <v>-862729000.0</v>
       </c>
       <c r="V23">
         <v>-3181000.0</v>
       </c>
       <c r="W23">
         <v>82000.0</v>
       </c>
       <c r="X23">
         <v>-37855000.0</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B24">
         <v>-3937000000.0</v>
       </c>
       <c r="C24">
         <v>-14629000000.0</v>
       </c>
       <c r="D24">
         <v>-13127000000.0</v>
       </c>
       <c r="E24">
         <v>-19019000000.0</v>
       </c>
       <c r="F24">
         <v>-32845000000.0</v>
       </c>
       <c r="G24">
         <v>-26037000000.0</v>
       </c>
       <c r="H24">
         <v>-42739000000.0</v>
       </c>
       <c r="I24">
         <v>-128964000000.0</v>
       </c>
@@ -22884,51 +23095,51 @@
       </c>
       <c r="R24">
         <v>-3712516000.0</v>
       </c>
       <c r="S24">
         <v>308726000.0</v>
       </c>
       <c r="T24">
         <v>449456000.0</v>
       </c>
       <c r="U24">
         <v>-474932000.0</v>
       </c>
       <c r="V24">
         <v>392018000.0</v>
       </c>
       <c r="W24">
         <v>-738842000.0</v>
       </c>
       <c r="X24">
         <v>35571000.0</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B25">
         <v>-34921000000.0</v>
       </c>
       <c r="C25">
         <v>-9665000000.0</v>
       </c>
       <c r="D25">
         <v>17588000000.0</v>
       </c>
       <c r="E25">
         <v>-123000000000.0</v>
       </c>
       <c r="F25">
         <v>-116122000000.0</v>
       </c>
       <c r="G25">
         <v>-29797000000.0</v>
       </c>
       <c r="H25">
         <v>1002000000.0</v>
       </c>
       <c r="I25">
         <v>4574000000.0</v>
       </c>
@@ -22958,51 +23169,51 @@
       </c>
       <c r="R25">
         <v>683572000.0</v>
       </c>
       <c r="S25">
         <v>3140957000.0</v>
       </c>
       <c r="T25">
         <v>-117341000.0</v>
       </c>
       <c r="U25">
         <v>-17426000.0</v>
       </c>
       <c r="V25">
         <v>-115276000.0</v>
       </c>
       <c r="W25">
         <v>-654278000.0</v>
       </c>
       <c r="X25">
         <v>30213000.0</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B26">
         <v>-73312000000.0</v>
       </c>
       <c r="C26">
         <v>-102331000000.0</v>
       </c>
       <c r="D26">
         <v>-43767000000.0</v>
       </c>
       <c r="E26">
         <v>-29307000000.0</v>
       </c>
       <c r="F26">
         <v>-2170000000.0</v>
       </c>
       <c r="G26">
         <v>67669000000.0</v>
       </c>
       <c r="H26">
         <v>-1046000000.0</v>
       </c>
       <c r="I26">
         <v>-783000000.0</v>
       </c>
@@ -23028,51 +23239,51 @@
         <v>-1047033000.0</v>
       </c>
       <c r="Q26">
         <v>-477741000.0</v>
       </c>
       <c r="R26">
         <v>-178188000.0</v>
       </c>
       <c r="S26">
         <v>-409395000.0</v>
       </c>
       <c r="T26">
         <v>-107254000.0</v>
       </c>
       <c r="U26">
         <v>-241078000.0</v>
       </c>
       <c r="V26">
         <v>-123086000.0</v>
       </c>
       <c r="W26"/>
       <c r="X26"/>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B27">
         <v>25660000000.0</v>
       </c>
       <c r="C27">
         <v>23424000000.0</v>
       </c>
       <c r="D27">
         <v>22782000000.0</v>
       </c>
       <c r="E27">
         <v>24949000000.0</v>
       </c>
       <c r="F27">
         <v>30816000000.0</v>
       </c>
       <c r="G27">
         <v>17089000000.0</v>
       </c>
       <c r="H27">
         <v>12774000000.0</v>
       </c>
       <c r="I27">
         <v>11354000000.0</v>
       </c>
@@ -23098,51 +23309,51 @@
         <v>732691000.0</v>
       </c>
       <c r="Q27">
         <v>495772000.0</v>
       </c>
       <c r="R27">
         <v>321422000.0</v>
       </c>
       <c r="S27">
         <v>160507000.0</v>
       </c>
       <c r="T27">
         <v>101433000.0</v>
       </c>
       <c r="U27">
         <v>77736000.0</v>
       </c>
       <c r="V27">
         <v>34526000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B28">
         <v>-87155000000.0</v>
       </c>
       <c r="C28">
         <v>-176494000000.0</v>
       </c>
       <c r="D28">
         <v>-82573000000.0</v>
       </c>
       <c r="E28">
         <v>-59953000000.0</v>
       </c>
       <c r="F28">
         <v>21620000000.0</v>
       </c>
       <c r="G28">
         <v>13647000000.0</v>
       </c>
       <c r="H28">
         <v>1672000000.0</v>
       </c>
       <c r="I28">
         <v>30887000000.0</v>
       </c>
@@ -23172,51 +23383,51 @@
       </c>
       <c r="R28">
         <v>-397110000.0</v>
       </c>
       <c r="S28">
         <v>-869940000.0</v>
       </c>
       <c r="T28">
         <v>78809000.0</v>
       </c>
       <c r="U28">
         <v>-352426000.0</v>
       </c>
       <c r="V28">
         <v>-247039000.0</v>
       </c>
       <c r="W28">
         <v>1736987000.0</v>
       </c>
       <c r="X28">
         <v>-48189000.0</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B29">
         <v>303052000000.0</v>
       </c>
       <c r="C29">
         <v>258521000000.0</v>
       </c>
       <c r="D29">
         <v>221962000000.0</v>
       </c>
       <c r="E29">
         <v>146091000000.0</v>
       </c>
       <c r="F29">
         <v>175186000000.0</v>
       </c>
       <c r="G29">
         <v>194119000000.0</v>
       </c>
       <c r="H29">
         <v>148590000000.0</v>
       </c>
       <c r="I29">
         <v>110936000000.0</v>
       </c>
@@ -23246,51 +23457,51 @@
       </c>
       <c r="R29">
         <v>8398365000.0</v>
       </c>
       <c r="S29">
         <v>3579627000.0</v>
       </c>
       <c r="T29">
         <v>1535704000.0</v>
       </c>
       <c r="U29">
         <v>1507458000.0</v>
       </c>
       <c r="V29">
         <v>993506000.0</v>
       </c>
       <c r="W29">
         <v>-207576000.0</v>
       </c>
       <c r="X29">
         <v>352409000.0</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B30">
         <v>-205732000000.0</v>
       </c>
       <c r="C30">
         <v>-122187000000.0</v>
       </c>
       <c r="D30">
         <v>-125161000000.0</v>
       </c>
       <c r="E30">
         <v>-104871000000.0</v>
       </c>
       <c r="F30">
         <v>-178549000000.0</v>
       </c>
       <c r="G30">
         <v>-181955000000.0</v>
       </c>
       <c r="H30">
         <v>-116170000000.0</v>
       </c>
       <c r="I30">
         <v>-151913000000.0</v>
       </c>
@@ -23339,727 +23550,736 @@
       <c r="X30">
         <v>-23888000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BX30"/>
+  <dimension ref="A1:BY30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:76">
+    <row r="1" spans="1:77">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>85</v>
       </c>
       <c r="C1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
         <v>88</v>
       </c>
       <c r="G1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
         <v>91</v>
       </c>
       <c r="K1" t="s">
+        <v>92</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
         <v>94</v>
       </c>
       <c r="O1" t="s">
+        <v>95</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
         <v>97</v>
       </c>
       <c r="S1" t="s">
+        <v>98</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
         <v>100</v>
       </c>
       <c r="W1" t="s">
+        <v>101</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
         <v>103</v>
       </c>
       <c r="AA1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
         <v>106</v>
       </c>
       <c r="AE1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
         <v>109</v>
       </c>
       <c r="AI1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
         <v>112</v>
       </c>
       <c r="AM1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
         <v>115</v>
       </c>
       <c r="AQ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
         <v>118</v>
       </c>
       <c r="AU1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
         <v>121</v>
       </c>
       <c r="AY1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
         <v>124</v>
       </c>
       <c r="BC1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
         <v>127</v>
       </c>
       <c r="BG1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BI1" t="s">
         <v>129</v>
       </c>
       <c r="BJ1" t="s">
         <v>130</v>
       </c>
       <c r="BK1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
       </c>
-      <c r="BL1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BM1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BN1" t="s">
         <v>17</v>
       </c>
-      <c r="BN1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BO1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BP1" t="s">
         <v>18</v>
       </c>
-      <c r="BP1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BQ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BR1" t="s">
         <v>19</v>
       </c>
-      <c r="BR1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BS1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BT1" t="s">
         <v>20</v>
       </c>
-      <c r="BT1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BU1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BV1" t="s">
         <v>21</v>
       </c>
-      <c r="BV1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BW1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BX1" t="s">
         <v>22</v>
       </c>
-      <c r="BX1" t="s">
-        <v>137</v>
+      <c r="BY1" t="s">
+        <v>138</v>
       </c>
     </row>
-    <row r="2" spans="1:76">
+    <row r="2" spans="1:77">
       <c r="A2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B2">
+        <v>217770000000.0</v>
+      </c>
+      <c r="C2">
         <v>141041000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>159982000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>182057000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>205253000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>132519000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>145468000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>153511000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>161023000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>172320000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>146476000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>139647000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>153328000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>156739000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>160177000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>184658000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>188826000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>167966000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>170873000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>141721000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>148621000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>152798000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>152491000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>173718000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>135270000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>132991000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>145607000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>122838000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>109692000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>97814000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>105394000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>104623000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>117072000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>105697000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>87343000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>70301000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>68861000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>71902000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>52417000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>64206000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>56607000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>43438000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>46714000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>48271000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>55583000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>42713000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>33454000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>32639000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>26523000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>20228000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>18602602000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>14791822000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>15024047000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>13383398000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>13441768000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>10602451000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>13348679000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>12612140000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>6978825000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>7963090000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>10882954000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>10408257000.0</v>
       </c>
-      <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
+      <c r="BY2"/>
     </row>
-    <row r="3" spans="1:76">
+    <row r="3" spans="1:77">
       <c r="A3" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B3">
+        <v>47720000000</v>
+      </c>
+      <c r="C3">
         <v>37000000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>27916000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>14008000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>22558000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>23000000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>36578000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>27630000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2648000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>15200000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>4639000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>10014000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1755000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>4600000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>10316000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>400000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>5792000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6971000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>7571000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5921000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>8076000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>7734000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>9769000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>6708000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>11442000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>6151000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>7266000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>7153000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>3841000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>4506000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>366000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>9029000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>4030000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>6318000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>3498000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>3589000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2913000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2108000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>862000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>5904000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>748000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>4105000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>386000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>3510000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>984000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1332000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1181000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1221000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>756000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1138000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>668000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>2248000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>837000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1035000000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>947400000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1132314000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1577286000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>4059717000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1663863000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1488220000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>788824000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>1333008000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>555547000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>313714000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>255984000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>90536000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:76">
+    <row r="4" spans="1:77">
       <c r="A4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -24092,54 +24312,55 @@
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
+      <c r="BY4"/>
     </row>
-    <row r="5" spans="1:76">
+    <row r="5" spans="1:77">
       <c r="A5" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -24172,396 +24393,401 @@
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
+      <c r="BY5"/>
     </row>
-    <row r="6" spans="1:76">
+    <row r="6" spans="1:77">
       <c r="A6" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B6">
+        <v>-10840000000.0</v>
+      </c>
+      <c r="C6">
         <v>76729000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-18941000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-22075000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-23196000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>72734000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-12949000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-8043000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-7512000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-11297000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>25844000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>6829000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-13681000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-3411000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-3438000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-24481000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-4168000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>20860000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-2907000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>29152000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-6900000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-4177000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>307000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-21227000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>38448000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>2279000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-12616000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>22769000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>13146000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>11878000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-7580000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>771000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-12449000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>11375000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>18354000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>17042000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1440000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-3041000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>19485000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-11789000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>7599000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>13169000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-3276000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-1557000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-7312000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>12870000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>9259000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>815000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>6116000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>6295000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>1625398000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>3810780000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-232225000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>1640649000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-58370000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>2839317000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-2746228000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>736539000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>5633315000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-984265000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-2919864000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>474697000.0</v>
       </c>
-      <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
+      <c r="BY6"/>
     </row>
-    <row r="7" spans="1:76">
+    <row r="7" spans="1:77">
       <c r="A7" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>16484000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>236577000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>151265000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>76889000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-5524000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>204475000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>126458000000.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>7368000000.0</v>
       </c>
-      <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>102983000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>62297000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-5317000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>110488000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>69523000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>33822000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-22000000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>123935000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>82956000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>51004000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-3794000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>145253000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>98725000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>54661000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-3169000000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
+      <c r="AE7"/>
+      <c r="AF7">
         <v>-17959000000.0</v>
       </c>
-      <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-      <c r="AI7">
+      <c r="AI7"/>
+      <c r="AJ7">
         <v>-1588000000.0</v>
       </c>
-      <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-      <c r="AM7">
+      <c r="AM7"/>
+      <c r="AN7">
         <v>-4521000000.0</v>
       </c>
-      <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
-      <c r="AQ7">
+      <c r="AQ7"/>
+      <c r="AR7">
         <v>-4019000000.0</v>
       </c>
-      <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
-      <c r="AU7">
+      <c r="AU7"/>
+      <c r="AV7">
         <v>1081000000.0</v>
       </c>
-      <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
-      <c r="AY7">
+      <c r="AY7"/>
+      <c r="AZ7">
         <v>151000000.0</v>
       </c>
-      <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
-      <c r="BC7">
+      <c r="BC7"/>
+      <c r="BD7">
         <v>-568000000.0</v>
       </c>
-      <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
+      <c r="BY7"/>
     </row>
-    <row r="8" spans="1:76">
+    <row r="8" spans="1:77">
       <c r="A8" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -24594,1254 +24820,1269 @@
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
+      <c r="BY8"/>
     </row>
-    <row r="9" spans="1:76">
+    <row r="9" spans="1:77">
       <c r="A9" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>-1242000000.0</v>
       </c>
-      <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>-1048000000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>-1010000000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>4336000000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
-      <c r="S9">
-[...1 lines deleted...]
-      </c>
+      <c r="S9"/>
       <c r="T9">
         <v>-4026000000.0</v>
       </c>
       <c r="U9">
         <v>-4026000000.0</v>
       </c>
       <c r="V9">
         <v>-4026000000.0</v>
       </c>
       <c r="W9">
-        <v>-7530000000.0</v>
+        <v>-4026000000.0</v>
       </c>
       <c r="X9">
         <v>-7530000000.0</v>
       </c>
       <c r="Y9">
         <v>-7530000000.0</v>
       </c>
       <c r="Z9">
         <v>-7530000000.0</v>
       </c>
       <c r="AA9">
+        <v>-7530000000.0</v>
+      </c>
+      <c r="AB9">
         <v>-6037000000.0</v>
       </c>
-      <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-      <c r="AE9">
+      <c r="AE9"/>
+      <c r="AF9">
         <v>-10302000000.0</v>
       </c>
-      <c r="AF9"/>
-      <c r="AG9">
+      <c r="AG9"/>
+      <c r="AH9">
         <v>-10302000000.0</v>
       </c>
-      <c r="AH9"/>
-      <c r="AI9">
+      <c r="AI9"/>
+      <c r="AJ9">
         <v>-6400000000.0</v>
       </c>
-      <c r="AJ9"/>
-      <c r="AK9">
+      <c r="AK9"/>
+      <c r="AL9">
         <v>-6400000000.0</v>
       </c>
-      <c r="AL9"/>
-      <c r="AM9">
+      <c r="AM9"/>
+      <c r="AN9">
         <v>-2930000000.0</v>
       </c>
-      <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
-      <c r="AQ9">
+      <c r="AQ9"/>
+      <c r="AR9">
         <v>-2469000000.0</v>
       </c>
-      <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
-      <c r="AU9">
+      <c r="AU9"/>
+      <c r="AV9">
         <v>-1418000000.0</v>
       </c>
-      <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
-      <c r="AY9">
+      <c r="AY9"/>
+      <c r="AZ9">
         <v>-606000000.0</v>
       </c>
-      <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
-      <c r="BC9">
+      <c r="BC9"/>
+      <c r="BD9">
         <v>-267000000.0</v>
       </c>
-      <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
+      <c r="BY9"/>
     </row>
-    <row r="10" spans="1:76">
+    <row r="10" spans="1:77">
       <c r="A10" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B10"/>
-      <c r="C10">
+      <c r="C10"/>
+      <c r="D10">
         <v>-89000000.0</v>
       </c>
-      <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
-      <c r="G10">
+      <c r="G10"/>
+      <c r="H10">
         <v>20000000.0</v>
       </c>
-      <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>1882000000.0</v>
       </c>
-      <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>-1201000000.0</v>
       </c>
-      <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
-[...1 lines deleted...]
-      </c>
+      <c r="S10"/>
       <c r="T10">
         <v>1297000000.0</v>
       </c>
       <c r="U10">
         <v>1297000000.0</v>
       </c>
       <c r="V10">
         <v>1297000000.0</v>
       </c>
       <c r="W10">
-        <v>-95000000.0</v>
+        <v>1297000000.0</v>
       </c>
       <c r="X10">
         <v>-95000000.0</v>
       </c>
       <c r="Y10">
         <v>-95000000.0</v>
       </c>
       <c r="Z10">
         <v>-95000000.0</v>
       </c>
       <c r="AA10">
+        <v>-95000000.0</v>
+      </c>
+      <c r="AB10">
         <v>-394000000.0</v>
       </c>
-      <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
+      <c r="AE10"/>
+      <c r="AF10">
         <v>-29000000.0</v>
       </c>
-      <c r="AF10"/>
-      <c r="AG10">
+      <c r="AG10"/>
+      <c r="AH10">
         <v>-29000000.0</v>
       </c>
-      <c r="AH10"/>
-      <c r="AI10">
+      <c r="AI10"/>
+      <c r="AJ10">
         <v>-39000000.0</v>
       </c>
-      <c r="AJ10"/>
-      <c r="AK10">
+      <c r="AK10"/>
+      <c r="AL10">
         <v>-39000000.0</v>
       </c>
-      <c r="AL10"/>
-      <c r="AM10">
+      <c r="AM10"/>
+      <c r="AN10">
         <v>-38000000.0</v>
       </c>
-      <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
-      <c r="AQ10">
+      <c r="AQ10"/>
+      <c r="AR10">
         <v>-17000000.0</v>
       </c>
-      <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
-      <c r="AU10">
+      <c r="AU10"/>
+      <c r="AV10">
         <v>1300000000.0</v>
       </c>
-      <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
-      <c r="AY10">
+      <c r="AY10"/>
+      <c r="AZ10">
         <v>-815000000.0</v>
       </c>
-      <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
-      <c r="BC10">
+      <c r="BC10"/>
+      <c r="BD10">
         <v>-301000000.0</v>
       </c>
-      <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
-      <c r="BM10">
+      <c r="BM10"/>
+      <c r="BN10">
         <v>5483000.0</v>
       </c>
-      <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
-      <c r="BQ10">
+      <c r="BQ10"/>
+      <c r="BR10">
         <v>765000.0</v>
       </c>
-      <c r="BR10"/>
-      <c r="BS10">
+      <c r="BS10"/>
+      <c r="BT10">
         <v>181000.0</v>
       </c>
-      <c r="BT10"/>
-      <c r="BU10">
+      <c r="BU10"/>
+      <c r="BV10">
         <v>2647000.0</v>
       </c>
-      <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
+      <c r="BY10"/>
     </row>
-    <row r="11" spans="1:76">
+    <row r="11" spans="1:77">
       <c r="A11" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
         <v>22891000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
         <v>31217000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
         <v>18499000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
-      <c r="AD11"/>
-      <c r="AE11">
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11"/>
+      <c r="AF11">
         <v>22450000000.0</v>
       </c>
-      <c r="AF11"/>
-      <c r="AG11">
+      <c r="AG11"/>
+      <c r="AH11">
         <v>0.0</v>
       </c>
-      <c r="AH11"/>
-      <c r="AI11">
+      <c r="AI11"/>
+      <c r="AJ11">
         <v>25251000000.0</v>
       </c>
-      <c r="AJ11"/>
-      <c r="AK11">
+      <c r="AK11"/>
+      <c r="AL11">
         <v>0.0</v>
       </c>
-      <c r="AL11"/>
-      <c r="AM11">
+      <c r="AM11"/>
+      <c r="AN11">
         <v>15488000000.0</v>
       </c>
-      <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
+      <c r="BY11"/>
     </row>
-    <row r="12" spans="1:76">
+    <row r="12" spans="1:77">
       <c r="A12" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>-292000000.0</v>
       </c>
       <c r="O12">
+        <v>-292000000.0</v>
+      </c>
+      <c r="P12">
         <v>-86274000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-13723000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2156000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-5527000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-59345000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-12764000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-25108000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-10980000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-24239000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-6531000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-613000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>15124000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1315000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>11643000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-9949000000.0</v>
       </c>
-      <c r="AD12"/>
-      <c r="AE12">
+      <c r="AE12"/>
+      <c r="AF12">
         <v>4784000000.0</v>
       </c>
-      <c r="AF12"/>
-      <c r="AG12">
+      <c r="AG12"/>
+      <c r="AH12">
         <v>-4469000000.0</v>
       </c>
-      <c r="AH12"/>
-      <c r="AI12">
+      <c r="AI12"/>
+      <c r="AJ12">
         <v>-22591000000.0</v>
       </c>
-      <c r="AJ12"/>
-      <c r="AK12">
+      <c r="AK12"/>
+      <c r="AL12">
         <v>-3714000000.0</v>
       </c>
-      <c r="AL12"/>
-      <c r="AM12">
+      <c r="AM12"/>
+      <c r="AN12">
         <v>-6111000000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
+      <c r="BY12"/>
     </row>
-    <row r="13" spans="1:76">
+    <row r="13" spans="1:77">
       <c r="A13" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
-      <c r="S13">
-[...1 lines deleted...]
-      </c>
+      <c r="S13"/>
       <c r="T13">
         <v>-19271000000.0</v>
       </c>
       <c r="U13">
         <v>-19271000000.0</v>
       </c>
       <c r="V13">
         <v>-19271000000.0</v>
       </c>
       <c r="W13">
-        <v>3831000000.0</v>
+        <v>-19271000000.0</v>
       </c>
       <c r="X13">
         <v>3831000000.0</v>
       </c>
       <c r="Y13">
         <v>3831000000.0</v>
       </c>
       <c r="Z13">
         <v>3831000000.0</v>
       </c>
       <c r="AA13">
-        <v>3262000000.0</v>
+        <v>3831000000.0</v>
       </c>
       <c r="AB13">
         <v>3262000000.0</v>
       </c>
       <c r="AC13">
         <v>3262000000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13">
+      <c r="AD13">
+        <v>3262000000.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13">
         <v>-7223000000.0</v>
       </c>
-      <c r="AF13"/>
-      <c r="AG13">
+      <c r="AG13"/>
+      <c r="AH13">
         <v>-7223000000.0</v>
       </c>
-      <c r="AH13"/>
-      <c r="AI13">
+      <c r="AI13"/>
+      <c r="AJ13">
         <v>4851000000.0</v>
       </c>
-      <c r="AJ13"/>
-      <c r="AK13">
+      <c r="AK13"/>
+      <c r="AL13">
         <v>4851000000.0</v>
       </c>
-      <c r="AL13"/>
-      <c r="AM13">
+      <c r="AM13"/>
+      <c r="AN13">
         <v>-1553000000.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
+      <c r="BY13"/>
     </row>
-    <row r="14" spans="1:76">
+    <row r="14" spans="1:77">
       <c r="A14" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B14">
+        <v>18058000000.0</v>
+      </c>
+      <c r="C14">
         <v>18104000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>18103000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>17031000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>16040000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>14854000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>14952000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>14038000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>13654000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>13569000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>14565000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>13502000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>14807000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>16134000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>15609000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>14745000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>14926000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>15936000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>14747000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>14233000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>14473000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>14217000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>14046000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>14517000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>11570000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>10641000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>12377000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>12157000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>10818000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>9321000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>9312000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>9551000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>8180000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>7205000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>6725000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>6213000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>5951000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>4722000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>4615000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>3197000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>2789000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>2140000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>2089000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1648000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1432000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1505000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1338000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1229000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1272000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>979000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1231000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>844000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>809000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>722000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>260197999.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>658228000.0</v>
       </c>
-      <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
+      <c r="BY14"/>
     </row>
-    <row r="15" spans="1:76">
+    <row r="15" spans="1:77">
       <c r="A15" t="s">
-        <v>182</v>
-[...4 lines deleted...]
-      </c>
+        <v>183</v>
+      </c>
+      <c r="B15">
+        <v>47900000000.0</v>
+      </c>
+      <c r="C15"/>
       <c r="D15">
         <v>3431000000.0</v>
       </c>
       <c r="E15">
+        <v>3431000000.0</v>
+      </c>
+      <c r="F15">
         <v>37535000000.0</v>
       </c>
-      <c r="F15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G15"/>
       <c r="H15">
         <v>2884000000.0</v>
       </c>
       <c r="I15">
+        <v>2884000000.0</v>
+      </c>
+      <c r="J15">
         <v>28859000000.0</v>
       </c>
-      <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>20983000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1779000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20983000000.0</v>
       </c>
       <c r="N15">
         <v>20983000000.0</v>
       </c>
       <c r="O15">
+        <v>20983000000.0</v>
+      </c>
+      <c r="P15">
         <v>12952000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2308000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>12952000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>12950000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>12503000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>2735000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12503000000.0</v>
       </c>
       <c r="V15">
         <v>12503000000.0</v>
       </c>
       <c r="W15">
+        <v>12503000000.0</v>
+      </c>
+      <c r="X15">
         <v>10339000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1039000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10339000000.0</v>
       </c>
       <c r="Z15">
         <v>10339000000.0</v>
       </c>
       <c r="AA15">
-        <v>10000000.0</v>
+        <v>10339000000.0</v>
       </c>
       <c r="AB15">
         <v>10000000.0</v>
       </c>
       <c r="AC15">
+        <v>10000000.0</v>
+      </c>
+      <c r="AD15">
         <v>8315000000.0</v>
       </c>
-      <c r="AD15"/>
-      <c r="AE15">
+      <c r="AE15"/>
+      <c r="AF15">
         <v>8315000000.0</v>
       </c>
-      <c r="AF15"/>
-      <c r="AG15">
+      <c r="AG15"/>
+      <c r="AH15">
         <v>6776000000.0</v>
       </c>
-      <c r="AH15"/>
-      <c r="AI15">
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>5052000000.0</v>
       </c>
-      <c r="AJ15"/>
-      <c r="AK15">
+      <c r="AK15"/>
+      <c r="AL15">
         <v>5052000000.0</v>
       </c>
-      <c r="AL15"/>
-      <c r="AM15">
+      <c r="AM15"/>
+      <c r="AN15">
         <v>3699000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>17000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>3716000000.0</v>
       </c>
-      <c r="AP15"/>
-      <c r="AQ15">
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>2640000000.0</v>
       </c>
-      <c r="AR15"/>
-      <c r="AS15">
+      <c r="AS15"/>
+      <c r="AT15">
         <v>2640000000.0</v>
       </c>
-      <c r="AT15"/>
-      <c r="AU15">
+      <c r="AU15"/>
+      <c r="AV15">
         <v>1761000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>2000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>1759000000.0</v>
       </c>
-      <c r="AX15"/>
-      <c r="AY15">
+      <c r="AY15"/>
+      <c r="AZ15">
         <v>1468000000.0</v>
       </c>
-      <c r="AZ15"/>
-      <c r="BA15">
+      <c r="BA15"/>
+      <c r="BB15">
         <v>1468000000.0</v>
       </c>
-      <c r="BB15"/>
-      <c r="BC15">
+      <c r="BC15"/>
+      <c r="BD15">
         <v>111000.0</v>
       </c>
-      <c r="BD15"/>
-      <c r="BE15">
+      <c r="BE15"/>
+      <c r="BF15">
         <v>1107889000.0</v>
       </c>
-      <c r="BF15"/>
-      <c r="BG15">
+      <c r="BG15"/>
+      <c r="BH15">
         <v>838290000.0</v>
       </c>
-      <c r="BH15"/>
-      <c r="BI15">
+      <c r="BI15"/>
+      <c r="BJ15">
         <v>838290000.0</v>
       </c>
-      <c r="BJ15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BK15"/>
       <c r="BL15">
         <v>639264000.0</v>
       </c>
       <c r="BM15">
-        <v>554604000.0</v>
+        <v>639264000.0</v>
       </c>
       <c r="BN15">
         <v>554604000.0</v>
       </c>
       <c r="BO15">
-        <v>257803000.0</v>
+        <v>554604000.0</v>
       </c>
       <c r="BP15">
         <v>257803000.0</v>
       </c>
       <c r="BQ15">
-        <v>210211000.0</v>
+        <v>257803000.0</v>
       </c>
       <c r="BR15">
         <v>210211000.0</v>
       </c>
       <c r="BS15">
-        <v>145402000.0</v>
+        <v>210211000.0</v>
       </c>
       <c r="BT15">
         <v>145402000.0</v>
       </c>
       <c r="BU15">
+        <v>145402000.0</v>
+      </c>
+      <c r="BV15">
         <v>132181000.0</v>
       </c>
-      <c r="BV15"/>
-      <c r="BW15">
+      <c r="BW15"/>
+      <c r="BX15">
         <v>28790000.0</v>
       </c>
-      <c r="BX15"/>
+      <c r="BY15"/>
     </row>
-    <row r="16" spans="1:76">
+    <row r="16" spans="1:77">
       <c r="A16" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B16">
+        <v>206930000000.0</v>
+      </c>
+      <c r="C16">
         <v>217770000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>141041000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>159982000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>182057000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>205253000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>132519000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>145468000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>153511000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>161023000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>172320000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>146476000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>139647000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>153328000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>156739000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>160177000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>184658000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>188826000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>167966000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>170873000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>141721000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>148621000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>152798000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>152491000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>173718000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>135270000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>132991000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>145607000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>122838000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>109692000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>97814000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>105394000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>104623000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>117072000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>105697000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>87343000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>70301000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>68861000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>71902000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>52417000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>64206000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>56607000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>43438000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>46714000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>48271000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>55583000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>42713000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>33454000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>32639000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>26523000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>20228000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>18602602000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>14791822000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>15024047000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>13383398000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>13441768000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>10602451000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>13348679000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>12612140000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>6978825000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>7963090000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>10882954000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>10408257000.0</v>
       </c>
-      <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
+      <c r="BY16"/>
     </row>
-    <row r="17" spans="1:76">
+    <row r="17" spans="1:77">
       <c r="A17" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -25874,384 +26115,389 @@
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
+      <c r="BY17"/>
     </row>
-    <row r="18" spans="1:76">
+    <row r="18" spans="1:77">
       <c r="A18" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B18">
+        <v>4990000000.0</v>
+      </c>
+      <c r="C18">
         <v>64351000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>38559000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>71304000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>51818000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>53889000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>17468000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>50387000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>56756000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>57150000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>49315000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>55011000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>38931000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>57697000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>25287000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>41365000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>29909000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>26851000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>43680000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>35058000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>23876000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>43270000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>39097000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>39820000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>32622000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>48510000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>43338000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>37029000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>21164000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>24293000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>32855000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>22790000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>17548000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>13507000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>25096000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>26875000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>17555000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>24506000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>20862000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>10765000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>12681000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>12811000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>18577000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>6435000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>6623000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>8356000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>9498000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>6998000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>6483000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>5436000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>6196055000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>3309549000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>4137005000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>5943391000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>4364213000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>4039673000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>4082096000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>4863761000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>4265916000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>3658076000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>2268907000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>3165208000.0</v>
       </c>
-      <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
+      <c r="BY18"/>
     </row>
-    <row r="19" spans="1:76">
+    <row r="19" spans="1:77">
       <c r="A19" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-32433000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-70071000000.0</v>
       </c>
       <c r="N19">
         <v>-70071000000.0</v>
       </c>
       <c r="O19">
         <v>-70071000000.0</v>
       </c>
       <c r="P19">
+        <v>-70071000000.0</v>
+      </c>
+      <c r="Q19">
         <v>13669000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-13669000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-20105000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-90552000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>66168000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-66168000000.0</v>
       </c>
       <c r="V19">
         <v>-66168000000.0</v>
       </c>
       <c r="W19">
+        <v>-66168000000.0</v>
+      </c>
+      <c r="X19">
         <v>-41426000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>62500000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-62500000000.0</v>
       </c>
       <c r="Z19">
         <v>-62500000000.0</v>
       </c>
       <c r="AA19">
+        <v>-62500000000.0</v>
+      </c>
+      <c r="AB19">
         <v>-59788000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-20082000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-14924000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-21376000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-98859000000.0</v>
       </c>
-      <c r="AF19"/>
-      <c r="AG19">
+      <c r="AG19"/>
+      <c r="AH19">
         <v>-45836000000.0</v>
       </c>
-      <c r="AH19"/>
-      <c r="AI19">
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>-69244000000.0</v>
       </c>
-      <c r="AJ19"/>
-      <c r="AK19">
+      <c r="AK19"/>
+      <c r="AL19">
         <v>-39334000000.0</v>
       </c>
-      <c r="AL19"/>
-      <c r="AM19">
+      <c r="AM19"/>
+      <c r="AN19">
         <v>-57593000000.0</v>
       </c>
-      <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
+      <c r="BY19"/>
     </row>
-    <row r="20" spans="1:76">
+    <row r="20" spans="1:77">
       <c r="A20" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -26284,2044 +26530,2073 @@
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
+      <c r="BY20"/>
     </row>
-    <row r="21" spans="1:76">
+    <row r="21" spans="1:77">
       <c r="A21" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>6220000000.0</v>
       </c>
       <c r="O21">
         <v>6220000000.0</v>
       </c>
       <c r="P21">
+        <v>6220000000.0</v>
+      </c>
+      <c r="Q21">
         <v>-16758000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16758000000.0</v>
       </c>
       <c r="R21">
         <v>16758000000.0</v>
       </c>
       <c r="S21">
+        <v>16758000000.0</v>
+      </c>
+      <c r="T21">
         <v>55367000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-28635000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28635000000.0</v>
       </c>
       <c r="V21">
         <v>28635000000.0</v>
       </c>
       <c r="W21">
+        <v>28635000000.0</v>
+      </c>
+      <c r="X21">
         <v>40953000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-48841000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48841000000.0</v>
       </c>
       <c r="Z21">
         <v>48841000000.0</v>
       </c>
       <c r="AA21">
+        <v>48841000000.0</v>
+      </c>
+      <c r="AB21">
         <v>20561000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-18974000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>18974000000.0</v>
       </c>
-      <c r="AD21"/>
-      <c r="AE21">
+      <c r="AE21"/>
+      <c r="AF21">
         <v>37842000000.0</v>
       </c>
-      <c r="AF21"/>
-      <c r="AG21">
+      <c r="AG21"/>
+      <c r="AH21">
         <v>35557000000.0</v>
       </c>
-      <c r="AH21"/>
-      <c r="AI21">
+      <c r="AI21"/>
+      <c r="AJ21">
         <v>29012000000.0</v>
       </c>
-      <c r="AJ21"/>
-      <c r="AK21">
+      <c r="AK21"/>
+      <c r="AL21">
         <v>9270000000.0</v>
       </c>
-      <c r="AL21"/>
-      <c r="AM21">
+      <c r="AM21"/>
+      <c r="AN21">
         <v>37464000000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
+      <c r="BY21"/>
     </row>
-    <row r="22" spans="1:76">
+    <row r="22" spans="1:77">
       <c r="A22" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B22">
+        <v>56022000000.0</v>
+      </c>
+      <c r="C22">
         <v>58093000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>58260000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>63133000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>55628000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>47821000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>51324000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>53230000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>47630000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>41889000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>27025000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>36182000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>26171000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>25838000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>106268000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>39943000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>18619000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>23413000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>94958000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>39510000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>42587000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>47767000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>59302000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>38542000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>33107000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>28896000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>21582000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>20382000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>24136000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>27210000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>14229000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>23333000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>17867000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>23290000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>20797000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>18006000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>18231000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>14476000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>10529000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>10646000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>10737000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>9183000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>7164000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>7445000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>7314000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>6883000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>5860000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>5657000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>5836000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>6457000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>3911000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>3867000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>3680000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>4044000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>3463722000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>3218693000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>3100075000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>2949510000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>2529455000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>2446148000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>2349246000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>2870374000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>2200818000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>1916502000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1507945000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1192410000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>869097000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>643979000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>514964000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>334486000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>263623000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>267889000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>123680000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>186973000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>222778000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>111881000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:76">
+    <row r="23" spans="1:77">
       <c r="A23" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B23">
+        <v>65619000000.0</v>
+      </c>
+      <c r="C23">
         <v>-3628000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-8266000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-5721000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3018000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>40626000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-9303000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-13961000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-20087000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-2021000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>15961000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-6232000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-4746000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4396000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3854000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-16278000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-54000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>10618000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-5407000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>33675000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>23842000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>556000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>6517000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-15575000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>46009000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>955000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-1996000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-1721000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>10400000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>5756000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>8270000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-3595000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3182000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>32556000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>7921000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>17655000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3396000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>4910000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>13219000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>6647000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>10509000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>6703000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>4999000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>4670000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-699000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>12850000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1437000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-492000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>16699000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>3057000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-125268000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>5054000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-2352000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-610000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-2070667000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>4191097000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-2207864000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-2298544000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>3971408000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-1339860000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>48481000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1692995000.0</v>
       </c>
-      <c r="BK23"/>
-      <c r="BL23">
+      <c r="BL23"/>
+      <c r="BM23">
         <v>2490001000.0</v>
       </c>
-      <c r="BM23"/>
       <c r="BN23"/>
-      <c r="BO23">
+      <c r="BO23"/>
+      <c r="BP23">
         <v>2500000.0</v>
       </c>
-      <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
+      <c r="BY23"/>
     </row>
-    <row r="24" spans="1:76">
+    <row r="24" spans="1:77">
       <c r="A24" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B24">
+        <v>-16444000000.0</v>
+      </c>
+      <c r="C24">
         <v>26440000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-18264000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-71518000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-10331000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-6499000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-12352000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-7552000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>21215000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-53565000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>4268000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-22742000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-17258000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-60788000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>4245000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-48820000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-12216000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-13134000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-4983000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-41207000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-33811000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-47302000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-16560000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-44076000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-26050000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-46102000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-52094000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-14646000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-9366000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-16870000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-46117000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-22174000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-27688000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-32985000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-13784000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-25167000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-13320000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-31992000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-16901000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-28686000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-12419000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-5803000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-25608000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-13844000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-9156000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-8208000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>327000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-4983000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-15285000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-2240000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-4486000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-4263000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-1945000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-3656000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-2308368000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-5426140000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-4628276000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-1827502000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-2544548000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-3262652000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-5200645000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-4346913000.0</v>
       </c>
-      <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
-      <c r="BO24">
+      <c r="BO24"/>
+      <c r="BP24">
         <v>226906000.0</v>
       </c>
-      <c r="BP24"/>
-      <c r="BQ24">
+      <c r="BQ24"/>
+      <c r="BR24">
         <v>98333000.0</v>
       </c>
-      <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
-      <c r="BV24">
+      <c r="BV24"/>
+      <c r="BW24">
         <v>169963000.0</v>
       </c>
-      <c r="BW24"/>
       <c r="BX24"/>
+      <c r="BY24"/>
     </row>
-    <row r="25" spans="1:76">
+    <row r="25" spans="1:77">
       <c r="A25" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B25">
+        <v>-27949000000.0</v>
+      </c>
+      <c r="C25">
         <v>18620000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-33582000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-2040000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-5556000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3146000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-12846000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4372000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-13379000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>10689000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-736000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>9686000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-7151000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>13012000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-85338000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-19648000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-6283000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-15162000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-50712000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-19416000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-32766000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-16016000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-28804000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-9325000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-4838000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>10926000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>15849000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>8075000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-12402000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-11697000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>25230000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-3135000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-5333000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-11424000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-132000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>4637000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-5089000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>6111000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>6743000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1728000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-2649000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>4918000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>11600000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>72000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-1877000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>624000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1374000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>635000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-456000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-1430000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1108000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>369000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>38000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1814000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1851791000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1077789000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>982021000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1914251000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1736461000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1211928000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-80339000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>294834000.0</v>
       </c>
-      <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
+      <c r="BY25"/>
     </row>
-    <row r="26" spans="1:76">
+    <row r="26" spans="1:77">
       <c r="A26" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B26">
+        <v>-15071000000.0</v>
+      </c>
+      <c r="C26">
         <v>-8489000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-21572000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-21485000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-20412000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-15808000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-18745000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-34704000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-35324000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-13490000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-14745000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-17199000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-12226000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-4037000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-11574000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-13790000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-3804000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-3021000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-194000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-3535000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-1268000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-1043000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-127000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-1327000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-411000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-1716000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-529000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-1334000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-413000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-176000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-393000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-1656000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-289000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-412000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-346000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-1222000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-325000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-339000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-328000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-816000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-296000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-496000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-51000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-489000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-49000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-63000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-24000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-467000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-85000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-14000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-19000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-240000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-1016000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-328000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-8288000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-95534000.0</v>
       </c>
-      <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
+      <c r="BY26"/>
     </row>
-    <row r="27" spans="1:76">
+    <row r="27" spans="1:77">
       <c r="A27" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B27">
+        <v>6579000000.0</v>
+      </c>
+      <c r="C27">
         <v>6534000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>7210000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>7188000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>8264000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>11068000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>6140000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>6377000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6203000000.0</v>
       </c>
       <c r="J27">
         <v>6203000000.0</v>
       </c>
       <c r="K27">
+        <v>6203000000.0</v>
+      </c>
+      <c r="L27">
         <v>5732000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>5655000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>6859000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>7313000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>4381000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>5925000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>8439000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>9635000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>14258000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>6652000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>7658000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>5036000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>8116000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2794000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>4225000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>4198000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>3965000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>3568000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2453000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>3965000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>3579000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>3531000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1798000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1682000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2792000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1608000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1375000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1305000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>2634000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1098000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1056000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>675000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1357000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>780000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>738000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>676000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1026000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>698000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>587000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>568000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>463000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>478000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>447000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>398000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>303445000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>217277000.0</v>
       </c>
-      <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
+      <c r="BY27"/>
     </row>
-    <row r="28" spans="1:76">
+    <row r="28" spans="1:77">
       <c r="A28" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B28">
+        <v>2648000000.0</v>
+      </c>
+      <c r="C28">
         <v>-12117000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-26407000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-30637000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-54929000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>24818000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-25164000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-51549000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-84270000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-15511000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-19767000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-25210000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-37955000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>359000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-20672000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-30068000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-16810000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>7597000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-18104000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>30140000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>10071000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-487000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-3949000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-16902000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>35259000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-761000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-2535000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-3045000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1672000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>5580000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>7877000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-5251000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-3883000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>32144000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>7575000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>16433000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-1981000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>4571000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>12891000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>5848000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>6497000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>6207000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>4948000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>4181000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-3388000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>12787000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1413000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-961000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>14855000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>3043000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-144268000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>4814000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-2352000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-610000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-2070667000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>4191097000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-2207864000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-2298544000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>3971408000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-1339860000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>48481000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1692995000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>4112146000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>1846080000.0</v>
       </c>
-      <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
-      <c r="BQ28">
+      <c r="BQ28"/>
+      <c r="BR28">
         <v>78809000.0</v>
       </c>
-      <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
-      <c r="BW28">
+      <c r="BW28"/>
+      <c r="BX28">
         <v>1736987000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1516602000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:76">
+    <row r="29" spans="1:77">
       <c r="A29" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B29">
+        <v>52710000000.0</v>
+      </c>
+      <c r="C29">
         <v>101351000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>66475000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>85312000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>74376000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>76889000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>54046000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>78017000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>54108000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>72350000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>53954000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>65025000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>40686000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>62297000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>35603000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>40965000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>35701000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>33822000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>51251000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>40979000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>31952000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>51004000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>48866000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>46528000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>44064000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>54661000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>50604000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>44182000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>25005000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>28799000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>34391000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>33280000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>22512000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>20753000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>28594000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>30464000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>20468000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>26614000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>20000000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>16669000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>11933000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>16916000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>18191000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>9945000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>7607000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>9688000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>10679000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>8219000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>7239000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>6574000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>6864000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>5558000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>4974000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>6978000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>5311156000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>5171987000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>4082096000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>4863761000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>4265916000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>3658076000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>2268907000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>3165208000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>12319293000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>5027992000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>8398365000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>3531851000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>3579627000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>1045053000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>1535704000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>507239000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>1507458000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>683999000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>993506000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>222685000.0</v>
       </c>
-      <c r="BW29"/>
-      <c r="BX29">
+      <c r="BX29"/>
+      <c r="BY29">
         <v>177860000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:76">
+    <row r="30" spans="1:77">
       <c r="A30" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B30">
+        <v>-64164000000.0</v>
+      </c>
+      <c r="C30">
         <v>-10560000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-57818000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-75507000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-42908000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-29499000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-42944000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-33794000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>22475000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-67924000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-8004000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-32433000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-19525000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-65199000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-18338000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-38802000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-27626000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-20105000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-34498000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-42113000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-46902000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-55036000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-41426000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-47602000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-40674000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-52253000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-59788000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-20082000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-14924000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-21376000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-49689000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-29328000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-33593000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-39303000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-17303000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-28756000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-16233000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-34100000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-14754000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-34477000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-11784000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-9908000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-26571000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-16014000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-11480000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-9540000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-2765000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-6200000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-16045000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-3378000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-5150000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-6513000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-2780000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-4691000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-3255768000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-6558454000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-4628276000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-1827502000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-2544548000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-3262652000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-5200645000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-4346913000.0</v>
       </c>
-      <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
-      <c r="BV30">
+      <c r="BV30"/>
+      <c r="BW30">
         <v>169963000.0</v>
       </c>
-      <c r="BW30"/>
       <c r="BX30"/>
+      <c r="BY30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>