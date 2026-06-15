--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,61 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
+    <t>2024-12-31</t>
+  </si>
+  <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
   </si>
   <si>
     <t>accumulatedOtherComprehensiveIncome</t>
   </si>
   <si>
     <t>additionalPaidInCapital</t>
   </si>
   <si>
     <t>capitalLeaseObligations</t>
@@ -217,50 +223,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>costOfRevenue</t>
   </si>
   <si>
     <t>depreciationAndAmortization</t>
   </si>
   <si>
     <t>discontinuedOperations</t>
   </si>
   <si>
     <t>ebit</t>
   </si>
@@ -773,2971 +782,4102 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D62"/>
+  <dimension ref="A1:F62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B2">
+        <v>16209872.0</v>
+      </c>
+      <c r="C2">
+        <v>19799883.0</v>
+      </c>
+      <c r="D2">
         <v>22989091.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>15574097.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>7603820.0</v>
       </c>
     </row>
-    <row r="3" spans="1:4">
+    <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
-    </row>
-    <row r="4" spans="1:4">
+      <c r="E3"/>
+      <c r="F3"/>
+    </row>
+    <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-    </row>
-    <row r="5" spans="1:4">
+      <c r="E4"/>
+      <c r="F4"/>
+    </row>
+    <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-    </row>
-    <row r="6" spans="1:4">
+      <c r="E5"/>
+      <c r="F5"/>
+    </row>
+    <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
-    </row>
-    <row r="7" spans="1:4">
+      <c r="E6"/>
+      <c r="F6"/>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B7">
+        <v>2267285.0</v>
+      </c>
+      <c r="C7">
+        <v>2179483.0</v>
+      </c>
+      <c r="D7">
         <v>2734286.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>2955169.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>3569511.0</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
+    <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B8">
+        <v>50234250.0</v>
+      </c>
+      <c r="C8">
+        <v>30252250.0</v>
+      </c>
+      <c r="D8">
         <v>3482500.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>3482500.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>2482500.0</v>
       </c>
     </row>
-    <row r="9" spans="1:4">
+    <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
-    </row>
-    <row r="10" spans="1:4">
+      <c r="E9"/>
+      <c r="F9"/>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B10">
+        <v>80186847.0</v>
+      </c>
+      <c r="C10">
+        <v>38278650.0</v>
+      </c>
+      <c r="D10">
         <v>18253879.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>2082315.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>2445838.0</v>
       </c>
     </row>
-    <row r="11" spans="1:4">
+    <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-    </row>
-    <row r="12" spans="1:4">
+      <c r="E11"/>
+      <c r="F11"/>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-    </row>
-    <row r="13" spans="1:4">
+      <c r="E12"/>
+      <c r="F12"/>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-    </row>
-    <row r="14" spans="1:4">
+      <c r="E13"/>
+      <c r="F13"/>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B14">
         <v>382900000.0</v>
       </c>
       <c r="C14">
         <v>382900000.0</v>
       </c>
       <c r="D14">
         <v>382900000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:4">
+      <c r="E14">
+        <v>382900000.0</v>
+      </c>
+      <c r="F14">
+        <v>382900000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-    </row>
-    <row r="16" spans="1:4">
+      <c r="E15"/>
+      <c r="F15"/>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-    </row>
-    <row r="17" spans="1:4">
+      <c r="E16"/>
+      <c r="F16"/>
+    </row>
+    <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
-    </row>
-    <row r="18" spans="1:4">
+      <c r="E17"/>
+      <c r="F17"/>
+    </row>
+    <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
-    </row>
-    <row r="19" spans="1:4">
+      <c r="E18"/>
+      <c r="F18"/>
+    </row>
+    <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-    </row>
-    <row r="20" spans="1:4">
+      <c r="E19"/>
+      <c r="F19"/>
+    </row>
+    <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-    </row>
-    <row r="21" spans="1:4">
+      <c r="E20"/>
+      <c r="F20"/>
+    </row>
+    <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
-    </row>
-    <row r="22" spans="1:4">
+      <c r="E21"/>
+      <c r="F21"/>
+    </row>
+    <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B22">
+        <v>19509716.0</v>
+      </c>
+      <c r="C22">
+        <v>10416561.0</v>
+      </c>
+      <c r="D22">
         <v>12477008.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>11885757.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>6765653.0</v>
       </c>
     </row>
-    <row r="23" spans="1:4">
+    <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
-    </row>
-    <row r="24" spans="1:4">
+      <c r="E23"/>
+      <c r="F23"/>
+    </row>
+    <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B24">
+        <v>29283267.0</v>
+      </c>
+      <c r="C24">
+        <v>30185716.0</v>
+      </c>
+      <c r="D24">
         <v>31008439.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>31148063.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>19361339.0</v>
       </c>
     </row>
-    <row r="25" spans="1:4">
+    <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
-    </row>
-    <row r="26" spans="1:4">
+      <c r="E25"/>
+      <c r="F25"/>
+    </row>
+    <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-    </row>
-    <row r="27" spans="1:4">
+      <c r="E26"/>
+      <c r="F26"/>
+    </row>
+    <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-    </row>
-    <row r="28" spans="1:4">
+      <c r="E27"/>
+      <c r="F27"/>
+    </row>
+    <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B28">
+        <v>60000204.0</v>
+      </c>
+      <c r="C28">
+        <v>68720093.0</v>
+      </c>
+      <c r="D28">
         <v>64088773.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>61539804.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>39957742.0</v>
       </c>
     </row>
-    <row r="29" spans="1:4">
+    <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B29">
+        <v>213853268.0</v>
+      </c>
+      <c r="C29">
+        <v>150434357.0</v>
+      </c>
+      <c r="D29">
         <v>112573969.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>83731309.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>55565736.0</v>
       </c>
     </row>
-    <row r="30" spans="1:4">
+    <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B30">
+        <v>73847565.0</v>
+      </c>
+      <c r="C30">
+        <v>75578116.0</v>
+      </c>
+      <c r="D30">
         <v>65967803.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>44531164.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>25056740.0</v>
       </c>
     </row>
-    <row r="31" spans="1:4">
+    <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-    </row>
-    <row r="32" spans="1:4">
+      <c r="E31"/>
+      <c r="F31"/>
+    </row>
+    <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B32">
+        <v>64606673.0</v>
+      </c>
+      <c r="C32">
+        <v>35105142.0</v>
+      </c>
+      <c r="D32">
         <v>21926485.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>13845719.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>10036099.0</v>
       </c>
     </row>
-    <row r="33" spans="1:4">
+    <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B33">
+        <v>40250215.0</v>
+      </c>
+      <c r="C33">
+        <v>39967898.0</v>
+      </c>
+      <c r="D33">
         <v>41186008.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>39550295.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>25469606.0</v>
       </c>
     </row>
-    <row r="34" spans="1:4">
+    <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
-    </row>
-    <row r="35" spans="1:4">
+      <c r="E34"/>
+      <c r="F34"/>
+    </row>
+    <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B35">
+        <v>31190671.0</v>
+      </c>
+      <c r="C35">
+        <v>31637426.0</v>
+      </c>
+      <c r="D35">
         <v>32881176.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>33076346.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>21957437.0</v>
       </c>
     </row>
-    <row r="36" spans="1:4">
+    <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
-    </row>
-    <row r="37" spans="1:4">
+      <c r="E36"/>
+      <c r="F36"/>
+    </row>
+    <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
-    </row>
-    <row r="38" spans="1:4">
+      <c r="E37"/>
+      <c r="F37"/>
+    </row>
+    <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-    </row>
-    <row r="39" spans="1:4">
+      <c r="E38"/>
+      <c r="F38"/>
+    </row>
+    <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
-    </row>
-    <row r="40" spans="1:4">
+      <c r="E39"/>
+      <c r="F39"/>
+    </row>
+    <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
-    </row>
-    <row r="41" spans="1:4">
+      <c r="E40"/>
+      <c r="F40"/>
+    </row>
+    <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-    </row>
-    <row r="42" spans="1:4">
+      <c r="E41"/>
+      <c r="F41"/>
+    </row>
+    <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
-    </row>
-    <row r="43" spans="1:4">
+      <c r="E42"/>
+      <c r="F42"/>
+    </row>
+    <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
-    </row>
-    <row r="44" spans="1:4">
+      <c r="E43"/>
+      <c r="F43"/>
+    </row>
+    <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
-    </row>
-    <row r="45" spans="1:4">
+      <c r="E44"/>
+      <c r="F44"/>
+    </row>
+    <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B45">
+        <v>30051708.0</v>
+      </c>
+      <c r="C45">
+        <v>23064836.0</v>
+      </c>
+      <c r="D45">
         <v>28755020.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>27626885.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>12026542.0</v>
       </c>
     </row>
-    <row r="46" spans="1:4">
+    <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B46">
+        <v>22518260.0</v>
+      </c>
+      <c r="C46">
+        <v>23064836.0</v>
+      </c>
+      <c r="D46">
         <v>24113734.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>23266799.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>8968404.0</v>
       </c>
     </row>
-    <row r="47" spans="1:4">
+    <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
-    </row>
-    <row r="48" spans="1:4">
+      <c r="E47"/>
+      <c r="F47"/>
+    </row>
+    <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B48">
+        <v>50201717.0</v>
+      </c>
+      <c r="C48">
+        <v>39953114.0</v>
+      </c>
+      <c r="D48">
         <v>26748817.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>16626690.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>10679656.0</v>
       </c>
     </row>
-    <row r="49" spans="1:4">
+    <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
-    </row>
-    <row r="50" spans="1:4">
+      <c r="E49"/>
+      <c r="F49"/>
+    </row>
+    <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B50">
+        <v>110903784.0</v>
+      </c>
+      <c r="C50">
+        <v>76813027.0</v>
+      </c>
+      <c r="D50">
         <v>51334213.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>32474056.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>23042241.0</v>
       </c>
     </row>
-    <row r="51" spans="1:4">
+    <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
-    </row>
-    <row r="52" spans="1:4">
+      <c r="E51"/>
+      <c r="F51"/>
+    </row>
+    <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
-    </row>
-    <row r="53" spans="1:4">
+      <c r="E52"/>
+      <c r="F52"/>
+    </row>
+    <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
-    </row>
-    <row r="54" spans="1:4">
+      <c r="E53"/>
+      <c r="F53"/>
+    </row>
+    <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
-    </row>
-    <row r="55" spans="1:4">
+      <c r="E54"/>
+      <c r="F54"/>
+    </row>
+    <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B55">
+        <v>242482491.0</v>
+      </c>
+      <c r="C55">
+        <v>183139412.0</v>
+      </c>
+      <c r="D55">
         <v>147849867.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>107586326.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>69650418.0</v>
       </c>
     </row>
-    <row r="56" spans="1:4">
+    <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B56">
+        <v>202232276.0</v>
+      </c>
+      <c r="C56">
+        <v>143171514.0</v>
+      </c>
+      <c r="D56">
         <v>106663859.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>68036031.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>44180812.0</v>
       </c>
     </row>
-    <row r="57" spans="1:4">
+    <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B57">
+        <v>137625603.0</v>
+      </c>
+      <c r="C57">
+        <v>108066372.0</v>
+      </c>
+      <c r="D57">
         <v>84737374.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>54190312.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>34144713.0</v>
       </c>
     </row>
-    <row r="58" spans="1:4">
+    <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B58">
+        <v>168816274.0</v>
+      </c>
+      <c r="C58">
+        <v>139703798.0</v>
+      </c>
+      <c r="D58">
         <v>117618550.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>87266658.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>56102150.0</v>
       </c>
     </row>
-    <row r="59" spans="1:4">
+    <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
-    </row>
-    <row r="60" spans="1:4">
+      <c r="E59"/>
+      <c r="F59"/>
+    </row>
+    <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B60">
+        <v>73666217.0</v>
+      </c>
+      <c r="C60">
+        <v>43435614.0</v>
+      </c>
+      <c r="D60">
         <v>30231317.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>20109190.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>13162156.0</v>
       </c>
     </row>
-    <row r="61" spans="1:4">
+    <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
-    </row>
-    <row r="62" spans="1:4">
+      <c r="E61"/>
+      <c r="F61"/>
+    </row>
+    <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E62"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C1" t="s">
-        <v>66</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E1" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>69</v>
+      </c>
+      <c r="F1" t="s">
+        <v>70</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B2">
+        <v>31818000.0</v>
+      </c>
+      <c r="C2">
+        <v>16209872.0</v>
+      </c>
+      <c r="D2">
         <v>49601000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>26453000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>30950000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
+        <v>19799883.0</v>
+      </c>
+      <c r="H2">
         <v>19700000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
-    </row>
-    <row r="4" spans="1:5">
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
-    </row>
-    <row r="5" spans="1:5">
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-    </row>
-    <row r="6" spans="1:5">
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
-    </row>
-    <row r="7" spans="1:5">
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B7">
+        <v>2073000.0</v>
+      </c>
+      <c r="C7">
+        <v>2267285.0</v>
+      </c>
+      <c r="D7">
         <v>2478000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>2718000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>1946000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
+        <v>2179483.0</v>
+      </c>
+      <c r="H7">
         <v>2510000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B8">
         <v>50234000.0</v>
       </c>
       <c r="C8">
-        <v>50234000.0</v>
+        <v>50234250.0</v>
       </c>
       <c r="D8">
         <v>50234000.0</v>
       </c>
       <c r="E8">
+        <v>50234000.0</v>
+      </c>
+      <c r="F8">
+        <v>50234000.0</v>
+      </c>
+      <c r="G8">
+        <v>30252250.0</v>
+      </c>
+      <c r="H8">
         <v>50235000.0</v>
       </c>
     </row>
-    <row r="9" spans="1:5">
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
-    </row>
-    <row r="10" spans="1:5">
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B10">
+        <v>101436000.0</v>
+      </c>
+      <c r="C10">
+        <v>80186847.0</v>
+      </c>
+      <c r="D10">
         <v>91765000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>56526000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>54215000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
+        <v>38278650.0</v>
+      </c>
+      <c r="H10">
         <v>32996000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:5">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
-    </row>
-    <row r="12" spans="1:5">
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
-    </row>
-    <row r="13" spans="1:5">
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+    </row>
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
-    </row>
-    <row r="14" spans="1:5">
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B14">
         <v>382900000.0</v>
       </c>
       <c r="C14">
         <v>382900000.0</v>
       </c>
       <c r="D14">
         <v>382900000.0</v>
       </c>
       <c r="E14">
         <v>382900000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:5">
+      <c r="F14">
+        <v>382900000.0</v>
+      </c>
+      <c r="G14">
+        <v>382900000.0</v>
+      </c>
+      <c r="H14">
+        <v>382900000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-    </row>
-    <row r="16" spans="1:5">
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-    </row>
-    <row r="17" spans="1:5">
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
-    </row>
-    <row r="18" spans="1:5">
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
-    </row>
-    <row r="19" spans="1:5">
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
-    </row>
-    <row r="20" spans="1:5">
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-    </row>
-    <row r="21" spans="1:5">
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-    </row>
-    <row r="22" spans="1:5">
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B22">
+        <v>25271000.0</v>
+      </c>
+      <c r="C22">
+        <v>19509716.0</v>
+      </c>
+      <c r="D22">
         <v>12649000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>10016000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>12834000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
+        <v>10416561.0</v>
+      </c>
+      <c r="H22">
         <v>15551000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
-    </row>
-    <row r="24" spans="1:5">
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23"/>
+    </row>
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B24">
+        <v>28854000.0</v>
+      </c>
+      <c r="C24">
+        <v>29283267.0</v>
+      </c>
+      <c r="D24">
         <v>29239000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>29722000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>29707000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
+        <v>30185716.0</v>
+      </c>
+      <c r="H24">
         <v>24409000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
-    </row>
-    <row r="26" spans="1:5">
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-    </row>
-    <row r="27" spans="1:5">
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-    </row>
-    <row r="28" spans="1:5">
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B28">
+        <v>37612000.0</v>
+      </c>
+      <c r="C28">
+        <v>60000204.0</v>
+      </c>
+      <c r="D28">
         <v>31629000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>55010000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>49648000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
+        <v>68720093.0</v>
+      </c>
+      <c r="H28">
         <v>46993000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B29">
+        <v>215491000.0</v>
+      </c>
+      <c r="C29">
+        <v>213853268.0</v>
+      </c>
+      <c r="D29">
         <v>195578000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>178996000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>169917000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
+        <v>150434357.0</v>
+      </c>
+      <c r="H29">
         <v>138706000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B30">
+        <v>91230000.0</v>
+      </c>
+      <c r="C30">
+        <v>73847565.0</v>
+      </c>
+      <c r="D30">
         <v>111235000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>85408000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>87956000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
+        <v>75578116.0</v>
+      </c>
+      <c r="H30">
         <v>68527000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
-    </row>
-    <row r="32" spans="1:5">
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+    </row>
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B32">
+        <v>66988000.0</v>
+      </c>
+      <c r="C32">
+        <v>64606673.0</v>
+      </c>
+      <c r="D32">
         <v>63597000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>59015000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>57524000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
+        <v>35105142.0</v>
+      </c>
+      <c r="H32">
         <v>43595000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B33">
+        <v>40112000.0</v>
+      </c>
+      <c r="C33">
+        <v>40250215.0</v>
+      </c>
+      <c r="D33">
         <v>40185000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>40660000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>39529000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
+        <v>39967898.0</v>
+      </c>
+      <c r="H33">
         <v>41152000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
-    </row>
-    <row r="35" spans="1:5">
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+    </row>
+    <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B35">
+        <v>30657000.0</v>
+      </c>
+      <c r="C35">
+        <v>31190671.0</v>
+      </c>
+      <c r="D35">
         <v>31598000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>32215000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>30999000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
+        <v>31637426.0</v>
+      </c>
+      <c r="H35">
         <v>26030000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
-      <c r="E36">
+      <c r="E36"/>
+      <c r="F36"/>
+      <c r="G36"/>
+      <c r="H36">
         <v>165.0</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
-    </row>
-    <row r="38" spans="1:5">
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
-    </row>
-    <row r="39" spans="1:5">
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38"/>
+    </row>
+    <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
-      <c r="E39">
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39"/>
+      <c r="H39">
         <v>56.0</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
-      <c r="E40">
+      <c r="E40"/>
+      <c r="F40"/>
+      <c r="G40"/>
+      <c r="H40">
         <v>-229.0</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
-    </row>
-    <row r="42" spans="1:5">
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+    </row>
+    <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
-    </row>
-    <row r="43" spans="1:5">
+      <c r="F42"/>
+      <c r="G42"/>
+      <c r="H42"/>
+    </row>
+    <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
-    </row>
-    <row r="44" spans="1:5">
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
-    </row>
-    <row r="45" spans="1:5">
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+    </row>
+    <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B45"/>
-      <c r="C45"/>
+      <c r="C45">
+        <v>30051708.0</v>
+      </c>
       <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45">
+        <v>23064836.0</v>
+      </c>
+      <c r="H45">
         <v>29261094.0</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B46">
+        <v>22433000.0</v>
+      </c>
+      <c r="C46">
+        <v>22518260.0</v>
+      </c>
+      <c r="D46">
         <v>22940000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>23363000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>22679000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
+        <v>23064836.0</v>
+      </c>
+      <c r="H46">
         <v>23586845.0</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
-    </row>
-    <row r="48" spans="1:5">
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+    </row>
+    <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B48">
+        <v>52979000.0</v>
+      </c>
+      <c r="C48">
+        <v>50201717.0</v>
+      </c>
+      <c r="D48">
         <v>48720000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>43996000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>42590000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
+        <v>39953114.0</v>
+      </c>
+      <c r="H48">
         <v>35252000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
-    </row>
-    <row r="50" spans="1:5">
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+    </row>
+    <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B50">
+        <v>110194000.0</v>
+      </c>
+      <c r="C50">
+        <v>110903784.0</v>
+      </c>
+      <c r="D50">
         <v>94155000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>81814000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>74156000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
+        <v>76813027.0</v>
+      </c>
+      <c r="H50">
         <v>55580000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
-    </row>
-    <row r="52" spans="1:5">
+      <c r="F51"/>
+      <c r="G51"/>
+      <c r="H51"/>
+    </row>
+    <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
-    </row>
-    <row r="53" spans="1:5">
+      <c r="F52"/>
+      <c r="G52"/>
+      <c r="H52"/>
+    </row>
+    <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53">
         <v>23479000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>19698000.0</v>
       </c>
-      <c r="E53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:5">
+      <c r="G53"/>
+      <c r="H53"/>
+    </row>
+    <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
-    </row>
-    <row r="55" spans="1:5">
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+    </row>
+    <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B55">
+        <v>259289000.0</v>
+      </c>
+      <c r="C55">
+        <v>242482491.0</v>
+      </c>
+      <c r="D55">
         <v>257862000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>217121000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>215203000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
+        <v>183139412.0</v>
+      </c>
+      <c r="H55">
         <v>173569000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B56">
+        <v>219177000.0</v>
+      </c>
+      <c r="C56">
+        <v>202232276.0</v>
+      </c>
+      <c r="D56">
         <v>217677000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>176461000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>175674000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
+        <v>143171514.0</v>
+      </c>
+      <c r="H56">
         <v>132417000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B57">
+        <v>152189000.0</v>
+      </c>
+      <c r="C57">
+        <v>137625603.0</v>
+      </c>
+      <c r="D57">
         <v>154080000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>117446000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>118150000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
+        <v>108066372.0</v>
+      </c>
+      <c r="H57">
         <v>88822000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B58">
+        <v>182846000.0</v>
+      </c>
+      <c r="C58">
+        <v>168816274.0</v>
+      </c>
+      <c r="D58">
         <v>185678000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>149661000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>149149000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
+        <v>139703798.0</v>
+      </c>
+      <c r="H58">
         <v>114852000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
-    </row>
-    <row r="60" spans="1:5">
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+    </row>
+    <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B60">
+        <v>76443000.0</v>
+      </c>
+      <c r="C60">
+        <v>73666217.0</v>
+      </c>
+      <c r="D60">
         <v>72184000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>67460000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>66054000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
+        <v>43435614.0</v>
+      </c>
+      <c r="H60">
         <v>58717000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
-    </row>
-    <row r="62" spans="1:5">
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+    </row>
+    <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D32"/>
+  <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B2">
+        <v>435253275.0</v>
+      </c>
+      <c r="C2">
+        <v>285604658.0</v>
+      </c>
+      <c r="D2">
         <v>202101000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>112523000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>54526000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:4">
+    <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
-    </row>
-    <row r="4" spans="1:4">
+      <c r="E3"/>
+      <c r="F3"/>
+    </row>
+    <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-    </row>
-    <row r="5" spans="1:4">
+      <c r="E4"/>
+      <c r="F4"/>
+    </row>
+    <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-    </row>
-    <row r="6" spans="1:4">
+      <c r="E5"/>
+      <c r="F5"/>
+    </row>
+    <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
-    </row>
-    <row r="7" spans="1:4">
+      <c r="E6"/>
+      <c r="F6"/>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
-    </row>
-    <row r="8" spans="1:4">
+      <c r="E7"/>
+      <c r="F7"/>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
-    </row>
-    <row r="9" spans="1:4">
+      <c r="E8"/>
+      <c r="F8"/>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B9">
+        <v>50802525.0</v>
+      </c>
+      <c r="C9">
+        <v>58910121.0</v>
+      </c>
+      <c r="D9">
         <v>41058595.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>26099424.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>16120823.0</v>
       </c>
     </row>
-    <row r="10" spans="1:4">
+    <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B10">
+        <v>15194508.0</v>
+      </c>
+      <c r="C10">
+        <v>20076388.0</v>
+      </c>
+      <c r="D10">
         <v>14090096.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>9044815.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>6070358.0</v>
       </c>
     </row>
-    <row r="11" spans="1:4">
+    <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-    </row>
-    <row r="12" spans="1:4">
+      <c r="E11"/>
+      <c r="F11"/>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B12">
+        <v>8229103.0</v>
+      </c>
+      <c r="C12">
+        <v>6797663.0</v>
+      </c>
+      <c r="D12">
         <v>4864981.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>2641683.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1395186.0</v>
       </c>
     </row>
-    <row r="13" spans="1:4">
+    <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B13">
+        <v>532884.0</v>
+      </c>
+      <c r="C13">
+        <v>580744.0</v>
+      </c>
+      <c r="D13">
         <v>309660.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>2160.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>27056.0</v>
       </c>
     </row>
-    <row r="14" spans="1:4">
+    <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>84</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14">
         <v>-229373.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-318056.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-142562.0</v>
       </c>
     </row>
-    <row r="15" spans="1:4">
+    <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B15">
+        <v>10248603.0</v>
+      </c>
+      <c r="C15">
+        <v>13204297.0</v>
+      </c>
+      <c r="D15">
         <v>9919949.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>5953341.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>4439521.0</v>
       </c>
     </row>
-    <row r="16" spans="1:4">
+    <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-    </row>
-    <row r="17" spans="1:4">
+      <c r="E16"/>
+      <c r="F16"/>
+    </row>
+    <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B17">
+        <v>10248603.0</v>
+      </c>
+      <c r="C17">
+        <v>13204297.0</v>
+      </c>
+      <c r="D17">
         <v>10149322.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>6271397.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>4582083.0</v>
       </c>
     </row>
-    <row r="18" spans="1:4">
+    <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B18">
+        <v>-7696219.0</v>
+      </c>
+      <c r="C18">
+        <v>-6216919.0</v>
+      </c>
+      <c r="D18">
         <v>-4804321.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-2844523.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-1500130.0</v>
       </c>
     </row>
-    <row r="19" spans="1:4">
+    <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-    </row>
-    <row r="20" spans="1:4">
+      <c r="E19"/>
+      <c r="F19"/>
+    </row>
+    <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-    </row>
-    <row r="21" spans="1:4">
+      <c r="E20"/>
+      <c r="F20"/>
+    </row>
+    <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B21">
+        <v>21475674.0</v>
+      </c>
+      <c r="C21">
+        <v>24803798.0</v>
+      </c>
+      <c r="D21">
         <v>21149943.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>13211538.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>7830840.0</v>
       </c>
     </row>
-    <row r="22" spans="1:4">
+    <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
-    </row>
-    <row r="23" spans="1:4">
+      <c r="E22"/>
+      <c r="F22"/>
+    </row>
+    <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
-    </row>
-    <row r="24" spans="1:4">
+      <c r="E23"/>
+      <c r="F23"/>
+    </row>
+    <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-    </row>
-    <row r="25" spans="1:4">
+      <c r="E24"/>
+      <c r="F24"/>
+    </row>
+    <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B25">
+        <v>1880514.0</v>
+      </c>
+      <c r="C25">
+        <v>1773472.0</v>
+      </c>
+      <c r="D25">
         <v>1849643.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1633193.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1277754.0</v>
       </c>
     </row>
-    <row r="26" spans="1:4">
+    <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-    </row>
-    <row r="27" spans="1:4">
+      <c r="E26"/>
+      <c r="F26"/>
+    </row>
+    <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-    </row>
-    <row r="28" spans="1:4">
+      <c r="E27"/>
+      <c r="F27"/>
+    </row>
+    <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B28">
+        <v>29457399.0</v>
+      </c>
+      <c r="C28">
+        <v>34112075.0</v>
+      </c>
+      <c r="D28">
         <v>3811000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>3023000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1784000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:4">
+    <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B29">
+        <v>4945905.0</v>
+      </c>
+      <c r="C29">
+        <v>6872091.0</v>
+      </c>
+      <c r="D29">
         <v>3940774.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>2773418.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1488275.0</v>
       </c>
     </row>
-    <row r="30" spans="1:4">
+    <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B30">
+        <v>464580126.0</v>
+      </c>
+      <c r="C30">
+        <v>319710981.0</v>
+      </c>
+      <c r="D30">
         <v>222009652.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>125410886.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>62815983.0</v>
       </c>
     </row>
-    <row r="31" spans="1:4">
+    <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-    </row>
-    <row r="32" spans="1:4">
+      <c r="E31"/>
+      <c r="F31"/>
+    </row>
+    <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B32">
+        <v>486055800.0</v>
+      </c>
+      <c r="C32">
+        <v>344514779.0</v>
+      </c>
+      <c r="D32">
         <v>243159905.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>138622071.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>70646876.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D32"/>
+  <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C1" t="s">
-        <v>66</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:4">
+        <v>68</v>
+      </c>
+      <c r="E1" t="s">
+        <v>69</v>
+      </c>
+      <c r="F1" t="s">
+        <v>70</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B2">
+        <v>101263000.0</v>
+      </c>
+      <c r="C2">
+        <v>129381000.0</v>
+      </c>
+      <c r="D2">
         <v>120498000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>106567000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>78808000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:4">
+      <c r="G2">
+        <v>79027000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
-    </row>
-    <row r="4" spans="1:4">
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+    </row>
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-    </row>
-    <row r="5" spans="1:4">
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-    </row>
-    <row r="6" spans="1:4">
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
-    </row>
-    <row r="7" spans="1:4">
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+    </row>
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
-    </row>
-    <row r="8" spans="1:4">
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
-    </row>
-    <row r="9" spans="1:4">
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B9">
+        <v>12097000.0</v>
+      </c>
+      <c r="C9">
+        <v>9759000.0</v>
+      </c>
+      <c r="D9">
         <v>15074000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>9774000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>16195000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:4">
+      <c r="G9">
+        <v>16538000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B10">
+        <v>4213000.0</v>
+      </c>
+      <c r="C10">
+        <v>1597000.0</v>
+      </c>
+      <c r="D10">
         <v>6796000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>2421000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>4380000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:4">
+      <c r="G10">
+        <v>6054000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-    </row>
-    <row r="12" spans="1:4">
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B12">
+        <v>2112000.0</v>
+      </c>
+      <c r="C12">
+        <v>2444000.0</v>
+      </c>
+      <c r="D12">
         <v>2103000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>1905000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1776000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:4">
+      <c r="G12">
+        <v>1785000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-    </row>
-    <row r="14" spans="1:4">
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
-    </row>
-    <row r="15" spans="1:4">
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+    </row>
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B15">
+        <v>2777000.0</v>
+      </c>
+      <c r="C15">
+        <v>1482000.0</v>
+      </c>
+      <c r="D15">
         <v>4724000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>1406000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>2637000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:4">
+      <c r="G15">
+        <v>3723000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-    </row>
-    <row r="17" spans="1:4">
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+    </row>
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B17">
+        <v>2777000.0</v>
+      </c>
+      <c r="C17">
+        <v>1482000.0</v>
+      </c>
+      <c r="D17">
         <v>4724000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>1406000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>2637000.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:4">
+      <c r="G17">
+        <v>3723000.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B18">
+        <v>-2112000.0</v>
+      </c>
+      <c r="C18">
+        <v>-2444000.0</v>
+      </c>
+      <c r="D18">
         <v>-2103000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-1905000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-1776000.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:4">
+      <c r="G18">
+        <v>-1785000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-    </row>
-    <row r="20" spans="1:4">
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-    </row>
-    <row r="21" spans="1:4">
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B21">
+        <v>6325000.0</v>
+      </c>
+      <c r="C21">
+        <v>4041000.0</v>
+      </c>
+      <c r="D21">
         <v>8899000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>4326000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>6156000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:4">
+      <c r="G21">
+        <v>7839000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
-    </row>
-    <row r="23" spans="1:4">
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+    </row>
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
-    </row>
-    <row r="24" spans="1:4">
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23"/>
+    </row>
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-    </row>
-    <row r="25" spans="1:4">
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B25">
+        <v>477000.0</v>
+      </c>
+      <c r="C25">
+        <v>475514.0</v>
+      </c>
+      <c r="D25">
         <v>480000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>487000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>438000.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:4">
+      <c r="G25"/>
+    </row>
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-    </row>
-    <row r="27" spans="1:4">
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-    </row>
-    <row r="28" spans="1:4">
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B28">
+        <v>6181000.0</v>
+      </c>
+      <c r="C28">
+        <v>6446000.0</v>
+      </c>
+      <c r="D28">
         <v>6644000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>6127000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>10676000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:4">
+      <c r="G28">
+        <v>10187000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B29">
+        <v>1436000.0</v>
+      </c>
+      <c r="C29">
+        <v>115000.0</v>
+      </c>
+      <c r="D29">
         <v>2072000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1015000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1743000.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:4">
+      <c r="G29">
+        <v>2331000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B30">
+        <v>107035000.0</v>
+      </c>
+      <c r="C30">
+        <v>135099000.0</v>
+      </c>
+      <c r="D30">
         <v>126673000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>112015000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>88847000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:4">
+      <c r="G30">
+        <v>87726000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-    </row>
-    <row r="32" spans="1:4">
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+    </row>
+    <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B32">
+        <v>113360000.0</v>
+      </c>
+      <c r="C32">
+        <v>139140000.0</v>
+      </c>
+      <c r="D32">
         <v>135572000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>116341000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>95003000.0</v>
+      </c>
+      <c r="G32">
+        <v>95565000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D30"/>
+  <dimension ref="A1:F30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B2">
+        <v>33852512.0</v>
+      </c>
+      <c r="C2">
+        <v>13292492.0</v>
+      </c>
+      <c r="D2">
         <v>-4313034.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>-3807667.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>-279803.0</v>
       </c>
     </row>
-    <row r="3" spans="1:4">
+    <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B3">
+        <v>223918</v>
+      </c>
+      <c r="C3">
+        <v>61039</v>
+      </c>
+      <c r="D3">
         <v>1471644</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>15190435</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>915896</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
+    <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-    </row>
-    <row r="5" spans="1:4">
+      <c r="E4"/>
+      <c r="F4"/>
+    </row>
+    <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-    </row>
-    <row r="6" spans="1:4">
+      <c r="E5"/>
+      <c r="F5"/>
+    </row>
+    <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B6">
+        <v>41462488.0</v>
+      </c>
+      <c r="C6">
+        <v>20603959.0</v>
+      </c>
+      <c r="D6">
         <v>17605526.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-505367.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-3527864.0</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
+    <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B7">
+        <v>-12189257.0</v>
+      </c>
+      <c r="C7">
+        <v>-11760843.0</v>
+      </c>
+      <c r="D7">
         <v>-10401134.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-15046187.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-15425326.0</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
+    <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
-    </row>
-    <row r="9" spans="1:4">
+      <c r="E8"/>
+      <c r="F8"/>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
-    </row>
-    <row r="10" spans="1:4">
+      <c r="E9"/>
+      <c r="F9"/>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B10">
+        <v>-9093155.0</v>
+      </c>
+      <c r="C10">
+        <v>2060447.0</v>
+      </c>
+      <c r="D10">
         <v>-591251.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-5120104.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-1985013.0</v>
       </c>
     </row>
-    <row r="11" spans="1:4">
+    <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-    </row>
-    <row r="12" spans="1:4">
+      <c r="E11"/>
+      <c r="F11"/>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-    </row>
-    <row r="13" spans="1:4">
+      <c r="E12"/>
+      <c r="F12"/>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-    </row>
-    <row r="14" spans="1:4">
+      <c r="E13"/>
+      <c r="F13"/>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B14">
+        <v>1880514.0</v>
+      </c>
+      <c r="C14">
+        <v>1773472.0</v>
+      </c>
+      <c r="D14">
         <v>1849643.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>1633193.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>1277754.0</v>
       </c>
     </row>
-    <row r="15" spans="1:4">
+    <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15">
         <v>400000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>600000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:4">
+    <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B16">
+        <v>75315000.0</v>
+      </c>
+      <c r="C16">
+        <v>33852512.0</v>
+      </c>
+      <c r="D16">
         <v>13292492.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-4313034.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-3807667.0</v>
       </c>
     </row>
-    <row r="17" spans="1:4">
+    <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
-    </row>
-    <row r="18" spans="1:4">
+      <c r="E17"/>
+      <c r="F17"/>
+    </row>
+    <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B18">
+        <v>9010640.0</v>
+      </c>
+      <c r="C18">
+        <v>11543743.0</v>
+      </c>
+      <c r="D18">
         <v>4433330.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-19708480.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-9986509.0</v>
       </c>
     </row>
-    <row r="19" spans="1:4">
+    <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B19">
-        <v>-1000000.0</v>
+        <v>-1500000.0</v>
       </c>
       <c r="C19">
-        <v>0.0</v>
+        <v>-133472.0</v>
       </c>
       <c r="D19">
         <v>-1000000.0</v>
       </c>
-    </row>
-    <row r="20" spans="1:4">
+      <c r="E19">
+        <v>0.0</v>
+      </c>
+      <c r="F19">
+        <v>-1000000.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B20">
+        <v>19982000.0</v>
+      </c>
+      <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
         <v>1000000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>480000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:4">
+    <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B21">
+        <v>32742599.0</v>
+      </c>
+      <c r="C21">
+        <v>25191340.0</v>
+      </c>
+      <c r="D21">
         <v>20154495.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>21076695.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>23468821.0</v>
       </c>
     </row>
-    <row r="22" spans="1:4">
+    <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B22">
+        <v>10248603.0</v>
+      </c>
+      <c r="C22">
+        <v>13204297.0</v>
+      </c>
+      <c r="D22">
         <v>9919949.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>5953341.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>4439521.0</v>
       </c>
     </row>
-    <row r="23" spans="1:4">
+    <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
-    </row>
-    <row r="24" spans="1:4">
+      <c r="E23"/>
+      <c r="F23"/>
+    </row>
+    <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-    </row>
-    <row r="25" spans="1:4">
+      <c r="E24"/>
+      <c r="F24"/>
+    </row>
+    <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B25">
+        <v>7696219.0</v>
+      </c>
+      <c r="C25">
+        <v>6235469.0</v>
+      </c>
+      <c r="D25">
         <v>4804943.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>2640564.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1375292.0</v>
       </c>
     </row>
-    <row r="26" spans="1:4">
+    <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-    </row>
-    <row r="27" spans="1:4">
+      <c r="E26"/>
+      <c r="F26"/>
+    </row>
+    <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-    </row>
-    <row r="28" spans="1:4">
+      <c r="E27"/>
+      <c r="F27"/>
+    </row>
+    <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
-    </row>
-    <row r="29" spans="1:4">
+      <c r="E28"/>
+      <c r="F28"/>
+    </row>
+    <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B29">
+        <v>9234558.0</v>
+      </c>
+      <c r="C29">
+        <v>11604782.0</v>
+      </c>
+      <c r="D29">
         <v>5904974.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-4518045.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-9070613.0</v>
       </c>
     </row>
-    <row r="30" spans="1:4">
+    <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
+      <c r="E30"/>
+      <c r="F30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D30"/>
+  <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C1" t="s">
-        <v>66</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:4">
+        <v>68</v>
+      </c>
+      <c r="E1" t="s">
+        <v>69</v>
+      </c>
+      <c r="F1" t="s">
+        <v>70</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B2">
+        <v>75315000.0</v>
+      </c>
+      <c r="C2">
+        <v>62702000.0</v>
+      </c>
+      <c r="D2">
         <v>53029000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>50151000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>33853000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:4">
+      <c r="G2"/>
+    </row>
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B3">
-        <v>38000</v>
+        <v>396000</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
+        <v>38000</v>
+      </c>
+      <c r="E3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:4">
+      <c r="F3">
+        <v>0</v>
+      </c>
+      <c r="G3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-    </row>
-    <row r="5" spans="1:4">
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-    </row>
-    <row r="6" spans="1:4">
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B6">
+        <v>-9667000.0</v>
+      </c>
+      <c r="C6">
+        <v>12613488.0</v>
+      </c>
+      <c r="D6">
         <v>9673000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>2878000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>16298000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:4">
+      <c r="G6"/>
+    </row>
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B7">
+        <v>-7232000.0</v>
+      </c>
+      <c r="C7">
+        <v>-1474257.0</v>
+      </c>
+      <c r="D7">
         <v>-5451000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-2595000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-2669000.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:4">
+      <c r="G7"/>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
-    </row>
-    <row r="9" spans="1:4">
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
-    </row>
-    <row r="10" spans="1:4">
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+    </row>
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B10">
+        <v>-5761000.0</v>
+      </c>
+      <c r="C10">
+        <v>-6860155.0</v>
+      </c>
+      <c r="D10">
         <v>-2633000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>2818000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-2418000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:4">
+      <c r="G10"/>
+    </row>
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-    </row>
-    <row r="12" spans="1:4">
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-    </row>
-    <row r="13" spans="1:4">
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+    </row>
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-    </row>
-    <row r="14" spans="1:4">
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B14">
+        <v>477000.0</v>
+      </c>
+      <c r="C14">
+        <v>475514.0</v>
+      </c>
+      <c r="D14">
         <v>480000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>487000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>438000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:4">
+      <c r="G14"/>
+    </row>
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-    </row>
-    <row r="16" spans="1:4">
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B16">
+        <v>65648000.0</v>
+      </c>
+      <c r="C16">
+        <v>75315000.0</v>
+      </c>
+      <c r="D16">
         <v>62702000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>53029000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>50151000.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:4">
+      <c r="G16">
+        <v>33853000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
-    </row>
-    <row r="18" spans="1:4">
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B18">
+        <v>-2566000.0</v>
+      </c>
+      <c r="C18">
+        <v>9169640.0</v>
+      </c>
+      <c r="D18">
         <v>109000.0</v>
       </c>
-      <c r="C18">
-[...6 lines deleted...]
-    <row r="19" spans="1:4">
+      <c r="E18">
+        <v>-3629000.0</v>
+      </c>
+      <c r="F18">
+        <v>3361000.0</v>
+      </c>
+      <c r="G18"/>
+    </row>
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>120</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-1000000.0</v>
+      </c>
+      <c r="D19">
         <v>0.0</v>
       </c>
-      <c r="C19"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:4">
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>19982000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:4">
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B21">
+        <v>-1313000.0</v>
+      </c>
+      <c r="C21">
+        <v>10976599.0</v>
+      </c>
+      <c r="D21">
         <v>16300000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>8240000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-2774000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:4">
+      <c r="G21"/>
+    </row>
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B22">
+        <v>2777000.0</v>
+      </c>
+      <c r="C22">
+        <v>1482000.0</v>
+      </c>
+      <c r="D22">
         <v>4724000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>1406000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>2637000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:4">
+      <c r="G22">
+        <v>3723000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
-    </row>
-    <row r="24" spans="1:4">
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23"/>
+    </row>
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-    </row>
-    <row r="25" spans="1:4">
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B25">
+        <v>1971000.0</v>
+      </c>
+      <c r="C25">
+        <v>2352219.0</v>
+      </c>
+      <c r="D25">
         <v>1838000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1745000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1761000.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:4">
+      <c r="G25"/>
+    </row>
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-    </row>
-    <row r="27" spans="1:4">
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-    </row>
-    <row r="28" spans="1:4">
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
-    </row>
-    <row r="29" spans="1:4">
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28"/>
+    </row>
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B29">
+        <v>-2170000.0</v>
+      </c>
+      <c r="C29">
+        <v>8232558.0</v>
+      </c>
+      <c r="D29">
         <v>147000.0</v>
       </c>
-      <c r="C29">
-[...6 lines deleted...]
-    <row r="30" spans="1:4">
+      <c r="E29">
+        <v>-2506000.0</v>
+      </c>
+      <c r="F29">
+        <v>3361000.0</v>
+      </c>
+      <c r="G29"/>
+    </row>
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>