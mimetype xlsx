--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-05-31</t>
   </si>
   <si>
     <t>2024-05-31</t>
   </si>
   <si>
     <t>2023-05-31</t>
   </si>
   <si>
     <t>2022-05-31</t>
   </si>
   <si>
     <t>2021-05-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
@@ -223,50 +223,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-02-28</t>
   </si>
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2025-02-28</t>
   </si>
   <si>
     <t>2024-11-30</t>
   </si>
   <si>
     <t>costOfRevenue</t>
   </si>
   <si>
     <t>depreciationAndAmortization</t>
   </si>
   <si>
     <t>discontinuedOperations</t>
   </si>
   <si>
     <t>ebit</t>
   </si>
   <si>
     <t>ebitda</t>
   </si>
@@ -1749,878 +1752,1005 @@
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E62"/>
+  <dimension ref="A1:F62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>67</v>
       </c>
       <c r="C1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E1" t="s">
         <v>69</v>
       </c>
-    </row>
-    <row r="2" spans="1:5">
+      <c r="F1" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
+        <v>1435000.0</v>
+      </c>
+      <c r="C2">
         <v>2274000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1864000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1212000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2735000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
-    </row>
-    <row r="4" spans="1:5">
+      <c r="F3"/>
+    </row>
+    <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
-    </row>
-    <row r="5" spans="1:5">
+      <c r="F4"/>
+    </row>
+    <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-    </row>
-    <row r="6" spans="1:5">
+      <c r="F5"/>
+    </row>
+    <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
-    </row>
-    <row r="7" spans="1:5">
+      <c r="F6"/>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>11</v>
       </c>
       <c r="B7">
+        <v>201000.0</v>
+      </c>
+      <c r="C7">
         <v>212000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>235000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>247000.0</v>
       </c>
-      <c r="E7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:5">
+      <c r="F7"/>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8">
         <v>54395000.0</v>
       </c>
       <c r="C8">
         <v>54395000.0</v>
       </c>
       <c r="D8">
         <v>54395000.0</v>
       </c>
       <c r="E8">
         <v>54395000.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:5">
+      <c r="F8">
+        <v>54395000.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>13</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
-    </row>
-    <row r="10" spans="1:5">
+      <c r="F9"/>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10">
+        <v>4160000.0</v>
+      </c>
+      <c r="C10">
         <v>7923000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>8202000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>24867000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>31637000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:5">
+    <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>15</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
-    </row>
-    <row r="12" spans="1:5">
+      <c r="F11"/>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>16</v>
       </c>
       <c r="B12">
+        <v>19625000.0</v>
+      </c>
+      <c r="C12">
         <v>23506000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>22035000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>25018000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>31920000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:5">
+    <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>17</v>
       </c>
       <c r="B13">
         <v>54395000.0</v>
       </c>
       <c r="C13">
         <v>54395000.0</v>
       </c>
       <c r="D13">
         <v>54395000.0</v>
       </c>
       <c r="E13">
         <v>54395000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:5">
+      <c r="F13">
+        <v>54395000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>18</v>
       </c>
       <c r="B14">
         <v>391627000.0</v>
       </c>
       <c r="C14">
+        <v>391627000.0</v>
+      </c>
+      <c r="D14">
         <v>327100000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>228388000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>132151000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:5">
+    <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>19</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-    </row>
-    <row r="16" spans="1:5">
+      <c r="F15"/>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>20</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-    </row>
-    <row r="17" spans="1:5">
+      <c r="F16"/>
+    </row>
+    <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>21</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
-    </row>
-    <row r="18" spans="1:5">
+      <c r="F17"/>
+    </row>
+    <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>22</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
-    </row>
-    <row r="19" spans="1:5">
+      <c r="F18"/>
+    </row>
+    <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>23</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
-    </row>
-    <row r="20" spans="1:5">
+      <c r="F19"/>
+    </row>
+    <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>24</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-    </row>
-    <row r="21" spans="1:5">
+      <c r="F20"/>
+    </row>
+    <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>25</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-    </row>
-    <row r="22" spans="1:5">
+      <c r="F21"/>
+    </row>
+    <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>26</v>
       </c>
       <c r="B22">
+        <v>11799000.0</v>
+      </c>
+      <c r="C22">
         <v>12133000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>11683000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>11477000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>12498000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>27</v>
       </c>
       <c r="B23">
+        <v>83254000.0</v>
+      </c>
+      <c r="C23">
         <v>83044000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>76694000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>75132000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>81275000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>28</v>
       </c>
       <c r="B24">
+        <v>347000.0</v>
+      </c>
+      <c r="C24">
         <v>395000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>489000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>631000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>10765000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>29</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
-    </row>
-    <row r="26" spans="1:5">
+      <c r="F25"/>
+    </row>
+    <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>30</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-    </row>
-    <row r="27" spans="1:5">
+      <c r="F26"/>
+    </row>
+    <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>31</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-    </row>
-    <row r="28" spans="1:5">
+      <c r="F27"/>
+    </row>
+    <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>32</v>
       </c>
       <c r="B28">
+        <v>6272000.0</v>
+      </c>
+      <c r="C28">
         <v>-1990000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1424000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-18291000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-19325000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29">
+        <v>78786000.0</v>
+      </c>
+      <c r="C29">
         <v>72924000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>70178000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>68245000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>73547000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>34</v>
       </c>
       <c r="B30">
+        <v>11589000.0</v>
+      </c>
+      <c r="C30">
         <v>11525000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>10413000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>7192000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>7525000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>35</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
-    </row>
-    <row r="32" spans="1:5">
+      <c r="F31"/>
+    </row>
+    <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>36</v>
       </c>
       <c r="B32">
+        <v>29034000.0</v>
+      </c>
+      <c r="C32">
         <v>32171000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>32452000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>31812000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>43313000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>37</v>
       </c>
       <c r="B33">
+        <v>40241000.0</v>
+      </c>
+      <c r="C33">
         <v>35880000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>32155000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>31445000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>29332000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>38</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
-    </row>
-    <row r="35" spans="1:5">
+      <c r="F34"/>
+    </row>
+    <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>39</v>
       </c>
       <c r="B35">
+        <v>720000.0</v>
+      </c>
+      <c r="C35">
         <v>848000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>972000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1341000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>11410000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>40</v>
       </c>
       <c r="B36">
         <v>5000.0</v>
       </c>
       <c r="C36">
         <v>5000.0</v>
       </c>
       <c r="D36">
-        <v>10000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="E36">
         <v>10000.0</v>
       </c>
-    </row>
-    <row r="37" spans="1:5">
+      <c r="F36">
+        <v>10000.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>41</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
-    </row>
-    <row r="38" spans="1:5">
+      <c r="F37"/>
+    </row>
+    <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>42</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
-    </row>
-    <row r="39" spans="1:5">
+      <c r="F38"/>
+    </row>
+    <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>43</v>
       </c>
       <c r="B39"/>
-      <c r="C39">
+      <c r="C39"/>
+      <c r="D39">
         <v>408000.0</v>
       </c>
-      <c r="D39"/>
       <c r="E39"/>
-    </row>
-    <row r="40" spans="1:5">
+      <c r="F39"/>
+    </row>
+    <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>44</v>
       </c>
       <c r="B40">
+        <v>1587000.0</v>
+      </c>
+      <c r="C40">
         <v>6856000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>3755000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>4566000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>4260000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>45</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
-    </row>
-    <row r="42" spans="1:5">
+      <c r="F41"/>
+    </row>
+    <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>46</v>
       </c>
       <c r="B42">
         <v>-25763000.0</v>
       </c>
       <c r="C42">
         <v>-25763000.0</v>
       </c>
       <c r="D42">
         <v>-25763000.0</v>
       </c>
       <c r="E42">
         <v>-25763000.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:5">
+      <c r="F42">
+        <v>-25763000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>47</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
-    </row>
-    <row r="44" spans="1:5">
+      <c r="F43"/>
+    </row>
+    <row r="44" spans="1:6">
       <c r="A44" t="s">
         <v>48</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
-    </row>
-    <row r="45" spans="1:5">
+      <c r="F44"/>
+    </row>
+    <row r="45" spans="1:6">
       <c r="A45" t="s">
         <v>49</v>
       </c>
       <c r="B45">
+        <v>40230000.0</v>
+      </c>
+      <c r="C45">
         <v>35869000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>32144000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>31435000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>29322000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:6">
       <c r="A46" t="s">
         <v>50</v>
       </c>
       <c r="B46">
+        <v>40230000.0</v>
+      </c>
+      <c r="C46">
         <v>35869000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>32144000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>31435000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>29322000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:6">
       <c r="A47" t="s">
         <v>51</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
-    </row>
-    <row r="48" spans="1:5">
+      <c r="F47"/>
+    </row>
+    <row r="48" spans="1:6">
       <c r="A48" t="s">
         <v>52</v>
       </c>
       <c r="B48">
+        <v>39923000.0</v>
+      </c>
+      <c r="C48">
         <v>38571000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>35003000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>33284000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>32603000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>53</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
-    </row>
-    <row r="50" spans="1:5">
+      <c r="F49"/>
+    </row>
+    <row r="50" spans="1:6">
       <c r="A50" t="s">
         <v>54</v>
       </c>
       <c r="B50">
+        <v>9884000.0</v>
+      </c>
+      <c r="C50">
         <v>5326000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>6054000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>5698000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1547000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>55</v>
       </c>
       <c r="B51">
+        <v>10432000.0</v>
+      </c>
+      <c r="C51">
         <v>5933000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>6778000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>6576000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>12312000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>56</v>
       </c>
       <c r="B52">
+        <v>9932000.0</v>
+      </c>
+      <c r="C52">
         <v>5372000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>6100000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>5744000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1547000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:6">
       <c r="A53" t="s">
         <v>57</v>
       </c>
       <c r="B53">
+        <v>15465000.0</v>
+      </c>
+      <c r="C53">
         <v>15583000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>13833000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>151000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>283000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>58</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
-    </row>
-    <row r="55" spans="1:5">
+      <c r="F54"/>
+    </row>
+    <row r="55" spans="1:6">
       <c r="A55" t="s">
         <v>59</v>
       </c>
       <c r="B55">
+        <v>83254000.0</v>
+      </c>
+      <c r="C55">
         <v>83044000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>76694000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>75132000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>81275000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>60</v>
       </c>
       <c r="B56">
+        <v>43013000.0</v>
+      </c>
+      <c r="C56">
         <v>47164000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>44539000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>43687000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>51943000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:6">
       <c r="A57" t="s">
         <v>61</v>
       </c>
       <c r="B57">
+        <v>13979000.0</v>
+      </c>
+      <c r="C57">
         <v>14993000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>12087000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>11875000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>8630000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:6">
       <c r="A58" t="s">
         <v>62</v>
       </c>
       <c r="B58">
+        <v>14699000.0</v>
+      </c>
+      <c r="C58">
         <v>15841000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>13059000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>13216000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>20040000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:6">
       <c r="A59" t="s">
         <v>63</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
-    </row>
-    <row r="60" spans="1:5">
+      <c r="F59"/>
+    </row>
+    <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>64</v>
       </c>
       <c r="B60">
+        <v>68555000.0</v>
+      </c>
+      <c r="C60">
         <v>67203000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>63635000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>61916000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>61235000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:6">
       <c r="A61" t="s">
         <v>65</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
-    </row>
-    <row r="62" spans="1:5">
+      <c r="F61"/>
+    </row>
+    <row r="62" spans="1:6">
       <c r="A62" t="s">
         <v>66</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
+      <c r="F62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -2637,1057 +2767,1134 @@
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B2">
         <v>32238000.0</v>
       </c>
       <c r="C2">
         <v>29168000.0</v>
       </c>
       <c r="D2">
         <v>27479000.0</v>
       </c>
       <c r="E2">
         <v>25288000.0</v>
       </c>
       <c r="F2">
         <v>17767000.0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B3">
         <v>2365000.0</v>
       </c>
       <c r="C3">
         <v>2095530.0</v>
       </c>
       <c r="D3">
         <v>2197674.0</v>
       </c>
       <c r="E3">
         <v>1510806.0</v>
       </c>
       <c r="F3">
         <v>1347513.0</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B5">
         <v>7215000.0</v>
       </c>
       <c r="C5">
         <v>8740128.0</v>
       </c>
       <c r="D5">
         <v>12794170.0</v>
       </c>
       <c r="E5">
         <v>11003262.0</v>
       </c>
       <c r="F5">
         <v>6625301.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B6">
         <v>9580000.0</v>
       </c>
       <c r="C6">
         <v>10835658.0</v>
       </c>
       <c r="D6">
         <v>14991844.0</v>
       </c>
       <c r="E6">
         <v>12514068.0</v>
       </c>
       <c r="F6">
         <v>7972814.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B9">
         <v>22288000.0</v>
       </c>
       <c r="C9">
         <v>21718059.0</v>
       </c>
       <c r="D9">
         <v>18969735.0</v>
       </c>
       <c r="E9">
         <v>18270459.0</v>
       </c>
       <c r="F9">
         <v>11952369.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B10">
         <v>6547000.0</v>
       </c>
       <c r="C10">
         <v>7940829.0</v>
       </c>
       <c r="D10">
         <v>12251390.0</v>
       </c>
       <c r="E10">
         <v>10784277.0</v>
       </c>
       <c r="F10">
         <v>6445127.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B11">
         <v>1978000.0</v>
       </c>
       <c r="C11">
         <v>2440777.0</v>
       </c>
       <c r="D11">
         <v>2678623.0</v>
       </c>
       <c r="E11">
         <v>2560271.0</v>
       </c>
       <c r="F11">
         <v>1734048.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B12">
         <v>668000.0</v>
       </c>
       <c r="C12">
         <v>799299.0</v>
       </c>
       <c r="D12">
         <v>542780.0</v>
       </c>
       <c r="E12">
         <v>218985.0</v>
       </c>
       <c r="F12">
         <v>180174.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B13">
         <v>46000.0</v>
       </c>
       <c r="C13">
         <v>8271.0</v>
       </c>
       <c r="D13">
         <v>9049.0</v>
       </c>
       <c r="E13">
         <v>4983.0</v>
       </c>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B15">
         <v>4569000.0</v>
       </c>
       <c r="C15">
         <v>5500052.0</v>
       </c>
       <c r="D15">
         <v>9572767.0</v>
       </c>
       <c r="E15">
         <v>8224006.0</v>
       </c>
       <c r="F15">
         <v>4711079.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B17">
         <v>4569000.0</v>
       </c>
       <c r="C17">
         <v>5500052.0</v>
       </c>
       <c r="D17">
         <v>9572767.0</v>
       </c>
       <c r="E17">
         <v>8224006.0</v>
       </c>
       <c r="F17"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B18">
         <v>-622000.0</v>
       </c>
       <c r="C18">
         <v>-791028.0</v>
       </c>
       <c r="D18">
         <v>-533731.0</v>
       </c>
       <c r="E18">
         <v>-214002.0</v>
       </c>
       <c r="F18"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B21">
         <v>7169000.0</v>
       </c>
       <c r="C21">
         <v>8731857.0</v>
       </c>
       <c r="D21">
         <v>12785121.0</v>
       </c>
       <c r="E21">
         <v>10998279.0</v>
       </c>
       <c r="F21">
         <v>6615894.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B23">
         <v>47357000.0</v>
       </c>
       <c r="C23">
         <v>42154336.0</v>
       </c>
       <c r="D23">
         <v>33663719.0</v>
       </c>
       <c r="E23">
         <v>32559784.0</v>
       </c>
       <c r="F23">
         <v>23103254.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B25">
         <v>2365000.0</v>
       </c>
       <c r="C25">
         <v>2095530.0</v>
       </c>
       <c r="D25">
         <v>2197674.0</v>
       </c>
       <c r="E25">
         <v>1510806.0</v>
       </c>
       <c r="F25"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>1038000.0</v>
       </c>
       <c r="D26">
         <v>861000.0</v>
       </c>
       <c r="E26">
         <v>795000.0</v>
       </c>
       <c r="F26">
         <v>941000.0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B27">
         <v>5963000.0</v>
       </c>
       <c r="C27">
         <v>4945956.0</v>
       </c>
       <c r="D27">
         <v>3116633.0</v>
       </c>
       <c r="E27">
         <v>1956099.0</v>
       </c>
       <c r="F27">
         <v>363335.0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B28">
         <v>8542000.0</v>
       </c>
       <c r="C28">
         <v>2837000.0</v>
       </c>
       <c r="D28">
         <v>2841000.0</v>
       </c>
       <c r="E28">
         <v>1507000.0</v>
       </c>
       <c r="F28">
         <v>1099000.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B29">
         <v>1978000.0</v>
       </c>
       <c r="C29">
         <v>2440777.0</v>
       </c>
       <c r="D29">
         <v>2678623.0</v>
       </c>
       <c r="E29">
         <v>2560271.0</v>
       </c>
       <c r="F29"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B30">
         <v>15119000.0</v>
       </c>
       <c r="C30">
         <v>12986336.0</v>
       </c>
       <c r="D30">
         <v>6184719.0</v>
       </c>
       <c r="E30">
         <v>7271784.0</v>
       </c>
       <c r="F30">
         <v>5336254.0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B31">
         <v>-622000.0</v>
       </c>
       <c r="C31">
         <v>-791028.0</v>
       </c>
       <c r="D31">
         <v>-533731.0</v>
       </c>
       <c r="E31">
         <v>-214002.0</v>
       </c>
       <c r="F31">
         <v>-170767.0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B32">
         <v>54526000.0</v>
       </c>
       <c r="C32">
         <v>50886193.0</v>
       </c>
       <c r="D32">
         <v>46448840.0</v>
       </c>
       <c r="E32">
         <v>43558063.0</v>
       </c>
       <c r="F32">
         <v>29719148.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E32"/>
+  <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>67</v>
       </c>
       <c r="C1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E1" t="s">
         <v>69</v>
       </c>
-    </row>
-    <row r="2" spans="1:5">
+      <c r="F1" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B2">
+        <v>8832000.0</v>
+      </c>
+      <c r="C2">
         <v>10986000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>9989000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>8446000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>7171000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B3">
+        <v>577000.0</v>
+      </c>
+      <c r="C3">
         <v>566000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>614000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>587000.0</v>
       </c>
-      <c r="E3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:5">
+      <c r="F3"/>
+    </row>
+    <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
-    </row>
-    <row r="5" spans="1:5">
+      <c r="F4"/>
+    </row>
+    <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B5">
+        <v>3500000.0</v>
+      </c>
+      <c r="C5">
         <v>3759000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1993000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2019000.0</v>
       </c>
-      <c r="E5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:5">
+      <c r="F5"/>
+    </row>
+    <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B6">
+        <v>4077000.0</v>
+      </c>
+      <c r="C6">
         <v>4325000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2607000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2606000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1040000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:5">
+    <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
-    </row>
-    <row r="8" spans="1:5">
+      <c r="F7"/>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
-    </row>
-    <row r="9" spans="1:5">
+      <c r="F8"/>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B9">
+        <v>7237000.0</v>
+      </c>
+      <c r="C9">
         <v>8026000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>5937000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>5449000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>5512000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:5">
+    <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B10">
+        <v>3405000.0</v>
+      </c>
+      <c r="C10">
         <v>3698000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1862000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1828000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>851000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:5">
+    <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B11">
+        <v>1270000.0</v>
+      </c>
+      <c r="C11">
         <v>1290000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>144000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>676000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>594000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:5">
+    <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B12">
+        <v>95000.0</v>
+      </c>
+      <c r="C12">
         <v>61000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>131000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>191000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>189000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:5">
+    <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B13">
+        <v>133000.0</v>
+      </c>
+      <c r="C13">
         <v>136000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>0.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>17000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>53000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:5">
+    <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
-    </row>
-    <row r="15" spans="1:5">
+      <c r="F14"/>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B15">
+        <v>2135000.0</v>
+      </c>
+      <c r="C15">
         <v>2408000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1718000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1152000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>257000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:5">
+    <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-    </row>
-    <row r="17" spans="1:5">
+      <c r="F16"/>
+    </row>
+    <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B17">
+        <v>2135000.0</v>
+      </c>
+      <c r="C17">
         <v>2408000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>1718000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1152000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>257000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B18">
+        <v>38000.0</v>
+      </c>
+      <c r="C18">
         <v>75000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-131000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-174000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-136000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
-    </row>
-    <row r="20" spans="1:5">
+      <c r="F19"/>
+    </row>
+    <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-    </row>
-    <row r="21" spans="1:5">
+      <c r="F20"/>
+    </row>
+    <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B21">
+        <v>3305000.0</v>
+      </c>
+      <c r="C21">
         <v>3623000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1993000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2002000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>987000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
-    </row>
-    <row r="23" spans="1:5">
+      <c r="F22"/>
+    </row>
+    <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B23">
+        <v>12764000.0</v>
+      </c>
+      <c r="C23">
         <v>15389000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>13933000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>11893000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>11696000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-    </row>
-    <row r="25" spans="1:5">
+      <c r="F24"/>
+    </row>
+    <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B25">
+        <v>577000.0</v>
+      </c>
+      <c r="C25">
         <v>566000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>614000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>587000.0</v>
       </c>
-      <c r="E25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:5">
+      <c r="F25"/>
+    </row>
+    <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-    </row>
-    <row r="27" spans="1:5">
+      <c r="F26"/>
+    </row>
+    <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B27">
+        <v>1669000.0</v>
+      </c>
+      <c r="C27">
         <v>2249000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1553000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1404000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1604000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B28">
+        <v>2263000.0</v>
+      </c>
+      <c r="C28">
         <v>2182000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2402000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2180000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3192000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B29">
+        <v>1270000.0</v>
+      </c>
+      <c r="C29">
         <v>1290000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>144000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>676000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>594000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B30">
+        <v>3932000.0</v>
+      </c>
+      <c r="C30">
         <v>4403000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3944000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3447000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4525000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B31">
+        <v>100000.0</v>
+      </c>
+      <c r="C31">
         <v>75000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-131000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-174000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-136000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B32">
+        <v>16069000.0</v>
+      </c>
+      <c r="C32">
         <v>19012000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>15926000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>13895000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>12683000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F30"/>
@@ -3706,947 +3913,1018 @@
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B2">
         <v>3415000.0</v>
       </c>
       <c r="C2">
         <v>4456668.0</v>
       </c>
       <c r="D2">
         <v>5681282.0</v>
       </c>
       <c r="E2">
         <v>2606743.0</v>
       </c>
       <c r="F2">
         <v>2737855.0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B3">
         <v>7333000</v>
       </c>
       <c r="C3">
         <v>5298585</v>
       </c>
       <c r="D3">
         <v>3084421</v>
       </c>
       <c r="E3">
         <v>4348160</v>
       </c>
       <c r="F3">
         <v>1695037</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B6">
         <v>18468000.0</v>
       </c>
       <c r="C6">
         <v>-1042982.0</v>
       </c>
       <c r="D6">
         <v>-1224614.0</v>
       </c>
       <c r="E6">
         <v>3074539.0</v>
       </c>
       <c r="F6">
         <v>-131112.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B7">
         <v>-396000.0</v>
       </c>
       <c r="C7">
         <v>-2557811.0</v>
       </c>
       <c r="D7">
         <v>-2972085.0</v>
       </c>
       <c r="E7">
         <v>-577349.0</v>
       </c>
       <c r="F7">
         <v>-2614786.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B9">
         <v>-525000.0</v>
       </c>
       <c r="C9">
         <v>-3384165.0</v>
       </c>
       <c r="D9">
         <v>-903108.0</v>
       </c>
       <c r="E9">
         <v>1408599.0</v>
       </c>
       <c r="F9">
         <v>-2698622.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B10">
         <v>-65000.0</v>
       </c>
       <c r="C10">
         <v>-1520350.0</v>
       </c>
       <c r="D10">
         <v>2168531.0</v>
       </c>
       <c r="E10">
         <v>-5767262.0</v>
       </c>
       <c r="F10">
         <v>-1794563.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B14">
         <v>2365000.0</v>
       </c>
       <c r="C14">
         <v>2095530.0</v>
       </c>
       <c r="D14">
         <v>2197674.0</v>
       </c>
       <c r="E14">
         <v>1510806.0</v>
       </c>
       <c r="F14">
         <v>1347513.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B15">
         <v>470000.0</v>
       </c>
       <c r="C15"/>
       <c r="D15">
         <v>9890000.0</v>
       </c>
       <c r="E15">
         <v>1200000.0</v>
       </c>
       <c r="F15">
         <v>4350000.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B16">
         <v>21883000.0</v>
       </c>
       <c r="C16">
         <v>3413686.0</v>
       </c>
       <c r="D16">
         <v>4456668.0</v>
       </c>
       <c r="E16">
         <v>5681282.0</v>
       </c>
       <c r="F16">
         <v>2606743.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B18">
         <v>-841000.0</v>
       </c>
       <c r="C18">
         <v>39916.0</v>
       </c>
       <c r="D18">
         <v>1997309.0</v>
       </c>
       <c r="E18">
         <v>4918331.0</v>
       </c>
       <c r="F18">
         <v>2549249.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B20">
         <v>28800000.0</v>
       </c>
       <c r="C20">
         <v>1000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B21">
         <v>-7418000.0</v>
       </c>
       <c r="C21">
         <v>-190940.0</v>
       </c>
       <c r="D21">
         <v>9312342.0</v>
       </c>
       <c r="E21">
         <v>-486464.0</v>
       </c>
       <c r="F21"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B22">
         <v>6547000.0</v>
       </c>
       <c r="C22">
         <v>7940829.0</v>
       </c>
       <c r="D22">
         <v>12251390.0</v>
       </c>
       <c r="E22">
         <v>10784277.0</v>
       </c>
       <c r="F22">
         <v>6445127.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B23">
         <v>-2251000.0</v>
       </c>
       <c r="C23">
         <v>-938295.0</v>
       </c>
       <c r="D23">
         <v>-984040.0</v>
       </c>
       <c r="E23">
         <v>-536703.0</v>
       </c>
       <c r="F23">
         <v>-1200736.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B24">
         <v>648000.0</v>
       </c>
       <c r="C24">
         <v>45337.0</v>
       </c>
       <c r="D24">
         <v>-1660225.0</v>
       </c>
       <c r="E24">
         <v>379375.0</v>
       </c>
       <c r="F24">
         <v>117253.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B25">
         <v>-2024000.0</v>
       </c>
       <c r="C25">
         <v>-2140047.0</v>
       </c>
       <c r="D25">
         <v>-6395249.0</v>
       </c>
       <c r="E25">
         <v>-2451243.0</v>
       </c>
       <c r="F25">
         <v>-933568.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B28">
         <v>18661000.0</v>
       </c>
       <c r="C28">
         <v>-1128235.0</v>
       </c>
       <c r="D28">
         <v>-1561698.0</v>
       </c>
       <c r="E28">
         <v>-2223167.0</v>
       </c>
       <c r="F28">
         <v>-2797614.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29">
         <v>6492000.0</v>
       </c>
       <c r="C29">
         <v>5338501.0</v>
       </c>
       <c r="D29">
         <v>5081730.0</v>
       </c>
       <c r="E29">
         <v>9266491.0</v>
       </c>
       <c r="F29">
         <v>4244286.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30">
         <v>-6685000.0</v>
       </c>
       <c r="C30">
         <v>-5253248.0</v>
       </c>
       <c r="D30">
         <v>-4744646.0</v>
       </c>
       <c r="E30">
         <v>-3968785.0</v>
       </c>
       <c r="F30">
         <v>-1577784.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E30"/>
+  <dimension ref="A1:F30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>67</v>
       </c>
       <c r="C1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E1" t="s">
         <v>69</v>
       </c>
-    </row>
-    <row r="2" spans="1:5">
+      <c r="F1" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B2">
+        <v>23352000.0</v>
+      </c>
+      <c r="C2">
         <v>21842000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>24867000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>31770000.0</v>
       </c>
-      <c r="E2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:5">
+      <c r="F2"/>
+    </row>
+    <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B3">
+        <v>4938000</v>
+      </c>
+      <c r="C3">
         <v>4291000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1424000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2350000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
-    </row>
-    <row r="5" spans="1:5">
+      <c r="F4"/>
+    </row>
+    <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-    </row>
-    <row r="6" spans="1:5">
+      <c r="F5"/>
+    </row>
+    <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B6">
+        <v>-3882000.0</v>
+      </c>
+      <c r="C6">
         <v>1510000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-2984000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-6903000.0</v>
       </c>
-      <c r="E6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:5">
+      <c r="F6"/>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B7">
+        <v>-5838000.0</v>
+      </c>
+      <c r="C7">
         <v>1464000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-3235000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-334000.0</v>
       </c>
-      <c r="E7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:5">
+      <c r="F7"/>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
-    </row>
-    <row r="9" spans="1:5">
+      <c r="F8"/>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B9">
+        <v>-64000.0</v>
+      </c>
+      <c r="C9">
         <v>-3174000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-3340000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>333000.0</v>
       </c>
-      <c r="E9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:5">
+      <c r="F9"/>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B10">
+        <v>334000.0</v>
+      </c>
+      <c r="C10">
         <v>63000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-206000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1021000.0</v>
       </c>
-      <c r="E10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:5">
+      <c r="F10"/>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
-    </row>
-    <row r="12" spans="1:5">
+      <c r="F11"/>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
-    </row>
-    <row r="13" spans="1:5">
+      <c r="F12"/>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
-    </row>
-    <row r="14" spans="1:5">
+      <c r="F13"/>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B14">
+        <v>577000.0</v>
+      </c>
+      <c r="C14">
         <v>566000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>614000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>587000.0</v>
       </c>
-      <c r="E14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:5">
+      <c r="F14"/>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>115</v>
+      </c>
+      <c r="B15">
+        <v>783000.0</v>
+      </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-    </row>
-    <row r="16" spans="1:5">
+      <c r="F15"/>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B16">
+        <v>19470000.0</v>
+      </c>
+      <c r="C16">
         <v>23352000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>21883000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>24867000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>31770000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
-    </row>
-    <row r="18" spans="1:5">
+      <c r="F17"/>
+    </row>
+    <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B18">
+        <v>-7650000.0</v>
+      </c>
+      <c r="C18">
         <v>513000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2932000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-739000.0</v>
       </c>
-      <c r="E18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:5">
+      <c r="F18"/>
+    </row>
+    <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
-    </row>
-    <row r="20" spans="1:5">
+      <c r="F19"/>
+    </row>
+    <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-      <c r="C20">
+        <v>120</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20"/>
+      <c r="D20">
         <v>1569000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:5">
+      <c r="F20"/>
+    </row>
+    <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B21">
+        <v>4510000.0</v>
+      </c>
+      <c r="C21">
         <v>1406000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>214000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-5983000.0</v>
       </c>
-      <c r="E21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:5">
+      <c r="F21"/>
+    </row>
+    <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B22">
+        <v>3405000.0</v>
+      </c>
+      <c r="C22">
         <v>3698000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1863000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1828000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>257000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B23">
+        <v>-107000.0</v>
+      </c>
+      <c r="C23">
         <v>-544000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-2182000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-193000.0</v>
       </c>
-      <c r="E23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:5">
+      <c r="F23"/>
+    </row>
+    <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B24">
+        <v>148000.0</v>
+      </c>
+      <c r="C24">
         <v>135000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>347000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>11000.0</v>
       </c>
-      <c r="E24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:5">
+      <c r="F24"/>
+    </row>
+    <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B25">
+        <v>-856000.0</v>
+      </c>
+      <c r="C25">
         <v>-924000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-750000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-470000.0</v>
       </c>
-      <c r="E25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:5">
+      <c r="F25"/>
+    </row>
+    <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-    </row>
-    <row r="27" spans="1:5">
+      <c r="F26"/>
+    </row>
+    <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-    </row>
-    <row r="28" spans="1:5">
+      <c r="F27"/>
+    </row>
+    <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B28">
+        <v>3620000.0</v>
+      </c>
+      <c r="C28">
         <v>862000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-399000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-6176000.0</v>
       </c>
-      <c r="E28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:5">
+      <c r="F28"/>
+    </row>
+    <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29">
+        <v>-2712000.0</v>
+      </c>
+      <c r="C29">
         <v>4804000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1508000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1611000.0</v>
       </c>
-      <c r="E29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:5">
+      <c r="F29"/>
+    </row>
+    <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30">
+        <v>-4790000.0</v>
+      </c>
+      <c r="C30">
         <v>-4156000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-1077000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-2339000.0</v>
       </c>
-      <c r="E30"/>
+      <c r="F30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>