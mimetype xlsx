--- v0 (2026-03-02)
+++ v1 (2026-06-17)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-05-31</t>
   </si>
   <si>
     <t>2024-05-31</t>
   </si>
   <si>
     <t>2023-05-31</t>
   </si>
   <si>
     <t>2022-05-31</t>
   </si>
   <si>
     <t>2021-05-31</t>
   </si>
   <si>
     <t>2020-05-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
@@ -226,50 +226,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-02-28</t>
   </si>
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2025-02-28</t>
   </si>
   <si>
     <t>2024-11-30</t>
   </si>
   <si>
     <t>2024-08-31</t>
   </si>
   <si>
     <t>2023-08-31</t>
   </si>
   <si>
     <t>costOfRevenue</t>
   </si>
   <si>
     <t>depreciationAndAmortization</t>
   </si>
   <si>
     <t>discontinuedOperations</t>
   </si>
@@ -1799,1012 +1802,1119 @@
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G62"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>68</v>
       </c>
       <c r="C1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E1" t="s">
         <v>70</v>
       </c>
       <c r="F1" t="s">
         <v>71</v>
       </c>
       <c r="G1" t="s">
         <v>72</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2">
+        <v>1321000.0</v>
+      </c>
+      <c r="C2">
         <v>2432000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2826000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1923000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1946000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2616000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2792724.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7">
+        <v>34835000.0</v>
+      </c>
+      <c r="C7">
         <v>30237000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>23507000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>15186000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>14692000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>15336000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>18002574.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8">
         <v>119753000.0</v>
       </c>
       <c r="C8">
         <v>119753000.0</v>
       </c>
       <c r="D8">
         <v>119753000.0</v>
       </c>
       <c r="E8">
         <v>119753000.0</v>
       </c>
       <c r="F8">
         <v>119753000.0</v>
       </c>
       <c r="G8">
+        <v>119753000.0</v>
+      </c>
+      <c r="H8">
         <v>119725963.0</v>
       </c>
     </row>
-    <row r="9" spans="1:7">
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10">
+        <v>39606000.0</v>
+      </c>
+      <c r="C10">
         <v>31711000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>34432000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>36587000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>26247000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>12807000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>119738603.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>17</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
-    </row>
-    <row r="13" spans="1:7">
+      <c r="H12"/>
+    </row>
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>18</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>19</v>
       </c>
       <c r="B14">
-        <v>4860000000.0</v>
+        <v>4857902700.0</v>
       </c>
       <c r="C14">
-        <v>4860000000.0</v>
+        <v>4857902700.0</v>
       </c>
       <c r="D14">
         <v>4860000000.0</v>
       </c>
       <c r="E14">
         <v>4860000000.0</v>
       </c>
       <c r="F14">
         <v>4860000000.0</v>
       </c>
       <c r="G14">
         <v>4860000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14">
+        <v>4860000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>21</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-    </row>
-    <row r="17" spans="1:7">
+      <c r="H16"/>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-    </row>
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>25</v>
       </c>
       <c r="B20">
         <v>8931000.0</v>
       </c>
       <c r="C20">
         <v>8931000.0</v>
       </c>
       <c r="D20">
         <v>8931000.0</v>
       </c>
       <c r="E20">
         <v>8931000.0</v>
       </c>
       <c r="F20">
         <v>8931000.0</v>
       </c>
       <c r="G20">
+        <v>8931000.0</v>
+      </c>
+      <c r="H20">
         <v>8931239.0</v>
       </c>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>26</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>27</v>
       </c>
       <c r="B22">
+        <v>3957000.0</v>
+      </c>
+      <c r="C22">
         <v>4056000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2817000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>3291000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3284000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>3244000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2685841.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>28</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
-    </row>
-    <row r="24" spans="1:7">
+      <c r="H23"/>
+    </row>
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>29</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>30</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
-    </row>
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>31</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
-    </row>
-    <row r="29" spans="1:7">
+      <c r="H28"/>
+    </row>
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>34</v>
       </c>
       <c r="B29">
+        <v>182595000.0</v>
+      </c>
+      <c r="C29">
         <v>196623000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>198040000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>182301000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>194702000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>179621000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>152730524.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>35</v>
       </c>
       <c r="B30">
+        <v>1766000.0</v>
+      </c>
+      <c r="C30">
         <v>1765000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1590000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1342000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1190000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1358000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1645406.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
-    </row>
-    <row r="32" spans="1:7">
+      <c r="H31"/>
+    </row>
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>37</v>
       </c>
       <c r="B32">
+        <v>112599000.0</v>
+      </c>
+      <c r="C32">
         <v>138214000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>149646000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>135255000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>146438000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>131288000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>137723531.0</v>
       </c>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>38</v>
       </c>
       <c r="B33">
+        <v>109225000.0</v>
+      </c>
+      <c r="C33">
         <v>92561000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>77388000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>66186000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>64894000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>65092000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>33304253.0</v>
       </c>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>39</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
-    </row>
-    <row r="35" spans="1:7">
+      <c r="H34"/>
+    </row>
+    <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>40</v>
       </c>
       <c r="B35">
+        <v>33155000.0</v>
+      </c>
+      <c r="C35">
         <v>28483000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>22886000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>14066000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>13634000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>13950000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>16528849.0</v>
       </c>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>41</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
-    </row>
-    <row r="37" spans="1:7">
+      <c r="H36"/>
+    </row>
+    <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-    </row>
-    <row r="38" spans="1:7">
+      <c r="H37"/>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>43</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-    </row>
-    <row r="39" spans="1:7">
+      <c r="H38"/>
+    </row>
+    <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>44</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
-    </row>
-    <row r="40" spans="1:7">
+      <c r="H39"/>
+    </row>
+    <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>45</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
-    </row>
-    <row r="41" spans="1:7">
+      <c r="H40"/>
+    </row>
+    <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
-    </row>
-    <row r="42" spans="1:7">
+      <c r="H41"/>
+    </row>
+    <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>47</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
-    </row>
-    <row r="43" spans="1:7">
+      <c r="H42"/>
+    </row>
+    <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-    </row>
-    <row r="44" spans="1:7">
+      <c r="H43"/>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-    </row>
-    <row r="45" spans="1:7">
+      <c r="H44"/>
+    </row>
+    <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>50</v>
       </c>
       <c r="B45">
+        <v>68160000.0</v>
+      </c>
+      <c r="C45">
         <v>51452000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>36192000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>24672000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>23339000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>23496000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>60927457.0</v>
       </c>
     </row>
-    <row r="46" spans="1:7">
+    <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>51</v>
       </c>
       <c r="B46">
+        <v>68160000.0</v>
+      </c>
+      <c r="C46">
         <v>51452000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>36192000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>24672000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>23339000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>23496000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>22314100.0</v>
       </c>
     </row>
-    <row r="47" spans="1:7">
+    <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>52</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
-    </row>
-    <row r="48" spans="1:7">
+      <c r="H47"/>
+    </row>
+    <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>53</v>
       </c>
       <c r="B48">
+        <v>44052000.0</v>
+      </c>
+      <c r="C48">
         <v>55895000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>55972000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>39906000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>52229000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>37129000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>9913574.0</v>
       </c>
     </row>
-    <row r="49" spans="1:7">
+    <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
-    </row>
-    <row r="50" spans="1:7">
+      <c r="H49"/>
+    </row>
+    <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>55</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-    </row>
-    <row r="51" spans="1:7">
+      <c r="H50"/>
+    </row>
+    <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>56</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
-    </row>
-    <row r="52" spans="1:7">
+      <c r="H51"/>
+    </row>
+    <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>57</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
-    </row>
-    <row r="53" spans="1:7">
+      <c r="H52"/>
+    </row>
+    <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>58</v>
       </c>
       <c r="B53">
+        <v>103805000.0</v>
+      </c>
+      <c r="C53">
         <v>105963000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>121449000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>105069000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>128844000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>133394000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>34513027.0</v>
       </c>
     </row>
-    <row r="54" spans="1:7">
+    <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-    </row>
-    <row r="55" spans="1:7">
+      <c r="H54"/>
+    </row>
+    <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>60</v>
       </c>
       <c r="B55">
+        <v>272592000.0</v>
+      </c>
+      <c r="C55">
         <v>260636000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>250803000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>221866000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>233471000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>222820000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>194154888.0</v>
       </c>
     </row>
-    <row r="56" spans="1:7">
+    <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>61</v>
       </c>
       <c r="B56">
+        <v>163367000.0</v>
+      </c>
+      <c r="C56">
         <v>168075000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>173415000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>155680000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>168577000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>157728000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>160850635.0</v>
       </c>
     </row>
-    <row r="57" spans="1:7">
+    <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>62</v>
       </c>
       <c r="B57">
+        <v>50768000.0</v>
+      </c>
+      <c r="C57">
         <v>29861000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>23769000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>20425000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>22139000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>26440000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>23127104.0</v>
       </c>
     </row>
-    <row r="58" spans="1:7">
+    <row r="58" spans="1:8">
       <c r="A58" t="s">
         <v>63</v>
       </c>
       <c r="B58">
+        <v>83923000.0</v>
+      </c>
+      <c r="C58">
         <v>58344000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>46655000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>34491000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>35773000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>40390000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>39655953.0</v>
       </c>
     </row>
-    <row r="59" spans="1:7">
+    <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-    </row>
-    <row r="60" spans="1:7">
+      <c r="H59"/>
+    </row>
+    <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>65</v>
       </c>
       <c r="B60">
+        <v>182595000.0</v>
+      </c>
+      <c r="C60">
         <v>196623000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>198040000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>182301000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>194702000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>179621000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>152730524.0</v>
       </c>
     </row>
-    <row r="61" spans="1:7">
+    <row r="61" spans="1:8">
       <c r="A61" t="s">
         <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-    </row>
-    <row r="62" spans="1:7">
+      <c r="H61"/>
+    </row>
+    <row r="62" spans="1:8">
       <c r="A62" t="s">
         <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
+      <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -2825,1169 +2935,1232 @@
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B2">
         <v>69686000.0</v>
       </c>
       <c r="C2">
         <v>70214000.0</v>
       </c>
       <c r="D2">
         <v>60837330.0</v>
       </c>
       <c r="E2">
         <v>44571000.0</v>
       </c>
       <c r="F2">
         <v>34632000.0</v>
       </c>
       <c r="G2">
         <v>38742000.0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B9">
         <v>107156000.0</v>
       </c>
       <c r="C9">
         <v>97372000.0</v>
       </c>
       <c r="D9">
         <v>76641686.0</v>
       </c>
       <c r="E9">
         <v>46523375.0</v>
       </c>
       <c r="F9">
         <v>27431524.0</v>
       </c>
       <c r="G9">
         <v>30212367.0</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B10">
         <v>76139000.0</v>
       </c>
       <c r="C10">
         <v>72013000.0</v>
       </c>
       <c r="D10">
         <v>67218866.0</v>
       </c>
       <c r="E10">
         <v>29928285.0</v>
       </c>
       <c r="F10">
         <v>4835646.0</v>
       </c>
       <c r="G10">
         <v>3714334.0</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B12">
         <v>1084000.0</v>
       </c>
       <c r="C12">
         <v>811000.0</v>
       </c>
       <c r="D12">
         <v>1017027.0</v>
       </c>
       <c r="E12">
         <v>1350000.0</v>
       </c>
       <c r="F12">
         <v>1396000.0</v>
       </c>
       <c r="G12">
         <v>1134000.0</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>956000.0</v>
       </c>
       <c r="E13">
         <v>542000.0</v>
       </c>
       <c r="F13">
         <v>141000.0</v>
       </c>
       <c r="G13">
         <v>122000.0</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B14">
         <v>-1110000.0</v>
       </c>
       <c r="C14">
         <v>-1133000.0</v>
       </c>
       <c r="D14">
         <v>-1546998.0</v>
       </c>
       <c r="E14">
         <v>-8678360.0</v>
       </c>
       <c r="F14">
         <v>-5383703.0</v>
       </c>
       <c r="G14">
         <v>-990620.0</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B15">
         <v>57454000.0</v>
       </c>
       <c r="C15">
         <v>52933000.0</v>
       </c>
       <c r="D15">
         <v>53242615.0</v>
       </c>
       <c r="E15">
         <v>14306001.0</v>
       </c>
       <c r="F15">
         <v>-3078599.0</v>
       </c>
       <c r="G15">
         <v>2467977.0</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B17">
         <v>58564000.0</v>
       </c>
       <c r="C17">
         <v>54066000.0</v>
       </c>
       <c r="D17">
         <v>54789613.0</v>
       </c>
       <c r="E17">
         <v>22984361.0</v>
       </c>
       <c r="F17">
         <v>2305104.0</v>
       </c>
       <c r="G17">
         <v>3458597.0</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B18">
         <v>-1084000.0</v>
       </c>
       <c r="C18">
         <v>-811000.0</v>
       </c>
       <c r="D18">
         <v>-1017027.0</v>
       </c>
       <c r="E18">
         <v>-1714000.0</v>
       </c>
       <c r="F18">
         <v>-2102000.0</v>
       </c>
       <c r="G18">
         <v>-1729000.0</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B21">
         <v>74096000.0</v>
       </c>
       <c r="C21">
         <v>72883000.0</v>
       </c>
       <c r="D21">
         <v>55684872.0</v>
       </c>
       <c r="E21">
         <v>31286375.0</v>
       </c>
       <c r="F21">
         <v>14709524.0</v>
       </c>
       <c r="G21">
         <v>4466367.0</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B25">
         <v>5791000.0</v>
       </c>
       <c r="C25">
         <v>6308000.0</v>
       </c>
       <c r="D25">
         <v>6988574.0</v>
       </c>
       <c r="E25">
         <v>8047405.0</v>
       </c>
       <c r="F25">
         <v>7190946.0</v>
       </c>
       <c r="G25">
         <v>8204044.0</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B28">
         <v>33060000.0</v>
       </c>
       <c r="C28">
         <v>24489000.0</v>
       </c>
       <c r="D28">
         <v>17264579.0</v>
       </c>
       <c r="E28">
         <v>4211000.0</v>
       </c>
       <c r="F28">
         <v>3162000.0</v>
       </c>
       <c r="G28">
         <v>6568000.0</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B29">
         <v>17575000.0</v>
       </c>
       <c r="C29">
         <v>17947000.0</v>
       </c>
       <c r="D29">
         <v>12429253.0</v>
       </c>
       <c r="E29">
         <v>6943924.0</v>
       </c>
       <c r="F29">
         <v>2530542.0</v>
       </c>
       <c r="G29">
         <v>255737.0</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B30">
         <v>102746000.0</v>
       </c>
       <c r="C30">
         <v>94703000.0</v>
       </c>
       <c r="D30">
         <v>81794144.0</v>
       </c>
       <c r="E30">
         <v>59808000.0</v>
       </c>
       <c r="F30">
         <v>47354000.0</v>
       </c>
       <c r="G30">
         <v>64488000.0</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B32">
         <v>176842000.0</v>
       </c>
       <c r="C32">
         <v>167586000.0</v>
       </c>
       <c r="D32">
         <v>137479016.0</v>
       </c>
       <c r="E32">
         <v>91094000.0</v>
       </c>
       <c r="F32">
         <v>62063000.0</v>
       </c>
       <c r="G32">
         <v>68955000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H32"/>
+  <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>68</v>
       </c>
       <c r="C1" t="s">
-        <v>104</v>
+        <v>69</v>
       </c>
       <c r="D1" t="s">
+        <v>105</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F1" t="s">
         <v>70</v>
       </c>
       <c r="G1" t="s">
         <v>71</v>
       </c>
       <c r="H1" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:8">
+        <v>72</v>
+      </c>
+      <c r="I1" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B2">
+        <v>19059000.0</v>
+      </c>
+      <c r="C2">
         <v>19282000.0</v>
       </c>
-      <c r="C2"/>
-      <c r="D2">
+      <c r="D2"/>
+      <c r="E2">
         <v>19371000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>16062000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>16936000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>17317000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>16634000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
-    </row>
-    <row r="4" spans="1:8">
+      <c r="I3"/>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-    </row>
-    <row r="6" spans="1:8">
+      <c r="I5"/>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-    </row>
-    <row r="7" spans="1:8">
+      <c r="I6"/>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
-    </row>
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B9">
+        <v>28064000.0</v>
+      </c>
+      <c r="C9">
         <v>28017000.0</v>
       </c>
-      <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>30636000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>24534000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>26308000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>25678000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>21908000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B10">
+        <v>16973000.0</v>
+      </c>
+      <c r="C10">
         <v>16467000.0</v>
       </c>
-      <c r="C10"/>
-      <c r="D10">
+      <c r="D10"/>
+      <c r="E10">
         <v>21372000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>15581000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>20186000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>19000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>16640000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-    </row>
-    <row r="12" spans="1:8">
+      <c r="I11"/>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B12">
+        <v>544000.0</v>
+      </c>
+      <c r="C12">
         <v>429000.0</v>
       </c>
-      <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>387000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>223000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>218000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>256000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>253000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
-    </row>
-    <row r="14" spans="1:8">
+      <c r="I13"/>
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B14">
+        <v>302000.0</v>
+      </c>
+      <c r="C14">
         <v>149000.0</v>
       </c>
-      <c r="C14"/>
-      <c r="D14">
+      <c r="D14"/>
+      <c r="E14">
         <v>-184000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-185000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-179000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-562000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-245000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B15">
+        <v>12457000.0</v>
+      </c>
+      <c r="C15">
         <v>11998000.0</v>
       </c>
-      <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>16068000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>11905000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>15100000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>14381000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>12214000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:8">
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-    </row>
-    <row r="17" spans="1:8">
+      <c r="I16"/>
+    </row>
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B17">
+        <v>12155000.0</v>
+      </c>
+      <c r="C17">
         <v>11849000.0</v>
       </c>
-      <c r="C17"/>
-      <c r="D17">
+      <c r="D17"/>
+      <c r="E17">
         <v>16252000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>12090000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>15279000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>14943000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>12459000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:8">
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B18">
+        <v>-544000.0</v>
+      </c>
+      <c r="C18">
         <v>-429000.0</v>
       </c>
-      <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>-387000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-223000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-218000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-256000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-253000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B21">
+        <v>17914000.0</v>
+      </c>
+      <c r="C21">
         <v>17070000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>21264000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>21697000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>14976000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>19252000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>17660000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>16891000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-    </row>
-    <row r="23" spans="1:8">
+      <c r="I22"/>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
-    </row>
-    <row r="24" spans="1:8">
+      <c r="I23"/>
+    </row>
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B25">
+        <v>2723000.0</v>
+      </c>
+      <c r="C25">
         <v>2202000.0</v>
       </c>
-      <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>1701000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1506000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1292000.0</v>
       </c>
       <c r="G25">
         <v>1292000.0</v>
       </c>
-      <c r="H25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:8">
+      <c r="H25">
+        <v>1292000.0</v>
+      </c>
+      <c r="I25"/>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B28">
+        <v>10150000.0</v>
+      </c>
+      <c r="C28">
         <v>10947000.0</v>
       </c>
-      <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>8939000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>9558000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7056000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>7507000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5017000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B29">
+        <v>4818000.0</v>
+      </c>
+      <c r="C29">
         <v>4618000.0</v>
       </c>
-      <c r="C29"/>
-      <c r="D29">
+      <c r="D29"/>
+      <c r="E29">
         <v>5120000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3491000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4907000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4057000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4181000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B30">
+        <v>29209000.0</v>
+      </c>
+      <c r="C30">
         <v>30229000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>30831000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>28310000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>25620000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>23992000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>25335000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>21651000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
-    </row>
-    <row r="32" spans="1:8">
+      <c r="I31"/>
+    </row>
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B32">
+        <v>47123000.0</v>
+      </c>
+      <c r="C32">
         <v>47299000.0</v>
       </c>
-      <c r="C32"/>
-      <c r="D32">
+      <c r="D32"/>
+      <c r="E32">
         <v>50007000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>40596000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>43244000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>42995000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>38542000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G30"/>
@@ -4010,1050 +4183,1119 @@
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B2">
         <v>92178000.0</v>
       </c>
       <c r="C2">
         <v>55582183.0</v>
       </c>
       <c r="D2">
         <v>32367510.0</v>
       </c>
       <c r="E2">
         <v>10323699.0</v>
       </c>
       <c r="F2">
         <v>7900546.0</v>
       </c>
       <c r="G2">
         <v>10769970.0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B3">
         <v>7321000</v>
       </c>
       <c r="C3">
         <v>8414295</v>
       </c>
       <c r="D3">
         <v>866229</v>
       </c>
       <c r="E3">
         <v>394722</v>
       </c>
       <c r="F3">
         <v>356014</v>
       </c>
       <c r="G3">
         <v>11995410</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B6">
         <v>42534000.0</v>
       </c>
       <c r="C6">
         <v>95634780.0</v>
       </c>
       <c r="D6">
         <v>22606175.0</v>
       </c>
       <c r="E6">
         <v>22011312.0</v>
       </c>
       <c r="F6">
         <v>2260462.0</v>
       </c>
       <c r="G6">
         <v>-2899396.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B7">
         <v>-5408000.0</v>
       </c>
       <c r="C7">
         <v>-1300980.0</v>
       </c>
       <c r="D7">
         <v>8751880.0</v>
       </c>
       <c r="E7">
         <v>1014073.0</v>
       </c>
       <c r="F7">
         <v>-10354860.0</v>
       </c>
       <c r="G7">
         <v>12334619.0</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B10">
         <v>97000.0</v>
       </c>
       <c r="C10">
         <v>-237258.0</v>
       </c>
       <c r="D10">
         <v>-872506.0</v>
       </c>
       <c r="E10">
         <v>355458.0</v>
       </c>
       <c r="F10">
         <v>-171901.0</v>
       </c>
       <c r="G10">
         <v>126333.0</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B14">
         <v>5791000.0</v>
       </c>
       <c r="C14">
         <v>6308247.0</v>
       </c>
       <c r="D14">
         <v>6988574.0</v>
       </c>
       <c r="E14">
         <v>8047405.0</v>
       </c>
       <c r="F14">
         <v>7190946.0</v>
       </c>
       <c r="G14">
         <v>8204044.0</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B15">
-        <v>-46170000.0</v>
+        <v>46170000.0</v>
       </c>
       <c r="C15">
         <v>31378590.0</v>
       </c>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B16">
         <v>133424000.0</v>
       </c>
       <c r="C16">
         <v>151322373.0</v>
       </c>
       <c r="D16">
         <v>55582183.0</v>
       </c>
       <c r="E16">
         <v>32367510.0</v>
       </c>
       <c r="F16">
         <v>10323699.0</v>
       </c>
       <c r="G16">
         <v>7900546.0</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B18">
         <v>47592000.0</v>
       </c>
       <c r="C18">
         <v>50635079.0</v>
       </c>
       <c r="D18">
         <v>59739028.0</v>
       </c>
       <c r="E18">
         <v>33924246.0</v>
       </c>
       <c r="F18">
         <v>10853153.0</v>
       </c>
       <c r="G18">
         <v>11632915.0</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B19">
         <v>36688000.0</v>
       </c>
       <c r="C19">
         <v>-36968901.0</v>
       </c>
       <c r="D19">
         <v>-93266.0</v>
       </c>
       <c r="E19">
         <v>626379.0</v>
       </c>
       <c r="F19">
         <v>1834880.0</v>
       </c>
       <c r="G19">
         <v>-37867584.0</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>116640000.0</v>
       </c>
       <c r="D20">
         <v>977233.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>-4349000.0</v>
       </c>
       <c r="D21">
         <v>-9195337.0</v>
       </c>
       <c r="E21">
         <v>-914802.0</v>
       </c>
       <c r="F21"/>
       <c r="G21"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B22">
         <v>57454000.0</v>
       </c>
       <c r="C22">
         <v>52933000.0</v>
       </c>
       <c r="D22">
         <v>53242620.0</v>
       </c>
       <c r="E22">
         <v>14306001.0</v>
       </c>
       <c r="F22">
         <v>-3078599.0</v>
       </c>
       <c r="G22">
         <v>2467977.0</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B25">
         <v>-4482000.0</v>
       </c>
       <c r="C25">
         <v>-1866624.0</v>
       </c>
       <c r="D25">
         <v>60762.0</v>
       </c>
       <c r="E25">
         <v>807875.0</v>
       </c>
       <c r="F25">
         <v>1209145.0</v>
       </c>
       <c r="G25">
         <v>895746.0</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B29">
         <v>54913000.0</v>
       </c>
       <c r="C29">
         <v>59049374.0</v>
       </c>
       <c r="D29">
         <v>60605257.0</v>
       </c>
       <c r="E29">
         <v>34318968.0</v>
       </c>
       <c r="F29">
         <v>11209167.0</v>
       </c>
       <c r="G29">
         <v>23628325.0</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G30"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>68</v>
       </c>
       <c r="C1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E1" t="s">
         <v>70</v>
       </c>
       <c r="F1" t="s">
         <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:7">
+        <v>72</v>
+      </c>
+      <c r="H1" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B2">
+        <v>130054000.0</v>
+      </c>
+      <c r="C2">
         <v>132290000.0</v>
       </c>
-      <c r="C2">
-[...1 lines deleted...]
-      </c>
       <c r="D2">
+        <v>36587000.0</v>
+      </c>
+      <c r="E2">
         <v>100025000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>82753000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>92178000.0</v>
       </c>
-      <c r="G2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:7">
+      <c r="H2"/>
+    </row>
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B3">
+        <v>7600000</v>
+      </c>
+      <c r="C3">
         <v>9220000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3773000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1542000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1184000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>822000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B6">
+        <v>9737000.0</v>
+      </c>
+      <c r="C6">
         <v>-1744000.0</v>
       </c>
-      <c r="C6">
-[...1 lines deleted...]
-      </c>
       <c r="D6">
-        <v>-17743000.0</v>
+        <v>28574520.0</v>
       </c>
       <c r="E6">
+        <v>5604000.0</v>
+      </c>
+      <c r="F6">
         <v>17210000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-8855000.0</v>
       </c>
-      <c r="G6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B7">
+        <v>8453000.0</v>
+      </c>
+      <c r="C7">
         <v>-4327000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-142000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1265000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-5072000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1071000.0</v>
       </c>
-      <c r="G7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B10">
+        <v>83000.0</v>
+      </c>
+      <c r="C10">
         <v>284000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>471000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-9000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-39000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-326000.0</v>
       </c>
-      <c r="G10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:7">
+      <c r="H10"/>
+    </row>
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
-    </row>
-    <row r="13" spans="1:7">
+      <c r="H12"/>
+    </row>
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B14">
+        <v>2723000.0</v>
+      </c>
+      <c r="C14">
         <v>2202000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1701000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1506000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1292000.0</v>
       </c>
       <c r="F14">
         <v>1292000.0</v>
       </c>
-      <c r="G14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:7">
+      <c r="G14">
+        <v>1292000.0</v>
+      </c>
+      <c r="H14"/>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
-        <v>-24300000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E15">
+        <v>24300000.0</v>
+      </c>
+      <c r="F15">
         <v>0.0</v>
       </c>
-      <c r="F15">
-[...4 lines deleted...]
-    <row r="16" spans="1:7">
+      <c r="G15">
+        <v>21870000.0</v>
+      </c>
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B16">
+        <v>65414000.0</v>
+      </c>
+      <c r="C16">
         <v>130054000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>133424000.0</v>
       </c>
-      <c r="D16">
-[...1 lines deleted...]
-      </c>
       <c r="E16">
+        <v>36587000.0</v>
+      </c>
+      <c r="F16">
         <v>100025000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>82753000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>151322000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B18">
+        <v>13521000.0</v>
+      </c>
+      <c r="C18">
         <v>1792000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>14272000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>8476000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>8217000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>16627000.0</v>
       </c>
-      <c r="G18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B19">
+        <v>3295000.0</v>
+      </c>
+      <c r="C19">
         <v>275000.0</v>
       </c>
-      <c r="C19"/>
-      <c r="D19"/>
+      <c r="D19">
+        <v>13623065.0</v>
+      </c>
       <c r="E19">
+        <v>19269000.0</v>
+      </c>
+      <c r="F19">
         <v>8382000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>702000.0</v>
       </c>
-      <c r="G19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>125</v>
+      </c>
+      <c r="B20">
+        <v>977000.0</v>
+      </c>
       <c r="C20"/>
-      <c r="D20"/>
-      <c r="E20"/>
+      <c r="D20">
+        <v>-1967000.0</v>
+      </c>
+      <c r="E20">
+        <v>1967000.0</v>
+      </c>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
+      <c r="C21"/>
       <c r="D21">
         <v>0.0</v>
       </c>
-      <c r="E21"/>
+      <c r="E21">
+        <v>0.0</v>
+      </c>
       <c r="F21"/>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B22">
+        <v>12457000.0</v>
+      </c>
+      <c r="C22">
         <v>11998000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>16068000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>11905000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>15100000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>14381000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>12214000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
-    </row>
-    <row r="24" spans="1:7">
+      <c r="H23"/>
+    </row>
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B25">
+        <v>-519000.0</v>
+      </c>
+      <c r="C25">
         <v>-615000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-877000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-1130000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-1207000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1268000.0</v>
       </c>
-      <c r="G25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
-    </row>
-    <row r="29" spans="1:7">
+      <c r="H28"/>
+    </row>
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B29">
+        <v>21121000.0</v>
+      </c>
+      <c r="C29">
         <v>11012000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>18045000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>10018000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>9401000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>17449000.0</v>
       </c>
-      <c r="G29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:7">
+      <c r="H29"/>
+    </row>
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
+      <c r="H30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>