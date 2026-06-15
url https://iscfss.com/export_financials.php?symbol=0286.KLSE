--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
   <si>
     <t>2020-09-30</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
@@ -226,50 +226,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
@@ -842,51 +845,51 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2">
-        <v>56000.0</v>
+        <v>59114.0</v>
       </c>
       <c r="C2">
         <v>121499.0</v>
       </c>
       <c r="D2">
         <v>128559.0</v>
       </c>
       <c r="E2">
         <v>114868.0</v>
       </c>
       <c r="F2">
         <v>20687.0</v>
       </c>
       <c r="G2">
         <v>5155.0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
@@ -909,114 +912,114 @@
         <v>10</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7">
-        <v>29725000.0</v>
+        <v>29724419.0</v>
       </c>
       <c r="C7">
-        <v>22950371.0</v>
+        <v>26535467.0</v>
       </c>
       <c r="D7">
-        <v>15164851.0</v>
+        <v>15222227.0</v>
       </c>
       <c r="E7">
         <v>13926246.0</v>
       </c>
       <c r="F7">
         <v>14756206.0</v>
       </c>
       <c r="G7">
         <v>17226333.0</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8">
-        <v>153091000.0</v>
+        <v>153090500.0</v>
       </c>
       <c r="C8">
         <v>150959620.0</v>
       </c>
       <c r="D8">
         <v>150959620.0</v>
       </c>
       <c r="E8">
         <v>90025891.0</v>
       </c>
       <c r="F8">
         <v>90025891.0</v>
       </c>
       <c r="G8">
         <v>90675902.0</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10">
-        <v>35792000.0</v>
+        <v>35791515.0</v>
       </c>
       <c r="C10">
-        <v>11626052.0</v>
+        <v>7022017.0</v>
       </c>
       <c r="D10">
-        <v>34752204.0</v>
+        <v>32731146.0</v>
       </c>
       <c r="E10">
         <v>17263112.0</v>
       </c>
       <c r="F10">
         <v>3300368.0</v>
       </c>
       <c r="G10">
         <v>2373323.0</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
         <v>17</v>
@@ -1099,307 +1102,313 @@
       <c r="A18" t="s">
         <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>25</v>
       </c>
-      <c r="B20"/>
-[...1 lines deleted...]
-      <c r="D20"/>
+      <c r="B20">
+        <v>11986763.0</v>
+      </c>
+      <c r="C20">
+        <v>7223310.0</v>
+      </c>
+      <c r="D20">
+        <v>2222478.0</v>
+      </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>26</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>27</v>
       </c>
       <c r="B22">
-        <v>1925000.0</v>
+        <v>1924905.0</v>
       </c>
       <c r="C22">
         <v>2277079.0</v>
       </c>
       <c r="D22">
         <v>1988394.0</v>
       </c>
       <c r="E22">
         <v>647693.0</v>
       </c>
       <c r="F22">
         <v>3751821.0</v>
       </c>
       <c r="G22">
         <v>757549.0</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>28</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>29</v>
       </c>
       <c r="B24">
-        <v>54408000.0</v>
+        <v>53809011.0</v>
       </c>
       <c r="C24">
         <v>49976322.0</v>
       </c>
       <c r="D24">
-        <v>45943739.0</v>
+        <v>46126543.0</v>
       </c>
       <c r="E24">
         <v>45614638.0</v>
       </c>
       <c r="F24">
         <v>19903990.0</v>
       </c>
       <c r="G24">
         <v>16501245.0</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>30</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>31</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28">
-        <v>245397000.0</v>
+        <v>245151689.0</v>
       </c>
       <c r="C28">
-        <v>101215654.0</v>
+        <v>105819689.0</v>
       </c>
       <c r="D28">
-        <v>13187831.0</v>
+        <v>15343289.0</v>
       </c>
       <c r="E28">
         <v>49598199.0</v>
       </c>
       <c r="F28">
         <v>21690555.0</v>
       </c>
       <c r="G28">
         <v>17860672.0</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>34</v>
       </c>
       <c r="B29">
-        <v>542846000.0</v>
+        <v>542599671.0</v>
       </c>
       <c r="C29">
-        <v>349860716.0</v>
+        <v>337827336.0</v>
       </c>
       <c r="D29">
-        <v>261755493.0</v>
+        <v>251003431.0</v>
       </c>
       <c r="E29">
         <v>203924205.0</v>
       </c>
       <c r="F29">
         <v>133055298.0</v>
       </c>
       <c r="G29">
         <v>96641519.0</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>35</v>
       </c>
       <c r="B30">
-        <v>519667000.0</v>
+        <v>519667490.0</v>
       </c>
       <c r="C30">
-        <v>24155317.0</v>
+        <v>304633760.0</v>
       </c>
       <c r="D30">
-        <v>25293188.0</v>
+        <v>200601132.0</v>
       </c>
       <c r="E30">
         <v>9926479.0</v>
       </c>
       <c r="F30">
         <v>10510147.0</v>
       </c>
       <c r="G30">
         <v>4620807.0</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>37</v>
       </c>
       <c r="B32">
-        <v>322441000.0</v>
+        <v>323258665.0</v>
       </c>
       <c r="C32">
-        <v>251960450.0</v>
+        <v>249397313.0</v>
       </c>
       <c r="D32">
-        <v>237947572.0</v>
+        <v>235257113.0</v>
       </c>
       <c r="E32">
         <v>162497193.0</v>
       </c>
       <c r="F32">
         <v>108280491.0</v>
       </c>
       <c r="G32">
         <v>83369506.0</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>38</v>
       </c>
       <c r="B33">
-        <v>63412000.0</v>
+        <v>63372929.0</v>
       </c>
       <c r="C33">
-        <v>55637024.0</v>
+        <v>53094219.0</v>
       </c>
       <c r="D33">
-        <v>36186610.0</v>
+        <v>30105723.0</v>
       </c>
       <c r="E33">
         <v>33262989.0</v>
       </c>
       <c r="F33">
         <v>33704126.0</v>
       </c>
       <c r="G33">
         <v>34366098.0</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
         <v>39</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
         <v>40</v>
       </c>
       <c r="B35">
-        <v>124196000.0</v>
+        <v>124975127.0</v>
       </c>
       <c r="C35">
-        <v>70578464.0</v>
+        <v>77505902.0</v>
       </c>
       <c r="D35">
-        <v>60318724.0</v>
+        <v>62433840.0</v>
       </c>
       <c r="E35">
         <v>58697288.0</v>
       </c>
       <c r="F35">
         <v>33920242.0</v>
       </c>
       <c r="G35">
         <v>41328080.0</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>41</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>42</v>
@@ -1473,148 +1482,148 @@
         <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
         <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
         <v>50</v>
       </c>
       <c r="B45">
-        <v>39253000.0</v>
+        <v>51086758.0</v>
       </c>
       <c r="C45">
-        <v>48692827.0</v>
+        <v>34043939.0</v>
       </c>
       <c r="D45">
-        <v>27649072.0</v>
+        <v>15145229.0</v>
       </c>
       <c r="E45">
         <v>23625466.0</v>
       </c>
       <c r="F45">
         <v>27523452.0</v>
       </c>
       <c r="G45">
         <v>28726995.0</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
         <v>51</v>
       </c>
       <c r="B46">
-        <v>39253000.0</v>
+        <v>39214097.0</v>
       </c>
       <c r="C46">
-        <v>30724146.0</v>
+        <v>34043939.0</v>
       </c>
       <c r="D46">
-        <v>15083518.0</v>
+        <v>15145229.0</v>
       </c>
       <c r="E46">
         <v>14030783.0</v>
       </c>
       <c r="F46">
         <v>15989952.0</v>
       </c>
       <c r="G46">
         <v>18832601.0</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
         <v>52</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
         <v>53</v>
       </c>
       <c r="B48">
-        <v>88778000.0</v>
+        <v>87446161.0</v>
       </c>
       <c r="C48">
-        <v>86059390.0</v>
+        <v>54100724.0</v>
       </c>
       <c r="D48">
-        <v>62855838.0</v>
+        <v>32044090.0</v>
       </c>
       <c r="E48">
         <v>47037003.0</v>
       </c>
       <c r="F48">
         <v>-2311876.0</v>
       </c>
       <c r="G48">
         <v>-14268378.0</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
         <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
         <v>55</v>
       </c>
       <c r="B50">
-        <v>226781000.0</v>
+        <v>227134193.0</v>
       </c>
       <c r="C50">
         <v>62865384.0</v>
       </c>
       <c r="D50">
-        <v>1996296.0</v>
+        <v>1947892.0</v>
       </c>
       <c r="E50">
         <v>21246673.0</v>
       </c>
       <c r="F50">
         <v>5086933.0</v>
       </c>
       <c r="G50">
         <v>3732750.0</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
         <v>56</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
         <v>57</v>
@@ -1631,160 +1640,160 @@
         <v>58</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
         <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
         <v>60</v>
       </c>
       <c r="B55">
-        <v>627005000.0</v>
+        <v>626974317.0</v>
       </c>
       <c r="C55">
-        <v>381733021.0</v>
+        <v>376385677.0</v>
       </c>
       <c r="D55">
-        <v>281433235.0</v>
+        <v>272532699.0</v>
       </c>
       <c r="E55">
         <v>221345597.0</v>
       </c>
       <c r="F55">
         <v>160050182.0</v>
       </c>
       <c r="G55">
         <v>134236745.0</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
         <v>61</v>
       </c>
       <c r="B56">
-        <v>563593000.0</v>
+        <v>563601388.0</v>
       </c>
       <c r="C56">
-        <v>326095997.0</v>
+        <v>323291458.0</v>
       </c>
       <c r="D56">
-        <v>245246625.0</v>
+        <v>242426976.0</v>
       </c>
       <c r="E56">
         <v>188082608.0</v>
       </c>
       <c r="F56">
         <v>126346056.0</v>
       </c>
       <c r="G56">
         <v>99870647.0</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
         <v>62</v>
       </c>
       <c r="B57">
-        <v>241152000.0</v>
+        <v>240342723.0</v>
       </c>
       <c r="C57">
-        <v>74135547.0</v>
+        <v>73894145.0</v>
       </c>
       <c r="D57">
-        <v>7299053.0</v>
+        <v>7169863.0</v>
       </c>
       <c r="E57">
         <v>25585415.0</v>
       </c>
       <c r="F57">
         <v>18065565.0</v>
       </c>
       <c r="G57">
         <v>16501141.0</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
         <v>63</v>
       </c>
       <c r="B58">
-        <v>365348000.0</v>
+        <v>365317850.0</v>
       </c>
       <c r="C58">
-        <v>144714011.0</v>
+        <v>151400047.0</v>
       </c>
       <c r="D58">
-        <v>67617777.0</v>
+        <v>69603703.0</v>
       </c>
       <c r="E58">
         <v>84282703.0</v>
       </c>
       <c r="F58">
         <v>51985807.0</v>
       </c>
       <c r="G58">
         <v>57829221.0</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
         <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
         <v>65</v>
       </c>
       <c r="B60">
-        <v>261657000.0</v>
+        <v>261656467.0</v>
       </c>
       <c r="C60">
-        <v>237019010.0</v>
+        <v>224985630.0</v>
       </c>
       <c r="D60">
-        <v>213815458.0</v>
+        <v>202928996.0</v>
       </c>
       <c r="E60">
         <v>137062894.0</v>
       </c>
       <c r="F60">
         <v>108064375.0</v>
       </c>
       <c r="G60">
         <v>76407524.0</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
         <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
         <v>67</v>
@@ -1795,1682 +1804,1797 @@
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:N62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>68</v>
       </c>
       <c r="C1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E1" t="s">
         <v>70</v>
       </c>
       <c r="F1" t="s">
         <v>71</v>
       </c>
       <c r="G1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="I1" t="s">
         <v>73</v>
       </c>
       <c r="J1" t="s">
         <v>74</v>
       </c>
       <c r="K1" t="s">
+        <v>75</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="M1" t="s">
         <v>76</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2">
-        <v>56000.0</v>
+        <v>570000.0</v>
       </c>
       <c r="C2">
+        <v>59114.0</v>
+      </c>
+      <c r="D2">
         <v>43000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>151000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>51000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>121499.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>102000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>146000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>35000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>128559.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>40000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>189449.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>114869.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7">
-        <v>29725000.0</v>
+        <v>29181000.0</v>
       </c>
       <c r="C7">
+        <v>29724419.0</v>
+      </c>
+      <c r="D7">
         <v>26888000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>27198000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>25982000.0</v>
       </c>
-      <c r="F7">
-[...1 lines deleted...]
-      </c>
       <c r="G7">
+        <v>26535467.0</v>
+      </c>
+      <c r="H7">
         <v>23091000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>19835000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>18984000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>15164851.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>13180000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>13600397.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>13926246.0</v>
       </c>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8">
-        <v>153091000.0</v>
+        <v>153139000.0</v>
       </c>
       <c r="C8">
+        <v>153090500.0</v>
+      </c>
+      <c r="D8">
         <v>152752000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>150960000.0</v>
       </c>
       <c r="E8">
         <v>150960000.0</v>
       </c>
       <c r="F8">
+        <v>150960000.0</v>
+      </c>
+      <c r="G8">
         <v>150959620.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>150960000.0</v>
       </c>
       <c r="H8">
         <v>150960000.0</v>
       </c>
       <c r="I8">
         <v>150960000.0</v>
       </c>
       <c r="J8">
+        <v>150960000.0</v>
+      </c>
+      <c r="K8">
         <v>150959620.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>152238000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90025891.0</v>
       </c>
       <c r="M8">
         <v>90025891.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8">
+        <v>90025891.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10">
-        <v>35792000.0</v>
+        <v>25585000.0</v>
       </c>
       <c r="C10">
+        <v>35791515.0</v>
+      </c>
+      <c r="D10">
         <v>12352000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>20843000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>22163000.0</v>
       </c>
-      <c r="F10">
-[...1 lines deleted...]
-      </c>
       <c r="G10">
+        <v>7022017.0</v>
+      </c>
+      <c r="H10">
         <v>9678000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>6981000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>50658000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>34752204.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>60410000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>11876940.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>17263112.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
         <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
         <v>17</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12"/>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
         <v>18</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
         <v>19</v>
       </c>
       <c r="B14">
+        <v>1120604999.0</v>
+      </c>
+      <c r="C14">
         <v>1120477799.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1119590199.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1114902499.0</v>
       </c>
       <c r="E14">
         <v>1114902499.0</v>
       </c>
       <c r="F14">
         <v>1114902499.0</v>
       </c>
       <c r="G14">
         <v>1114902499.0</v>
       </c>
       <c r="H14">
         <v>1114902499.0</v>
       </c>
       <c r="I14">
         <v>1114902499.0</v>
       </c>
       <c r="J14">
         <v>1114902499.0</v>
       </c>
       <c r="K14">
         <v>1114902499.0</v>
       </c>
       <c r="L14">
         <v>1114902499.0</v>
       </c>
       <c r="M14">
         <v>1114902499.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14">
+        <v>1114902499.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
         <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
         <v>21</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
         <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
         <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
         <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
         <v>25</v>
       </c>
-      <c r="B20"/>
-      <c r="C20"/>
+      <c r="B20">
+        <v>11987000.0</v>
+      </c>
+      <c r="C20">
+        <v>11986763.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20"/>
+      <c r="G20">
+        <v>7223310.0</v>
+      </c>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20">
         <v>9216000.0</v>
       </c>
-      <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
         <v>26</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-    </row>
-    <row r="22" spans="1:13">
+      <c r="N21"/>
+    </row>
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
         <v>27</v>
       </c>
       <c r="B22">
-        <v>1925000.0</v>
+        <v>2431000.0</v>
       </c>
       <c r="C22">
+        <v>1924905.0</v>
+      </c>
+      <c r="D22">
         <v>3253000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>3636000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3121000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2277079.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>6069000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>6190000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2383000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1988394.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1495000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>359907.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>647693.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
         <v>28</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-    </row>
-    <row r="24" spans="1:13">
+      <c r="N23"/>
+    </row>
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
         <v>29</v>
       </c>
       <c r="B24">
-        <v>54408000.0</v>
+        <v>51894000.0</v>
       </c>
       <c r="C24">
+        <v>53809011.0</v>
+      </c>
+      <c r="D24">
         <v>39671000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>40278000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>47041000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>49976322.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>41861000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>45481000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>46041000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>45943739.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>45727000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>45106575.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>45614638.0</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
         <v>30</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
         <v>31</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
         <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28">
-        <v>245397000.0</v>
+        <v>289117000.0</v>
       </c>
       <c r="C28">
+        <v>245151689.0</v>
+      </c>
+      <c r="D28">
         <v>184377000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>166061000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>127519000.0</v>
       </c>
-      <c r="F28">
-[...1 lines deleted...]
-      </c>
       <c r="G28">
+        <v>105819689.0</v>
+      </c>
+      <c r="H28">
         <v>84549000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>40564000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>17413000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>13187831.0</v>
       </c>
-      <c r="K28"/>
-      <c r="L28">
+      <c r="L28"/>
+      <c r="M28">
         <v>39706993.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>49598199.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
         <v>34</v>
       </c>
       <c r="B29">
-        <v>542846000.0</v>
+        <v>590448000.0</v>
       </c>
       <c r="C29">
+        <v>542599671.0</v>
+      </c>
+      <c r="D29">
         <v>458323000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>440205000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>393713000.0</v>
       </c>
-      <c r="F29">
-[...1 lines deleted...]
-      </c>
       <c r="G29">
+        <v>337827336.0</v>
+      </c>
+      <c r="H29">
         <v>327036000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>271635000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>286570000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>261755493.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>247682000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>184632060.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>194977070.0</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
         <v>35</v>
       </c>
       <c r="B30">
-        <v>519667000.0</v>
+        <v>580217000.0</v>
       </c>
       <c r="C30">
+        <v>519667490.0</v>
+      </c>
+      <c r="D30">
         <v>446131000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>379142000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>329466000.0</v>
       </c>
-      <c r="F30">
-[...1 lines deleted...]
-      </c>
       <c r="G30">
+        <v>304633760.0</v>
+      </c>
+      <c r="H30">
         <v>280805000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>229935000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>208320000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>25293188.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>174944000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>10777300.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>9926479.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
         <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
-    </row>
-    <row r="32" spans="1:13">
+      <c r="N31"/>
+    </row>
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
         <v>37</v>
       </c>
       <c r="B32">
-        <v>322441000.0</v>
+        <v>336143000.0</v>
       </c>
       <c r="C32">
+        <v>323258665.0</v>
+      </c>
+      <c r="D32">
         <v>297648000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>251319000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>248641000.0</v>
       </c>
-      <c r="F32">
-[...1 lines deleted...]
-      </c>
       <c r="G32">
+        <v>249397313.0</v>
+      </c>
+      <c r="H32">
         <v>239299000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>239667000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>238435000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>237942291.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>232945000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>164487577.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>159692652.0</v>
       </c>
     </row>
-    <row r="33" spans="1:13">
+    <row r="33" spans="1:14">
       <c r="A33" t="s">
         <v>38</v>
       </c>
       <c r="B33">
-        <v>63412000.0</v>
+        <v>62820000.0</v>
       </c>
       <c r="C33">
+        <v>63372929.0</v>
+      </c>
+      <c r="D33">
         <v>66197000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>66086000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>65531000.0</v>
       </c>
-      <c r="F33">
-[...1 lines deleted...]
-      </c>
       <c r="G33">
+        <v>53094219.0</v>
+      </c>
+      <c r="H33">
         <v>56120000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>48166000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>43880000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>36186610.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>25558000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>26428348.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>27120394.0</v>
       </c>
     </row>
-    <row r="34" spans="1:13">
+    <row r="34" spans="1:14">
       <c r="A34" t="s">
         <v>39</v>
       </c>
       <c r="B34"/>
-      <c r="C34">
+      <c r="C34"/>
+      <c r="D34">
         <v>39073000.0</v>
       </c>
-      <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-    </row>
-    <row r="35" spans="1:13">
+      <c r="N34"/>
+    </row>
+    <row r="35" spans="1:14">
       <c r="A35" t="s">
         <v>40</v>
       </c>
       <c r="B35">
-        <v>124196000.0</v>
+        <v>123217000.0</v>
       </c>
       <c r="C35">
+        <v>124975127.0</v>
+      </c>
+      <c r="D35">
         <v>102251000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>64104000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>70141000.0</v>
       </c>
-      <c r="F35">
-[...1 lines deleted...]
-      </c>
       <c r="G35">
+        <v>77505902.0</v>
+      </c>
+      <c r="H35">
         <v>62610000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>63743000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>63816000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>60313443.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>57985000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>57867798.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>58697287.0</v>
       </c>
     </row>
-    <row r="36" spans="1:13">
+    <row r="36" spans="1:14">
       <c r="A36" t="s">
         <v>41</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
-    </row>
-    <row r="37" spans="1:13">
+      <c r="N36"/>
+    </row>
+    <row r="37" spans="1:14">
       <c r="A37" t="s">
         <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-    </row>
-    <row r="38" spans="1:13">
+      <c r="N37"/>
+    </row>
+    <row r="38" spans="1:14">
       <c r="A38" t="s">
         <v>43</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
-    </row>
-    <row r="39" spans="1:13">
+      <c r="N38"/>
+    </row>
+    <row r="39" spans="1:14">
       <c r="A39" t="s">
         <v>44</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
-    </row>
-    <row r="40" spans="1:13">
+      <c r="N39"/>
+    </row>
+    <row r="40" spans="1:14">
       <c r="A40" t="s">
         <v>45</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
-      <c r="F40">
+      <c r="F40"/>
+      <c r="G40">
         <v>1000.0</v>
       </c>
-      <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
-    </row>
-    <row r="41" spans="1:13">
+      <c r="N40"/>
+    </row>
+    <row r="41" spans="1:14">
       <c r="A41" t="s">
         <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-    </row>
-    <row r="42" spans="1:13">
+      <c r="N41"/>
+    </row>
+    <row r="42" spans="1:14">
       <c r="A42" t="s">
         <v>47</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
-    </row>
-    <row r="43" spans="1:13">
+      <c r="N42"/>
+    </row>
+    <row r="43" spans="1:14">
       <c r="A43" t="s">
         <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
-    </row>
-    <row r="44" spans="1:13">
+      <c r="N43"/>
+    </row>
+    <row r="44" spans="1:14">
       <c r="A44" t="s">
         <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
-    </row>
-    <row r="45" spans="1:13">
+      <c r="N44"/>
+    </row>
+    <row r="45" spans="1:14">
       <c r="A45" t="s">
         <v>50</v>
       </c>
       <c r="B45">
-        <v>39253000.0</v>
+        <v>38729000.0</v>
       </c>
       <c r="C45">
+        <v>51086758.0</v>
+      </c>
+      <c r="D45">
         <v>37428000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>36991000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>36023000.0</v>
       </c>
-      <c r="F45">
-[...1 lines deleted...]
-      </c>
       <c r="G45">
+        <v>34043939.0</v>
+      </c>
+      <c r="H45">
         <v>30076000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>23951000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>21995000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>27649072.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>12670000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>25676777.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>25578900.0</v>
       </c>
     </row>
-    <row r="46" spans="1:13">
+    <row r="46" spans="1:14">
       <c r="A46" t="s">
         <v>51</v>
       </c>
       <c r="B46">
-        <v>39253000.0</v>
+        <v>38729000.0</v>
       </c>
       <c r="C46">
+        <v>39214097.0</v>
+      </c>
+      <c r="D46">
         <v>37428000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>36991000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>36023000.0</v>
       </c>
-      <c r="F46">
-[...1 lines deleted...]
-      </c>
       <c r="G46">
+        <v>34043939.0</v>
+      </c>
+      <c r="H46">
         <v>30076000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>23951000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>21995000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>15083518.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>12670000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>13428041.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>14030786.0</v>
       </c>
     </row>
-    <row r="47" spans="1:13">
+    <row r="47" spans="1:14">
       <c r="A47" t="s">
         <v>52</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
-    </row>
-    <row r="48" spans="1:13">
+      <c r="N47"/>
+    </row>
+    <row r="48" spans="1:14">
       <c r="A48" t="s">
         <v>53</v>
       </c>
       <c r="B48">
-        <v>88778000.0</v>
+        <v>101164000.0</v>
       </c>
       <c r="C48">
+        <v>87446161.0</v>
+      </c>
+      <c r="D48">
         <v>108447000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>102341000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>93071000.0</v>
       </c>
-      <c r="F48">
-[...1 lines deleted...]
-      </c>
       <c r="G48">
+        <v>54100724.0</v>
+      </c>
+      <c r="H48">
         <v>81849000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>73130000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>67539000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>62855838.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>27930000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>22671876.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>17739508.0</v>
       </c>
     </row>
-    <row r="49" spans="1:13">
+    <row r="49" spans="1:14">
       <c r="A49" t="s">
         <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-    </row>
-    <row r="50" spans="1:13">
+      <c r="N49"/>
+    </row>
+    <row r="50" spans="1:14">
       <c r="A50" t="s">
         <v>55</v>
       </c>
       <c r="B50">
-        <v>226781000.0</v>
+        <v>262808000.0</v>
       </c>
       <c r="C50">
+        <v>227134193.0</v>
+      </c>
+      <c r="D50">
         <v>157058000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>146626000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>102641000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>62865384.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>52366000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>2064000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>22030000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1996296.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>1437000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>6477358.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>21246673.0</v>
       </c>
     </row>
-    <row r="51" spans="1:13">
+    <row r="51" spans="1:14">
       <c r="A51" t="s">
         <v>56</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
-    </row>
-    <row r="52" spans="1:13">
+      <c r="N51"/>
+    </row>
+    <row r="52" spans="1:14">
       <c r="A52" t="s">
         <v>57</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
-    </row>
-    <row r="53" spans="1:13">
+      <c r="N52"/>
+    </row>
+    <row r="53" spans="1:14">
       <c r="A53" t="s">
         <v>58</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-    </row>
-    <row r="54" spans="1:13">
+      <c r="N53"/>
+    </row>
+    <row r="54" spans="1:14">
       <c r="A54" t="s">
         <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
-    </row>
-    <row r="55" spans="1:13">
+      <c r="N54"/>
+    </row>
+    <row r="55" spans="1:14">
       <c r="A55" t="s">
         <v>60</v>
       </c>
       <c r="B55">
-        <v>627005000.0</v>
+        <v>678148000.0</v>
       </c>
       <c r="C55">
+        <v>626974317.0</v>
+      </c>
+      <c r="D55">
         <v>536977000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>478576000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>430169000.0</v>
       </c>
-      <c r="F55">
-[...1 lines deleted...]
-      </c>
       <c r="G55">
+        <v>376385677.0</v>
+      </c>
+      <c r="H55">
         <v>361107000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>297989000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>311838000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>281433235.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>264639000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>202295034.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>212398463.0</v>
       </c>
     </row>
-    <row r="56" spans="1:13">
+    <row r="56" spans="1:14">
       <c r="A56" t="s">
         <v>61</v>
       </c>
       <c r="B56">
-        <v>563593000.0</v>
+        <v>615328000.0</v>
       </c>
       <c r="C56">
+        <v>563601388.0</v>
+      </c>
+      <c r="D56">
         <v>470780000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>412490000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>364638000.0</v>
       </c>
-      <c r="F56">
-[...1 lines deleted...]
-      </c>
       <c r="G56">
+        <v>323291458.0</v>
+      </c>
+      <c r="H56">
         <v>304987000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>249823000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>267958000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>245246625.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>239081000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>175866686.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>185278069.0</v>
       </c>
     </row>
-    <row r="57" spans="1:13">
+    <row r="57" spans="1:14">
       <c r="A57" t="s">
         <v>62</v>
       </c>
       <c r="B57">
-        <v>241152000.0</v>
+        <v>279185000.0</v>
       </c>
       <c r="C57">
+        <v>240342723.0</v>
+      </c>
+      <c r="D57">
         <v>173132000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>161171000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>115997000.0</v>
       </c>
-      <c r="F57">
-[...1 lines deleted...]
-      </c>
       <c r="G57">
+        <v>73894145.0</v>
+      </c>
+      <c r="H57">
         <v>65688000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>10156000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>29523000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>7304334.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>6136000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>11379109.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>25585417.0</v>
       </c>
     </row>
-    <row r="58" spans="1:13">
+    <row r="58" spans="1:14">
       <c r="A58" t="s">
         <v>63</v>
       </c>
       <c r="B58">
-        <v>365348000.0</v>
+        <v>402402000.0</v>
       </c>
       <c r="C58">
+        <v>365317850.0</v>
+      </c>
+      <c r="D58">
         <v>275383000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>225275000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>186138000.0</v>
       </c>
-      <c r="F58">
-[...1 lines deleted...]
-      </c>
       <c r="G58">
+        <v>151400047.0</v>
+      </c>
+      <c r="H58">
         <v>128298000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>73899000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>93339000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>67617777.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>64121000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>69246907.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>84282704.0</v>
       </c>
     </row>
-    <row r="59" spans="1:13">
+    <row r="59" spans="1:14">
       <c r="A59" t="s">
         <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
-    </row>
-    <row r="60" spans="1:13">
+      <c r="N59"/>
+    </row>
+    <row r="60" spans="1:14">
       <c r="A60" t="s">
         <v>65</v>
       </c>
       <c r="B60">
-        <v>261657000.0</v>
+        <v>275746000.0</v>
       </c>
       <c r="C60">
+        <v>261656467.0</v>
+      </c>
+      <c r="D60">
         <v>261594000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>253301000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>244031000.0</v>
       </c>
-      <c r="F60">
-[...1 lines deleted...]
-      </c>
       <c r="G60">
+        <v>224985630.0</v>
+      </c>
+      <c r="H60">
         <v>232809000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>224090000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>218499000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>213815458.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>200518000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>133048127.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>128115759.0</v>
       </c>
     </row>
-    <row r="61" spans="1:13">
+    <row r="61" spans="1:14">
       <c r="A61" t="s">
         <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-    </row>
-    <row r="62" spans="1:13">
+      <c r="N61"/>
+    </row>
+    <row r="62" spans="1:14">
       <c r="A62" t="s">
         <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
+      <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -3491,1415 +3615,1476 @@
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B2">
-        <v>137794000.0</v>
+        <v>137806076.0</v>
       </c>
       <c r="C2">
-        <v>78006000.0</v>
+        <v>77847937.0</v>
       </c>
       <c r="D2">
         <v>65001308.0</v>
       </c>
       <c r="E2">
         <v>43737000.0</v>
       </c>
       <c r="F2">
         <v>42336000.0</v>
       </c>
       <c r="G2">
         <v>13963000.0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B9">
-        <v>76729000.0</v>
+        <v>76717167.0</v>
       </c>
       <c r="C9">
-        <v>44291000.0</v>
+        <v>44449277.0</v>
       </c>
       <c r="D9">
         <v>32523166.0</v>
       </c>
       <c r="E9">
         <v>23435946.0</v>
       </c>
       <c r="F9">
         <v>18566668.0</v>
       </c>
       <c r="G9">
         <v>10462603.0</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B10">
-        <v>49762000.0</v>
+        <v>49749428.0</v>
       </c>
       <c r="C10">
-        <v>32496000.0</v>
+        <v>32652182.0</v>
       </c>
       <c r="D10">
         <v>22054775.0</v>
       </c>
       <c r="E10">
         <v>24227521.0</v>
       </c>
       <c r="F10">
         <v>15559150.0</v>
       </c>
       <c r="G10">
         <v>9180775.0</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B12">
-        <v>12394000.0</v>
+        <v>12394042.0</v>
       </c>
       <c r="C12">
-        <v>4350000.0</v>
+        <v>4350496.0</v>
       </c>
       <c r="D12">
         <v>3539274.0</v>
       </c>
       <c r="E12">
         <v>2902571.0</v>
       </c>
       <c r="F12">
         <v>2089943.0</v>
       </c>
       <c r="G12">
         <v>808306.0</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>407831.0</v>
       </c>
       <c r="D13">
         <v>445179.0</v>
       </c>
       <c r="E13">
         <v>7939.0</v>
       </c>
       <c r="F13">
         <v>500924.0</v>
       </c>
       <c r="G13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B15">
-        <v>36716000.0</v>
+        <v>36704208.0</v>
       </c>
       <c r="C15">
-        <v>21942000.0</v>
+        <v>22056634.0</v>
       </c>
       <c r="D15">
         <v>15818835.0</v>
       </c>
       <c r="E15">
         <v>20051384.0</v>
       </c>
       <c r="F15">
         <v>11956502.0</v>
       </c>
       <c r="G15">
         <v>6325304.0</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B17">
-        <v>36716000.0</v>
+        <v>36704208.0</v>
       </c>
       <c r="C17">
-        <v>21942000.0</v>
+        <v>22056634.0</v>
       </c>
       <c r="D17">
         <v>15818835.0</v>
       </c>
       <c r="E17">
         <v>20051384.0</v>
       </c>
       <c r="F17">
         <v>11956502.0</v>
       </c>
       <c r="G17">
         <v>6325304.0</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B18">
-        <v>-12394000.0</v>
+        <v>-12394042.0</v>
       </c>
       <c r="C18">
-        <v>-4350000.0</v>
+        <v>-4350496.0</v>
       </c>
       <c r="D18">
         <v>-3094095.0</v>
       </c>
       <c r="E18">
         <v>-2894632.0</v>
       </c>
       <c r="F18">
         <v>-1589019.0</v>
       </c>
       <c r="G18">
         <v>-808306.0</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B21">
-        <v>62156000.0</v>
+        <v>58703714.0</v>
       </c>
       <c r="C21">
-        <v>36846000.0</v>
+        <v>35081866.0</v>
       </c>
       <c r="D21">
         <v>24457365.0</v>
       </c>
       <c r="E21">
         <v>17441885.0</v>
       </c>
       <c r="F21">
         <v>15629678.0</v>
       </c>
       <c r="G21">
         <v>8788655.0</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B25">
-        <v>8725000.0</v>
+        <v>8719779.0</v>
       </c>
       <c r="C25">
-        <v>5553000.0</v>
+        <v>5514555.0</v>
       </c>
       <c r="D25">
         <v>3556002.0</v>
       </c>
       <c r="E25">
         <v>2465307.0</v>
       </c>
       <c r="F25">
         <v>2402921.0</v>
       </c>
       <c r="G25">
         <v>2434094.0</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B28">
-        <v>18013000.0</v>
+        <v>18013453.0</v>
       </c>
       <c r="C28">
-        <v>12424000.0</v>
+        <v>9367411.0</v>
       </c>
       <c r="D28">
         <v>8065801.0</v>
       </c>
       <c r="E28">
         <v>2469000.0</v>
       </c>
       <c r="F28">
         <v>896000.0</v>
       </c>
       <c r="G28">
         <v>470000.0</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B29">
-        <v>13046000.0</v>
+        <v>13045220.0</v>
       </c>
       <c r="C29">
-        <v>10554000.0</v>
+        <v>10595548.0</v>
       </c>
       <c r="D29">
         <v>6235940.0</v>
       </c>
       <c r="E29">
         <v>4176137.0</v>
       </c>
       <c r="F29">
         <v>3602648.0</v>
       </c>
       <c r="G29">
         <v>2855471.0</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B30">
-        <v>152367000.0</v>
+        <v>155819529.0</v>
       </c>
       <c r="C30">
-        <v>85451000.0</v>
+        <v>87215348.0</v>
       </c>
       <c r="D30">
         <v>73067109.0</v>
       </c>
       <c r="E30">
         <v>49731061.0</v>
       </c>
       <c r="F30">
         <v>45272990.0</v>
       </c>
       <c r="G30">
         <v>15636948.0</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B32">
-        <v>214523000.0</v>
+        <v>214523243.0</v>
       </c>
       <c r="C32">
-        <v>122297000.0</v>
+        <v>122297214.0</v>
       </c>
       <c r="D32">
         <v>97524474.0</v>
       </c>
       <c r="E32">
         <v>67172653.0</v>
       </c>
       <c r="F32">
         <v>60903252.0</v>
       </c>
       <c r="G32">
         <v>24425882.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L32"/>
+  <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>68</v>
       </c>
       <c r="C1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E1" t="s">
         <v>70</v>
       </c>
       <c r="F1" t="s">
         <v>71</v>
       </c>
       <c r="G1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="I1" t="s">
         <v>73</v>
       </c>
       <c r="J1" t="s">
         <v>74</v>
       </c>
       <c r="K1" t="s">
+        <v>75</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
       </c>
-      <c r="L1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:12">
+      <c r="M1" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B2">
+        <v>38756000.0</v>
+      </c>
+      <c r="C2">
         <v>45005000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>30671000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>31502000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>30616000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>27559000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>19352000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>13669000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>17426000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>13721308.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>14552000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>15091000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:12">
+    <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
-    </row>
-    <row r="4" spans="1:12">
+      <c r="M3"/>
+    </row>
+    <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-    </row>
-    <row r="5" spans="1:12">
+      <c r="M4"/>
+    </row>
+    <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-    </row>
-    <row r="6" spans="1:12">
+      <c r="M5"/>
+    </row>
+    <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
-    </row>
-    <row r="7" spans="1:12">
+      <c r="M6"/>
+    </row>
+    <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
-    </row>
-    <row r="8" spans="1:12">
+      <c r="M7"/>
+    </row>
+    <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-    </row>
-    <row r="9" spans="1:12">
+      <c r="M8"/>
+    </row>
+    <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B9">
+        <v>28837000.0</v>
+      </c>
+      <c r="C9">
         <v>24170000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>19997000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>17285000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>15277000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>13251000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>10884000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>10628000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>9528000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>9008166.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>8209000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>6409946.0</v>
       </c>
     </row>
-    <row r="10" spans="1:12">
+    <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B10">
+        <v>19107000.0</v>
+      </c>
+      <c r="C10">
         <v>14852000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>12733000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>12279000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>9898000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>7630000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>10982000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>7554000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>6330000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>7578775.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>4489000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>13448521.0</v>
       </c>
     </row>
-    <row r="11" spans="1:12">
+    <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-    </row>
-    <row r="12" spans="1:12">
+      <c r="M11"/>
+    </row>
+    <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B12">
+        <v>4715000.0</v>
+      </c>
+      <c r="C12">
         <v>4469000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3275000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2351000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2299000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1581000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1097000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>879000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>793000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>812274.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>850000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>959571.0</v>
       </c>
     </row>
-    <row r="13" spans="1:12">
+    <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-    </row>
-    <row r="14" spans="1:12">
+      <c r="M13"/>
+    </row>
+    <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
-    </row>
-    <row r="15" spans="1:12">
+      <c r="M14"/>
+    </row>
+    <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B15">
+        <v>13718000.0</v>
+      </c>
+      <c r="C15">
         <v>10969000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>9465000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>9270000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>7012000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2948000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>8719000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>5591000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>4684000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>5627835.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2980000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>12541384.0</v>
       </c>
     </row>
-    <row r="16" spans="1:12">
+    <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-    </row>
-    <row r="17" spans="1:12">
+      <c r="M16"/>
+    </row>
+    <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B17">
+        <v>13718000.0</v>
+      </c>
+      <c r="C17">
         <v>10969000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>9465000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>9270000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>7012000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>2948000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>8719000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>5591000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>4684000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>5627835.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>2980000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>12541384.0</v>
       </c>
     </row>
-    <row r="18" spans="1:12">
+    <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B18">
+        <v>-4715000.0</v>
+      </c>
+      <c r="C18">
         <v>-4469000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-3275000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2351000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2299000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1581000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1097000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-879000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-793000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-367095.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-850000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-951632.0</v>
       </c>
     </row>
-    <row r="19" spans="1:12">
+    <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-    </row>
-    <row r="20" spans="1:12">
+      <c r="M19"/>
+    </row>
+    <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-    </row>
-    <row r="21" spans="1:12">
+      <c r="M20"/>
+    </row>
+    <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B21">
+        <v>23463000.0</v>
+      </c>
+      <c r="C21">
         <v>19321000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>16008000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>14630000.0</v>
       </c>
-      <c r="E21">
-[...1 lines deleted...]
-      </c>
       <c r="F21">
+        <v>11811000.0</v>
+      </c>
+      <c r="G21">
         <v>9211000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>12079000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>8433000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>7123000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>7322368.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>5339000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>4719885.0</v>
       </c>
     </row>
-    <row r="22" spans="1:12">
+    <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
-    </row>
-    <row r="23" spans="1:12">
+      <c r="M22"/>
+    </row>
+    <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-    </row>
-    <row r="24" spans="1:12">
+      <c r="M23"/>
+    </row>
+    <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-    </row>
-    <row r="25" spans="1:12">
+      <c r="M24"/>
+    </row>
+    <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B25">
-        <v>2302000.0</v>
+        <v>2356000.0</v>
       </c>
       <c r="C25">
+        <v>2296779.0</v>
+      </c>
+      <c r="D25">
         <v>2175000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2246000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2002000.0</v>
       </c>
-      <c r="F25">
-[...1 lines deleted...]
-      </c>
       <c r="G25">
+        <v>1774555.0</v>
+      </c>
+      <c r="H25">
         <v>1527000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1199000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1014000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>948775.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>587000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>600307.0</v>
       </c>
     </row>
-    <row r="26" spans="1:12">
+    <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-    </row>
-    <row r="27" spans="1:12">
+      <c r="M26"/>
+    </row>
+    <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-    </row>
-    <row r="28" spans="1:12">
+      <c r="M27"/>
+    </row>
+    <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B28">
+        <v>5374000.0</v>
+      </c>
+      <c r="C28">
         <v>6228000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4351000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3968000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3466000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4853000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2049000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2522000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1126801.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3072000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2733000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:12">
+    <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B29">
+        <v>5389000.0</v>
+      </c>
+      <c r="C29">
         <v>3883000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3268000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3009000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2886000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4682000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2263000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1963000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1646000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1950940.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1509000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>907137.0</v>
       </c>
     </row>
-    <row r="30" spans="1:12">
+    <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B30">
+        <v>44130000.0</v>
+      </c>
+      <c r="C30">
         <v>49854000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>34660000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>34157000.0</v>
       </c>
-      <c r="E30">
-[...1 lines deleted...]
-      </c>
       <c r="F30">
+        <v>34082000.0</v>
+      </c>
+      <c r="G30">
         <v>31599000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>18157000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>15864000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>19831000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>15407106.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>17422000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>16781061.0</v>
       </c>
     </row>
-    <row r="31" spans="1:12">
+    <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-    </row>
-    <row r="32" spans="1:12">
+      <c r="M31"/>
+    </row>
+    <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B32">
+        <v>67593000.0</v>
+      </c>
+      <c r="C32">
         <v>69175000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>50668000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>48787000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>45893000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>40810000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>30236000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>24297000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>26954000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>22729474.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>22761000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>21500653.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G30"/>
@@ -4922,1357 +5107,1426 @@
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B2">
-        <v>2263000.0</v>
+        <v>2262864.0</v>
       </c>
       <c r="C2">
-        <v>32730000.0</v>
+        <v>32730348.0</v>
       </c>
       <c r="D2">
         <v>17258154.0</v>
       </c>
       <c r="E2">
         <v>-595487.0</v>
       </c>
       <c r="F2">
         <v>-443095.0</v>
       </c>
       <c r="G2">
         <v>768931.0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B3">
-        <v>7673000</v>
+        <v>10311356</v>
       </c>
       <c r="C3">
-        <v>11926000</v>
+        <v>11925038</v>
       </c>
       <c r="D3">
         <v>1832000</v>
       </c>
       <c r="E3">
         <v>280949</v>
       </c>
       <c r="F3">
         <v>378648</v>
       </c>
       <c r="G3">
         <v>272071</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B6">
-        <v>33529000.0</v>
+        <v>33528651.0</v>
       </c>
       <c r="C6">
-        <v>-30467000.0</v>
+        <v>-30467484.0</v>
       </c>
       <c r="D6">
         <v>15472194.0</v>
       </c>
       <c r="E6">
         <v>17853641.0</v>
       </c>
       <c r="F6">
         <v>-152392.0</v>
       </c>
       <c r="G6">
         <v>-1212026.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B7">
-        <v>-217037000.0</v>
+        <v>-203585189.0</v>
       </c>
       <c r="C7">
-        <v>-95026000.0</v>
+        <v>-95289480.0</v>
       </c>
       <c r="D7">
         <v>-33182597.0</v>
       </c>
       <c r="E7">
         <v>-44194879.0</v>
       </c>
       <c r="F7">
         <v>-34195966.0</v>
       </c>
       <c r="G7">
         <v>-23468130.0</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B10">
-        <v>432000.0</v>
+        <v>392688.0</v>
       </c>
       <c r="C10">
-        <v>-290000.0</v>
+        <v>-288685.0</v>
       </c>
       <c r="D10">
         <v>-1251651.0</v>
       </c>
       <c r="E10">
         <v>3104128.0</v>
       </c>
       <c r="F10">
         <v>-2994272.0</v>
       </c>
       <c r="G10">
         <v>-723914.0</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B14">
-        <v>8725000.0</v>
+        <v>8719779.0</v>
       </c>
       <c r="C14">
-        <v>5553000.0</v>
+        <v>5514555.0</v>
       </c>
       <c r="D14">
         <v>3556002.0</v>
       </c>
       <c r="E14">
         <v>2465307.0</v>
       </c>
       <c r="F14">
         <v>2402921.0</v>
       </c>
       <c r="G14">
         <v>2434094.0</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B15">
-        <v>3359000.0</v>
+        <v>3358771.0</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>7019695.0</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B16">
-        <v>35792000.0</v>
+        <v>35791515.0</v>
       </c>
       <c r="C16">
-        <v>2263000.0</v>
+        <v>2262864.0</v>
       </c>
       <c r="D16">
         <v>32730348.0</v>
       </c>
       <c r="E16">
         <v>17258154.0</v>
       </c>
       <c r="F16">
         <v>-595487.0</v>
       </c>
       <c r="G16">
         <v>-443095.0</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B18">
-        <v>-167096000.0</v>
+        <v>-166987879.0</v>
       </c>
       <c r="C18">
-        <v>-71391000.0</v>
+        <v>-77201440.0</v>
       </c>
       <c r="D18">
         <v>-9734372.0</v>
       </c>
       <c r="E18">
         <v>-27671270.0</v>
       </c>
       <c r="F18">
         <v>-18179051.0</v>
       </c>
       <c r="G18">
         <v>-12363125.0</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-      <c r="C19"/>
+        <v>126</v>
+      </c>
+      <c r="B19">
+        <v>4604035.0</v>
+      </c>
+      <c r="C19">
+        <v>-2582977.0</v>
+      </c>
       <c r="D19">
         <v>-4283612.0</v>
       </c>
       <c r="E19">
         <v>5604000.0</v>
       </c>
       <c r="F19">
         <v>-524519.0</v>
       </c>
       <c r="G19">
         <v>-36091.0</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B20">
-        <v>41589000.0</v>
+        <v>40635961.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>60933729.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20">
         <v>1388800.0</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B21">
-        <v>175628000.0</v>
+        <v>164199103.0</v>
       </c>
       <c r="C21">
-        <v>60711000.0</v>
+        <v>60710729.0</v>
       </c>
       <c r="D21">
         <v>-25734091.0</v>
       </c>
       <c r="E21">
         <v>45454720.0</v>
       </c>
       <c r="F21"/>
       <c r="G21"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B22">
-        <v>36716000.0</v>
+        <v>36704208.0</v>
       </c>
       <c r="C22">
-        <v>21942000.0</v>
+        <v>22056634.0</v>
       </c>
       <c r="D22">
         <v>15818835.0</v>
       </c>
       <c r="E22">
         <v>20051384.0</v>
       </c>
       <c r="F22">
         <v>11956502.0</v>
       </c>
       <c r="G22">
         <v>6325304.0</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B25">
-        <v>12231000.0</v>
+        <v>14397455.0</v>
       </c>
       <c r="C25">
-        <v>5644000.0</v>
+        <v>5314272.0</v>
       </c>
       <c r="D25">
         <v>3998241.0</v>
       </c>
       <c r="E25">
         <v>3827716.0</v>
       </c>
       <c r="F25">
         <v>2166743.0</v>
       </c>
       <c r="G25">
         <v>1829491.0</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B27">
-        <v>1736000.0</v>
+        <v>1736439.0</v>
       </c>
       <c r="C27">
         <v>0.0</v>
       </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B29">
-        <v>-159423000.0</v>
+        <v>-156676523.0</v>
       </c>
       <c r="C29">
-        <v>-59465000.0</v>
+        <v>-65276402.0</v>
       </c>
       <c r="D29">
         <v>-7902372.0</v>
       </c>
       <c r="E29">
         <v>-27390321.0</v>
       </c>
       <c r="F29">
         <v>-17800403.0</v>
       </c>
       <c r="G29">
         <v>-12091054.0</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L30"/>
+  <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>68</v>
       </c>
       <c r="C1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E1" t="s">
         <v>70</v>
       </c>
       <c r="F1" t="s">
         <v>71</v>
       </c>
       <c r="G1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="I1" t="s">
         <v>73</v>
       </c>
       <c r="J1" t="s">
         <v>74</v>
       </c>
       <c r="K1" t="s">
+        <v>75</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
       </c>
-      <c r="L1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:12">
+      <c r="M1" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B2">
+        <v>35792000.0</v>
+      </c>
+      <c r="C2">
         <v>12352000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>18738000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>19658000.0</v>
       </c>
-      <c r="E2">
-[...1 lines deleted...]
-      </c>
       <c r="F2">
+        <v>2263000.0</v>
+      </c>
+      <c r="G2">
         <v>367000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4960000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>48637000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>32730000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>60410000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>9390000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1109000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:12">
+    <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B3">
-        <v>889000</v>
+        <v>1172000</v>
       </c>
       <c r="C3">
+        <v>3527356</v>
+      </c>
+      <c r="D3">
         <v>1648000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>767000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4369000</v>
       </c>
-      <c r="F3">
-[...1 lines deleted...]
-      </c>
       <c r="G3">
+        <v>1238038</v>
+      </c>
+      <c r="H3">
         <v>3388000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4021000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3278000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1625000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>88000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>91949</v>
       </c>
     </row>
-    <row r="4" spans="1:12">
+    <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-    </row>
-    <row r="5" spans="1:12">
+      <c r="M4"/>
+    </row>
+    <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-    </row>
-    <row r="6" spans="1:12">
+      <c r="M5"/>
+    </row>
+    <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B6">
-        <v>23440000.0</v>
+        <v>-10207000.0</v>
       </c>
       <c r="C6">
+        <v>23439651.0</v>
+      </c>
+      <c r="D6">
         <v>-6386000.0</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
-        <v>17396000.0</v>
+        <v>-920000.0</v>
       </c>
       <c r="F6">
-        <v>1896000.0</v>
+        <v>17395000.0</v>
       </c>
       <c r="G6">
+        <v>1895516.0</v>
+      </c>
+      <c r="H6">
         <v>-4593000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-43677000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>15907000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-27679806.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>51020000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>16149641.0</v>
       </c>
     </row>
-    <row r="7" spans="1:12">
+    <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B7">
-        <v>-71007000.0</v>
+        <v>-59834000.0</v>
       </c>
       <c r="C7">
+        <v>-57555189.0</v>
+      </c>
+      <c r="D7">
         <v>-66533000.0</v>
       </c>
-      <c r="D7">
-[...1 lines deleted...]
-      </c>
       <c r="E7">
-        <v>-29539000.0</v>
+        <v>-49957000.0</v>
       </c>
       <c r="F7">
-        <v>-22437000.0</v>
+        <v>-29540000.0</v>
       </c>
       <c r="G7">
+        <v>-22700480.0</v>
+      </c>
+      <c r="H7">
         <v>-43707000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-26139000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-2743000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-22099597.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-7864000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-6809879.0</v>
       </c>
     </row>
-    <row r="8" spans="1:12">
+    <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-    </row>
-    <row r="9" spans="1:12">
+      <c r="M8"/>
+    </row>
+    <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-    </row>
-    <row r="10" spans="1:12">
+      <c r="M9"/>
+    </row>
+    <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B10">
-        <v>1329000.0</v>
+        <v>-506000.0</v>
       </c>
       <c r="C10">
+        <v>1289688.0</v>
+      </c>
+      <c r="D10">
         <v>382000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-514000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-765000.0</v>
       </c>
-      <c r="F10">
-[...1 lines deleted...]
-      </c>
       <c r="G10">
+        <v>3792315.0</v>
+      </c>
+      <c r="H10">
         <v>120000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-3807000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-394000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-404651.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-356000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2302128.0</v>
       </c>
     </row>
-    <row r="11" spans="1:12">
+    <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-    </row>
-    <row r="12" spans="1:12">
+      <c r="M11"/>
+    </row>
+    <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-    </row>
-    <row r="13" spans="1:12">
+      <c r="M12"/>
+    </row>
+    <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-    </row>
-    <row r="14" spans="1:12">
+      <c r="M13"/>
+    </row>
+    <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B14">
-        <v>2302000.0</v>
+        <v>2356000.0</v>
       </c>
       <c r="C14">
+        <v>2296779.0</v>
+      </c>
+      <c r="D14">
         <v>2175000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2246000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2002000.0</v>
       </c>
-      <c r="F14">
-[...1 lines deleted...]
-      </c>
       <c r="G14">
+        <v>1774555.0</v>
+      </c>
+      <c r="H14">
         <v>1527000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1199000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1014000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>948775.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>587000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>600307.0</v>
       </c>
     </row>
-    <row r="15" spans="1:12">
+    <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>121</v>
-[...4 lines deleted...]
-      <c r="C15"/>
+        <v>122</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
+        <v>229.0</v>
+      </c>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-    </row>
-    <row r="16" spans="1:12">
+      <c r="M15"/>
+    </row>
+    <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B16">
-        <v>35792000.0</v>
+        <v>25585000.0</v>
       </c>
       <c r="C16">
+        <v>35791515.0</v>
+      </c>
+      <c r="D16">
         <v>12352000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>18738000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>19658000.0</v>
       </c>
-      <c r="F16">
-[...1 lines deleted...]
-      </c>
       <c r="G16">
+        <v>2262864.0</v>
+      </c>
+      <c r="H16">
         <v>367000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4960000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>48637000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>32730348.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>60410000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>17258154.0</v>
       </c>
     </row>
-    <row r="17" spans="1:12">
+    <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
-    </row>
-    <row r="18" spans="1:12">
+      <c r="M17"/>
+    </row>
+    <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B18">
-        <v>-58810000.0</v>
+        <v>-42601000.0</v>
       </c>
       <c r="C18">
+        <v>-58701879.0</v>
+      </c>
+      <c r="D18">
         <v>-51315000.0</v>
       </c>
-      <c r="D18">
-[...1 lines deleted...]
-      </c>
       <c r="E18">
-        <v>-21152000.0</v>
+        <v>-33081000.0</v>
       </c>
       <c r="F18">
-        <v>-13006000.0</v>
+        <v>-23890000.0</v>
       </c>
       <c r="G18">
+        <v>-18816440.0</v>
+      </c>
+      <c r="H18">
         <v>-38453000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-21337000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1405000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-15861374.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-3542000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-3213270.0</v>
       </c>
     </row>
-    <row r="19" spans="1:12">
+    <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-      <c r="G19">
+      <c r="G19"/>
+      <c r="H19">
         <v>-9781000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-4021000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-6623000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-4076612.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-88000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>13169900.0</v>
       </c>
     </row>
-    <row r="20" spans="1:12">
+    <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B20">
-        <v>253000.0</v>
-[...1 lines deleted...]
-      <c r="C20"/>
+        <v>36000.0</v>
+      </c>
+      <c r="C20">
+        <v>-700039.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>-1278271.0</v>
       </c>
-      <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>0.0</v>
       </c>
     </row>
-    <row r="21" spans="1:12">
+    <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B21">
-        <v>85642000.0</v>
+        <v>33535000.0</v>
       </c>
       <c r="C21">
+        <v>74213103.0</v>
+      </c>
+      <c r="D21">
         <v>9847000.0</v>
       </c>
-      <c r="D21">
-[...1 lines deleted...]
-      </c>
       <c r="E21">
-        <v>41793000.0</v>
+        <v>38306000.0</v>
       </c>
       <c r="F21">
-        <v>17306000.0</v>
-[...1 lines deleted...]
-      <c r="G21"/>
+        <v>41833000.0</v>
+      </c>
+      <c r="G21">
+        <v>17305729.0</v>
+      </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-    </row>
-    <row r="22" spans="1:12">
+      <c r="M21"/>
+    </row>
+    <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B22">
+        <v>13718000.0</v>
+      </c>
+      <c r="C22">
         <v>10969000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>9465000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>9270000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>7012000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2948000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>8719000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>5591000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>4684000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>5627835.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2980000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>12541384.0</v>
       </c>
     </row>
-    <row r="23" spans="1:12">
+    <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-    </row>
-    <row r="24" spans="1:12">
+      <c r="M23"/>
+    </row>
+    <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-    </row>
-    <row r="25" spans="1:12">
+      <c r="M24"/>
+    </row>
+    <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B25">
-        <v>3064000.0</v>
+        <v>5230000.0</v>
       </c>
       <c r="C25">
+        <v>5230455.0</v>
+      </c>
+      <c r="D25">
         <v>3783000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2690000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2694000.0</v>
       </c>
-      <c r="F25">
-[...1 lines deleted...]
-      </c>
       <c r="G25">
+        <v>1907272.0</v>
+      </c>
+      <c r="H25">
         <v>1445000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1031000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>931000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>760241.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1032000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1185716.0</v>
       </c>
     </row>
-    <row r="26" spans="1:12">
+    <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-    </row>
-    <row r="27" spans="1:12">
+      <c r="M26"/>
+    </row>
+    <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B27">
-        <v>886000.0</v>
-[...1 lines deleted...]
-      <c r="C27"/>
+        <v>336000.0</v>
+      </c>
+      <c r="C27">
+        <v>886439.0</v>
+      </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27">
         <v>0.0</v>
       </c>
-      <c r="G27"/>
+      <c r="G27">
+        <v>0.0</v>
+      </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-    </row>
-    <row r="28" spans="1:12">
+      <c r="M27"/>
+    </row>
+    <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
-    </row>
-    <row r="29" spans="1:12">
+      <c r="M28"/>
+    </row>
+    <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B29">
-        <v>-57921000.0</v>
+        <v>-41429000.0</v>
       </c>
       <c r="C29">
+        <v>-55174523.0</v>
+      </c>
+      <c r="D29">
         <v>-49667000.0</v>
       </c>
-      <c r="D29">
-[...1 lines deleted...]
-      </c>
       <c r="E29">
-        <v>-16783000.0</v>
+        <v>-32314000.0</v>
       </c>
       <c r="F29">
-        <v>-11767000.0</v>
+        <v>-19521000.0</v>
       </c>
       <c r="G29">
+        <v>-17578402.0</v>
+      </c>
+      <c r="H29">
         <v>-35065000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-17316000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4683000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-14236374.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-3454000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-3121321.0</v>
       </c>
     </row>
-    <row r="30" spans="1:12">
+    <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
+      <c r="M30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>