--- v0 (2026-03-02)
+++ v1 (2026-09-14)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2023-04-30</t>
   </si>
   <si>
     <t>2022-04-30</t>
   </si>
   <si>
     <t>2021-04-30</t>
   </si>
   <si>
     <t>2020-04-30</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
@@ -226,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
@@ -794,5445 +800,6144 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G62"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>11247211.0</v>
+      </c>
+      <c r="C2">
         <v>5940326.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4592271.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6104699.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3686941.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1611160.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5720935.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>8374359.0</v>
+      </c>
+      <c r="C7">
         <v>9356490.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>6891000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3212645.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3856517.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3649842.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3722430.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
         <v>67046696.0</v>
       </c>
       <c r="C8">
         <v>67046696.0</v>
       </c>
       <c r="D8">
         <v>67046696.0</v>
       </c>
       <c r="E8">
-        <v>20001000.0</v>
+        <v>67046696.0</v>
       </c>
       <c r="F8">
         <v>20001000.0</v>
       </c>
       <c r="G8">
+        <v>20001000.0</v>
+      </c>
+      <c r="H8">
         <v>6501002.0</v>
       </c>
     </row>
-    <row r="9" spans="1:7">
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>30223278.0</v>
+      </c>
+      <c r="C10">
         <v>72678455.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>51244545.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>59653357.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>45525551.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>30457872.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>10082084.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
-    </row>
-    <row r="13" spans="1:7">
+      <c r="H12"/>
+    </row>
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
         <v>535020000.0</v>
       </c>
       <c r="C14">
         <v>535020000.0</v>
       </c>
       <c r="D14">
         <v>535020000.0</v>
       </c>
       <c r="E14">
         <v>535020000.0</v>
       </c>
       <c r="F14">
         <v>535020000.0</v>
       </c>
       <c r="G14">
         <v>535020000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14">
+        <v>535020000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-    </row>
-    <row r="17" spans="1:7">
+      <c r="H16"/>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-    </row>
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22">
+        <v>61423482.0</v>
+      </c>
+      <c r="C22">
         <v>8511325.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>17665687.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>7605990.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>11623366.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>8161463.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>5078280.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
-    </row>
-    <row r="24" spans="1:7">
+      <c r="H23"/>
+    </row>
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24">
+        <v>3879888.0</v>
+      </c>
+      <c r="C24">
         <v>4570497.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>7113957.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>9357523.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>10965260.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>13077758.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>13046487.0</v>
       </c>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
-    </row>
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>125846602.0</v>
+      </c>
+      <c r="C28">
         <v>69378098.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>62886057.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>17859590.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1364633.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>24931015.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>34938046.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>352500921.0</v>
+      </c>
+      <c r="C29">
         <v>351211732.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>317353251.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>234722559.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>120220920.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>107608301.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>81083358.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>180490894.0</v>
+      </c>
+      <c r="C30">
         <v>176156082.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>127507430.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>127077781.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>43145972.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>39136441.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>39745581.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
-    </row>
-    <row r="32" spans="1:7">
+      <c r="H31"/>
+    </row>
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>123176605.0</v>
+      </c>
+      <c r="C32">
         <v>137755692.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>140509577.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>127730453.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>52334850.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>30924969.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>15184791.0</v>
       </c>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>86947179.0</v>
+      </c>
+      <c r="C33">
         <v>86073668.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>77899148.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>43721083.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>36863641.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>38842136.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>37742376.0</v>
       </c>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
-    </row>
-    <row r="35" spans="1:7">
+      <c r="H34"/>
+    </row>
+    <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>13469481.0</v>
+      </c>
+      <c r="C35">
         <v>14416336.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>14886765.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>14241924.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>15867755.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>17547691.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>16863939.0</v>
       </c>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
-      <c r="G36">
+      <c r="G36"/>
+      <c r="H36">
         <v>4920901.0</v>
       </c>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-    </row>
-    <row r="38" spans="1:7">
+      <c r="H37"/>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-    </row>
-    <row r="39" spans="1:7">
+      <c r="H38"/>
+    </row>
+    <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
-    </row>
-    <row r="40" spans="1:7">
+      <c r="H39"/>
+    </row>
+    <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
-      <c r="E40">
+      <c r="E40"/>
+      <c r="F40">
         <v>17344.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>50.0</v>
       </c>
-      <c r="G40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:7">
+      <c r="H40"/>
+    </row>
+    <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
-    </row>
-    <row r="42" spans="1:7">
+      <c r="H41"/>
+    </row>
+    <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
-    </row>
-    <row r="43" spans="1:7">
+      <c r="H42"/>
+    </row>
+    <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-    </row>
-    <row r="44" spans="1:7">
+      <c r="H43"/>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-    </row>
-    <row r="45" spans="1:7">
+      <c r="H44"/>
+    </row>
+    <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>85123151.0</v>
+      </c>
+      <c r="C45">
         <v>82725748.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>70308782.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>39862235.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>39417380.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>38463841.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>37295518.0</v>
       </c>
     </row>
-    <row r="46" spans="1:7">
+    <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>57092355.0</v>
+      </c>
+      <c r="C46">
         <v>61107824.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>52925221.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>26094523.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>27004219.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>28323886.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>23619896.0</v>
       </c>
     </row>
-    <row r="47" spans="1:7">
+    <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
-    </row>
-    <row r="48" spans="1:7">
+      <c r="H47"/>
+    </row>
+    <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>144564016.0</v>
+      </c>
+      <c r="C48">
         <v>156528594.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>149577311.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>103562916.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>66729736.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>45618414.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>29562226.0</v>
       </c>
     </row>
-    <row r="49" spans="1:7">
+    <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
-    </row>
-    <row r="50" spans="1:7">
+      <c r="H49"/>
+    </row>
+    <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50">
+        <v>152189992.0</v>
+      </c>
+      <c r="C50">
         <v>137486056.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>107016645.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>68155424.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>35924924.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>42311129.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>31973643.0</v>
       </c>
     </row>
-    <row r="51" spans="1:7">
+    <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
-    </row>
-    <row r="52" spans="1:7">
+      <c r="H51"/>
+    </row>
+    <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
-    </row>
-    <row r="53" spans="1:7">
+      <c r="H52"/>
+    </row>
+    <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53">
+        <v>1111.0</v>
+      </c>
+      <c r="C53">
         <v>1080.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>10583050.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>10176020.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>1000.0</v>
       </c>
-      <c r="F53"/>
       <c r="G53"/>
-    </row>
-    <row r="54" spans="1:7">
+      <c r="H53"/>
+    </row>
+    <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-    </row>
-    <row r="55" spans="1:7">
+      <c r="H54"/>
+    </row>
+    <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>394057077.0</v>
+      </c>
+      <c r="C55">
         <v>375496215.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>350109745.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>251884873.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>138657451.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>117919806.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>94411902.0</v>
       </c>
     </row>
-    <row r="56" spans="1:7">
+    <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>307109898.0</v>
+      </c>
+      <c r="C56">
         <v>289422547.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>272210597.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>208163790.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>101793810.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>79077670.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>56669526.0</v>
       </c>
     </row>
-    <row r="57" spans="1:7">
+    <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>183933293.0</v>
+      </c>
+      <c r="C57">
         <v>151666855.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>131701020.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>80433337.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>49458960.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>48152701.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>41484735.0</v>
       </c>
     </row>
-    <row r="58" spans="1:7">
+    <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>197402774.0</v>
+      </c>
+      <c r="C58">
         <v>166083191.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>146587785.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>94675261.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>65326715.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>65700392.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>58348674.0</v>
       </c>
     </row>
-    <row r="59" spans="1:7">
+    <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-    </row>
-    <row r="60" spans="1:7">
+      <c r="H59"/>
+    </row>
+    <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>196431041.0</v>
+      </c>
+      <c r="C60">
         <v>209155179.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>203222649.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>157209612.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>73330736.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>52219414.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>36063228.0</v>
       </c>
     </row>
-    <row r="61" spans="1:7">
+    <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-    </row>
-    <row r="62" spans="1:7">
+      <c r="H61"/>
+    </row>
+    <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
+      <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L62"/>
+  <dimension ref="A1:N62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>69</v>
       </c>
       <c r="D1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>70</v>
+        <v>2</v>
       </c>
       <c r="F1" t="s">
         <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>2</v>
+        <v>72</v>
       </c>
       <c r="H1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>73</v>
+        <v>3</v>
       </c>
       <c r="J1" t="s">
         <v>74</v>
       </c>
       <c r="K1" t="s">
-        <v>3</v>
+        <v>75</v>
       </c>
       <c r="L1" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:12">
+        <v>76</v>
+      </c>
+      <c r="M1" t="s">
+        <v>4</v>
+      </c>
+      <c r="N1" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>11247211.0</v>
+      </c>
+      <c r="C2">
+        <v>11340000.0</v>
+      </c>
+      <c r="D2">
         <v>23705000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>5940326.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>16162000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>2384000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>6423000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>4592271.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>16889000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>7615000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>18942000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>6104699.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>13121000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:12">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
-    </row>
-    <row r="4" spans="1:12">
+      <c r="M3"/>
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-    </row>
-    <row r="5" spans="1:12">
+      <c r="M4"/>
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-    </row>
-    <row r="6" spans="1:12">
+      <c r="M5"/>
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
-    </row>
-    <row r="7" spans="1:12">
+      <c r="M6"/>
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>8374359.0</v>
+      </c>
+      <c r="C7">
+        <v>8933000.0</v>
+      </c>
+      <c r="D7">
         <v>9447000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>9356490.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>6562000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>6778000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>6587000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>6891000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>4070000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>3929000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>3833000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>3212645.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>3231000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:12">
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
+        <v>67046696.0</v>
+      </c>
+      <c r="C8">
         <v>67047000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67046696.0</v>
       </c>
       <c r="D8">
         <v>67047000.0</v>
       </c>
       <c r="E8">
-        <v>67047000.0</v>
+        <v>67046696.0</v>
       </c>
       <c r="F8">
         <v>67047000.0</v>
       </c>
       <c r="G8">
-        <v>67046696.0</v>
+        <v>67047000.0</v>
       </c>
       <c r="H8">
         <v>67047000.0</v>
       </c>
       <c r="I8">
-        <v>67047000.0</v>
+        <v>67046696.0</v>
       </c>
       <c r="J8">
         <v>67047000.0</v>
       </c>
       <c r="K8">
+        <v>67047000.0</v>
+      </c>
+      <c r="L8">
+        <v>67047000.0</v>
+      </c>
+      <c r="M8">
         <v>67046696.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>67568000.0</v>
       </c>
     </row>
-    <row r="9" spans="1:12">
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-    </row>
-    <row r="10" spans="1:12">
+      <c r="M9"/>
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>30223278.0</v>
+      </c>
+      <c r="C10">
+        <v>15400000.0</v>
+      </c>
+      <c r="D10">
         <v>46632000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>72678455.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>16536000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>22046000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>39669000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>51244545.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>42279000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>46331000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>54875000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>59653357.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>78619000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:12">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-    </row>
-    <row r="12" spans="1:12">
+      <c r="M11"/>
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-    </row>
-    <row r="13" spans="1:12">
+      <c r="M12"/>
+      <c r="N12"/>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-    </row>
-    <row r="14" spans="1:12">
+      <c r="M13"/>
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
         <v>535020000.0</v>
       </c>
       <c r="C14">
         <v>535020000.0</v>
       </c>
       <c r="D14">
         <v>535020000.0</v>
       </c>
       <c r="E14">
         <v>535020000.0</v>
       </c>
       <c r="F14">
         <v>535020000.0</v>
       </c>
       <c r="G14">
         <v>535020000.0</v>
       </c>
       <c r="H14">
         <v>535020000.0</v>
       </c>
       <c r="I14">
         <v>535020000.0</v>
       </c>
       <c r="J14">
         <v>535020000.0</v>
       </c>
       <c r="K14">
         <v>535020000.0</v>
       </c>
       <c r="L14">
         <v>535020000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:12">
+      <c r="M14">
+        <v>535020000.0</v>
+      </c>
+      <c r="N14">
+        <v>535020000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-    </row>
-    <row r="16" spans="1:12">
+      <c r="M15"/>
+      <c r="N15"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-    </row>
-    <row r="17" spans="1:12">
+      <c r="M16"/>
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
-    </row>
-    <row r="18" spans="1:12">
+      <c r="M17"/>
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-    </row>
-    <row r="19" spans="1:12">
+      <c r="M18"/>
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-    </row>
-    <row r="20" spans="1:12">
+      <c r="M19"/>
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-    </row>
-    <row r="21" spans="1:12">
+      <c r="M20"/>
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-    </row>
-    <row r="22" spans="1:12">
+      <c r="M21"/>
+      <c r="N21"/>
+    </row>
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22">
+        <v>61423482.0</v>
+      </c>
+      <c r="C22">
+        <v>19361000.0</v>
+      </c>
+      <c r="D22">
         <v>27069000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>8511325.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>50753000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>58963000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>41767000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>17665687.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>11368000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>18593000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>6689000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>7605990.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>4893000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:12">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-    </row>
-    <row r="24" spans="1:12">
+      <c r="M23"/>
+      <c r="N23"/>
+    </row>
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24">
+        <v>3879888.0</v>
+      </c>
+      <c r="C24">
+        <v>3460000.0</v>
+      </c>
+      <c r="D24">
         <v>3923000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>4570497.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>5796000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>6295000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>6837000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>7113957.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>7829000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>8358000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>8882000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>9357523.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>9544000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:12">
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-    </row>
-    <row r="26" spans="1:12">
+      <c r="M25"/>
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-    </row>
-    <row r="27" spans="1:12">
+      <c r="M26"/>
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-    </row>
-    <row r="28" spans="1:12">
+      <c r="M27"/>
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>125846602.0</v>
+      </c>
+      <c r="C28">
+        <v>133387000.0</v>
+      </c>
+      <c r="D28">
         <v>98010000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>69378098.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>99549000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>83710000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>77959000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>62886057.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>50487000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>30645000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>14658000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>17859590.0</v>
       </c>
-      <c r="L28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:12">
+      <c r="N28"/>
+    </row>
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>352500921.0</v>
+      </c>
+      <c r="C29">
+        <v>350312000.0</v>
+      </c>
+      <c r="D29">
         <v>341750000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>351211732.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>320880000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>309790000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>325389000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>317353251.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>284456000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>254111000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>231428000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>234722559.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>195767000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:12">
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>180490894.0</v>
+      </c>
+      <c r="C30">
+        <v>244776000.0</v>
+      </c>
+      <c r="D30">
         <v>225449000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>176156082.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>184371000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>148356000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>143647000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>127507430.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>193856000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>153201000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>143171000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>127077781.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>82082000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:12">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-    </row>
-    <row r="32" spans="1:12">
+      <c r="M31"/>
+      <c r="N31"/>
+    </row>
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>123176605.0</v>
+      </c>
+      <c r="C32">
+        <v>127477000.0</v>
+      </c>
+      <c r="D32">
         <v>127767000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>137755692.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>136832000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>137870000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>137982000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>140509577.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>149167000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>137459000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>127376000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>127730453.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>101616000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:12">
+    <row r="33" spans="1:14">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>86947179.0</v>
+      </c>
+      <c r="C33">
+        <v>87372000.0</v>
+      </c>
+      <c r="D33">
         <v>83429000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>86073668.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>82161000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>80862000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>84616000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>77899148.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>56188000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>53530000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>49066000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>43721083.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>51268000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:12">
+    <row r="34" spans="1:14">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-    </row>
-    <row r="35" spans="1:12">
+      <c r="M34"/>
+      <c r="N34"/>
+    </row>
+    <row r="35" spans="1:14">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>13469481.0</v>
+      </c>
+      <c r="C35">
+        <v>13091000.0</v>
+      </c>
+      <c r="D35">
         <v>13838000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>14416336.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>13926000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>14420000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>14538000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>14886765.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>13659000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>13848000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>14547000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>14241924.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>14153000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:12">
+    <row r="36" spans="1:14">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
-    </row>
-    <row r="37" spans="1:12">
+      <c r="M36"/>
+      <c r="N36"/>
+    </row>
+    <row r="37" spans="1:14">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-    </row>
-    <row r="38" spans="1:12">
+      <c r="M37"/>
+      <c r="N37"/>
+    </row>
+    <row r="38" spans="1:14">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-    </row>
-    <row r="39" spans="1:12">
+      <c r="M38"/>
+      <c r="N38"/>
+    </row>
+    <row r="39" spans="1:14">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
-    </row>
-    <row r="40" spans="1:12">
+      <c r="M39"/>
+      <c r="N39"/>
+    </row>
+    <row r="40" spans="1:14">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
-      <c r="H40">
+      <c r="H40"/>
+      <c r="I40"/>
+      <c r="J40">
         <v>1000.0</v>
       </c>
-      <c r="I40"/>
-      <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
-    </row>
-    <row r="41" spans="1:12">
+      <c r="M40"/>
+      <c r="N40"/>
+    </row>
+    <row r="41" spans="1:14">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-    </row>
-    <row r="42" spans="1:12">
+      <c r="M41"/>
+      <c r="N41"/>
+    </row>
+    <row r="42" spans="1:14">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
-    </row>
-    <row r="43" spans="1:12">
+      <c r="M42"/>
+      <c r="N42"/>
+    </row>
+    <row r="43" spans="1:14">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
-    </row>
-    <row r="44" spans="1:12">
+      <c r="M43"/>
+      <c r="N43"/>
+    </row>
+    <row r="44" spans="1:14">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
-    </row>
-    <row r="45" spans="1:12">
+      <c r="M44"/>
+      <c r="N44"/>
+    </row>
+    <row r="45" spans="1:14">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>85123151.0</v>
+      </c>
+      <c r="C45">
+        <v>59201000.0</v>
+      </c>
+      <c r="D45">
         <v>55976000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>82725748.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>58693000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>58317000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>58998000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>70308782.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>35169000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>34805000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>30763000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>39862235.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>26182000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:12">
+    <row r="46" spans="1:14">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>57092355.0</v>
+      </c>
+      <c r="C46">
+        <v>59201000.0</v>
+      </c>
+      <c r="D46">
         <v>55976000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>61107824.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>58693000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>58317000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>58998000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>52925221.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>35169000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>34805000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>30763000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>26094523.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>26182000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:12">
+    <row r="47" spans="1:14">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-    </row>
-    <row r="48" spans="1:12">
+      <c r="M47"/>
+      <c r="N47"/>
+    </row>
+    <row r="48" spans="1:14">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>144564016.0</v>
+      </c>
+      <c r="C48">
+        <v>149296000.0</v>
+      </c>
+      <c r="D48">
         <v>144792000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>156528594.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>151815000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>150928000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>154541000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>149577311.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>138036000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>123479000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>108257000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>103562916.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>84563000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:12">
+    <row r="49" spans="1:14">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-    </row>
-    <row r="50" spans="1:12">
+      <c r="M49"/>
+      <c r="N49"/>
+    </row>
+    <row r="50" spans="1:14">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50">
+        <v>152189992.0</v>
+      </c>
+      <c r="C50">
+        <v>145327000.0</v>
+      </c>
+      <c r="D50">
         <v>140719000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>137486056.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>110289000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>99461000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>110791000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>107016645.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>84937000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>68618000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>60651000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>68155424.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>47492000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:12">
+    <row r="51" spans="1:14">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
-    </row>
-    <row r="52" spans="1:12">
+      <c r="M51"/>
+      <c r="N51"/>
+    </row>
+    <row r="52" spans="1:14">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
-    </row>
-    <row r="53" spans="1:12">
+      <c r="M52"/>
+      <c r="N52"/>
+    </row>
+    <row r="53" spans="1:14">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53">
+        <v>1111.0</v>
+      </c>
+      <c r="C53">
         <v>1000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
+        <v>1000.0</v>
+      </c>
+      <c r="E53">
         <v>1080.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>1083000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>925000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>11450000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>10583050.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>10938000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>10683000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>10395000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>10176020.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:12">
+    <row r="54" spans="1:14">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
-    </row>
-    <row r="55" spans="1:12">
+      <c r="M54"/>
+      <c r="N54"/>
+    </row>
+    <row r="55" spans="1:14">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>394057077.0</v>
+      </c>
+      <c r="C55">
+        <v>382946000.0</v>
+      </c>
+      <c r="D55">
         <v>387621000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>375496215.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>351438000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>324368000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>347743000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>350109745.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>317946000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>284990000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>266624000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>251884873.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>219848000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:12">
+    <row r="56" spans="1:14">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>307109898.0</v>
+      </c>
+      <c r="C56">
+        <v>295574000.0</v>
+      </c>
+      <c r="D56">
         <v>304192000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>289422547.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>269277000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>243506000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>263127000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>272210597.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>261758000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>231460000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>217558000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>208163790.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>168580000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:12">
+    <row r="57" spans="1:14">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>183933293.0</v>
+      </c>
+      <c r="C57">
+        <v>168097000.0</v>
+      </c>
+      <c r="D57">
         <v>176425000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>151666855.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>132445000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>105636000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>125145000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>131701020.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>112591000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>94001000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>90182000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>80433337.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>66964000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:12">
+    <row r="58" spans="1:14">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>197402774.0</v>
+      </c>
+      <c r="C58">
+        <v>181188000.0</v>
+      </c>
+      <c r="D58">
         <v>190263000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>166083191.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>146371000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>120056000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>139683000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>146587785.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>126250000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>107849000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>104729000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>94675261.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>81117000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:12">
+    <row r="59" spans="1:14">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
-    </row>
-    <row r="60" spans="1:12">
+      <c r="M59"/>
+      <c r="N59"/>
+    </row>
+    <row r="60" spans="1:14">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>196431041.0</v>
+      </c>
+      <c r="C60">
+        <v>201525000.0</v>
+      </c>
+      <c r="D60">
         <v>197108000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>209155179.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>204795000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>204034000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>207761000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>203222649.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>191690000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>177135000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>161895000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>157209612.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>138731000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:12">
+    <row r="61" spans="1:14">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-    </row>
-    <row r="62" spans="1:12">
+      <c r="M61"/>
+      <c r="N61"/>
+    </row>
+    <row r="62" spans="1:14">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G32"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B2">
+        <v>503241421.0</v>
+      </c>
+      <c r="C2">
         <v>509244509.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>470432299.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>439531406.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>310529989.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>157717000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>136247000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B9">
+        <v>63268856.0</v>
+      </c>
+      <c r="C9">
         <v>49469253.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>84413253.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>63073586.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>38614007.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>28729774.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>25062760.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B10">
+        <v>-10031709.0</v>
+      </c>
+      <c r="C10">
         <v>12482692.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>52985817.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>37467943.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>21294764.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>17368962.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>12751934.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B12">
+        <v>7756772.0</v>
+      </c>
+      <c r="C12">
         <v>5545253.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>6085622.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3335213.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2661208.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2754000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2551000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B13">
+        <v>1024441.0</v>
+      </c>
+      <c r="C13">
         <v>629781.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>879618.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>475207.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>217906.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>252110.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>156316.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B14">
+        <v>6463.0</v>
+      </c>
+      <c r="C14">
         <v>5058.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1070.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>0.0</v>
       </c>
-      <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14"/>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B15">
+        <v>-11964578.0</v>
+      </c>
+      <c r="C15">
         <v>12247981.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>52969655.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>36833180.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>21111322.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>16056188.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>12226115.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-    </row>
-    <row r="17" spans="1:7">
+      <c r="H16"/>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B17">
+        <v>-11971041.0</v>
+      </c>
+      <c r="C17">
         <v>12242923.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>52968585.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>36833180.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>21111322.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>16056188.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>12226115.0</v>
       </c>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B18">
+        <v>-6732331.0</v>
+      </c>
+      <c r="C18">
         <v>-5087972.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-5206004.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2860006.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2443302.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2741890.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2500684.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B21">
-        <v>17343131.0</v>
+        <v>25961020.0</v>
       </c>
       <c r="C21">
-        <v>49246205.0</v>
+        <v>17594032.0</v>
       </c>
       <c r="D21">
-        <v>39595555.0</v>
+        <v>58216527.0</v>
       </c>
       <c r="E21">
-        <v>20407911.0</v>
+        <v>40382078.0</v>
       </c>
       <c r="F21">
+        <v>23492163.0</v>
+      </c>
+      <c r="G21">
         <v>19219774.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>15701760.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
-    </row>
-    <row r="24" spans="1:7">
+      <c r="H23"/>
+    </row>
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B25">
+        <v>5736729.0</v>
+      </c>
+      <c r="C25">
         <v>4687258.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3906067.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2673729.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2689627.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2556889.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2475263.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B28">
+        <v>37646775.0</v>
+      </c>
+      <c r="C28">
         <v>32126122.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>35167048.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>23478031.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>18206096.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4308000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4532000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B29">
+        <v>1939332.0</v>
+      </c>
+      <c r="C29">
         <v>239769.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>17232.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>634763.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>183442.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1312774.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>525819.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B30">
-        <v>541370631.0</v>
+        <v>540549257.0</v>
       </c>
       <c r="C30">
-        <v>505599347.0</v>
+        <v>541119730.0</v>
       </c>
       <c r="D30">
-        <v>463009437.0</v>
+        <v>496629025.0</v>
       </c>
       <c r="E30">
-        <v>328736085.0</v>
+        <v>462222914.0</v>
       </c>
       <c r="F30">
+        <v>325651833.0</v>
+      </c>
+      <c r="G30">
         <v>167227000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>145608000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
-    </row>
-    <row r="32" spans="1:7">
+      <c r="H31"/>
+    </row>
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B32">
+        <v>566510277.0</v>
+      </c>
+      <c r="C32">
         <v>558713762.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>554845552.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>502604992.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>349143996.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>186446823.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>161309917.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L32"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>69</v>
       </c>
       <c r="D1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>70</v>
+        <v>2</v>
       </c>
       <c r="F1" t="s">
         <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>2</v>
+        <v>72</v>
       </c>
       <c r="H1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>73</v>
+        <v>3</v>
       </c>
       <c r="J1" t="s">
         <v>74</v>
       </c>
       <c r="K1" t="s">
-        <v>3</v>
+        <v>75</v>
       </c>
       <c r="L1" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:12">
+        <v>76</v>
+      </c>
+      <c r="M1" t="s">
+        <v>4</v>
+      </c>
+      <c r="N1" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B2">
+        <v>107920000.0</v>
+      </c>
+      <c r="C2">
+        <v>164921000.0</v>
+      </c>
+      <c r="D2">
         <v>123791000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>153583000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>124614000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>82031000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>148999000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>116661000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>141684000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>91574000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>120513000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>125761406.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>100172000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:12">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
-    </row>
-    <row r="4" spans="1:12">
+      <c r="M3"/>
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-    </row>
-    <row r="5" spans="1:12">
+      <c r="M4"/>
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-    </row>
-    <row r="6" spans="1:12">
+      <c r="M5"/>
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
-    </row>
-    <row r="7" spans="1:12">
+      <c r="M6"/>
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
-    </row>
-    <row r="8" spans="1:12">
+      <c r="M7"/>
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-    </row>
-    <row r="9" spans="1:12">
+      <c r="M8"/>
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B9">
+        <v>13672000.0</v>
+      </c>
+      <c r="C9">
+        <v>26024000.0</v>
+      </c>
+      <c r="D9">
         <v>11425000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>18902000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>4744000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>9547000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>16158000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>29804000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>23354000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>20125000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>11130000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>20750586.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>15271000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:12">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B10">
+        <v>-2392000.0</v>
+      </c>
+      <c r="C10">
+        <v>4621000.0</v>
+      </c>
+      <c r="D10">
         <v>-14690000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>4165000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>999000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>1796000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>5079000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>14441000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>14870000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>18851000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>4851000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>19209943.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>2108000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:12">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-    </row>
-    <row r="12" spans="1:12">
+      <c r="M11"/>
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B12">
+        <v>2127000.0</v>
+      </c>
+      <c r="C12">
+        <v>2025000.0</v>
+      </c>
+      <c r="D12">
         <v>1979000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>2433000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1363000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>722000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>1030000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>2583000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>1669000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>832000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>1002000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1117213.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>896000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:12">
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B13">
+        <v>682000.0</v>
+      </c>
+      <c r="C13">
+        <v>128000.0</v>
+      </c>
+      <c r="D13">
         <v>124000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>133000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>131000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>93000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>272000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>176000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>233000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>239000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>232000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>32207.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>272000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:12">
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>90</v>
+      </c>
+      <c r="B14">
+        <v>6000.0</v>
+      </c>
       <c r="C14">
+        <v>1000.0</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14">
         <v>6000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>0.0</v>
       </c>
-      <c r="E14"/>
-[...1 lines deleted...]
-      <c r="G14">
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14">
         <v>1000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>0.0</v>
       </c>
-      <c r="I14"/>
-      <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
-    </row>
-    <row r="15" spans="1:12">
+      <c r="M14"/>
+      <c r="N14"/>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B15">
+        <v>-4361000.0</v>
+      </c>
+      <c r="C15">
+        <v>4504000.0</v>
+      </c>
+      <c r="D15">
         <v>-14758000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>4071000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>887000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>1684000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>4964000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>15072000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>14557000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>18700000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>4694000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>19000180.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>1969000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:12">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-    </row>
-    <row r="17" spans="1:12">
+      <c r="M16"/>
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B17">
+        <v>-4367000.0</v>
+      </c>
+      <c r="C17">
+        <v>4503000.0</v>
+      </c>
+      <c r="D17">
         <v>-14758000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>4065000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>887000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>1684000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>4964000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>15071000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>14557000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>18700000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>4694000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>19000180.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>1969000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:12">
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B18">
+        <v>-1445000.0</v>
+      </c>
+      <c r="C18">
+        <v>-1897000.0</v>
+      </c>
+      <c r="D18">
         <v>-1855000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-2300000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-1232000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-629000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-758000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-2407000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-1436000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-593000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-770000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-1085006.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-624000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:12">
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-    </row>
-    <row r="20" spans="1:12">
+      <c r="M19"/>
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-    </row>
-    <row r="21" spans="1:12">
+      <c r="M20"/>
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B21">
+        <v>-947000.0</v>
+      </c>
+      <c r="C21">
+        <v>6518000.0</v>
+      </c>
+      <c r="D21">
         <v>4983000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>6465000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>2231000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>2425000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>5837000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>16848000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>16306000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>19448000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>5621000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>21127555.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>2732000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:12">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
-    </row>
-    <row r="23" spans="1:12">
+      <c r="M22"/>
+      <c r="N22"/>
+    </row>
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-    </row>
-    <row r="24" spans="1:12">
+      <c r="M23"/>
+      <c r="N23"/>
+    </row>
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-    </row>
-    <row r="25" spans="1:12">
+      <c r="M24"/>
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B25">
+        <v>1533729.0</v>
+      </c>
+      <c r="C25">
+        <v>1677000.0</v>
+      </c>
+      <c r="D25">
         <v>1175000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1990258.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>912000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>901000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>884000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1176067.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1026000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>704000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>657729.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>664000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:12">
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-    </row>
-    <row r="27" spans="1:12">
+      <c r="M26"/>
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-    </row>
-    <row r="28" spans="1:12">
+      <c r="M27"/>
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B28">
+        <v>15544000.0</v>
+      </c>
+      <c r="C28">
+        <v>19635000.0</v>
+      </c>
+      <c r="D28">
         <v>6513000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>12589000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2569000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>12208000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>10328000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>15658000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>8312000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>8089000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>7253000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>376969.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>12542000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:12">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B29">
+        <v>1975000.0</v>
+      </c>
+      <c r="C29">
+        <v>118000.0</v>
+      </c>
+      <c r="D29">
         <v>68000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>100000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>112000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>112000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>115000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-630000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>313000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>151000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>157000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>209763.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>139000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:12">
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B30">
+        <v>122539000.0</v>
+      </c>
+      <c r="C30">
+        <v>184427000.0</v>
+      </c>
+      <c r="D30">
         <v>130233000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>166020000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>127127000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>89153000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>159320000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>129617000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>148732000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>92251000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>126022000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>125384437.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>112711000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:12">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-    </row>
-    <row r="32" spans="1:12">
+      <c r="M31"/>
+      <c r="N31"/>
+    </row>
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B32">
+        <v>121592000.0</v>
+      </c>
+      <c r="C32">
+        <v>190945000.0</v>
+      </c>
+      <c r="D32">
         <v>135216000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>172485000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>129358000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>91578000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>165157000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>146465000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>165038000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>111699000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>131643000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>146511992.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>115443000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G30"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B2">
+        <v>71432538.0</v>
+      </c>
+      <c r="C2">
         <v>57053987.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>65517754.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>43686702.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>26366186.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6446634.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>932774.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B3">
+        <v>8818773</v>
+      </c>
+      <c r="C3">
         <v>10212533</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>22068325</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>737768</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>400074</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>637898</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1094904</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B6">
+        <v>-42749638.0</v>
+      </c>
+      <c r="C6">
         <v>15069251.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-8361333.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>22093628.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>17324859.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>20113340.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>5320072.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B7">
+        <v>-67290568.0</v>
+      </c>
+      <c r="C7">
         <v>-14447083.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-67878095.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-53258161.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-2564776.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3525868.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>6400886.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B10">
+        <v>-61269602.0</v>
+      </c>
+      <c r="C10">
         <v>9154362.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-10059697.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4017376.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-3461903.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-3083183.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>654929.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
-    </row>
-    <row r="13" spans="1:7">
+      <c r="H12"/>
+    </row>
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B14">
+        <v>5736729.0</v>
+      </c>
+      <c r="C14">
         <v>4687258.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3906067.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2673729.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2689627.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2556889.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2475263.0</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>122</v>
+      </c>
+      <c r="B15"/>
       <c r="C15">
-        <v>-3477630.0</v>
-[...1 lines deleted...]
-      <c r="D15"/>
+        <v>8774328.0</v>
+      </c>
+      <c r="D15">
+        <v>3477630.0</v>
+      </c>
       <c r="E15"/>
       <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>5500000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B16">
+        <v>28677028.0</v>
+      </c>
+      <c r="C16">
         <v>71432538.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>57053987.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>65517754.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>43686702.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>26366186.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>6446634.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B18">
+        <v>-43350611.0</v>
+      </c>
+      <c r="C18">
         <v>-1337852.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-28302048.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-13553679.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>20370097.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>22919673.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>21866311.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>126</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-9683580.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-21077274.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-225190.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-177846.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-637898.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1094904.0</v>
       </c>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>47045696.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>99998.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B21">
+        <v>13712963.0</v>
+      </c>
+      <c r="C21">
         <v>31452562.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>36155670.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1881060.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2285842.0</v>
       </c>
-      <c r="F21"/>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B22">
+        <v>-11964578.0</v>
+      </c>
+      <c r="C22">
         <v>12247981.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>52969655.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>36833180.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>21111322.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>16056188.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>12226115.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
-    </row>
-    <row r="24" spans="1:7">
+      <c r="H23"/>
+    </row>
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B25">
+        <v>6642936.0</v>
+      </c>
+      <c r="C25">
         <v>5022912.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4824861.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2446095.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2345230.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2690093.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2500730.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
-    </row>
-    <row r="29" spans="1:7">
+      <c r="H28"/>
+    </row>
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B29">
+        <v>-34531838.0</v>
+      </c>
+      <c r="C29">
         <v>8874681.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-6233723.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-12815911.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>20770171.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>23557571.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>22961215.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
+      <c r="H30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L30"/>
+  <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>69</v>
       </c>
       <c r="D1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>70</v>
+        <v>2</v>
       </c>
       <c r="F1" t="s">
         <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>2</v>
+        <v>72</v>
       </c>
       <c r="H1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>73</v>
+        <v>3</v>
       </c>
       <c r="J1" t="s">
         <v>74</v>
       </c>
       <c r="K1" t="s">
-        <v>3</v>
+        <v>75</v>
       </c>
       <c r="L1" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:12">
+        <v>76</v>
+      </c>
+      <c r="M1" t="s">
+        <v>4</v>
+      </c>
+      <c r="N1" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B2">
+        <v>15400000.0</v>
+      </c>
+      <c r="C2">
+        <v>46632000.0</v>
+      </c>
+      <c r="D2">
         <v>50964000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>16474000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>21887000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>48762000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>57054000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>50554000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>54319000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>62645000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>65518000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>76058000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>91168000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:12">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B3">
+        <v>878000</v>
+      </c>
+      <c r="C3">
+        <v>5398000</v>
+      </c>
+      <c r="D3">
         <v>829000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1039533</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>1295000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>550000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>7328000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>11977325</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1084000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>4385000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>4622000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>526768</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>27000</v>
       </c>
     </row>
-    <row r="4" spans="1:12">
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-    </row>
-    <row r="5" spans="1:12">
+      <c r="M4"/>
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-    </row>
-    <row r="6" spans="1:12">
+      <c r="M5"/>
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B6">
+        <v>12728362.0</v>
+      </c>
+      <c r="C6">
+        <v>-30831000.0</v>
+      </c>
+      <c r="D6">
         <v>-4265000.0</v>
       </c>
-      <c r="C6">
-[...4 lines deleted...]
-      </c>
       <c r="E6">
+        <v>55158251.0</v>
+      </c>
+      <c r="F6">
+        <v>-5531000.0</v>
+      </c>
+      <c r="G6">
         <v>-26778000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-7780000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>6793667.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-4072000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-8383000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-2700000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-10463372.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-14948000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:12">
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B7">
+        <v>3777432.0</v>
+      </c>
+      <c r="C7">
+        <v>-44559000.0</v>
+      </c>
+      <c r="D7">
         <v>-13025000.0</v>
       </c>
-      <c r="C7">
-[...4 lines deleted...]
-      </c>
       <c r="E7">
+        <v>35109917.0</v>
+      </c>
+      <c r="F7">
+        <v>-12626000.0</v>
+      </c>
+      <c r="G7">
         <v>-23185000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-13746000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-28496095.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-16901000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-18458000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-4023000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-31730161.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-8444000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:12">
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-    </row>
-    <row r="9" spans="1:12">
+      <c r="M8"/>
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-    </row>
-    <row r="10" spans="1:12">
+      <c r="M9"/>
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B10">
+        <v>-44581602.0</v>
+      </c>
+      <c r="C10">
+        <v>7721000.0</v>
+      </c>
+      <c r="D10">
         <v>-8030000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>42241362.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>8210000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-17195000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-24102000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-6297697.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>7225000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-11904000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>917000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-2712624.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>533000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:12">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-    </row>
-    <row r="12" spans="1:12">
+      <c r="M11"/>
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-    </row>
-    <row r="13" spans="1:12">
+      <c r="M12"/>
+      <c r="N12"/>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-    </row>
-    <row r="14" spans="1:12">
+      <c r="M13"/>
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B14">
+        <v>1533729.0</v>
+      </c>
+      <c r="C14">
+        <v>1677000.0</v>
+      </c>
+      <c r="D14">
         <v>1175000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>1990258.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>912000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>901000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>884000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1176067.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1026000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1000000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>704000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>657729.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>664000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:12">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-    </row>
-    <row r="16" spans="1:12">
+      <c r="M15"/>
+      <c r="N15"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B16">
+        <v>28677028.0</v>
+      </c>
+      <c r="C16">
+        <v>15400000.0</v>
+      </c>
+      <c r="D16">
         <v>46632000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>71432538.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>16474000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>21887000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>48762000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>57053987.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>50554000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>54319000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>62645000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>65517754.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>76058000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:12">
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
-    </row>
-    <row r="18" spans="1:12">
+      <c r="M17"/>
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B18">
+        <v>15790389.0</v>
+      </c>
+      <c r="C18">
+        <v>-33701000.0</v>
+      </c>
+      <c r="D18">
         <v>-12975000.0</v>
       </c>
-      <c r="C18">
-[...4 lines deleted...]
-      </c>
       <c r="E18">
+        <v>45331148.0</v>
+      </c>
+      <c r="F18">
+        <v>-14594000.0</v>
+      </c>
+      <c r="G18">
         <v>-19320000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-12755000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-18602048.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-1071000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-7261000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-1368000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-16306679.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>260000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:12">
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-879580.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-1175000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-522000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-7107000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-11557274.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-900000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-4188000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-4432000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-310190.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>213000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:12">
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
-[...1 lines deleted...]
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20">
         <v>-521304.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>0.0</v>
       </c>
     </row>
-    <row r="21" spans="1:12">
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B21">
+        <v>5735963.0</v>
+      </c>
+      <c r="C21">
+        <v>4145000.0</v>
+      </c>
+      <c r="D21">
         <v>4290000.0</v>
       </c>
-      <c r="C21">
-[...4 lines deleted...]
-      </c>
       <c r="E21">
+        <v>25869562.0</v>
+      </c>
+      <c r="F21">
+        <v>10255000.0</v>
+      </c>
+      <c r="G21">
         <v>-4218000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-454000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>37709670.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-    </row>
-    <row r="22" spans="1:12">
+      <c r="M21"/>
+      <c r="N21"/>
+    </row>
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B22">
+        <v>-4361000.0</v>
+      </c>
+      <c r="C22">
+        <v>4504000.0</v>
+      </c>
+      <c r="D22">
         <v>-14758000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>4071000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>887000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>1684000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>4964000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>15072000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>14557000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>18700000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>4694000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>19000180.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>1969000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:12">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-    </row>
-    <row r="24" spans="1:12">
+      <c r="M23"/>
+      <c r="N23"/>
+    </row>
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-    </row>
-    <row r="25" spans="1:12">
+      <c r="M24"/>
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B25">
+        <v>1411936.0</v>
+      </c>
+      <c r="C25">
+        <v>1897000.0</v>
+      </c>
+      <c r="D25">
         <v>1839000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>2423912.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1231000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>629000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>739000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2329861.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1150000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>580000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>765000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>691095.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>624000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:12">
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-    </row>
-    <row r="27" spans="1:12">
+      <c r="M26"/>
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-    </row>
-    <row r="28" spans="1:12">
+      <c r="M27"/>
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
-    </row>
-    <row r="29" spans="1:12">
+      <c r="M28"/>
+      <c r="N28"/>
+    </row>
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B29">
+        <v>14089162.0</v>
+      </c>
+      <c r="C29">
+        <v>-28303000.0</v>
+      </c>
+      <c r="D29">
         <v>-12146000.0</v>
       </c>
-      <c r="C29">
-[...4 lines deleted...]
-      </c>
       <c r="E29">
+        <v>46370681.0</v>
+      </c>
+      <c r="F29">
+        <v>-13299000.0</v>
+      </c>
+      <c r="G29">
         <v>-18770000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-5427000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-6624723.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>13000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-2876000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>3254000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-15779911.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>287000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:12">
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
+      <c r="M30"/>
+      <c r="N30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>