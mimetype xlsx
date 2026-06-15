--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
   </si>
   <si>
     <t>accumulatedOtherComprehensiveIncome</t>
@@ -223,50 +226,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -797,5463 +803,6156 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F62"/>
+  <dimension ref="A1:G62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B2">
+        <v>28135636.0</v>
+      </c>
+      <c r="C2">
         <v>30703876.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>21530289.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>29682015.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>16102720.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>35220000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-    </row>
-    <row r="4" spans="1:6">
+      <c r="G3"/>
+    </row>
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-    </row>
-    <row r="6" spans="1:6">
+      <c r="G5"/>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
-    </row>
-    <row r="7" spans="1:6">
+      <c r="G6"/>
+    </row>
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7">
+        <v>743309.0</v>
+      </c>
+      <c r="C7">
         <v>628391.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>878412.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1459614.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>928500.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1414000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8">
         <v>87231180.0</v>
       </c>
       <c r="C8">
         <v>87231180.0</v>
       </c>
       <c r="D8">
+        <v>87231180.0</v>
+      </c>
+      <c r="E8">
         <v>74991180.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>51566102.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>6357000.0</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-    </row>
-    <row r="10" spans="1:6">
+      <c r="G9"/>
+    </row>
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10">
-        <v>5717318.0</v>
+        <v>16660001.0</v>
       </c>
       <c r="C10">
+        <v>23147172.0</v>
+      </c>
+      <c r="D10">
         <v>2652455.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>6419820.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>6507094.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>7119000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-    </row>
-    <row r="12" spans="1:6">
+      <c r="G11"/>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-    </row>
-    <row r="13" spans="1:6">
+      <c r="G12"/>
+    </row>
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-    </row>
-    <row r="14" spans="1:6">
+      <c r="G13"/>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B14">
         <v>374000000.0</v>
       </c>
       <c r="C14">
         <v>374000000.0</v>
       </c>
       <c r="D14">
-        <v>340000000.0</v>
+        <v>374000000.0</v>
       </c>
       <c r="E14">
         <v>340000000.0</v>
       </c>
       <c r="F14">
         <v>340000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:6">
+      <c r="G14">
+        <v>340000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-    </row>
-    <row r="16" spans="1:6">
+      <c r="G15"/>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-    </row>
-    <row r="17" spans="1:6">
+      <c r="G16"/>
+    </row>
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-    </row>
-    <row r="19" spans="1:6">
+      <c r="G18"/>
+    </row>
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-    </row>
-    <row r="22" spans="1:6">
+      <c r="G21"/>
+    </row>
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B22">
+        <v>11629372.0</v>
+      </c>
+      <c r="C22">
         <v>7992641.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>24043114.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>18169801.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>15213335.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>8648000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:6">
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
-    </row>
-    <row r="24" spans="1:6">
+      <c r="G23"/>
+    </row>
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B24">
-        <v>8631500.0</v>
+        <v>5065151.0</v>
       </c>
       <c r="C24">
+        <v>8627443.0</v>
+      </c>
+      <c r="D24">
         <v>7135194.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>8143248.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>8687789.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>9786000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:6">
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-    </row>
-    <row r="26" spans="1:6">
+      <c r="G25"/>
+    </row>
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-    </row>
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B28">
-        <v>57975774.0</v>
+        <v>47499160.0</v>
       </c>
       <c r="C28">
+        <v>40545920.0</v>
+      </c>
+      <c r="D28">
         <v>53026600.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>46834596.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>31645567.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>29960000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B29">
+        <v>113816783.0</v>
+      </c>
+      <c r="C29">
         <v>112008147.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>132106258.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>126241795.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>97317703.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>89091000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B30">
+        <v>32921451.0</v>
+      </c>
+      <c r="C30">
         <v>22058002.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>29182557.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>22694034.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>12600043.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>30593000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
+    <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-    </row>
-    <row r="32" spans="1:6">
+      <c r="G31"/>
+    </row>
+    <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B32">
-        <v>30925608.0</v>
+        <v>24841306.0</v>
       </c>
       <c r="C32">
+        <v>25729614.0</v>
+      </c>
+      <c r="D32">
         <v>59067036.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>55418926.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>43826048.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>37255000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:6">
+    <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B33">
-        <v>26986103.0</v>
+        <v>30342508.0</v>
       </c>
       <c r="C33">
+        <v>32178040.0</v>
+      </c>
+      <c r="D33">
         <v>26328164.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>27318927.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>26933249.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>27076000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:6">
+    <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
-    </row>
-    <row r="35" spans="1:6">
+      <c r="G34"/>
+    </row>
+    <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B35">
-        <v>9596656.0</v>
+        <v>5526192.0</v>
       </c>
       <c r="C35">
+        <v>9592599.0</v>
+      </c>
+      <c r="D35">
         <v>8967997.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>9750474.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>11594255.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>12319000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:6">
+    <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
-    </row>
-    <row r="37" spans="1:6">
+      <c r="G36"/>
+    </row>
+    <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
-    </row>
-    <row r="38" spans="1:6">
+      <c r="G37"/>
+    </row>
+    <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-    </row>
-    <row r="39" spans="1:6">
+      <c r="G38"/>
+    </row>
+    <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
-    </row>
-    <row r="40" spans="1:6">
+      <c r="G39"/>
+    </row>
+    <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B40">
+        <v>666170.0</v>
+      </c>
+      <c r="C40">
         <v>539063.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>480950.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>382500.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>390750.0</v>
       </c>
-      <c r="F40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:6">
+      <c r="G40"/>
+    </row>
+    <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
-    </row>
-    <row r="42" spans="1:6">
+      <c r="G41"/>
+    </row>
+    <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
-    </row>
-    <row r="43" spans="1:6">
+      <c r="G42"/>
+    </row>
+    <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
-    </row>
-    <row r="44" spans="1:6">
+      <c r="G43"/>
+    </row>
+    <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
-    </row>
-    <row r="45" spans="1:6">
+      <c r="G44"/>
+    </row>
+    <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B45">
+        <v>33077569.0</v>
+      </c>
+      <c r="C45">
         <v>35495105.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>34428080.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>36477188.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>34878956.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>34047000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:6">
+    <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B46">
+        <v>19384141.0</v>
+      </c>
+      <c r="C46">
         <v>22486061.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>22707849.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>25282227.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>24864408.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>25124000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:6">
+    <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
-    </row>
-    <row r="48" spans="1:6">
+      <c r="G47"/>
+    </row>
+    <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B48">
+        <v>8070538.0</v>
+      </c>
+      <c r="C48">
         <v>6736372.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>33848564.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>43667059.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>53057278.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>44987000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:6">
+    <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
-    </row>
-    <row r="50" spans="1:6">
+      <c r="G49"/>
+    </row>
+    <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B50">
-        <v>55061592.0</v>
+        <v>59094010.0</v>
       </c>
       <c r="C50">
+        <v>55065649.0</v>
+      </c>
+      <c r="D50">
         <v>48543861.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>45111168.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>29464872.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>27293000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:6">
+    <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
-    </row>
-    <row r="52" spans="1:6">
+      <c r="G51"/>
+    </row>
+    <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
-    </row>
-    <row r="53" spans="1:6">
+      <c r="G52"/>
+    </row>
+    <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B53">
+        <v>50915.0</v>
+      </c>
+      <c r="C53">
         <v>49246.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>5141092.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>5915926.0</v>
       </c>
-      <c r="E53"/>
       <c r="F53"/>
-    </row>
-    <row r="54" spans="1:6">
+      <c r="G53"/>
+    </row>
+    <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
-    </row>
-    <row r="55" spans="1:6">
+      <c r="G54"/>
+    </row>
+    <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B55">
+        <v>163676585.0</v>
+      </c>
+      <c r="C55">
         <v>150976365.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>170709187.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>173008348.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>128413054.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>138347000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:6">
+    <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B56">
-        <v>123990262.0</v>
+        <v>133334077.0</v>
       </c>
       <c r="C56">
+        <v>118798325.0</v>
+      </c>
+      <c r="D56">
         <v>144381023.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>145689421.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>101479805.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>111271000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:6">
+    <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B57">
-        <v>93064654.0</v>
+        <v>108492771.0</v>
       </c>
       <c r="C57">
+        <v>93068711.0</v>
+      </c>
+      <c r="D57">
         <v>85313987.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>90270495.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>57653757.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>74016000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:6">
+    <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B58">
+        <v>114018963.0</v>
+      </c>
+      <c r="C58">
         <v>102661310.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>94281984.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>100020969.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>69248012.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>86335000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:6">
+    <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
-    </row>
-    <row r="60" spans="1:6">
+      <c r="G59"/>
+    </row>
+    <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B60">
+        <v>49657622.0</v>
+      </c>
+      <c r="C60">
         <v>48315055.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>76427203.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>72987379.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>59165042.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>52012000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:6">
+    <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
-    </row>
-    <row r="62" spans="1:6">
+      <c r="G61"/>
+    </row>
+    <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
+      <c r="G62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>69</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K1" t="s">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>75</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:13">
+        <v>76</v>
+      </c>
+      <c r="N1" t="s">
+        <v>77</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B2">
+        <v>24885000.0</v>
+      </c>
+      <c r="C2">
+        <v>28135636.0</v>
+      </c>
+      <c r="D2">
         <v>23919000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>23059000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>20550000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>30703876.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>24810000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>38782000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>33599000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>21530289.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>30552000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>30265000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>32108000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>29682015.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7">
+        <v>679000.0</v>
+      </c>
+      <c r="C7">
+        <v>743309.0</v>
+      </c>
+      <c r="D7">
         <v>753000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>508000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>567000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>628391.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>692000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>755000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>817000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>878412.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>949000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1028000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1315000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1459614.0</v>
       </c>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8">
         <v>87231000.0</v>
       </c>
       <c r="C8">
-        <v>87231000.0</v>
+        <v>87231180.0</v>
       </c>
       <c r="D8">
         <v>87231000.0</v>
       </c>
       <c r="E8">
-        <v>87231180.0</v>
+        <v>87231000.0</v>
       </c>
       <c r="F8">
         <v>87231000.0</v>
       </c>
       <c r="G8">
-        <v>87231000.0</v>
+        <v>87231180.0</v>
       </c>
       <c r="H8">
         <v>87231000.0</v>
       </c>
       <c r="I8">
+        <v>87231000.0</v>
+      </c>
+      <c r="J8">
+        <v>87231000.0</v>
+      </c>
+      <c r="K8">
         <v>87231180.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>74991000.0</v>
       </c>
       <c r="L8">
         <v>74991000.0</v>
       </c>
       <c r="M8">
+        <v>74991000.0</v>
+      </c>
+      <c r="N8">
+        <v>74991000.0</v>
+      </c>
+      <c r="O8">
         <v>74991180.0</v>
       </c>
     </row>
-    <row r="9" spans="1:13">
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B10">
+        <v>15</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10">
+        <v>16660001.0</v>
+      </c>
+      <c r="D10">
         <v>659000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>1170000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>1005000.0</v>
       </c>
-      <c r="E10">
-[...2 lines deleted...]
-      <c r="F10">
+      <c r="G10">
+        <v>23147172.0</v>
+      </c>
+      <c r="H10">
         <v>7828000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>6798000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>572000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>2652455.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>3057000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1553000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>1125000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>6419820.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12"/>
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B14">
         <v>374000000.0</v>
       </c>
       <c r="C14">
         <v>374000000.0</v>
       </c>
       <c r="D14">
         <v>374000000.0</v>
       </c>
       <c r="E14">
         <v>374000000.0</v>
       </c>
       <c r="F14">
         <v>374000000.0</v>
       </c>
       <c r="G14">
         <v>374000000.0</v>
       </c>
       <c r="H14">
         <v>374000000.0</v>
       </c>
       <c r="I14">
         <v>374000000.0</v>
       </c>
       <c r="J14">
-        <v>340000000.0</v>
+        <v>374000000.0</v>
       </c>
       <c r="K14">
-        <v>340000000.0</v>
+        <v>374000000.0</v>
       </c>
       <c r="L14">
         <v>340000000.0</v>
       </c>
       <c r="M14">
         <v>340000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14">
+        <v>340000000.0</v>
+      </c>
+      <c r="O14">
+        <v>340000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-    </row>
-    <row r="22" spans="1:13">
+      <c r="N21"/>
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B22">
+        <v>8497000.0</v>
+      </c>
+      <c r="C22">
+        <v>11629372.0</v>
+      </c>
+      <c r="D22">
         <v>15077000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>17664000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>16320000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>7992641.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>10420000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>20385000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>19173000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>24043114.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>13610000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>8039000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>6705000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>18169801.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-    </row>
-    <row r="24" spans="1:13">
+      <c r="N23"/>
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B24">
+        <v>3844000.0</v>
+      </c>
+      <c r="C24">
+        <v>5065151.0</v>
+      </c>
+      <c r="D24">
         <v>7322000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>7907000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>8388000.0</v>
       </c>
-      <c r="E24">
-[...2 lines deleted...]
-      <c r="F24">
+      <c r="G24">
+        <v>8627443.0</v>
+      </c>
+      <c r="H24">
         <v>10671000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>6263000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>6616000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>7135194.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>8578000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>9187000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>7856000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>8143248.0</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B28">
+        <v>59464000.0</v>
+      </c>
+      <c r="C28">
+        <v>47499160.0</v>
+      </c>
+      <c r="D28">
         <v>63428000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>66257000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>64802000.0</v>
       </c>
-      <c r="E28">
-[...2 lines deleted...]
-      <c r="F28">
+      <c r="G28">
+        <v>40545920.0</v>
+      </c>
+      <c r="H28">
         <v>51246000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>41006000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>50248000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>53026600.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>62359000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>53678000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>53873000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>46834596.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B29">
+        <v>105368000.0</v>
+      </c>
+      <c r="C29">
+        <v>113816783.0</v>
+      </c>
+      <c r="D29">
         <v>111848000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>109221000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>109339000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>112008147.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>112134000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>118557000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>124020000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>132106258.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>136210000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>129361000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>128011000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>126241795.0</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B30">
+        <v>20926000.0</v>
+      </c>
+      <c r="C30">
+        <v>32921451.0</v>
+      </c>
+      <c r="D30">
         <v>20146000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>16520000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>16386000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>22058002.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>20553000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>23190000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>27853000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>29182557.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>43030000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>39160000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>31029000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>22694034.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
-    </row>
-    <row r="32" spans="1:13">
+      <c r="N31"/>
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B32">
+        <v>24907000.0</v>
+      </c>
+      <c r="C32">
+        <v>24841306.0</v>
+      </c>
+      <c r="D32">
         <v>29873000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>23553000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>25641000.0</v>
       </c>
-      <c r="E32">
-[...2 lines deleted...]
-      <c r="F32">
+      <c r="G32">
+        <v>25729614.0</v>
+      </c>
+      <c r="H32">
         <v>35330000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>51408000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>54346000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>59067036.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>51979000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>55397000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>55273000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>55418926.0</v>
       </c>
     </row>
-    <row r="33" spans="1:13">
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B33">
+        <v>25245000.0</v>
+      </c>
+      <c r="C33">
+        <v>30342508.0</v>
+      </c>
+      <c r="D33">
         <v>26980000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>27008000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>27232000.0</v>
       </c>
-      <c r="E33">
-[...2 lines deleted...]
-      <c r="F33">
+      <c r="G33">
+        <v>32178040.0</v>
+      </c>
+      <c r="H33">
         <v>28864000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>26134000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>26328000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>26328164.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>28742000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>28927000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>27074000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>27318927.0</v>
       </c>
     </row>
-    <row r="34" spans="1:13">
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-    </row>
-    <row r="35" spans="1:13">
+      <c r="N34"/>
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B35">
+        <v>4248000.0</v>
+      </c>
+      <c r="C35">
+        <v>5526192.0</v>
+      </c>
+      <c r="D35">
         <v>9092000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>8767000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>9341000.0</v>
       </c>
-      <c r="E35">
-[...2 lines deleted...]
-      <c r="F35">
+      <c r="G35">
+        <v>9592599.0</v>
+      </c>
+      <c r="H35">
         <v>11134000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>6789000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>7474000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>8967997.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>9927000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>10194000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>9334000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>9750474.0</v>
       </c>
     </row>
-    <row r="36" spans="1:13">
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
-    </row>
-    <row r="37" spans="1:13">
+      <c r="N36"/>
+      <c r="O36"/>
+    </row>
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-    </row>
-    <row r="38" spans="1:13">
+      <c r="N37"/>
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
-    </row>
-    <row r="39" spans="1:13">
+      <c r="N38"/>
+      <c r="O38"/>
+    </row>
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
-    </row>
-    <row r="40" spans="1:13">
+      <c r="N39"/>
+      <c r="O39"/>
+    </row>
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B40"/>
-      <c r="C40"/>
+      <c r="C40">
+        <v>666170.0</v>
+      </c>
       <c r="D40"/>
-      <c r="E40">
+      <c r="E40"/>
+      <c r="F40"/>
+      <c r="G40">
         <v>539063.0</v>
       </c>
-      <c r="F40"/>
-      <c r="G40"/>
       <c r="H40"/>
-      <c r="I40">
+      <c r="I40"/>
+      <c r="J40"/>
+      <c r="K40">
         <v>480950.0</v>
       </c>
-      <c r="J40"/>
-      <c r="K40"/>
       <c r="L40"/>
-      <c r="M40">
+      <c r="M40"/>
+      <c r="N40"/>
+      <c r="O40">
         <v>382500.0</v>
       </c>
     </row>
-    <row r="41" spans="1:13">
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-    </row>
-    <row r="42" spans="1:13">
+      <c r="N41"/>
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
-    </row>
-    <row r="43" spans="1:13">
+      <c r="N42"/>
+      <c r="O42"/>
+    </row>
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
-    </row>
-    <row r="44" spans="1:13">
+      <c r="N43"/>
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
-    </row>
-    <row r="45" spans="1:13">
+      <c r="N44"/>
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="C45"/>
+        <v>50</v>
+      </c>
+      <c r="B45">
+        <v>19033000.0</v>
+      </c>
+      <c r="C45">
+        <v>33077569.0</v>
+      </c>
       <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45">
         <v>35495105.0</v>
       </c>
-      <c r="F45"/>
-      <c r="G45"/>
       <c r="H45"/>
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45">
         <v>34428080.0</v>
       </c>
-      <c r="J45"/>
-      <c r="K45"/>
       <c r="L45"/>
-      <c r="M45">
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45">
         <v>36477188.0</v>
       </c>
     </row>
-    <row r="46" spans="1:13">
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B46">
+        <v>19033000.0</v>
+      </c>
+      <c r="C46">
+        <v>19384141.0</v>
+      </c>
+      <c r="D46">
         <v>22480000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>22508000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>22732000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>22486061.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>22184000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>22514000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>22708000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>22707849.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>24845000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>25030000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>25037000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>25282227.0</v>
       </c>
     </row>
-    <row r="47" spans="1:13">
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
-    </row>
-    <row r="48" spans="1:13">
+      <c r="N47"/>
+      <c r="O47"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B48">
+        <v>4623000.0</v>
+      </c>
+      <c r="C48">
+        <v>8070538.0</v>
+      </c>
+      <c r="D48">
         <v>5766000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>420000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>1801000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>6736372.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>11648000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>28244000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>30599000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>33848564.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>40754000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>43870000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>43354000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>43667059.0</v>
       </c>
     </row>
-    <row r="49" spans="1:13">
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-    </row>
-    <row r="50" spans="1:13">
+      <c r="N49"/>
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B50">
+        <v>55620000.0</v>
+      </c>
+      <c r="C50">
+        <v>59094010.0</v>
+      </c>
+      <c r="D50">
         <v>56765000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>59520000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>57419000.0</v>
       </c>
-      <c r="E50">
-[...2 lines deleted...]
-      <c r="F50">
+      <c r="G50">
+        <v>55065649.0</v>
+      </c>
+      <c r="H50">
         <v>48403000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>41541000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>44204000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>48543861.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>56838000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>46044000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>47142000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>45111168.0</v>
       </c>
     </row>
-    <row r="51" spans="1:13">
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
-    </row>
-    <row r="52" spans="1:13">
+      <c r="N51"/>
+      <c r="O51"/>
+    </row>
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
-    </row>
-    <row r="53" spans="1:13">
+      <c r="N52"/>
+      <c r="O52"/>
+    </row>
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B53">
+        <v>17071000.0</v>
+      </c>
+      <c r="C53">
+        <v>50915.0</v>
+      </c>
+      <c r="D53">
         <v>14894000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>14072000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>13589000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>49246.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>17612000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>21180000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>25878000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>5141092.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>25996000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>26096000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>22975000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>5915926.0</v>
       </c>
     </row>
-    <row r="54" spans="1:13">
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
-    </row>
-    <row r="55" spans="1:13">
+      <c r="N54"/>
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B55">
+        <v>156310000.0</v>
+      </c>
+      <c r="C55">
+        <v>163676585.0</v>
+      </c>
+      <c r="D55">
         <v>152803000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>148647000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>142148000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>150976365.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>143699000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>166457000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>167327000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>170709187.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>180179000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>174734000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>170431000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>173008348.0</v>
       </c>
     </row>
-    <row r="56" spans="1:13">
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B56">
+        <v>131065000.0</v>
+      </c>
+      <c r="C56">
+        <v>133334077.0</v>
+      </c>
+      <c r="D56">
         <v>125823000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>121639000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>114916000.0</v>
       </c>
-      <c r="E56">
-[...2 lines deleted...]
-      <c r="F56">
+      <c r="G56">
+        <v>118798325.0</v>
+      </c>
+      <c r="H56">
         <v>114835000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>140323000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>140999000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>144381023.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>151437000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>145807000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>143357000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>145689421.0</v>
       </c>
     </row>
-    <row r="57" spans="1:13">
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B57">
+        <v>106158000.0</v>
+      </c>
+      <c r="C57">
+        <v>108492771.0</v>
+      </c>
+      <c r="D57">
         <v>95950000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>98086000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>89275000.0</v>
       </c>
-      <c r="E57">
-[...2 lines deleted...]
-      <c r="F57">
+      <c r="G57">
+        <v>93068711.0</v>
+      </c>
+      <c r="H57">
         <v>79505000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>88915000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>86653000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>85313987.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>99458000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>90410000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>88084000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>90270495.0</v>
       </c>
     </row>
-    <row r="58" spans="1:13">
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B58">
+        <v>110406000.0</v>
+      </c>
+      <c r="C58">
+        <v>114018963.0</v>
+      </c>
+      <c r="D58">
         <v>105042000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>106853000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>98616000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>102661310.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>90639000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>95704000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>94127000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>94281984.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>109385000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>100604000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>97418000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>100020969.0</v>
       </c>
     </row>
-    <row r="59" spans="1:13">
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
-    </row>
-    <row r="60" spans="1:13">
+      <c r="N59"/>
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B60">
+        <v>45904000.0</v>
+      </c>
+      <c r="C60">
+        <v>49657622.0</v>
+      </c>
+      <c r="D60">
         <v>47761000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>41794000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>43532000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>48315055.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>53060000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>70753000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>73200000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>76427203.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>70794000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>74130000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>73013000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>72987379.0</v>
       </c>
     </row>
-    <row r="61" spans="1:13">
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-    </row>
-    <row r="62" spans="1:13">
+      <c r="N61"/>
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G32"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:7">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B2">
+        <v>116513943.0</v>
+      </c>
+      <c r="C2">
         <v>150624127.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>148281696.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>85967314.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>125939394.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>132220000.0</v>
       </c>
-      <c r="G2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:7">
+      <c r="H2"/>
+    </row>
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B9">
+        <v>16915748.0</v>
+      </c>
+      <c r="C9">
         <v>-6309784.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>7281053.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>8421462.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>27224951.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>21473000.0</v>
       </c>
-      <c r="G9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B10">
+        <v>831415.0</v>
+      </c>
+      <c r="C10">
         <v>-27945219.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-8485744.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-10958844.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>11075691.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>8519000.0</v>
       </c>
-      <c r="G10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:7">
+      <c r="H10"/>
+    </row>
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B12">
-        <v>3681885.0</v>
+        <v>3665821.0</v>
       </c>
       <c r="C12">
+        <v>3215923.0</v>
+      </c>
+      <c r="D12">
         <v>4162428.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2640374.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2769485.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2215000.0</v>
       </c>
-      <c r="G12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:7">
+      <c r="H12"/>
+    </row>
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>194000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>271000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>211000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14"/>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B15">
+        <v>1397681.0</v>
+      </c>
+      <c r="C15">
         <v>-27112192.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-9818495.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-9390219.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>8071781.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>6520000.0</v>
       </c>
-      <c r="G15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-    </row>
-    <row r="17" spans="1:7">
+      <c r="H16"/>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B17">
+        <v>1397681.0</v>
+      </c>
+      <c r="C17">
         <v>-27112192.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-9818495.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-9390219.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>8071781.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>6520000.0</v>
       </c>
-      <c r="G17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B18">
-        <v>-3681885.0</v>
+        <v>-3665821.0</v>
       </c>
       <c r="C18">
+        <v>-3215923.0</v>
+      </c>
+      <c r="D18">
         <v>-4162428.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2640374.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2769485.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2353000.0</v>
       </c>
-      <c r="G18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B21">
-        <v>-22989767.0</v>
+        <v>3854243.0</v>
       </c>
       <c r="C21">
+        <v>-24042053.0</v>
+      </c>
+      <c r="D21">
         <v>-6875742.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-5306930.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>13282073.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>8408000.0</v>
       </c>
-      <c r="G21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
-    </row>
-    <row r="24" spans="1:7">
+      <c r="H23"/>
+    </row>
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B25">
+        <v>1433010.0</v>
+      </c>
+      <c r="C25">
         <v>1332567.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1395260.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1181864.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1258419.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1308000.0</v>
       </c>
-      <c r="G25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B28">
-        <v>13917024.0</v>
+        <v>11883995.0</v>
       </c>
       <c r="C28">
+        <v>14382986.0</v>
+      </c>
+      <c r="D28">
         <v>13638926.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>14083337.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>14285468.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4340000.0</v>
       </c>
-      <c r="G28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:7">
+      <c r="H28"/>
+    </row>
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B29">
+        <v>-566266.0</v>
+      </c>
+      <c r="C29">
         <v>-833027.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1332751.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1568625.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3003910.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1999000.0</v>
       </c>
-      <c r="G29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:7">
+      <c r="H29"/>
+    </row>
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B30">
-        <v>167304110.0</v>
+        <v>129575448.0</v>
       </c>
       <c r="C30">
+        <v>168356396.0</v>
+      </c>
+      <c r="D30">
         <v>162438491.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>99695706.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>139882272.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>145285000.0</v>
       </c>
-      <c r="G30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:7">
+      <c r="H30"/>
+    </row>
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
-    </row>
-    <row r="32" spans="1:7">
+      <c r="H31"/>
+    </row>
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B32">
+        <v>133429691.0</v>
+      </c>
+      <c r="C32">
         <v>144314343.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>155562749.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>94388776.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>153164345.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>153693000.0</v>
       </c>
-      <c r="G32"/>
+      <c r="H32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M32"/>
+  <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>69</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K1" t="s">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>75</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:13">
+        <v>76</v>
+      </c>
+      <c r="N1" t="s">
+        <v>77</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B2">
+        <v>33136000.0</v>
+      </c>
+      <c r="C2">
+        <v>35569000.0</v>
+      </c>
+      <c r="D2">
         <v>24867000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>31448000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>24262000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>41735000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>35471000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>27806000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>45349000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>33382000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>45945000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>25317000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>42051000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>10527314.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B9">
+        <v>-1002000.0</v>
+      </c>
+      <c r="C9">
+        <v>8588000.0</v>
+      </c>
+      <c r="D9">
         <v>8425000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>3096000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-1900000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>466000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-7646000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>1513000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>122000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>212000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>762000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>4794000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>3100000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-6114538.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B10">
+        <v>-3447000.0</v>
+      </c>
+      <c r="C10">
+        <v>2388000.0</v>
+      </c>
+      <c r="D10">
         <v>5347000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-1381000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-4935000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-2303000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-16550000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-2745000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-4316000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-5825000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-3421000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>985000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-225000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-13393844.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B12">
+        <v>1045000.0</v>
+      </c>
+      <c r="C12">
+        <v>804000.0</v>
+      </c>
+      <c r="D12">
         <v>1050000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>1105000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>950000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>1030000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>1067000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>742000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>843000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>812000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>1044000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1336000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>971000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>641374.0</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14"/>
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B15">
+        <v>-3447000.0</v>
+      </c>
+      <c r="C15">
+        <v>2389000.0</v>
+      </c>
+      <c r="D15">
         <v>5346000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-1381000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-4935000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-3367000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-16596000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-2355000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-3250000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-7088000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-3116000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>516000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-313000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-10404219.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B17">
+        <v>-3447000.0</v>
+      </c>
+      <c r="C17">
+        <v>2389000.0</v>
+      </c>
+      <c r="D17">
         <v>5346000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-1381000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-4935000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-3367000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-16596000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-2355000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-3250000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-7088000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-3116000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>516000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-313000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-10404219.0</v>
       </c>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B18">
+        <v>-1045000.0</v>
+      </c>
+      <c r="C18">
+        <v>-804000.0</v>
+      </c>
+      <c r="D18">
         <v>-1050000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-1105000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-950000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-1030000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-1067000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-742000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-843000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-812000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-1044000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-1336000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-971000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-641374.0</v>
       </c>
     </row>
-    <row r="19" spans="1:13">
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B21">
+        <v>-4237000.0</v>
+      </c>
+      <c r="C21">
+        <v>4317000.0</v>
+      </c>
+      <c r="D21">
         <v>5576000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-1152000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-5639000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-3511000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-12434000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-2040000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-3553000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-3661000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-3268000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>2071000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>611000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-9958930.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22"/>
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-    </row>
-    <row r="24" spans="1:13">
+      <c r="N23"/>
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B25">
+        <v>353000.0</v>
+      </c>
+      <c r="C25">
+        <v>347010.0</v>
+      </c>
+      <c r="D25">
         <v>357000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>363000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>366000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>353567.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>362000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>310000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>307000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>341000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>336000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>361000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>357000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>389867.0</v>
       </c>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B28">
+        <v>2490000.0</v>
+      </c>
+      <c r="C28">
+        <v>3086000.0</v>
+      </c>
+      <c r="D28">
         <v>2625000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>3276000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2905000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>3015000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>3288000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>3345000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>3721000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2835000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>3763000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>3507000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3161000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>4238337.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B29">
+        <v>0.0</v>
+      </c>
+      <c r="C29">
+        <v>-1000.0</v>
+      </c>
+      <c r="D29">
         <v>1000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>0.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>0.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1064000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>46000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-390000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-1066000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1263000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-305000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>469000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>88000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-2989625.0</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B30">
+        <v>36371000.0</v>
+      </c>
+      <c r="C30">
+        <v>39840000.0</v>
+      </c>
+      <c r="D30">
         <v>27716000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>35696000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>28001000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>45712000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>40259000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>31359000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>49024000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>37255000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>49975000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>28040000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>44540000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>14371706.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
-    </row>
-    <row r="32" spans="1:13">
+      <c r="N31"/>
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B32">
+        <v>32134000.0</v>
+      </c>
+      <c r="C32">
+        <v>44157000.0</v>
+      </c>
+      <c r="D32">
         <v>33292000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>34544000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>22362000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>42201000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>27825000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>29319000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>45471000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>33594000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>46707000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>30111000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>45151000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>4412776.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G30"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:7">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B2">
+        <v>-7010022.0</v>
+      </c>
+      <c r="C2">
         <v>-8745827.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>-6771791.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>-5250899.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>320031.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4337000.0</v>
       </c>
-      <c r="G2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:7">
+      <c r="H2"/>
+    </row>
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B3">
+        <v>622632</v>
+      </c>
+      <c r="C3">
         <v>1414872</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>666601</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1305540</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>469649</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>188000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B6">
+        <v>-6591249.0</v>
+      </c>
+      <c r="C6">
         <v>2627355.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-2903049.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1296578.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-4812369.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-4917000.0</v>
       </c>
-      <c r="G6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B7">
-        <v>9709935.0</v>
+        <v>-12920882.0</v>
       </c>
       <c r="C7">
+        <v>9705268.0</v>
+      </c>
+      <c r="D7">
         <v>-6440599.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-18132412.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-7052277.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-5474000.0</v>
       </c>
-      <c r="G7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B10">
+        <v>-3131502.0</v>
+      </c>
+      <c r="C10">
         <v>15402832.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-7459704.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-2956466.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-6565978.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-4077000.0</v>
       </c>
-      <c r="G10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:7">
+      <c r="H10"/>
+    </row>
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
-    </row>
-    <row r="13" spans="1:7">
+      <c r="H12"/>
+    </row>
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B14">
+        <v>1433010.0</v>
+      </c>
+      <c r="C14">
         <v>1332567.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1395260.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1181867.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1258419.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1308000.0</v>
       </c>
-      <c r="G14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:7">
+      <c r="H14"/>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>7110000.0</v>
       </c>
-      <c r="G15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B16">
+        <v>-13722532.0</v>
+      </c>
+      <c r="C16">
         <v>-7010022.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-8745827.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-6771791.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-5250899.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>320000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4337000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B18">
-        <v>-9035219.0</v>
+        <v>-1509382.0</v>
       </c>
       <c r="C18">
+        <v>-9027188.0</v>
+      </c>
+      <c r="D18">
         <v>-10850091.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-26200247.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1382347.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1232000.0</v>
       </c>
-      <c r="G18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B19">
+        <v>-1888331.0</v>
+      </c>
+      <c r="C19">
         <v>1765603.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-922500.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-10496412.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>40992.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-681000.0</v>
       </c>
-      <c r="G19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>128</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>12240000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>23425078.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B21">
+        <v>-1113214.0</v>
+      </c>
+      <c r="C21">
         <v>6813862.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>4066017.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>13528915.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-3922105.0</v>
       </c>
-      <c r="F21"/>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B22">
+        <v>1397681.0</v>
+      </c>
+      <c r="C22">
         <v>-27112192.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-9818495.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-9390219.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>8070000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>6520000.0</v>
       </c>
-      <c r="G22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
-    </row>
-    <row r="24" spans="1:7">
+      <c r="H23"/>
+    </row>
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B25">
-        <v>2891600.0</v>
+        <v>3187876.0</v>
       </c>
       <c r="C25">
+        <v>2899631.0</v>
+      </c>
+      <c r="D25">
         <v>2615694.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2015986.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1883731.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2141000.0</v>
       </c>
-      <c r="G25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-120000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
-    </row>
-    <row r="29" spans="1:7">
+      <c r="H28"/>
+    </row>
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B29">
-        <v>-7620347.0</v>
+        <v>-886750.0</v>
       </c>
       <c r="C29">
+        <v>-7612316.0</v>
+      </c>
+      <c r="D29">
         <v>-10183490.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-24894707.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1851996.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1420000.0</v>
       </c>
-      <c r="G29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:7">
+      <c r="H29"/>
+    </row>
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
+      <c r="H30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>69</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K1" t="s">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>75</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:13">
+        <v>76</v>
+      </c>
+      <c r="N1" t="s">
+        <v>77</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B2">
+        <v>-13723000.0</v>
+      </c>
+      <c r="C2">
+        <v>-14030000.0</v>
+      </c>
+      <c r="D2">
         <v>-14578000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>-12698000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>-7010000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>-3064000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>-5173000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>-11940000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>-8746000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>-9841000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>-11741000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>-10658000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>-6772000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>-10908000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B3">
+        <v>84000</v>
+      </c>
+      <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
         <v>463000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>20000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>533000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>609872</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>358000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>148000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>299000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>200000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>272000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>175000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>20000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>996540</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B6">
+        <v>292000.0</v>
+      </c>
+      <c r="C6">
+        <v>-45249.0</v>
+      </c>
+      <c r="D6">
         <v>179000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-920000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-5805000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-4058645.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>3086000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>6819000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-3219000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>733000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>2119000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-1583000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-4172000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>3946422.0</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B7">
+        <v>2711000.0</v>
+      </c>
+      <c r="C7">
+        <v>-4507882.0</v>
+      </c>
+      <c r="D7">
         <v>-2719000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-1725000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-3969000.0</v>
       </c>
-      <c r="E7">
-[...2 lines deleted...]
-      <c r="F7">
+      <c r="G7">
+        <v>-2385732.0</v>
+      </c>
+      <c r="H7">
         <v>12000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>8210000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>3869000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1896000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-5156000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>4016000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-7197000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>14107588.0</v>
       </c>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B10">
+        <v>3133000.0</v>
+      </c>
+      <c r="C10">
+        <v>3952498.0</v>
+      </c>
+      <c r="D10">
         <v>2587000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-1344000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-8327000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>1779832.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>9965000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-1212000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>4870000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-12020000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-5571000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-1334000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>11465000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-2788466.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12"/>
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B14">
+        <v>353000.0</v>
+      </c>
+      <c r="C14">
+        <v>347010.0</v>
+      </c>
+      <c r="D14">
         <v>357000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>363000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>366000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>353567.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>362000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>310000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>307000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>341260.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>336000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>361000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>357000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>389867.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B16">
+        <v>-13730000.0</v>
+      </c>
+      <c r="C16">
+        <v>-13722532.0</v>
+      </c>
+      <c r="D16">
         <v>-14030000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-14578000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-12698000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-7010022.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-3064000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>-5173000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>-11940000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>-8746000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>-9841000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-11741000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-10658000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-6771791.0</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B18">
+        <v>2177000.0</v>
+      </c>
+      <c r="C18">
+        <v>3305618.0</v>
+      </c>
+      <c r="D18">
         <v>3760000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>1247000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-9822000.0</v>
       </c>
-      <c r="E18">
-[...2 lines deleted...]
-      <c r="F18">
+      <c r="G18">
+        <v>-5724188.0</v>
+      </c>
+      <c r="H18">
         <v>-9186000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>5230000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>653000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-1699000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-8199000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>5531000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-6483000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>3204753.0</v>
       </c>
     </row>
-    <row r="19" spans="1:13">
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>125</v>
-[...3 lines deleted...]
-      </c>
+        <v>127</v>
+      </c>
+      <c r="B19"/>
       <c r="C19">
-        <v>0.0</v>
+        <v>-1888331.0</v>
       </c>
       <c r="D19">
         <v>0.0</v>
       </c>
       <c r="E19">
+        <v>0.0</v>
+      </c>
+      <c r="F19">
+        <v>0.0</v>
+      </c>
+      <c r="G19">
         <v>-273397.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-3060000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>5150000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>2656000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>5837000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>269000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-5062000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>204000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-1492412.0</v>
       </c>
     </row>
-    <row r="20" spans="1:13">
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20">
         <v>12240000.0</v>
       </c>
-      <c r="J20"/>
-      <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
         <v>78.0</v>
       </c>
     </row>
-    <row r="21" spans="1:13">
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B21">
+        <v>-4755000.0</v>
+      </c>
+      <c r="C21">
+        <v>208786.0</v>
+      </c>
+      <c r="D21">
         <v>-1755000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-633000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>1066000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>2729862.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>12515000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-2448000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-    </row>
-    <row r="22" spans="1:13">
+      <c r="N21"/>
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B22">
+        <v>-3447000.0</v>
+      </c>
+      <c r="C22">
+        <v>2389000.0</v>
+      </c>
+      <c r="D22">
         <v>5346000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-1381000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-4935000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-3367000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-16596000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-2355000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-3250000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-7088000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-3116000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>516000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-313000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-10404219.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-    </row>
-    <row r="24" spans="1:13">
+      <c r="N23"/>
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B25">
+        <v>1021000.0</v>
+      </c>
+      <c r="C25">
+        <v>355876.0</v>
+      </c>
+      <c r="D25">
         <v>944000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>993000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>895000.0</v>
       </c>
-      <c r="E25">
-[...2 lines deleted...]
-      <c r="F25">
+      <c r="G25">
+        <v>843631.0</v>
+      </c>
+      <c r="H25">
         <v>689000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>600000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>767000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>577000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>661000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>531000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>847000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>454986.0</v>
       </c>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
-    </row>
-    <row r="29" spans="1:13">
+      <c r="N28"/>
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B29">
+        <v>2261000.0</v>
+      </c>
+      <c r="C29">
+        <v>2912250.0</v>
+      </c>
+      <c r="D29">
         <v>4223000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1267000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-9289000.0</v>
       </c>
-      <c r="E29">
-[...2 lines deleted...]
-      <c r="F29">
+      <c r="G29">
+        <v>-5114316.0</v>
+      </c>
+      <c r="H29">
         <v>-8828000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>5378000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>952000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-1499000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-7927000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>5706000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-6463000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>4201293.0</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
+      <c r="N30"/>
+      <c r="O30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>