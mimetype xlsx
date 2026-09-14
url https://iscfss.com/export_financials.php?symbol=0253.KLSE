--- v0 (2026-03-02)
+++ v1 (2026-09-14)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
@@ -229,50 +232,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -809,6804 +818,7752 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H62"/>
+  <dimension ref="A1:I62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2">
+        <v>6183000.0</v>
+      </c>
+      <c r="C2">
         <v>7387000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4246000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1957000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5516000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6270000.0</v>
       </c>
-      <c r="G2"/>
       <c r="H2"/>
-    </row>
-    <row r="3" spans="1:8">
+      <c r="I2"/>
+    </row>
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
-    </row>
-    <row r="4" spans="1:8">
+      <c r="I3"/>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-    </row>
-    <row r="6" spans="1:8">
+      <c r="I5"/>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-    </row>
-    <row r="7" spans="1:8">
+      <c r="I6"/>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7">
+        <v>676000.0</v>
+      </c>
+      <c r="C7">
         <v>594000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>796000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>316000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>239000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>203000.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
-    </row>
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8">
         <v>36935000.0</v>
       </c>
       <c r="C8">
         <v>36935000.0</v>
       </c>
       <c r="D8">
         <v>36935000.0</v>
       </c>
       <c r="E8">
-        <v>2490000.0</v>
+        <v>36935000.0</v>
       </c>
       <c r="F8">
         <v>2490000.0</v>
       </c>
-      <c r="G8"/>
+      <c r="G8">
+        <v>2490000.0</v>
+      </c>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-    </row>
-    <row r="10" spans="1:8">
+      <c r="I9"/>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>16676000.0</v>
+      </c>
+      <c r="C10">
         <v>12961000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>8445000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>24884000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>11432000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>7172000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1841000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>872000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-    </row>
-    <row r="12" spans="1:8">
+      <c r="I11"/>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>19</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>31465000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>19225000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>37884000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>12391000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>8102000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2741000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1772000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>36935000.0</v>
       </c>
       <c r="D13">
         <v>36935000.0</v>
       </c>
       <c r="E13">
-        <v>0.0</v>
+        <v>36935000.0</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
       <c r="G13">
         <v>0.0</v>
       </c>
       <c r="H13">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:8">
+      <c r="I13">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
+        <v>363147520.0</v>
+      </c>
+      <c r="C14">
         <v>363229120.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>363229000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>363229120.0</v>
       </c>
       <c r="E14">
         <v>363229120.0</v>
       </c>
       <c r="F14">
         <v>363229120.0</v>
       </c>
       <c r="G14">
         <v>363229120.0</v>
       </c>
       <c r="H14">
         <v>363229120.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:8">
+      <c r="I14">
+        <v>363229120.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-    </row>
-    <row r="16" spans="1:8">
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-    </row>
-    <row r="17" spans="1:8">
+      <c r="I16"/>
+    </row>
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
-    </row>
-    <row r="19" spans="1:8">
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20">
         <v>3448000.0</v>
       </c>
       <c r="C20">
         <v>3448000.0</v>
       </c>
       <c r="D20">
+        <v>3448000.0</v>
+      </c>
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-    </row>
-    <row r="22" spans="1:8">
+      <c r="I21"/>
+    </row>
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22">
+        <v>1853000.0</v>
+      </c>
+      <c r="C22">
         <v>964000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>788000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>358000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2022000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>661000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1018000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1060000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>30</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>89537000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>78287000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>70441000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>29817000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>21069000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>14384000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>9373000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>31</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>0.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>119000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>0.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>32</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>173000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>507000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>181000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>132000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>111000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>125000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>0.0</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
-    </row>
-    <row r="29" spans="1:8">
+      <c r="I28"/>
+    </row>
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B29">
+        <v>60805000.0</v>
+      </c>
+      <c r="C29">
         <v>66138000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>57638000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>50286000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>17910000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>9854000.0</v>
       </c>
-      <c r="G29"/>
       <c r="H29"/>
-    </row>
-    <row r="30" spans="1:8">
+      <c r="I29"/>
+    </row>
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30">
+        <v>25156000.0</v>
+      </c>
+      <c r="C30">
         <v>38341000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>28978000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>16603000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>9201000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>8408000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>9272000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>5293000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
-    </row>
-    <row r="32" spans="1:8">
+      <c r="I31"/>
+    </row>
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B32">
+        <v>46114000.0</v>
+      </c>
+      <c r="C32">
         <v>51393000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>43065000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>41666000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>17236000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>9424000.0</v>
       </c>
-      <c r="G32"/>
       <c r="H32"/>
-    </row>
-    <row r="33" spans="1:8">
+      <c r="I32"/>
+    </row>
+    <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
+        <v>18332000.0</v>
+      </c>
+      <c r="C33">
         <v>19508000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>19225000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>10202000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1408000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>919000.0</v>
       </c>
-      <c r="G33"/>
       <c r="H33"/>
-    </row>
-    <row r="34" spans="1:8">
+      <c r="I33"/>
+    </row>
+    <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
-    </row>
-    <row r="35" spans="1:8">
+      <c r="I34"/>
+    </row>
+    <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
+        <v>3641000.0</v>
+      </c>
+      <c r="C35">
         <v>4763000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>4878000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1582000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>734000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>489000.0</v>
       </c>
-      <c r="G35"/>
       <c r="H35"/>
-    </row>
-    <row r="36" spans="1:8">
+      <c r="I35"/>
+    </row>
+    <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
-    </row>
-    <row r="37" spans="1:8">
+      <c r="I36"/>
+    </row>
+    <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-    </row>
-    <row r="38" spans="1:8">
+      <c r="I37"/>
+    </row>
+    <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>45</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>2102000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>449000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>803000.0</v>
       </c>
       <c r="E38">
         <v>803000.0</v>
       </c>
       <c r="F38">
+        <v>803000.0</v>
+      </c>
+      <c r="G38">
         <v>644000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000.0</v>
       </c>
       <c r="H38">
         <v>48000.0</v>
       </c>
-    </row>
-    <row r="39" spans="1:8">
+      <c r="I38">
+        <v>48000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B39">
+        <v>46</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
         <v>285000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>107000.0</v>
       </c>
-      <c r="D39"/>
       <c r="E39">
-        <v>0.0</v>
+        <v>4573000.0</v>
       </c>
       <c r="F39">
         <v>0.0</v>
       </c>
       <c r="G39">
+        <v>0.0</v>
+      </c>
+      <c r="H39">
         <v>74000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>732000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:8">
+    <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="C40">
+        <v>47</v>
+      </c>
+      <c r="B40">
+        <v>1882000.0</v>
+      </c>
+      <c r="C40"/>
+      <c r="D40">
         <v>686000.0</v>
       </c>
-      <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
-    </row>
-    <row r="41" spans="1:8">
+      <c r="I40"/>
+    </row>
+    <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
-    </row>
-    <row r="42" spans="1:8">
+      <c r="I41"/>
+    </row>
+    <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B42">
+        <v>49</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42">
         <v>-410000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>328000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2490000.0</v>
       </c>
       <c r="F42">
         <v>2490000.0</v>
       </c>
       <c r="G42">
         <v>2490000.0</v>
       </c>
       <c r="H42">
+        <v>2490000.0</v>
+      </c>
+      <c r="I42">
         <v>1310000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:8">
+    <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
-    </row>
-    <row r="44" spans="1:8">
+      <c r="I43"/>
+    </row>
+    <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-    </row>
-    <row r="45" spans="1:8">
+      <c r="I44"/>
+    </row>
+    <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45">
+        <v>25411000.0</v>
+      </c>
+      <c r="C45">
         <v>14391000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>18533000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>9740000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>765000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>375000.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
-    </row>
-    <row r="46" spans="1:8">
+      <c r="I45"/>
+    </row>
+    <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
+        <v>13268000.0</v>
+      </c>
+      <c r="C46">
         <v>14391000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>15328000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>9399000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>605000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>275000.0</v>
       </c>
-      <c r="G46"/>
       <c r="H46"/>
-    </row>
-    <row r="47" spans="1:8">
+      <c r="I46"/>
+    </row>
+    <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>54</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>12835000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>15328000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>9399000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>605000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>275000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>358000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>43000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:8">
+    <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>37026000.0</v>
+      </c>
+      <c r="C48">
         <v>41333000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>20149000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>13351000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>15420000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>7364000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>2025000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>2885000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:8">
+    <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
-    </row>
-    <row r="50" spans="1:8">
+      <c r="I49"/>
+    </row>
+    <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>57</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
         <v>0.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>107000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>0.0</v>
       </c>
-      <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50">
         <v>0.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>568000.0</v>
       </c>
-      <c r="H50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:8">
+      <c r="I50"/>
+    </row>
+    <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
-    </row>
-    <row r="52" spans="1:8">
+      <c r="I51"/>
+    </row>
+    <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="B52"/>
       <c r="C52">
         <v>0.0</v>
       </c>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="H52">
         <v>568000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>0.0</v>
       </c>
     </row>
-    <row r="53" spans="1:8">
+    <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B53">
+        <v>5461000.0</v>
+      </c>
+      <c r="C53">
         <v>6743000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>10780000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>13000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>959000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>930000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="H53">
         <v>900000.0</v>
       </c>
-    </row>
-    <row r="54" spans="1:8">
+      <c r="I53">
+        <v>900000.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-    </row>
-    <row r="55" spans="1:8">
+      <c r="I54"/>
+    </row>
+    <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>88072000.0</v>
+      </c>
+      <c r="C55">
         <v>92917000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>78287000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>70441000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>29817000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>21069000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>14384000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>9373000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:8">
+    <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>69740000.0</v>
+      </c>
+      <c r="C56">
         <v>73409000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>59062000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>60239000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>28409000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>20150000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>13978000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>9282000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:8">
+    <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>23626000.0</v>
+      </c>
+      <c r="C57">
         <v>22016000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>15997000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>18573000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>11173000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>10726000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>9375000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>4601000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:8">
+    <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>27267000.0</v>
+      </c>
+      <c r="C58">
         <v>26779000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>20875000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>20155000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>11907000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>11215000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>9869000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>5178000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:8">
+    <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-    </row>
-    <row r="60" spans="1:8">
+      <c r="I59"/>
+    </row>
+    <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>60805000.0</v>
+      </c>
+      <c r="C60">
         <v>66138000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>57412000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>50286000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>17910000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>9854000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>4515000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>4195000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:8">
+    <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-    </row>
-    <row r="62" spans="1:8">
+      <c r="I61"/>
+    </row>
+    <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
+      <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P62"/>
+  <dimension ref="A1:S62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="P1" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:16">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>81</v>
+      </c>
+      <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2">
+        <v>9593000.0</v>
+      </c>
+      <c r="C2">
+        <v>6183000.0</v>
+      </c>
+      <c r="D2">
+        <v>8764000.0</v>
+      </c>
+      <c r="E2">
         <v>6516000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>4845000.0</v>
       </c>
-      <c r="D2"/>
-      <c r="E2">
+      <c r="G2"/>
+      <c r="H2">
         <v>7387000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>4668000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>6408000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>6357000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>4246000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>5244000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>7075000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>3200000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>1957000.0</v>
       </c>
-      <c r="N2"/>
-[...3 lines deleted...]
-    <row r="3" spans="1:16">
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2"/>
+    </row>
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
-    </row>
-    <row r="4" spans="1:16">
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+    </row>
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
-    </row>
-    <row r="6" spans="1:16">
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+    </row>
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
-    </row>
-    <row r="7" spans="1:16">
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+    </row>
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7">
+        <v>574000.0</v>
+      </c>
+      <c r="C7">
+        <v>676000.0</v>
+      </c>
+      <c r="D7">
+        <v>744000.0</v>
+      </c>
+      <c r="E7">
         <v>862000.0</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>811000.0</v>
       </c>
-      <c r="D7"/>
-      <c r="E7">
+      <c r="G7"/>
+      <c r="H7">
         <v>594000.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>666000.0</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>766000.0</v>
       </c>
-      <c r="H7">
+      <c r="K7">
         <v>701000.0</v>
       </c>
-      <c r="I7">
+      <c r="L7">
         <v>796000.0</v>
       </c>
-      <c r="J7">
+      <c r="M7">
         <v>646000.0</v>
       </c>
-      <c r="K7">
+      <c r="N7">
         <v>692000.0</v>
       </c>
-      <c r="L7">
+      <c r="O7">
         <v>472000.0</v>
       </c>
-      <c r="M7">
+      <c r="P7">
         <v>316000.0</v>
       </c>
-      <c r="N7"/>
-[...3 lines deleted...]
-    <row r="8" spans="1:16">
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+    </row>
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8">
         <v>36935000.0</v>
       </c>
       <c r="C8">
         <v>36935000.0</v>
       </c>
-      <c r="D8"/>
+      <c r="D8">
+        <v>36935000.0</v>
+      </c>
       <c r="E8">
         <v>36935000.0</v>
       </c>
       <c r="F8">
         <v>36935000.0</v>
       </c>
-      <c r="G8">
-[...1 lines deleted...]
-      </c>
+      <c r="G8"/>
       <c r="H8">
         <v>36935000.0</v>
       </c>
       <c r="I8">
         <v>36935000.0</v>
       </c>
       <c r="J8">
         <v>36935000.0</v>
       </c>
       <c r="K8">
         <v>36935000.0</v>
       </c>
       <c r="L8">
         <v>36935000.0</v>
       </c>
       <c r="M8">
         <v>36935000.0</v>
       </c>
-      <c r="N8"/>
-[...3 lines deleted...]
-    <row r="9" spans="1:16">
+      <c r="N8">
+        <v>36935000.0</v>
+      </c>
+      <c r="O8">
+        <v>36935000.0</v>
+      </c>
+      <c r="P8">
+        <v>36935000.0</v>
+      </c>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
-    </row>
-    <row r="10" spans="1:16">
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+    </row>
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>16538000.0</v>
+      </c>
+      <c r="C10">
+        <v>16676000.0</v>
+      </c>
+      <c r="D10">
+        <v>6410000.0</v>
+      </c>
+      <c r="E10">
         <v>9670000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>15760000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>14115000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>12961000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>9433000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>12770000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>7464000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>8445000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>12922000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>24708000.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>27424000.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>24884000.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>12210000.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>7246000.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>9153000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
-    </row>
-    <row r="12" spans="1:16">
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+    </row>
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>19</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12">
+        <v>11798000.0</v>
+      </c>
+      <c r="E12">
         <v>16797000.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>25025000.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>31465000.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>19704000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>16625000.0</v>
       </c>
-      <c r="G12"/>
-[...1 lines deleted...]
-      <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>34058000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>36924000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>37884000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>25210000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>7246000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>10130000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:16">
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
       <c r="D13">
         <v>36935000.0</v>
       </c>
       <c r="E13">
         <v>36935000.0</v>
       </c>
       <c r="F13">
         <v>36935000.0</v>
       </c>
-      <c r="G13"/>
-[...1 lines deleted...]
-      <c r="I13"/>
+      <c r="G13">
+        <v>36935000.0</v>
+      </c>
+      <c r="H13">
+        <v>36935000.0</v>
+      </c>
+      <c r="I13">
+        <v>36935000.0</v>
+      </c>
       <c r="J13"/>
-      <c r="K13">
-[...7 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
       <c r="N13">
         <v>36935000.0</v>
       </c>
       <c r="O13">
+        <v>36935000.0</v>
+      </c>
+      <c r="P13">
+        <v>36935000.0</v>
+      </c>
+      <c r="Q13">
+        <v>36935000.0</v>
+      </c>
+      <c r="R13">
         <v>14461000.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>0.0</v>
       </c>
     </row>
-    <row r="14" spans="1:16">
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
-        <v>363229000.0</v>
+        <v>362287520.0</v>
       </c>
       <c r="C14">
-        <v>363229000.0</v>
+        <v>363147520.0</v>
       </c>
       <c r="D14">
-        <v>363229000.0</v>
+        <v>363215000.0</v>
       </c>
       <c r="E14">
         <v>363229000.0</v>
       </c>
       <c r="F14">
         <v>363229000.0</v>
       </c>
       <c r="G14">
-        <v>363229120.0</v>
+        <v>363229000.0</v>
       </c>
       <c r="H14">
-        <v>363229120.0</v>
+        <v>363229000.0</v>
       </c>
       <c r="I14">
-        <v>363229120.0</v>
+        <v>363229000.0</v>
       </c>
       <c r="J14">
         <v>363229120.0</v>
       </c>
       <c r="K14">
         <v>363229120.0</v>
       </c>
       <c r="L14">
         <v>363229120.0</v>
       </c>
       <c r="M14">
         <v>363229120.0</v>
       </c>
       <c r="N14">
         <v>363229120.0</v>
       </c>
       <c r="O14">
         <v>363229120.0</v>
       </c>
       <c r="P14">
         <v>363229120.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:16">
+      <c r="Q14">
+        <v>363229120.0</v>
+      </c>
+      <c r="R14">
+        <v>363229120.0</v>
+      </c>
+      <c r="S14">
+        <v>363229120.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-    </row>
-    <row r="16" spans="1:16">
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+    </row>
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-    </row>
-    <row r="17" spans="1:16">
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+    </row>
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
-    </row>
-    <row r="19" spans="1:16">
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+    </row>
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20">
         <v>3448000.0</v>
       </c>
       <c r="C20">
         <v>3448000.0</v>
       </c>
       <c r="D20">
         <v>3448000.0</v>
       </c>
       <c r="E20">
         <v>3448000.0</v>
       </c>
       <c r="F20">
         <v>3448000.0</v>
       </c>
       <c r="G20">
         <v>3448000.0</v>
       </c>
       <c r="H20">
         <v>3448000.0</v>
       </c>
       <c r="I20">
         <v>3448000.0</v>
       </c>
       <c r="J20">
+        <v>3448000.0</v>
+      </c>
+      <c r="K20">
+        <v>3448000.0</v>
+      </c>
+      <c r="L20">
+        <v>3448000.0</v>
+      </c>
+      <c r="M20">
         <v>4883000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
-      <c r="P20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:16">
+      <c r="P20">
+        <v>0.0</v>
+      </c>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21">
-[...1 lines deleted...]
-      </c>
+      <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-      <c r="I21"/>
-      <c r="J21">
+      <c r="I21">
+        <v>1115000.0</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>5273000.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>4889000.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>111000.0</v>
       </c>
-      <c r="M21"/>
-[...1 lines deleted...]
-      <c r="O21"/>
       <c r="P21"/>
-    </row>
-    <row r="22" spans="1:16">
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+    </row>
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22">
+        <v>1622000.0</v>
+      </c>
+      <c r="C22">
+        <v>1853000.0</v>
+      </c>
+      <c r="D22">
+        <v>2646000.0</v>
+      </c>
+      <c r="E22">
         <v>2726000.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>2779000.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>2849000.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>964000.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>739000.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>773000.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>684000.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>788000.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>254000.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>254000.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>266000.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>358000.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>742000.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>2116000.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>612000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:16">
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>30</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23">
+        <v>84542000.0</v>
+      </c>
+      <c r="E23">
         <v>82902000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>84111000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>89537000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>92917000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>82009000.0</v>
       </c>
-      <c r="G23"/>
-[...1 lines deleted...]
-      <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23"/>
+      <c r="N23">
         <v>67331000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>60313000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>70441000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>70540000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>37945000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>30507000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:16">
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24">
         <v>0.0</v>
       </c>
-      <c r="E24">
+      <c r="H24">
         <v>0.0</v>
       </c>
-      <c r="F24">
+      <c r="I24">
         <v>0.0</v>
       </c>
-      <c r="G24">
+      <c r="J24">
         <v>64000.0</v>
       </c>
-      <c r="H24">
+      <c r="K24">
         <v>92000.0</v>
       </c>
-      <c r="I24">
+      <c r="L24">
         <v>119000.0</v>
       </c>
-      <c r="J24">
+      <c r="M24">
         <v>144000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N24"/>
       <c r="O24"/>
-      <c r="P24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:16">
+      <c r="P24">
+        <v>0.0</v>
+      </c>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+    </row>
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>32</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
+        <v>359000.0</v>
+      </c>
+      <c r="E25">
         <v>459000.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>424000.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>173000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>218000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>278000.0</v>
       </c>
-      <c r="G25"/>
-[...1 lines deleted...]
-      <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>384000.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>272000.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>181000.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>79000.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>111000.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>92000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:16">
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-    </row>
-    <row r="28" spans="1:16">
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
-    </row>
-    <row r="29" spans="1:16">
+      <c r="Q28"/>
+      <c r="R28"/>
+      <c r="S28"/>
+    </row>
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B29">
+        <v>62261000.0</v>
+      </c>
+      <c r="C29">
+        <v>60805000.0</v>
+      </c>
+      <c r="D29">
+        <v>59913000.0</v>
+      </c>
+      <c r="E29">
         <v>57929000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>59508000.0</v>
       </c>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="G29"/>
+      <c r="H29">
         <v>66138000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>60566000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>53957000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>58011000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>57638000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>54013000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>53324000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>49790000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>50286000.0</v>
       </c>
-      <c r="N29"/>
-[...3 lines deleted...]
-    <row r="30" spans="1:16">
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+    </row>
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30">
-        <v>32862000.0</v>
+        <v>24468000.0</v>
       </c>
       <c r="C30">
-        <v>28176000.0</v>
+        <v>25156000.0</v>
       </c>
       <c r="D30">
+        <v>32861000.0</v>
+      </c>
+      <c r="E30">
+        <v>22284000.0</v>
+      </c>
+      <c r="F30">
+        <v>16695000.0</v>
+      </c>
+      <c r="G30">
         <v>30410000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>47621000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>39353000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>27369000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>31433000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>28978000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>16305000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>14578000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>10361000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>21176000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>31407000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>15654000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>15883000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:16">
+    <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
-    </row>
-    <row r="32" spans="1:16">
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+    </row>
+    <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B32">
+        <v>45469000.0</v>
+      </c>
+      <c r="C32">
+        <v>46114000.0</v>
+      </c>
+      <c r="D32">
+        <v>43620000.0</v>
+      </c>
+      <c r="E32">
         <v>41527000.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>44128000.0</v>
       </c>
-      <c r="D32"/>
-      <c r="E32">
+      <c r="G32"/>
+      <c r="H32">
         <v>51393000.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>42975000.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>36784000.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>41693000.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>43065000.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>36372000.0</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>38090000.0</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>38755000.0</v>
       </c>
-      <c r="M32">
+      <c r="P32">
         <v>41666000.0</v>
       </c>
-      <c r="N32"/>
-[...3 lines deleted...]
-    <row r="33" spans="1:16">
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+    </row>
+    <row r="33" spans="1:19">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
+        <v>18902000.0</v>
+      </c>
+      <c r="C33">
+        <v>18332000.0</v>
+      </c>
+      <c r="D33">
+        <v>19345000.0</v>
+      </c>
+      <c r="E33">
         <v>19504000.0</v>
       </c>
-      <c r="C33">
+      <c r="F33">
         <v>19824000.0</v>
       </c>
-      <c r="D33"/>
-      <c r="E33">
+      <c r="G33"/>
+      <c r="H33">
         <v>19508000.0</v>
       </c>
-      <c r="F33">
+      <c r="I33">
         <v>21541000.0</v>
       </c>
-      <c r="G33">
+      <c r="J33">
         <v>20129000.0</v>
       </c>
-      <c r="H33">
+      <c r="K33">
         <v>19065000.0</v>
       </c>
-      <c r="I33">
+      <c r="L33">
         <v>19225000.0</v>
       </c>
-      <c r="J33">
+      <c r="M33">
         <v>22017000.0</v>
       </c>
-      <c r="K33">
+      <c r="N33">
         <v>16570000.0</v>
       </c>
-      <c r="L33">
+      <c r="O33">
         <v>12184000.0</v>
       </c>
-      <c r="M33">
+      <c r="P33">
         <v>10202000.0</v>
       </c>
-      <c r="N33"/>
-[...3 lines deleted...]
-    <row r="34" spans="1:16">
+      <c r="Q33"/>
+      <c r="R33"/>
+      <c r="S33"/>
+    </row>
+    <row r="34" spans="1:19">
       <c r="A34" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-      <c r="J34">
-[...1 lines deleted...]
-      </c>
+      <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34"/>
+      <c r="M34">
+        <v>2776000.0</v>
+      </c>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
-    </row>
-    <row r="35" spans="1:16">
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+    </row>
+    <row r="35" spans="1:19">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
+        <v>2110000.0</v>
+      </c>
+      <c r="C35">
+        <v>3641000.0</v>
+      </c>
+      <c r="D35">
+        <v>3052000.0</v>
+      </c>
+      <c r="E35">
         <v>3102000.0</v>
       </c>
-      <c r="C35">
+      <c r="F35">
         <v>4444000.0</v>
       </c>
-      <c r="D35"/>
-      <c r="E35">
+      <c r="G35"/>
+      <c r="H35">
         <v>4763000.0</v>
       </c>
-      <c r="F35">
+      <c r="I35">
         <v>3950000.0</v>
       </c>
-      <c r="G35">
+      <c r="J35">
         <v>3128000.0</v>
       </c>
-      <c r="H35">
+      <c r="K35">
         <v>2947000.0</v>
       </c>
-      <c r="I35">
+      <c r="L35">
         <v>4878000.0</v>
       </c>
-      <c r="J35">
+      <c r="M35">
         <v>4625000.0</v>
       </c>
-      <c r="K35">
+      <c r="N35">
         <v>1336000.0</v>
       </c>
-      <c r="L35">
+      <c r="O35">
         <v>1149000.0</v>
       </c>
-      <c r="M35">
+      <c r="P35">
         <v>1582000.0</v>
       </c>
-      <c r="N35"/>
-[...3 lines deleted...]
-    <row r="36" spans="1:16">
+      <c r="Q35"/>
+      <c r="R35"/>
+      <c r="S35"/>
+    </row>
+    <row r="36" spans="1:19">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
-    </row>
-    <row r="37" spans="1:16">
+      <c r="Q36"/>
+      <c r="R36"/>
+      <c r="S36"/>
+    </row>
+    <row r="37" spans="1:19">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
-    </row>
-    <row r="38" spans="1:16">
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+    </row>
+    <row r="38" spans="1:19">
       <c r="A38" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>45</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
+        <v>2332000.0</v>
+      </c>
+      <c r="E38">
         <v>2213000.0</v>
       </c>
-      <c r="C38">
+      <c r="F38">
         <v>2131000.0</v>
       </c>
-      <c r="D38">
+      <c r="G38">
         <v>2102000.0</v>
       </c>
-      <c r="E38">
+      <c r="H38">
         <v>1669000.0</v>
       </c>
-      <c r="F38">
+      <c r="I38">
         <v>1615000.0</v>
       </c>
-      <c r="G38"/>
-[...1 lines deleted...]
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
-[...7 lines deleted...]
-      </c>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38"/>
       <c r="N38">
         <v>803000.0</v>
       </c>
       <c r="O38">
         <v>803000.0</v>
       </c>
       <c r="P38">
         <v>803000.0</v>
       </c>
-    </row>
-    <row r="39" spans="1:16">
+      <c r="Q38">
+        <v>803000.0</v>
+      </c>
+      <c r="R38">
+        <v>803000.0</v>
+      </c>
+      <c r="S38">
+        <v>803000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:19">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
-      <c r="D39"/>
-[...1 lines deleted...]
-      <c r="F39"/>
+      <c r="D39">
+        <v>8897000.0</v>
+      </c>
+      <c r="E39">
+        <v>10578000.0</v>
+      </c>
+      <c r="F39">
+        <v>11481000.0</v>
+      </c>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
-    </row>
-    <row r="40" spans="1:16">
+      <c r="Q39"/>
+      <c r="R39"/>
+      <c r="S39"/>
+    </row>
+    <row r="40" spans="1:19">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40"/>
-      <c r="C40"/>
+      <c r="C40">
+        <v>1882000.0</v>
+      </c>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
-      <c r="I40">
-[...1 lines deleted...]
-      </c>
+      <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
-      <c r="L40"/>
+      <c r="L40">
+        <v>686000.0</v>
+      </c>
       <c r="M40"/>
       <c r="N40"/>
       <c r="O40"/>
       <c r="P40"/>
-    </row>
-    <row r="41" spans="1:16">
+      <c r="Q40"/>
+      <c r="R40"/>
+      <c r="S40"/>
+    </row>
+    <row r="41" spans="1:19">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
-    </row>
-    <row r="42" spans="1:16">
+      <c r="Q41"/>
+      <c r="R41"/>
+      <c r="S41"/>
+    </row>
+    <row r="42" spans="1:19">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
+      <c r="K42"/>
+      <c r="L42"/>
+      <c r="M42"/>
+      <c r="N42">
         <v>12000.0</v>
       </c>
-      <c r="L42">
+      <c r="O42">
         <v>176000.0</v>
       </c>
-      <c r="M42">
+      <c r="P42">
         <v>0.0</v>
       </c>
-      <c r="N42">
+      <c r="Q42">
         <v>0.0</v>
       </c>
-      <c r="O42">
+      <c r="R42">
         <v>0.0</v>
       </c>
-      <c r="P42">
+      <c r="S42">
         <v>2490000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:16">
+    <row r="43" spans="1:19">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
-    </row>
-    <row r="44" spans="1:16">
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+    </row>
+    <row r="44" spans="1:19">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
-    </row>
-    <row r="45" spans="1:16">
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+    </row>
+    <row r="45" spans="1:19">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45">
+        <v>13841000.0</v>
+      </c>
+      <c r="C45">
+        <v>25411000.0</v>
+      </c>
+      <c r="D45">
+        <v>13565000.0</v>
+      </c>
+      <c r="E45">
         <v>13843000.0</v>
       </c>
-      <c r="C45">
+      <c r="F45">
         <v>14245000.0</v>
       </c>
-      <c r="D45"/>
-      <c r="E45">
+      <c r="G45"/>
+      <c r="H45">
         <v>14391000.0</v>
       </c>
-      <c r="F45">
+      <c r="I45">
         <v>15363000.0</v>
       </c>
-      <c r="G45">
+      <c r="J45">
         <v>15965000.0</v>
       </c>
-      <c r="H45">
+      <c r="K45">
         <v>14955000.0</v>
       </c>
-      <c r="I45">
+      <c r="L45">
         <v>18533000.0</v>
       </c>
-      <c r="J45">
+      <c r="M45">
         <v>11058000.0</v>
       </c>
-      <c r="K45">
+      <c r="N45">
         <v>10878000.0</v>
       </c>
-      <c r="L45">
+      <c r="O45">
         <v>11270000.0</v>
       </c>
-      <c r="M45">
+      <c r="P45">
         <v>9740000.0</v>
       </c>
-      <c r="N45"/>
-[...3 lines deleted...]
-    <row r="46" spans="1:16">
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+    </row>
+    <row r="46" spans="1:19">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
+        <v>13841000.0</v>
+      </c>
+      <c r="C46">
+        <v>13268000.0</v>
+      </c>
+      <c r="D46">
+        <v>13565000.0</v>
+      </c>
+      <c r="E46">
         <v>13843000.0</v>
       </c>
-      <c r="C46">
+      <c r="F46">
         <v>14245000.0</v>
       </c>
-      <c r="D46"/>
-      <c r="E46">
+      <c r="G46"/>
+      <c r="H46">
         <v>14391000.0</v>
       </c>
-      <c r="F46">
+      <c r="I46">
         <v>15363000.0</v>
       </c>
-      <c r="G46">
+      <c r="J46">
         <v>15965000.0</v>
       </c>
-      <c r="H46">
+      <c r="K46">
         <v>14955000.0</v>
       </c>
-      <c r="I46">
+      <c r="L46">
         <v>15328000.0</v>
       </c>
-      <c r="J46">
+      <c r="M46">
         <v>11058000.0</v>
       </c>
-      <c r="K46">
+      <c r="N46">
         <v>10878000.0</v>
       </c>
-      <c r="L46">
+      <c r="O46">
         <v>11270000.0</v>
       </c>
-      <c r="M46">
+      <c r="P46">
         <v>9399000.0</v>
       </c>
-      <c r="N46"/>
-[...3 lines deleted...]
-    <row r="47" spans="1:16">
+      <c r="Q46"/>
+      <c r="R46"/>
+      <c r="S46"/>
+    </row>
+    <row r="47" spans="1:19">
       <c r="A47" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>54</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
+        <v>13565000.0</v>
+      </c>
+      <c r="E47">
         <v>13843000.0</v>
       </c>
-      <c r="C47">
+      <c r="F47">
         <v>14245000.0</v>
       </c>
-      <c r="D47">
+      <c r="G47">
         <v>12835000.0</v>
       </c>
-      <c r="E47">
+      <c r="H47">
         <v>14391000.0</v>
       </c>
-      <c r="F47">
+      <c r="I47">
         <v>15363000.0</v>
       </c>
-      <c r="G47"/>
-[...1 lines deleted...]
-      <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>10878000.0</v>
       </c>
-      <c r="L47">
+      <c r="O47">
         <v>11270000.0</v>
       </c>
-      <c r="M47">
+      <c r="P47">
         <v>9399000.0</v>
       </c>
-      <c r="N47">
+      <c r="Q47">
         <v>517000.0</v>
       </c>
-      <c r="O47">
+      <c r="R47">
         <v>569000.0</v>
       </c>
-      <c r="P47">
+      <c r="S47">
         <v>576000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:16">
+    <row r="48" spans="1:19">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>38649000.0</v>
+      </c>
+      <c r="C48">
+        <v>37026000.0</v>
+      </c>
+      <c r="D48">
+        <v>22983000.0</v>
+      </c>
+      <c r="E48">
         <v>20994000.0</v>
       </c>
-      <c r="C48">
+      <c r="F48">
         <v>22573000.0</v>
       </c>
-      <c r="D48">
+      <c r="G48">
         <v>23823000.0</v>
       </c>
-      <c r="E48">
+      <c r="H48">
         <v>29203000.0</v>
       </c>
-      <c r="F48">
+      <c r="I48">
         <v>23631000.0</v>
       </c>
-      <c r="G48">
+      <c r="J48">
         <v>28527000.0</v>
       </c>
-      <c r="H48">
+      <c r="K48">
         <v>32192000.0</v>
       </c>
-      <c r="I48">
+      <c r="L48">
         <v>31967000.0</v>
       </c>
-      <c r="J48">
+      <c r="M48">
         <v>28385000.0</v>
       </c>
-      <c r="K48">
+      <c r="N48">
         <v>16377000.0</v>
       </c>
-      <c r="L48">
+      <c r="O48">
         <v>12679000.0</v>
       </c>
-      <c r="M48">
+      <c r="P48">
         <v>13351000.0</v>
       </c>
-      <c r="N48">
+      <c r="Q48">
         <v>9967000.0</v>
       </c>
-      <c r="O48">
+      <c r="R48">
         <v>2984000.0</v>
       </c>
-      <c r="P48">
+      <c r="S48">
         <v>16802000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:16">
+    <row r="49" spans="1:19">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
-    </row>
-    <row r="50" spans="1:16">
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+    </row>
+    <row r="50" spans="1:19">
       <c r="A50" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50">
         <v>0.0</v>
       </c>
-      <c r="F50">
+      <c r="I50">
         <v>0.0</v>
       </c>
-      <c r="G50">
+      <c r="J50">
         <v>108000.0</v>
       </c>
-      <c r="H50">
+      <c r="K50">
         <v>108000.0</v>
       </c>
-      <c r="I50">
+      <c r="L50">
         <v>107000.0</v>
       </c>
-      <c r="J50">
+      <c r="M50">
         <v>105000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
-      <c r="P50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:16">
+      <c r="P50">
+        <v>0.0</v>
+      </c>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+    </row>
+    <row r="51" spans="1:19">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
-    </row>
-    <row r="52" spans="1:16">
+      <c r="Q51"/>
+      <c r="R51"/>
+      <c r="S51"/>
+    </row>
+    <row r="52" spans="1:19">
       <c r="A52" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52"/>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
-      <c r="G52"/>
-[...1 lines deleted...]
-      <c r="I52"/>
+      <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="H52">
+        <v>0.0</v>
+      </c>
+      <c r="I52">
+        <v>0.0</v>
+      </c>
       <c r="J52"/>
-      <c r="K52">
-[...7 lines deleted...]
-      </c>
+      <c r="K52"/>
+      <c r="L52"/>
+      <c r="M52"/>
       <c r="N52">
         <v>0.0</v>
       </c>
       <c r="O52">
         <v>0.0</v>
       </c>
       <c r="P52">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:16">
+      <c r="Q52">
+        <v>0.0</v>
+      </c>
+      <c r="R52">
+        <v>0.0</v>
+      </c>
+      <c r="S52">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:19">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B53">
+        <v>8220000.0</v>
+      </c>
+      <c r="C53">
+        <v>5461000.0</v>
+      </c>
+      <c r="D53">
+        <v>5388000.0</v>
+      </c>
+      <c r="E53">
         <v>7127000.0</v>
       </c>
-      <c r="C53">
+      <c r="F53">
         <v>9265000.0</v>
       </c>
-      <c r="D53">
+      <c r="G53">
         <v>17350000.0</v>
       </c>
-      <c r="E53">
+      <c r="H53">
         <v>6743000.0</v>
       </c>
-      <c r="F53">
+      <c r="I53">
         <v>7192000.0</v>
       </c>
-      <c r="G53">
+      <c r="J53">
         <v>3651000.0</v>
       </c>
-      <c r="H53">
+      <c r="K53">
         <v>7289000.0</v>
       </c>
-      <c r="I53">
+      <c r="L53">
         <v>10780000.0</v>
       </c>
-      <c r="J53">
+      <c r="M53">
         <v>13362000.0</v>
       </c>
-      <c r="K53">
+      <c r="N53">
         <v>9350000.0</v>
       </c>
-      <c r="L53">
+      <c r="O53">
         <v>9500000.0</v>
       </c>
-      <c r="M53">
+      <c r="P53">
         <v>13000000.0</v>
       </c>
-      <c r="N53">
+      <c r="Q53">
         <v>13000000.0</v>
       </c>
-      <c r="O53">
+      <c r="R53">
         <v>0.0</v>
       </c>
-      <c r="P53">
+      <c r="S53">
         <v>977000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:16">
+    <row r="54" spans="1:19">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
-    </row>
-    <row r="55" spans="1:16">
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+    </row>
+    <row r="55" spans="1:19">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>88096000.0</v>
+      </c>
+      <c r="C55">
+        <v>88072000.0</v>
+      </c>
+      <c r="D55">
+        <v>84542000.0</v>
+      </c>
+      <c r="E55">
         <v>82902000.0</v>
       </c>
-      <c r="C55">
+      <c r="F55">
         <v>84111000.0</v>
       </c>
-      <c r="D55">
+      <c r="G55">
         <v>89537000.0</v>
       </c>
-      <c r="E55">
+      <c r="H55">
         <v>92917000.0</v>
       </c>
-      <c r="F55">
+      <c r="I55">
         <v>82009000.0</v>
       </c>
-      <c r="G55">
+      <c r="J55">
         <v>75487000.0</v>
       </c>
-      <c r="H55">
+      <c r="K55">
         <v>78642000.0</v>
       </c>
-      <c r="I55">
+      <c r="L55">
         <v>78287000.0</v>
       </c>
-      <c r="J55">
+      <c r="M55">
         <v>73296000.0</v>
       </c>
-      <c r="K55">
+      <c r="N55">
         <v>67331000.0</v>
       </c>
-      <c r="L55">
+      <c r="O55">
         <v>60313000.0</v>
       </c>
-      <c r="M55">
+      <c r="P55">
         <v>70441000.0</v>
       </c>
-      <c r="N55">
+      <c r="Q55">
         <v>70540000.0</v>
       </c>
-      <c r="O55">
+      <c r="R55">
         <v>37945000.0</v>
       </c>
-      <c r="P55">
+      <c r="S55">
         <v>30507000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:16">
+    <row r="56" spans="1:19">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>69194000.0</v>
+      </c>
+      <c r="C56">
+        <v>69740000.0</v>
+      </c>
+      <c r="D56">
+        <v>65197000.0</v>
+      </c>
+      <c r="E56">
         <v>63398000.0</v>
       </c>
-      <c r="C56">
+      <c r="F56">
         <v>64287000.0</v>
       </c>
-      <c r="D56">
+      <c r="G56">
         <v>71152000.0</v>
       </c>
-      <c r="E56">
+      <c r="H56">
         <v>73409000.0</v>
       </c>
-      <c r="F56">
+      <c r="I56">
         <v>60468000.0</v>
       </c>
-      <c r="G56">
+      <c r="J56">
         <v>55358000.0</v>
       </c>
-      <c r="H56">
+      <c r="K56">
         <v>59577000.0</v>
       </c>
-      <c r="I56">
+      <c r="L56">
         <v>59062000.0</v>
       </c>
-      <c r="J56">
+      <c r="M56">
         <v>51279000.0</v>
       </c>
-      <c r="K56">
+      <c r="N56">
         <v>50761000.0</v>
       </c>
-      <c r="L56">
+      <c r="O56">
         <v>48129000.0</v>
       </c>
-      <c r="M56">
+      <c r="P56">
         <v>60239000.0</v>
       </c>
-      <c r="N56">
+      <c r="Q56">
         <v>69220000.0</v>
       </c>
-      <c r="O56">
+      <c r="R56">
         <v>36573000.0</v>
       </c>
-      <c r="P56">
+      <c r="S56">
         <v>29128000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:16">
+    <row r="57" spans="1:19">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>23725000.0</v>
+      </c>
+      <c r="C57">
+        <v>23626000.0</v>
+      </c>
+      <c r="D57">
+        <v>21577000.0</v>
+      </c>
+      <c r="E57">
         <v>21871000.0</v>
       </c>
-      <c r="C57">
+      <c r="F57">
         <v>20159000.0</v>
       </c>
-      <c r="D57">
+      <c r="G57">
         <v>23717000.0</v>
       </c>
-      <c r="E57">
+      <c r="H57">
         <v>22016000.0</v>
       </c>
-      <c r="F57">
+      <c r="I57">
         <v>17493000.0</v>
       </c>
-      <c r="G57">
+      <c r="J57">
         <v>18574000.0</v>
       </c>
-      <c r="H57">
+      <c r="K57">
         <v>17884000.0</v>
       </c>
-      <c r="I57">
+      <c r="L57">
         <v>15997000.0</v>
       </c>
-      <c r="J57">
+      <c r="M57">
         <v>14907000.0</v>
       </c>
-      <c r="K57">
+      <c r="N57">
         <v>12671000.0</v>
       </c>
-      <c r="L57">
+      <c r="O57">
         <v>9374000.0</v>
       </c>
-      <c r="M57">
+      <c r="P57">
         <v>18573000.0</v>
       </c>
-      <c r="N57">
+      <c r="Q57">
         <v>22532000.0</v>
       </c>
-      <c r="O57">
+      <c r="R57">
         <v>20056000.0</v>
       </c>
-      <c r="P57">
+      <c r="S57">
         <v>10851000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:16">
+    <row r="58" spans="1:19">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>25835000.0</v>
+      </c>
+      <c r="C58">
+        <v>27267000.0</v>
+      </c>
+      <c r="D58">
+        <v>24629000.0</v>
+      </c>
+      <c r="E58">
         <v>24973000.0</v>
       </c>
-      <c r="C58">
+      <c r="F58">
         <v>24603000.0</v>
       </c>
-      <c r="D58">
+      <c r="G58">
         <v>28779000.0</v>
       </c>
-      <c r="E58">
+      <c r="H58">
         <v>26779000.0</v>
       </c>
-      <c r="F58">
+      <c r="I58">
         <v>21443000.0</v>
       </c>
-      <c r="G58">
+      <c r="J58">
         <v>21702000.0</v>
       </c>
-      <c r="H58">
+      <c r="K58">
         <v>20831000.0</v>
       </c>
-      <c r="I58">
+      <c r="L58">
         <v>20875000.0</v>
       </c>
-      <c r="J58">
+      <c r="M58">
         <v>19532000.0</v>
       </c>
-      <c r="K58">
+      <c r="N58">
         <v>14007000.0</v>
       </c>
-      <c r="L58">
+      <c r="O58">
         <v>10523000.0</v>
       </c>
-      <c r="M58">
+      <c r="P58">
         <v>20155000.0</v>
       </c>
-      <c r="N58">
+      <c r="Q58">
         <v>23638000.0</v>
       </c>
-      <c r="O58">
+      <c r="R58">
         <v>20500000.0</v>
       </c>
-      <c r="P58">
+      <c r="S58">
         <v>11215000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:16">
+    <row r="59" spans="1:19">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
-    </row>
-    <row r="60" spans="1:16">
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+    </row>
+    <row r="60" spans="1:19">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>62261000.0</v>
+      </c>
+      <c r="C60">
+        <v>60805000.0</v>
+      </c>
+      <c r="D60">
+        <v>59913000.0</v>
+      </c>
+      <c r="E60">
         <v>57929000.0</v>
       </c>
-      <c r="C60">
+      <c r="F60">
         <v>59508000.0</v>
       </c>
-      <c r="D60">
+      <c r="G60">
         <v>60758000.0</v>
       </c>
-      <c r="E60">
+      <c r="H60">
         <v>66138000.0</v>
       </c>
-      <c r="F60">
+      <c r="I60">
         <v>60566000.0</v>
       </c>
-      <c r="G60">
+      <c r="J60">
         <v>53785000.0</v>
       </c>
-      <c r="H60">
+      <c r="K60">
         <v>57811000.0</v>
       </c>
-      <c r="I60">
+      <c r="L60">
         <v>57412000.0</v>
       </c>
-      <c r="J60">
+      <c r="M60">
         <v>53764000.0</v>
       </c>
-      <c r="K60">
+      <c r="N60">
         <v>53324000.0</v>
       </c>
-      <c r="L60">
+      <c r="O60">
         <v>49790000.0</v>
       </c>
-      <c r="M60">
+      <c r="P60">
         <v>50286000.0</v>
       </c>
-      <c r="N60">
+      <c r="Q60">
         <v>46902000.0</v>
       </c>
-      <c r="O60">
+      <c r="R60">
         <v>17445000.0</v>
       </c>
-      <c r="P60">
+      <c r="S60">
         <v>19292000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:16">
+    <row r="61" spans="1:19">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-    </row>
-    <row r="62" spans="1:16">
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+    </row>
+    <row r="62" spans="1:19">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H32"/>
+  <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B2">
+        <v>57895000.0</v>
+      </c>
+      <c r="C2">
         <v>62756000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>33021000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>45499000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>27293000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>29753000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>22162000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>11838000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
-    </row>
-    <row r="4" spans="1:8">
+      <c r="I3"/>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-    </row>
-    <row r="6" spans="1:8">
+      <c r="I5"/>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-    </row>
-    <row r="7" spans="1:8">
+      <c r="I6"/>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
-    </row>
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B9">
+        <v>28549000.0</v>
+      </c>
+      <c r="C9">
         <v>51766000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>38908000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>27342000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>17293000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>14062000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>8896000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B10">
+        <v>2386000.0</v>
+      </c>
+      <c r="C10">
         <v>19669000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>24878000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>16668000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>10527000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>9302000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4411000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4304000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-    </row>
-    <row r="12" spans="1:8">
+      <c r="I11"/>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B12">
+        <v>471000.0</v>
+      </c>
+      <c r="C12">
         <v>44000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>38000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>15000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>23000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>39000.0</v>
       </c>
-      <c r="G12"/>
       <c r="H12"/>
-    </row>
-    <row r="13" spans="1:8">
+      <c r="I12"/>
+    </row>
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>95</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>814000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>38000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>15000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>23000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>43000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>46000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
-    </row>
-    <row r="15" spans="1:8">
+      <c r="I14"/>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B15">
+        <v>1183000.0</v>
+      </c>
+      <c r="C15">
         <v>14255000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>18345000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>12118000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>7796000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>7046000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>3558000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>3542000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:8">
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>98</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>14255000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>18345000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>12118000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>7796000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>7046000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3558000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3542000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B17">
+        <v>1183000.0</v>
+      </c>
+      <c r="C17">
         <v>17457000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>18345000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>12118000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>7796000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>7046000.0</v>
       </c>
-      <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B18">
+        <v>-471000.0</v>
+      </c>
+      <c r="C18">
         <v>-44000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-38000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-15000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-23000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-4000.0</v>
       </c>
-      <c r="G18"/>
       <c r="H18"/>
-    </row>
-    <row r="19" spans="1:8">
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B21">
+        <v>9021000.0</v>
+      </c>
+      <c r="C21">
         <v>20933000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>23018000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>18581000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>10584000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>9406000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>4462000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4307000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-    </row>
-    <row r="23" spans="1:8">
+      <c r="I22"/>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
-    </row>
-    <row r="24" spans="1:8">
+      <c r="I23"/>
+    </row>
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B25">
+        <v>5158000.0</v>
+      </c>
+      <c r="C25">
         <v>3957000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3201000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>382000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>200000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>170000.0</v>
       </c>
-      <c r="G25"/>
       <c r="H25"/>
-    </row>
-    <row r="26" spans="1:8">
+      <c r="I25"/>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B28">
+        <v>19484000.0</v>
+      </c>
+      <c r="C28">
         <v>25430000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>12331000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>7586000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6269000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4456000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4270000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2550000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B29">
+        <v>1203000.0</v>
+      </c>
+      <c r="C29">
         <v>5414000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>6533000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4550000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2731000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2256000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>853000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>762000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B30">
+        <v>77423000.0</v>
+      </c>
+      <c r="C30">
         <v>93589000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>48911000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>54260000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>33818000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>34382000.0</v>
       </c>
-      <c r="G30"/>
       <c r="H30"/>
-    </row>
-    <row r="31" spans="1:8">
+      <c r="I30"/>
+    </row>
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
-    </row>
-    <row r="32" spans="1:8">
+      <c r="I31"/>
+    </row>
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B32">
+        <v>86444000.0</v>
+      </c>
+      <c r="C32">
         <v>114522000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>71929000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>72841000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>44586000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>43815000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>31058000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>18838000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P32"/>
+  <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="P1" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:16">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>81</v>
+      </c>
+      <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B2">
+        <v>13238000.0</v>
+      </c>
+      <c r="C2">
+        <v>13770000.0</v>
+      </c>
+      <c r="D2">
+        <v>20010000.0</v>
+      </c>
+      <c r="E2">
         <v>12275000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>11344000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>9024000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>12069000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>13363000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>12422000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>16294000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>11285000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>7310000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>8766000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>6814000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>18942000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>17212000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>4745000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>5667000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:16">
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
-    </row>
-    <row r="4" spans="1:16">
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+    </row>
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
-    </row>
-    <row r="6" spans="1:16">
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+    </row>
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
-    </row>
-    <row r="7" spans="1:16">
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+    </row>
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
-    </row>
-    <row r="8" spans="1:16">
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+    </row>
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B9">
+        <v>7941000.0</v>
+      </c>
+      <c r="C9">
+        <v>9894000.0</v>
+      </c>
+      <c r="D9">
+        <v>7655000.0</v>
+      </c>
+      <c r="E9">
         <v>5293000.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>6203000.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>4172000.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>16755000.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>17088000.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>7199000.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>6135000.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>15630000.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>8993000.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>7411000.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>5719000.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>9432000.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>11311000.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>2336000.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>3196000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:16">
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B10">
+        <v>1834000.0</v>
+      </c>
+      <c r="C10">
+        <v>3439000.0</v>
+      </c>
+      <c r="D10">
+        <v>1355000.0</v>
+      </c>
+      <c r="E10">
         <v>-1453000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>-954000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>-3597000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>10239000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>10389000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>1917000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>722000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>11585000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>7157000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>3968000.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>3082000.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>4401000.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>9886000.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>629000.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>1752000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
-    </row>
-    <row r="12" spans="1:16">
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+    </row>
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B12">
+        <v>9000.0</v>
+      </c>
+      <c r="C12">
+        <v>11000.0</v>
+      </c>
+      <c r="D12">
+        <v>13000.0</v>
+      </c>
+      <c r="E12">
         <v>8000.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>5000.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>9000.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>9000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>11000.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>11000.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>13000.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>1000.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>25000.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>8000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>4000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>6000.0</v>
       </c>
-      <c r="N12"/>
-[...3 lines deleted...]
-    <row r="13" spans="1:16">
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+    </row>
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>95</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13">
+        <v>13000.0</v>
+      </c>
+      <c r="E13">
         <v>8000.0</v>
       </c>
-      <c r="C13">
+      <c r="F13">
         <v>5000.0</v>
       </c>
-      <c r="D13">
+      <c r="G13">
         <v>770000.0</v>
       </c>
-      <c r="E13">
+      <c r="H13">
         <v>9000.0</v>
       </c>
-      <c r="F13">
+      <c r="I13">
         <v>11000.0</v>
       </c>
-      <c r="G13"/>
-[...1 lines deleted...]
-      <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>8000.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>4000.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>6000.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>3000.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>3000.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>3000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:16">
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
-    </row>
-    <row r="15" spans="1:16">
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+    </row>
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B15">
+        <v>1623000.0</v>
+      </c>
+      <c r="C15">
+        <v>949000.0</v>
+      </c>
+      <c r="D15">
+        <v>2541000.0</v>
+      </c>
+      <c r="E15">
         <v>-1321000.0</v>
       </c>
-      <c r="C15">
+      <c r="F15">
         <v>-983000.0</v>
       </c>
-      <c r="D15">
+      <c r="G15">
         <v>-3202000.0</v>
       </c>
-      <c r="E15">
+      <c r="H15">
         <v>7843000.0</v>
       </c>
-      <c r="F15">
+      <c r="I15">
         <v>8042000.0</v>
       </c>
-      <c r="G15">
+      <c r="J15">
         <v>1348000.0</v>
       </c>
-      <c r="H15">
+      <c r="K15">
         <v>225000.0</v>
       </c>
-      <c r="I15">
+      <c r="L15">
         <v>7902000.0</v>
       </c>
-      <c r="J15">
+      <c r="M15">
         <v>5203000.0</v>
       </c>
-      <c r="K15">
+      <c r="N15">
         <v>3698000.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>2448000.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>3559000.0</v>
       </c>
-      <c r="N15">
+      <c r="Q15">
         <v>7036000.0</v>
       </c>
-      <c r="O15">
+      <c r="R15">
         <v>206000.0</v>
       </c>
-      <c r="P15">
+      <c r="S15">
         <v>1317000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>98</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>2541000.0</v>
+      </c>
+      <c r="E16">
         <v>-1321000.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>-983000.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>-3202000.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>7843000.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>8042000.0</v>
       </c>
-      <c r="G16"/>
-[...1 lines deleted...]
-      <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>3698000.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>2448000.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>3559000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>7036000.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>206000.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>1317000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:16">
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B17">
+        <v>1623000.0</v>
+      </c>
+      <c r="C17">
+        <v>949000.0</v>
+      </c>
+      <c r="D17">
+        <v>2541000.0</v>
+      </c>
+      <c r="E17">
         <v>-1321000.0</v>
       </c>
-      <c r="C17">
+      <c r="F17">
         <v>-983000.0</v>
       </c>
-      <c r="D17">
+      <c r="G17">
         <v>-3241000.0</v>
       </c>
-      <c r="E17">
+      <c r="H17">
         <v>7843000.0</v>
       </c>
-      <c r="F17">
+      <c r="I17">
         <v>8042000.0</v>
       </c>
-      <c r="G17">
+      <c r="J17">
         <v>1348000.0</v>
       </c>
-      <c r="H17">
+      <c r="K17">
         <v>225000.0</v>
       </c>
-      <c r="I17">
+      <c r="L17">
         <v>7902000.0</v>
       </c>
-      <c r="J17">
+      <c r="M17">
         <v>5203000.0</v>
       </c>
-      <c r="K17">
+      <c r="N17">
         <v>3698000.0</v>
       </c>
-      <c r="L17">
+      <c r="O17">
         <v>2448000.0</v>
       </c>
-      <c r="M17">
+      <c r="P17">
         <v>3559000.0</v>
       </c>
-      <c r="N17"/>
-[...3 lines deleted...]
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B18">
+        <v>-9000.0</v>
+      </c>
+      <c r="C18">
+        <v>-11000.0</v>
+      </c>
+      <c r="D18">
+        <v>-13000.0</v>
+      </c>
+      <c r="E18">
         <v>-8000.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>-5000.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>-9000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>-9000.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>-11000.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>-11000.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>-13000.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>-1000.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>-25000.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>-8000.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>-4000.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>-6000.0</v>
       </c>
-      <c r="N18"/>
-[...3 lines deleted...]
-    <row r="19" spans="1:16">
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+    </row>
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B21">
+        <v>3009000.0</v>
+      </c>
+      <c r="C21">
+        <v>5365000.0</v>
+      </c>
+      <c r="D21">
+        <v>1138000.0</v>
+      </c>
+      <c r="E21">
         <v>-1215000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>-949000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>-2520000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>10391000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>10400000.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>2532000.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>1764000.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>12106000.0</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>5613000.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>3976000.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>3086000.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>6305000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>9889000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>632000.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>1755000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:16">
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
-    </row>
-    <row r="23" spans="1:16">
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+    </row>
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
-    </row>
-    <row r="24" spans="1:16">
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23"/>
+    </row>
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-    </row>
-    <row r="25" spans="1:16">
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+    </row>
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B25">
+        <v>1154000.0</v>
+      </c>
+      <c r="C25">
+        <v>1946000.0</v>
+      </c>
+      <c r="D25">
+        <v>1224000.0</v>
+      </c>
+      <c r="E25">
         <v>1030000.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>958000.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>4887000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>787000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>1302000.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>976000.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>892000.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>1084000.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>880000.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>745000.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>492000.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>221000.0</v>
       </c>
-      <c r="N25"/>
-[...3 lines deleted...]
-    <row r="26" spans="1:16">
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+    </row>
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-    </row>
-    <row r="28" spans="1:16">
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B28">
+        <v>4932000.0</v>
+      </c>
+      <c r="C28">
+        <v>4529000.0</v>
+      </c>
+      <c r="D28">
+        <v>4356000.0</v>
+      </c>
+      <c r="E28">
         <v>5285000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>5308000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>6275000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>5693000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>4424000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>4667000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>4371000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>3524000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>3380000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>2933000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>2115000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>2735000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>1499000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>1990000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>1362000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B29">
+        <v>211000.0</v>
+      </c>
+      <c r="C29">
+        <v>2490000.0</v>
+      </c>
+      <c r="D29">
+        <v>-1186000.0</v>
+      </c>
+      <c r="E29">
         <v>-132000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>29000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>-395000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>2396000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>2347000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>569000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>497000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>3683000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>1954000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>270000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>634000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>842000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>2850000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>423000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>435000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:16">
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B30">
+        <v>18170000.0</v>
+      </c>
+      <c r="C30">
+        <v>18299000.0</v>
+      </c>
+      <c r="D30">
+        <v>26527000.0</v>
+      </c>
+      <c r="E30">
         <v>18783000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>18496000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>15716000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>17577000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>17851000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>17089000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>20665000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>14809000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>10690000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>11699000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>8929000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>21677000.0</v>
       </c>
-      <c r="N30"/>
-[...3 lines deleted...]
-    <row r="31" spans="1:16">
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30"/>
+    </row>
+    <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
-    </row>
-    <row r="32" spans="1:16">
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+    </row>
+    <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B32">
+        <v>21179000.0</v>
+      </c>
+      <c r="C32">
+        <v>23664000.0</v>
+      </c>
+      <c r="D32">
+        <v>27665000.0</v>
+      </c>
+      <c r="E32">
         <v>17568000.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>17547000.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>13196000.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>28824000.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>30451000.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>19621000.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>22429000.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>26915000.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>16303000.0</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>16177000.0</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>12533000.0</v>
       </c>
-      <c r="M32">
+      <c r="P32">
         <v>28374000.0</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>28523000.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>7081000.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>8863000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H30"/>
+  <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B2">
+        <v>19487000.0</v>
+      </c>
+      <c r="C2">
         <v>19225000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>37884000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>11432000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>7172000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1841000.0</v>
       </c>
-      <c r="G2"/>
       <c r="H2"/>
-    </row>
-    <row r="3" spans="1:8">
+      <c r="I2"/>
+    </row>
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B3">
+        <v>4361000</v>
+      </c>
+      <c r="C3">
         <v>2876000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>8809000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>9025000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>377000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>22000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>83000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>20000</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-    </row>
-    <row r="6" spans="1:8">
+      <c r="I5"/>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B6">
+        <v>3473000.0</v>
+      </c>
+      <c r="C6">
         <v>2162000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-18989000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>26452000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>4260000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>5331000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>839000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>261000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B7">
+        <v>-9577000.0</v>
+      </c>
+      <c r="C7">
         <v>-6656000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-17129000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-4594000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-6273000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1630000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>649000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-4280000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:8">
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-    </row>
-    <row r="10" spans="1:8">
+      <c r="I9"/>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B10">
+        <v>-259000.0</v>
+      </c>
+      <c r="C10">
         <v>-279000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-11000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1666000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1423000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>228000.0</v>
       </c>
-      <c r="G10"/>
       <c r="H10"/>
-    </row>
-    <row r="11" spans="1:8">
+      <c r="I10"/>
+    </row>
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-    </row>
-    <row r="12" spans="1:8">
+      <c r="I11"/>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
-    </row>
-    <row r="13" spans="1:8">
+      <c r="I12"/>
+    </row>
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
-    </row>
-    <row r="14" spans="1:8">
+      <c r="I13"/>
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B14">
+        <v>5158000.0</v>
+      </c>
+      <c r="C14">
         <v>3957000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3201000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>382000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>200000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>170000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>148000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>16000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>128</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
         <v>7882000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>11442000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2016000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>0.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1800000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>4624000.0</v>
       </c>
-      <c r="H15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:8">
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B16">
+        <v>21272000.0</v>
+      </c>
+      <c r="C16">
         <v>19704000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>19225000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>37884000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>11432000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>7172000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1841000.0</v>
       </c>
-      <c r="H16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:8">
+      <c r="I16"/>
+    </row>
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B18">
+        <v>-7407000.0</v>
+      </c>
+      <c r="C18">
         <v>10390000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-7023000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>5786000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>4142000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>8003000.0</v>
       </c>
-      <c r="G18"/>
       <c r="H18"/>
-    </row>
-    <row r="19" spans="1:8">
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B19">
+        <v>11009000.0</v>
+      </c>
+      <c r="C19">
         <v>-2520000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-8910000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-7999000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-403000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-43000.0</v>
       </c>
-      <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>23680000.0</v>
       </c>
-      <c r="E20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="H20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:8">
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
         <v>-213000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-34000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
-      <c r="F21"/>
+      <c r="F21">
+        <v>0.0</v>
+      </c>
       <c r="G21"/>
       <c r="H21"/>
-    </row>
-    <row r="22" spans="1:8">
+      <c r="I21"/>
+    </row>
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B22">
+        <v>1183000.0</v>
+      </c>
+      <c r="C22">
         <v>3928660.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>4030150.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>12118000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>7796000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1672720.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>4411000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>4304000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>135</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-54000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-38000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-3222000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>0.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-2044000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-5399000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1686000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>136</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>494000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-101000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1026000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-26000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-21000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-18000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-970000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:8">
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B25">
+        <v>107000.0</v>
+      </c>
+      <c r="C25">
         <v>574000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-309000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-86000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-30000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-6000.0</v>
       </c>
-      <c r="G25"/>
       <c r="H25"/>
-    </row>
-    <row r="26" spans="1:8">
+      <c r="I25"/>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-      <c r="C26">
+        <v>138</v>
+      </c>
+      <c r="B26">
+        <v>-35000.0</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>23680000.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>140</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>-10984000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-11865000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>20312000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-117000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-2744000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-4942000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1686000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B29">
+        <v>-3046000.0</v>
+      </c>
+      <c r="C29">
         <v>13266000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1786000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>14811000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4519000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>8025000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5919000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-423000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>142</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>-1639000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-8910000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-7999000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-403000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-43000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-101000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-990000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P30"/>
+  <dimension ref="A1:S30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="P1" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:16">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>81</v>
+      </c>
+      <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B2">
+        <v>22137000.0</v>
+      </c>
+      <c r="C2">
+        <v>11798000.0</v>
+      </c>
+      <c r="D2">
+        <v>16797000.0</v>
+      </c>
+      <c r="E2">
         <v>25025000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>31464000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>19225000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>16625000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>16421000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>14753000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>19225000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>26284000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>34058000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>36924000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>37884000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>25210000.0</v>
       </c>
-      <c r="N2"/>
-[...3 lines deleted...]
-    <row r="3" spans="1:16">
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2"/>
+    </row>
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B3">
+        <v>1718000</v>
+      </c>
+      <c r="C3">
+        <v>453000</v>
+      </c>
+      <c r="D3">
+        <v>3908000</v>
+      </c>
+      <c r="E3">
         <v>2914000</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>2305000</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>2133000</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>2876000</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>4252000</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>1820000</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>513000</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>364000</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>1358000</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>7087000</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>2274000</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>9025000</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>6711000</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>3854000</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>21000</v>
       </c>
     </row>
-    <row r="4" spans="1:16">
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
-    </row>
-    <row r="6" spans="1:16">
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+    </row>
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B6">
+        <v>2389000.0</v>
+      </c>
+      <c r="C6">
+        <v>20848000.0</v>
+      </c>
+      <c r="D6">
+        <v>-19666000.0</v>
+      </c>
+      <c r="E6">
         <v>-14668000.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>-6439000.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>12240000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>479000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>-2600000.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>4132000.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>-6761000.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>-7262000.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>-7072000.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>-3826000.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>-960000.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>26452000.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>13778000.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>-4186000.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>-2279000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B7">
+        <v>2417000.0</v>
+      </c>
+      <c r="C7">
+        <v>4276000.0</v>
+      </c>
+      <c r="D7">
+        <v>-16357000.0</v>
+      </c>
+      <c r="E7">
         <v>-11049000.0</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>-3955000.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>-67000.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>-14805000.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>-6778000.0</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>8987000.0</v>
       </c>
-      <c r="H7">
+      <c r="K7">
         <v>-6534000.0</v>
       </c>
-      <c r="I7">
+      <c r="L7">
         <v>-16763000.0</v>
       </c>
-      <c r="J7">
+      <c r="M7">
         <v>-604000.0</v>
       </c>
-      <c r="K7">
+      <c r="N7">
         <v>-2092000.0</v>
       </c>
-      <c r="L7">
+      <c r="O7">
         <v>642000.0</v>
       </c>
-      <c r="M7">
+      <c r="P7">
         <v>-4594000.0</v>
       </c>
-      <c r="N7">
+      <c r="Q7">
         <v>-13334000.0</v>
       </c>
-      <c r="O7">
+      <c r="R7">
         <v>-1817000.0</v>
       </c>
-      <c r="P7">
+      <c r="S7">
         <v>-4113000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:16">
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
-    </row>
-    <row r="10" spans="1:16">
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+    </row>
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B10">
+        <v>464000.0</v>
+      </c>
+      <c r="C10">
+        <v>-655000.0</v>
+      </c>
+      <c r="D10">
+        <v>163000.0</v>
+      </c>
+      <c r="E10">
         <v>105000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>128000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>-2226000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>-224000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>33000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>-88000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>0.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>1000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>0.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>12000.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>-24000.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>407000.0</v>
       </c>
-      <c r="N10"/>
-[...3 lines deleted...]
-    <row r="11" spans="1:16">
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+    </row>
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
-    </row>
-    <row r="12" spans="1:16">
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+    </row>
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
-    </row>
-    <row r="13" spans="1:16">
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+    </row>
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
-    </row>
-    <row r="14" spans="1:16">
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+    </row>
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B14">
+        <v>1154000.0</v>
+      </c>
+      <c r="C14">
+        <v>1946000.0</v>
+      </c>
+      <c r="D14">
+        <v>3313000.0</v>
+      </c>
+      <c r="E14">
         <v>2199000.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>1145000.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>4886000.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>3957000.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>2876000.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>976000.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>892000.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>1084000.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>880000.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>1060000.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>490000.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>382000.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>161000.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>103000.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>50000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:16">
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15">
         <v>10171000.0</v>
       </c>
-      <c r="E15">
+      <c r="H15">
         <v>7882000.0</v>
       </c>
-      <c r="F15">
+      <c r="I15">
         <v>5013000.0</v>
       </c>
-      <c r="G15"/>
-[...1 lines deleted...]
-      <c r="I15">
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15">
         <v>3415000.0</v>
       </c>
-      <c r="J15">
+      <c r="M15">
         <v>5012000.0</v>
       </c>
-      <c r="K15">
+      <c r="N15">
         <v>0.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>3015000.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>0.0</v>
       </c>
-      <c r="N15"/>
-[...3 lines deleted...]
-    <row r="16" spans="1:16">
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+    </row>
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B16">
+        <v>24758000.0</v>
+      </c>
+      <c r="C16">
+        <v>21272000.0</v>
+      </c>
+      <c r="D16">
+        <v>11798000.0</v>
+      </c>
+      <c r="E16">
         <v>16797000.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>25025000.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>31464000.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>19704000.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>16625000.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>16421000.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>14753000.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>19225000.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>26284000.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>34058000.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>36924000.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>37884000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>25210000.0</v>
       </c>
-      <c r="O16"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:16">
+      <c r="R16"/>
+      <c r="S16"/>
+    </row>
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B18">
+        <v>2723000.0</v>
+      </c>
+      <c r="C18">
+        <v>10203000.0</v>
+      </c>
+      <c r="D18">
+        <v>-3692000.0</v>
+      </c>
+      <c r="E18">
         <v>-8013000.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>-5905000.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>24544000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>4542000.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>3707000.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>8865000.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>-6724000.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>-7941000.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>2711000.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>-3128000.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>1624000.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>13593000.0</v>
       </c>
-      <c r="N18"/>
-[...3 lines deleted...]
-    <row r="19" spans="1:16">
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+    </row>
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B19">
+        <v>2000.0</v>
+      </c>
+      <c r="C19">
+        <v>11115000.0</v>
+      </c>
+      <c r="D19">
+        <v>-111000.0</v>
+      </c>
+      <c r="E19">
         <v>4000.0</v>
       </c>
-      <c r="C19">
+      <c r="F19">
         <v>1000.0</v>
       </c>
-      <c r="D19">
+      <c r="G19">
         <v>-1640000.0</v>
       </c>
-      <c r="E19">
+      <c r="H19">
         <v>1452000.0</v>
       </c>
-      <c r="F19">
+      <c r="I19">
         <v>-1836000.0</v>
       </c>
-      <c r="G19">
+      <c r="J19">
         <v>28000.0</v>
       </c>
-      <c r="H19">
+      <c r="K19">
         <v>-411000.0</v>
       </c>
-      <c r="I19">
+      <c r="L19">
         <v>3872000.0</v>
       </c>
-      <c r="J19">
+      <c r="M19">
         <v>-6021000.0</v>
       </c>
-      <c r="K19">
+      <c r="N19">
         <v>-4813000.0</v>
       </c>
-      <c r="L19">
+      <c r="O19">
         <v>-2274000.0</v>
       </c>
-      <c r="M19">
+      <c r="P19">
         <v>-2334000.0</v>
       </c>
-      <c r="N19"/>
-[...3 lines deleted...]
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
-[...1 lines deleted...]
-      </c>
+      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-      <c r="P20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:16">
+      <c r="P20">
+        <v>1207000.0</v>
+      </c>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21">
         <v>-220000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>-5000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>-155000.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>-25000.0</v>
       </c>
-      <c r="H21"/>
-[...1 lines deleted...]
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-    </row>
-    <row r="22" spans="1:16">
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+    </row>
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B22">
+        <v>1623000.0</v>
+      </c>
+      <c r="C22">
+        <v>949000.0</v>
+      </c>
+      <c r="D22">
+        <v>-1052000.0</v>
+      </c>
+      <c r="E22">
         <v>-2407000.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>-954000.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>19669000.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>23266000.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>13028000.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>1348000.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>47800.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>7902000.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>5203000.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>3698000.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>2448000.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>16668000.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>12267000.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>2381000.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>1752000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:16">
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>135</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23">
+        <v>-26000.0</v>
+      </c>
+      <c r="E23">
         <v>-12000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>-5000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>-54000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>-44000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>-35000.0</v>
       </c>
-      <c r="G23"/>
-[...1 lines deleted...]
-      <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23"/>
+      <c r="N23">
         <v>-3015000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>-3015000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>-3222000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>-2016000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>-2016000.0</v>
       </c>
-      <c r="P23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:16">
+      <c r="S23"/>
+    </row>
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>136</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24">
+        <v>183000.0</v>
+      </c>
+      <c r="E24">
         <v>225000.0</v>
       </c>
-      <c r="C24">
+      <c r="F24">
         <v>120000.0</v>
       </c>
-      <c r="D24">
+      <c r="G24">
         <v>494000.0</v>
       </c>
-      <c r="E24">
+      <c r="H24">
         <v>356000.0</v>
       </c>
-      <c r="F24">
+      <c r="I24">
         <v>280000.0</v>
       </c>
-      <c r="G24"/>
-[...1 lines deleted...]
-      <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24">
         <v>0.0</v>
       </c>
-      <c r="L24">
+      <c r="O24">
         <v>0.0</v>
       </c>
-      <c r="M24">
+      <c r="P24">
         <v>1026000.0</v>
       </c>
-      <c r="N24">
+      <c r="Q24">
         <v>1046000.0</v>
       </c>
-      <c r="O24">
+      <c r="R24">
         <v>1026000.0</v>
       </c>
-      <c r="P24">
+      <c r="S24">
         <v>-18000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:16">
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B25">
+        <v>-77000.0</v>
+      </c>
+      <c r="C25">
+        <v>369000.0</v>
+      </c>
+      <c r="D25">
+        <v>-56000.0</v>
+      </c>
+      <c r="E25">
         <v>-92000.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>-114000.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>389000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>760000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>-71000.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>-56000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-90000.0</v>
       </c>
       <c r="K25">
         <v>-59000.0</v>
       </c>
       <c r="L25">
+        <v>-93000.0</v>
+      </c>
+      <c r="M25">
+        <v>-90000.0</v>
+      </c>
+      <c r="N25">
+        <v>-59000.0</v>
+      </c>
+      <c r="O25">
         <v>-67000.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>-75000.0</v>
       </c>
-      <c r="N25"/>
-[...3 lines deleted...]
-    <row r="26" spans="1:16">
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+    </row>
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-      <c r="D26"/>
+        <v>138</v>
+      </c>
+      <c r="B26">
+        <v>-309000.0</v>
+      </c>
+      <c r="C26">
+        <v>-30000.0</v>
+      </c>
+      <c r="D26">
+        <v>-5000.0</v>
+      </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26">
         <v>23680000.0</v>
       </c>
-      <c r="N26">
+      <c r="Q26">
         <v>22473000.0</v>
       </c>
-      <c r="O26"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:16">
+      <c r="R26"/>
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-    </row>
-    <row r="28" spans="1:16">
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>140</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28">
+        <v>53000.0</v>
+      </c>
+      <c r="E28">
         <v>189000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>176000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>-10984000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>-8584000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>-5607000.0</v>
       </c>
-      <c r="G28"/>
-[...1 lines deleted...]
-      <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28"/>
+      <c r="N28">
         <v>-3151000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>-3058000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>20312000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>20351000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>-2080000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>-30000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B29">
+        <v>4441000.0</v>
+      </c>
+      <c r="C29">
+        <v>10656000.0</v>
+      </c>
+      <c r="D29">
+        <v>-13702000.0</v>
+      </c>
+      <c r="E29">
         <v>-11004000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>-3600000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>25567000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>13266000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>10100000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>10685000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>-6211000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>-7577000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>4069000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>5583000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>3898000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>14811000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>-1096000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>535000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>-2314000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:16">
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>142</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30"/>
+      <c r="D30">
+        <v>-3725000.0</v>
+      </c>
+      <c r="E30">
         <v>-2689000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>-2185000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>-1639000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>-2520000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>-3972000.0</v>
       </c>
-      <c r="G30"/>
-[...1 lines deleted...]
-      <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30"/>
+      <c r="N30">
         <v>-7087000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>-2274000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>-7999000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>-5665000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>-2828000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>-39000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>