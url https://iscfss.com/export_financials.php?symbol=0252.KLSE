--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
@@ -232,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2124,2441 +2127,2566 @@
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T62"/>
+  <dimension ref="A1:U62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
         <v>71</v>
       </c>
       <c r="D1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
         <v>74</v>
       </c>
       <c r="H1" t="s">
+        <v>75</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
         <v>77</v>
       </c>
       <c r="L1" t="s">
+        <v>78</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
         <v>80</v>
       </c>
       <c r="P1" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
       </c>
-      <c r="T1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:20">
+      <c r="U1" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21">
       <c r="A2" t="s">
         <v>9</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>11416000.0</v>
+      </c>
       <c r="C2">
+        <v>14638000.0</v>
+      </c>
+      <c r="D2">
         <v>15795000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>13600643.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>14388000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>13347000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8752000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7978775.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7670000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>6621000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4599000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4978524.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4061000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5320000.0</v>
       </c>
-      <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
-    </row>
-    <row r="3" spans="1:20">
+      <c r="U2"/>
+    </row>
+    <row r="3" spans="1:21">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
-    </row>
-    <row r="4" spans="1:20">
+      <c r="U3"/>
+    </row>
+    <row r="4" spans="1:21">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4"/>
+    </row>
+    <row r="5" spans="1:21">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-    </row>
-    <row r="6" spans="1:20">
+      <c r="U5"/>
+    </row>
+    <row r="6" spans="1:21">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
-    </row>
-    <row r="7" spans="1:20">
+      <c r="U6"/>
+    </row>
+    <row r="7" spans="1:21">
       <c r="A7" t="s">
         <v>14</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>5372000.0</v>
+      </c>
       <c r="C7">
+        <v>5742000.0</v>
+      </c>
+      <c r="D7">
         <v>4204000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3327310.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1960000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1639000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>945000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>710855.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>844000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>827000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1339000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1554830.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1763000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1985000.0</v>
       </c>
-      <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
-    </row>
-    <row r="8" spans="1:20">
+      <c r="U7"/>
+    </row>
+    <row r="8" spans="1:21">
       <c r="A8" t="s">
         <v>15</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>43647000.0</v>
+      </c>
       <c r="C8">
         <v>43647000.0</v>
       </c>
       <c r="D8">
+        <v>43647000.0</v>
+      </c>
+      <c r="E8">
         <v>43647453.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43647000.0</v>
       </c>
       <c r="F8">
         <v>43647000.0</v>
       </c>
       <c r="G8">
         <v>43647000.0</v>
       </c>
       <c r="H8">
+        <v>43647000.0</v>
+      </c>
+      <c r="I8">
         <v>43647453.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43647000.0</v>
       </c>
       <c r="J8">
         <v>43647000.0</v>
       </c>
       <c r="K8">
         <v>43647000.0</v>
       </c>
       <c r="L8">
+        <v>43647000.0</v>
+      </c>
+      <c r="M8">
         <v>43647453.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43647000.0</v>
       </c>
       <c r="N8">
         <v>43647000.0</v>
       </c>
-      <c r="O8"/>
+      <c r="O8">
+        <v>43647000.0</v>
+      </c>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8"/>
+    </row>
+    <row r="9" spans="1:21">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
-    </row>
-    <row r="10" spans="1:20">
+      <c r="U9"/>
+    </row>
+    <row r="10" spans="1:21">
       <c r="A10" t="s">
         <v>17</v>
       </c>
-      <c r="B10"/>
+      <c r="B10">
+        <v>12281000.0</v>
+      </c>
       <c r="C10">
+        <v>11969000.0</v>
+      </c>
+      <c r="D10">
         <v>6221000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>9271108.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7343000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>7134000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>9300000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>13064933.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>12964000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>9029000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>13392000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>18700132.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>17328000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>22592000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>25592000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2060960.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>5103000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>4159640.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>6128330.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>8912460.0</v>
       </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:21">
       <c r="A11" t="s">
         <v>18</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>11969000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>6221000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>9271110.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>7343000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>7134000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>9300000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
-    </row>
-    <row r="12" spans="1:20">
+      <c r="U11"/>
+    </row>
+    <row r="12" spans="1:21">
       <c r="A12" t="s">
         <v>19</v>
       </c>
-      <c r="B12">
+      <c r="B12"/>
+      <c r="C12">
         <v>11969000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>6221000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>9271110.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>7343000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>7134000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>9300000.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>25592000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2060960.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>5103000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>6162800.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>10159940.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>12939960.0</v>
       </c>
     </row>
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:21">
       <c r="A13" t="s">
         <v>20</v>
       </c>
-      <c r="B13">
-[...1 lines deleted...]
-      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>43647000.0</v>
       </c>
       <c r="D13">
+        <v>43647000.0</v>
+      </c>
+      <c r="E13">
         <v>43647450.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43647000.0</v>
       </c>
       <c r="F13">
         <v>43647000.0</v>
       </c>
       <c r="G13">
         <v>43647000.0</v>
       </c>
-      <c r="H13"/>
+      <c r="H13">
+        <v>43647000.0</v>
+      </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>43647000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15120000.0</v>
       </c>
       <c r="Q13">
         <v>15120000.0</v>
       </c>
       <c r="R13">
         <v>15120000.0</v>
       </c>
       <c r="S13">
-        <v>933510.0</v>
+        <v>15120000.0</v>
       </c>
       <c r="T13">
         <v>933510.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:20">
+      <c r="U13">
+        <v>933510.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
         <v>247868000.0</v>
       </c>
       <c r="C14">
         <v>247868000.0</v>
       </c>
       <c r="D14">
         <v>247868000.0</v>
       </c>
       <c r="E14">
         <v>247868000.0</v>
       </c>
       <c r="F14">
         <v>247868000.0</v>
       </c>
       <c r="G14">
         <v>247868000.0</v>
       </c>
       <c r="H14">
         <v>247868000.0</v>
       </c>
       <c r="I14">
         <v>247868000.0</v>
       </c>
       <c r="J14">
         <v>247868000.0</v>
       </c>
       <c r="K14">
         <v>247868000.0</v>
       </c>
       <c r="L14">
         <v>247868000.0</v>
       </c>
       <c r="M14">
         <v>247868000.0</v>
       </c>
       <c r="N14">
         <v>247868000.0</v>
       </c>
       <c r="O14">
+        <v>247868000.0</v>
+      </c>
+      <c r="P14">
         <v>344536000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>247868000.0</v>
       </c>
       <c r="Q14">
         <v>247868000.0</v>
       </c>
       <c r="R14">
         <v>247868000.0</v>
       </c>
       <c r="S14">
         <v>247868000.0</v>
       </c>
       <c r="T14">
         <v>247868000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:20">
+      <c r="U14">
+        <v>247868000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-    </row>
-    <row r="16" spans="1:20">
+      <c r="U15"/>
+    </row>
+    <row r="16" spans="1:21">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
-    </row>
-    <row r="17" spans="1:20">
+      <c r="U16"/>
+    </row>
+    <row r="17" spans="1:21">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17"/>
+    </row>
+    <row r="18" spans="1:21">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
-    </row>
-    <row r="19" spans="1:20">
+      <c r="U18"/>
+    </row>
+    <row r="19" spans="1:21">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19"/>
+    </row>
+    <row r="20" spans="1:21">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20"/>
+    </row>
+    <row r="21" spans="1:21">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>0.0</v>
       </c>
-      <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-      <c r="P21">
+      <c r="P21"/>
+      <c r="Q21">
         <v>0.0</v>
       </c>
-      <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21">
         <v>0.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>550.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>9680.0</v>
       </c>
     </row>
-    <row r="22" spans="1:20">
+    <row r="22" spans="1:21">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22">
+        <v>18168000.0</v>
+      </c>
+      <c r="C22">
         <v>16775000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>19263000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>19169350.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>20439000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>16068000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>13602000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>14027991.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>13393000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>12528000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>12223000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>10071350.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>9906000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>9894000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>11574000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>7815900.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>9346000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>7630420.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>5166170.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>5653360.0</v>
       </c>
     </row>
-    <row r="23" spans="1:20">
+    <row r="23" spans="1:21">
       <c r="A23" t="s">
         <v>30</v>
       </c>
-      <c r="B23">
+      <c r="B23"/>
+      <c r="C23">
         <v>103057000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>102363000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>98419420.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>90410000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>88901000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>82059000.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-      <c r="O23">
+      <c r="O23"/>
+      <c r="P23">
         <v>72213000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>46785080.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>45490000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>45751390.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>42628780.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>42335990.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:21">
       <c r="A24" t="s">
         <v>31</v>
       </c>
       <c r="B24">
+        <v>6533000.0</v>
+      </c>
+      <c r="C24">
         <v>6097000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>6888000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>7204460.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>7282000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>7209000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>7369000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>7805441.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>7957000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>8116000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>8272000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>8464446.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>8611000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>8775000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>8884000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>9030500.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>9178000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>9355670.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>9679990.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>10131400.0</v>
       </c>
     </row>
-    <row r="25" spans="1:20">
+    <row r="25" spans="1:21">
       <c r="A25" t="s">
         <v>32</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>10639000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>10142000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>9567380.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>8566000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>8304000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7912000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>10316000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>10112820.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>10453000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>10817100.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>10403250.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>10798250.0</v>
       </c>
     </row>
-    <row r="26" spans="1:20">
+    <row r="26" spans="1:21">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-    </row>
-    <row r="27" spans="1:20">
+      <c r="U26"/>
+    </row>
+    <row r="27" spans="1:21">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-    </row>
-    <row r="28" spans="1:20">
+      <c r="U27"/>
+    </row>
+    <row r="28" spans="1:21">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
         <v>3413000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1144334.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1332000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2289000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>560000.0</v>
       </c>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
-    </row>
-    <row r="29" spans="1:20">
+      <c r="U28"/>
+    </row>
+    <row r="29" spans="1:21">
       <c r="A29" t="s">
         <v>36</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>75781000.0</v>
+      </c>
       <c r="C29">
+        <v>72879000.0</v>
+      </c>
+      <c r="D29">
         <v>72080000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>70130438.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>67895000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>67547000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>66718000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>64700403.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>63435000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>61474000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>60660000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>60754771.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>60282000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>61192000.0</v>
       </c>
-      <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
-    </row>
-    <row r="30" spans="1:20">
+      <c r="U29"/>
+    </row>
+    <row r="30" spans="1:21">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
+        <v>15881000.0</v>
+      </c>
+      <c r="C30">
         <v>20315000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>20541000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>14743040.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>11614000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>16757000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>13528000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>8809124.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>8250000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>8828000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>5729000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>6222526.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>6425000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>8645000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>6646000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>7657990.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>5578000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>6806560.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>5563150.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3332310.0</v>
       </c>
     </row>
-    <row r="31" spans="1:20">
+    <row r="31" spans="1:21">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
-    </row>
-    <row r="32" spans="1:20">
+      <c r="U31"/>
+    </row>
+    <row r="32" spans="1:21">
       <c r="A32" t="s">
         <v>39</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>28901000.0</v>
+      </c>
       <c r="C32">
+        <v>24627000.0</v>
+      </c>
+      <c r="D32">
         <v>22696000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>20187526.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>21674000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>21919000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>22536000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>25915535.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>25355000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>27693000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>27326000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>29285525.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>30783000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>34658000.0</v>
       </c>
-      <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
-    </row>
-    <row r="33" spans="1:20">
+      <c r="U32"/>
+    </row>
+    <row r="33" spans="1:21">
       <c r="A33" t="s">
         <v>40</v>
       </c>
-      <c r="B33"/>
+      <c r="B33">
+        <v>51620000.0</v>
+      </c>
       <c r="C33">
+        <v>52387000.0</v>
+      </c>
+      <c r="D33">
         <v>50814000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>49961853.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>46184000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>44580000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>42306000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>38132529.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>38105000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>33812000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>33639000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>31808154.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>30171000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>27422000.0</v>
       </c>
-      <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
-    </row>
-    <row r="34" spans="1:20">
+      <c r="U33"/>
+    </row>
+    <row r="34" spans="1:21">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
-      <c r="F34">
+      <c r="F34"/>
+      <c r="G34">
         <v>-1000.0</v>
       </c>
-      <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
-    </row>
-    <row r="35" spans="1:20">
+      <c r="U34"/>
+    </row>
+    <row r="35" spans="1:21">
       <c r="A35" t="s">
         <v>42</v>
       </c>
-      <c r="B35"/>
+      <c r="B35">
+        <v>12060000.0</v>
+      </c>
       <c r="C35">
+        <v>11758000.0</v>
+      </c>
+      <c r="D35">
         <v>11064000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>10434383.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>8638000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>8375000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>7984000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>8259980.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>8645000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>8810000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>9240000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>9414486.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>9906000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>10285000.0</v>
       </c>
-      <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
-    </row>
-    <row r="36" spans="1:20">
+      <c r="U35"/>
+    </row>
+    <row r="36" spans="1:21">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
-    </row>
-    <row r="37" spans="1:20">
+      <c r="U36"/>
+    </row>
+    <row r="37" spans="1:21">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
-    </row>
-    <row r="38" spans="1:20">
+      <c r="U37"/>
+    </row>
+    <row r="38" spans="1:21">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
-      <c r="R38">
-[...1 lines deleted...]
-      </c>
+      <c r="R38"/>
       <c r="S38">
         <v>0.0</v>
       </c>
       <c r="T38">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="39" spans="1:20">
+      <c r="U38">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:21">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
-    </row>
-    <row r="40" spans="1:20">
+      <c r="U39"/>
+    </row>
+    <row r="40" spans="1:21">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40"/>
       <c r="O40"/>
       <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
-    </row>
-    <row r="41" spans="1:20">
+      <c r="U40"/>
+    </row>
+    <row r="41" spans="1:21">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
-    </row>
-    <row r="42" spans="1:20">
+      <c r="U41"/>
+    </row>
+    <row r="42" spans="1:21">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
-      <c r="F42">
+      <c r="F42"/>
+      <c r="G42">
         <v>-1000.0</v>
       </c>
-      <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
-    </row>
-    <row r="43" spans="1:20">
+      <c r="U42"/>
+    </row>
+    <row r="43" spans="1:21">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
-    </row>
-    <row r="44" spans="1:20">
+      <c r="U43"/>
+    </row>
+    <row r="44" spans="1:21">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
-    </row>
-    <row r="45" spans="1:20">
+      <c r="U44"/>
+    </row>
+    <row r="45" spans="1:21">
       <c r="A45" t="s">
         <v>52</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
-      <c r="D45">
+      <c r="D45"/>
+      <c r="E45">
         <v>64521994.0</v>
       </c>
-      <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
-      <c r="H45">
+      <c r="H45"/>
+      <c r="I45">
         <v>50544587.0</v>
       </c>
-      <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
-      <c r="L45">
+      <c r="L45"/>
+      <c r="M45">
         <v>42539349.0</v>
       </c>
-      <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-    </row>
-    <row r="46" spans="1:20">
+      <c r="U45"/>
+    </row>
+    <row r="46" spans="1:21">
       <c r="A46" t="s">
         <v>53</v>
       </c>
-      <c r="B46"/>
+      <c r="B46">
+        <v>48502000.0</v>
+      </c>
       <c r="C46">
+        <v>49249000.0</v>
+      </c>
+      <c r="D46">
         <v>47656000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>46784141.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>42986000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>41362000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>39068000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>34874781.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>34827000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>30514000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>30321000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>28470370.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>28266000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>25506000.0</v>
       </c>
-      <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
-    </row>
-    <row r="47" spans="1:20">
+      <c r="U46"/>
+    </row>
+    <row r="47" spans="1:21">
       <c r="A47" t="s">
         <v>54</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>49249000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>47656000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>46784140.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>42986000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>41362000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>39068000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>23573000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>21374380.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>19232000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>19117580.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>16814820.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>8527610.0</v>
       </c>
     </row>
-    <row r="48" spans="1:20">
+    <row r="48" spans="1:21">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
+        <v>39000000.0</v>
+      </c>
+      <c r="C48">
         <v>21609000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>18799000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>16067540.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>15573000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>14477000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>13211000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>26327128.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>25354000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>23234000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>22264000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>22218237.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>21587000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>22334000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>8137000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>8914030.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>7237000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>5859640.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>19839430.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>18775940.0</v>
       </c>
     </row>
-    <row r="49" spans="1:20">
+    <row r="49" spans="1:21">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
-    </row>
-    <row r="50" spans="1:20">
+      <c r="U49"/>
+    </row>
+    <row r="50" spans="1:21">
       <c r="A50" t="s">
         <v>57</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>787000.0</v>
+      </c>
       <c r="C50">
+        <v>1526000.0</v>
+      </c>
+      <c r="D50">
         <v>2746000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>3210983.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1393000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>2214000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>2491000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>1106878.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>663000.0</v>
       </c>
       <c r="J50">
         <v>663000.0</v>
       </c>
       <c r="K50">
         <v>663000.0</v>
       </c>
       <c r="L50">
+        <v>663000.0</v>
+      </c>
+      <c r="M50">
         <v>611132.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>623000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>622000.0</v>
       </c>
-      <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
-    </row>
-    <row r="51" spans="1:20">
+      <c r="U50"/>
+    </row>
+    <row r="51" spans="1:21">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
-    </row>
-    <row r="52" spans="1:20">
+      <c r="U51"/>
+    </row>
+    <row r="52" spans="1:21">
       <c r="A52" t="s">
         <v>59</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
         <v>0.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1220000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1712000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>688000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1283000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1556000.0</v>
       </c>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
-      <c r="O52">
+      <c r="O52"/>
+      <c r="P52">
         <v>201000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1189000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1481000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>909000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="T52">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:20">
+      <c r="U52">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:21">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
-      <c r="M53">
+      <c r="M53"/>
+      <c r="N53">
         <v>3000000.0</v>
       </c>
-      <c r="N53"/>
       <c r="O53"/>
-      <c r="P53">
-[...1 lines deleted...]
-      </c>
+      <c r="P53"/>
       <c r="Q53">
         <v>0.0</v>
       </c>
       <c r="R53">
+        <v>0.0</v>
+      </c>
+      <c r="S53">
         <v>2003170.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>4031610.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>4027500.0</v>
       </c>
     </row>
-    <row r="54" spans="1:20">
+    <row r="54" spans="1:21">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
-    </row>
-    <row r="55" spans="1:20">
+      <c r="U54"/>
+    </row>
+    <row r="55" spans="1:21">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>100985000.0</v>
+      </c>
+      <c r="C55">
         <v>103057000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>102363000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>98419420.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>90410000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>88901000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>82059000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>77409872.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>75486000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>70355000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>68302000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>69133994.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>69505000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>71347000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>72213000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>46785080.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>45490000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>45751390.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>42628780.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>42335990.0</v>
       </c>
     </row>
-    <row r="56" spans="1:20">
+    <row r="56" spans="1:21">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>49365000.0</v>
+      </c>
+      <c r="C56">
         <v>50670000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>51549000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>48457570.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>44226000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>44321000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>39753000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>39277343.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>37381000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>36543000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>34663000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>37325840.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>39334000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>43925000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>46713000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>23473510.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>24310000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>24675300.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>23833570.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>23252260.0</v>
       </c>
     </row>
-    <row r="57" spans="1:20">
+    <row r="57" spans="1:21">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>20464000.0</v>
+      </c>
+      <c r="C57">
         <v>26043000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>28853000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>28270040.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>22552000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>22402000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>17217000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>13361808.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>12026000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>8850000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>7337000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>8040315.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>8551000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>9267000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>9845000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>12448220.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>12383000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>13657650.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>11313590.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>11804290.0</v>
       </c>
     </row>
-    <row r="58" spans="1:20">
+    <row r="58" spans="1:21">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
+        <v>32524000.0</v>
+      </c>
+      <c r="C58">
         <v>37801000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>39917000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>38704420.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>31190000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>30778000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>25201000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>21621788.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>20671000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>17660000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>16577000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>17454801.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>18457000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>19552000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>20429000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>22751050.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>23133000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>24771750.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>21855840.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>22626540.0</v>
       </c>
     </row>
-    <row r="59" spans="1:20">
+    <row r="59" spans="1:21">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
-    </row>
-    <row r="60" spans="1:20">
+      <c r="U59"/>
+    </row>
+    <row r="60" spans="1:21">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
+        <v>68461000.0</v>
+      </c>
+      <c r="C60">
         <v>65256000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>62446000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>59715000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>59220000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>58123000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>56858000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>55788084.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>54815000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>52695000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>51725000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>51679193.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>51048000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>51795000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>51784000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>24034040.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>22357000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>20979640.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>20772940.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>19709450.0</v>
       </c>
     </row>
-    <row r="61" spans="1:20">
+    <row r="61" spans="1:21">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
-    </row>
-    <row r="62" spans="1:20">
+      <c r="U61"/>
+    </row>
+    <row r="62" spans="1:21">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
+      <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -4587,2005 +4715,2074 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B2">
         <v>93167380.0</v>
       </c>
       <c r="C2">
         <v>60264010.0</v>
       </c>
       <c r="D2">
         <v>48974580.0</v>
       </c>
       <c r="E2">
         <v>50495100.0</v>
       </c>
       <c r="F2">
         <v>41202510.0</v>
       </c>
       <c r="G2">
         <v>26957370.0</v>
       </c>
       <c r="H2">
         <v>23572360.0</v>
       </c>
       <c r="I2">
         <v>20860590.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B9">
         <v>17883460.0</v>
       </c>
       <c r="C9">
         <v>13874960.0</v>
       </c>
       <c r="D9">
         <v>9860440.0</v>
       </c>
       <c r="E9">
         <v>13858620.0</v>
       </c>
       <c r="F9">
         <v>17869560.0</v>
       </c>
       <c r="G9">
         <v>12415450.0</v>
       </c>
       <c r="H9">
         <v>8123520.0</v>
       </c>
       <c r="I9">
         <v>11808990.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B10">
         <v>6600640.0</v>
       </c>
       <c r="C10">
         <v>5646850.0</v>
       </c>
       <c r="D10">
         <v>151070.0</v>
       </c>
       <c r="E10">
         <v>7997830.0</v>
       </c>
       <c r="F10">
         <v>11047510.0</v>
       </c>
       <c r="G10">
         <v>7724100.0</v>
       </c>
       <c r="H10">
         <v>3398320.0</v>
       </c>
       <c r="I10">
         <v>7423540.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B12">
         <v>647329.0</v>
       </c>
       <c r="C12">
         <v>556927.0</v>
       </c>
       <c r="D12">
         <v>594233.0</v>
       </c>
       <c r="E12">
         <v>572430.0</v>
       </c>
       <c r="F12">
         <v>562486.0</v>
       </c>
       <c r="G12">
         <v>635411.0</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B13">
         <v>434850.0</v>
       </c>
       <c r="C13">
         <v>272990.0</v>
       </c>
       <c r="D13">
         <v>594230.0</v>
       </c>
       <c r="E13">
         <v>572430.0</v>
       </c>
       <c r="F13">
         <v>562490.0</v>
       </c>
       <c r="G13">
         <v>635410.0</v>
       </c>
       <c r="H13">
         <v>712990.0</v>
       </c>
       <c r="I13">
         <v>604230.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>-9049.0</v>
       </c>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B15">
         <v>3926910.0</v>
       </c>
       <c r="C15">
         <v>4108890.0</v>
       </c>
       <c r="D15">
         <v>-882290.0</v>
       </c>
       <c r="E15">
         <v>5761100.0</v>
       </c>
       <c r="F15">
         <v>7640600.0</v>
       </c>
       <c r="G15">
         <v>5635850.0</v>
       </c>
       <c r="H15">
         <v>2254060.0</v>
       </c>
       <c r="I15">
         <v>5502470.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B16">
         <v>3926910.0</v>
       </c>
       <c r="C16">
         <v>4108890.0</v>
       </c>
       <c r="D16">
         <v>-882290.0</v>
       </c>
       <c r="E16">
         <v>5761100.0</v>
       </c>
       <c r="F16">
         <v>7640600.0</v>
       </c>
       <c r="G16">
         <v>5635850.0</v>
       </c>
       <c r="H16">
         <v>2254060.0</v>
       </c>
       <c r="I16">
         <v>5502470.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B17">
         <v>3926912.0</v>
       </c>
       <c r="C17">
         <v>4108891.0</v>
       </c>
       <c r="D17">
         <v>-882293.0</v>
       </c>
       <c r="E17">
         <v>5761097.0</v>
       </c>
       <c r="F17">
         <v>7640600.0</v>
       </c>
       <c r="G17">
         <v>5635854.0</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B18">
         <v>-434847.0</v>
       </c>
       <c r="C18">
         <v>-556927.0</v>
       </c>
       <c r="D18">
         <v>-594233.0</v>
       </c>
       <c r="E18">
         <v>-572430.0</v>
       </c>
       <c r="F18">
         <v>-513486.0</v>
       </c>
       <c r="G18">
         <v>-581411.0</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B21">
         <v>7035490.0</v>
       </c>
       <c r="C21">
         <v>5919830.0</v>
       </c>
       <c r="D21">
         <v>745300.0</v>
       </c>
       <c r="E21">
         <v>8570260.0</v>
       </c>
       <c r="F21">
         <v>11610000.0</v>
       </c>
       <c r="G21">
         <v>8359510.0</v>
       </c>
       <c r="H21">
         <v>4111320.0</v>
       </c>
       <c r="I21">
         <v>8027770.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B25">
         <v>2545373.0</v>
       </c>
       <c r="C25">
         <v>2294359.0</v>
       </c>
       <c r="D25">
         <v>2595122.0</v>
       </c>
       <c r="E25">
         <v>2234435.0</v>
       </c>
       <c r="F25">
         <v>1730409.0</v>
       </c>
       <c r="G25">
         <v>1607649.0</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B28">
         <v>10152110.0</v>
       </c>
       <c r="C28">
         <v>7947680.0</v>
       </c>
       <c r="D28">
         <v>9447870.0</v>
       </c>
       <c r="E28">
         <v>5800660.0</v>
       </c>
       <c r="F28">
         <v>5236810.0</v>
       </c>
       <c r="G28">
         <v>4323720.0</v>
       </c>
       <c r="H28">
         <v>4194250.0</v>
       </c>
       <c r="I28">
         <v>3609710.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B29">
         <v>2673730.0</v>
       </c>
       <c r="C29">
         <v>1537960.0</v>
       </c>
       <c r="D29">
         <v>1033360.0</v>
       </c>
       <c r="E29">
         <v>2236730.0</v>
       </c>
       <c r="F29">
         <v>3406910.0</v>
       </c>
       <c r="G29">
         <v>2088250.0</v>
       </c>
       <c r="H29">
         <v>1135210.0</v>
       </c>
       <c r="I29">
         <v>1917500.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B30">
         <v>104015350.0</v>
       </c>
       <c r="C30">
         <v>68219140.0</v>
       </c>
       <c r="D30">
         <v>58089720.0</v>
       </c>
       <c r="E30">
         <v>56298205.0</v>
       </c>
       <c r="F30">
         <v>46495807.0</v>
       </c>
       <c r="G30">
         <v>31285260.0</v>
       </c>
       <c r="H30"/>
       <c r="I30"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B32">
         <v>111050840.0</v>
       </c>
       <c r="C32">
         <v>74138970.0</v>
       </c>
       <c r="D32">
         <v>58835020.0</v>
       </c>
       <c r="E32">
         <v>64353720.0</v>
       </c>
       <c r="F32">
         <v>59072070.0</v>
       </c>
       <c r="G32">
         <v>39372820.0</v>
       </c>
       <c r="H32">
         <v>31695880.0</v>
       </c>
       <c r="I32">
         <v>32669580.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T32"/>
+  <dimension ref="A1:U32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
         <v>71</v>
       </c>
       <c r="D1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
         <v>74</v>
       </c>
       <c r="H1" t="s">
+        <v>75</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
         <v>77</v>
       </c>
       <c r="L1" t="s">
+        <v>78</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
         <v>80</v>
       </c>
       <c r="P1" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
       </c>
-      <c r="T1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:20">
+      <c r="U1" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B2">
+        <v>26825000.0</v>
+      </c>
+      <c r="C2">
         <v>33971000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>32401000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>29099380.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>23674000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>21485000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>18908000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>17335000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>18061000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>14939000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>9930000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>11241581.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>10709000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>16329000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>10695000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>12198100.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>9922000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>28375000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>20696740.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>20505770.0</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
-    </row>
-    <row r="4" spans="1:20">
+      <c r="U3"/>
+    </row>
+    <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4"/>
+    </row>
+    <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-    </row>
-    <row r="6" spans="1:20">
+      <c r="U5"/>
+    </row>
+    <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
-    </row>
-    <row r="7" spans="1:20">
+      <c r="U6"/>
+    </row>
+    <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
-    </row>
-    <row r="8" spans="1:20">
+      <c r="U7"/>
+    </row>
+    <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8"/>
+    </row>
+    <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B9">
+        <v>7972000.0</v>
+      </c>
+      <c r="C9">
         <v>6761000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>6652000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>5104460.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>4330000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3916000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>4533000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>3569000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>4369000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>3717000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2220000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1982438.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1610000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2488000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>3779000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3828620.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>3562000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>6468000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>9045270.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>8824290.0</v>
       </c>
     </row>
-    <row r="10" spans="1:20">
+    <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B10">
+        <v>4482000.0</v>
+      </c>
+      <c r="C10">
         <v>3905000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3702000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1631640.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1397000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1857000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1715000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1421000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2366000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1730000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>132000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>667069.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-652000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>245000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-109000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2344830.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1832000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>3821000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>4994960.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>6052550.0</v>
       </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
-    </row>
-    <row r="12" spans="1:20">
+      <c r="U11"/>
+    </row>
+    <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="B12"/>
+        <v>95</v>
+      </c>
+      <c r="B12">
+        <v>170000.0</v>
+      </c>
       <c r="C12">
+        <v>119000.0</v>
+      </c>
+      <c r="D12">
         <v>186000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>207000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>144000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148000.0</v>
       </c>
       <c r="G12">
         <v>148000.0</v>
       </c>
       <c r="H12">
+        <v>148000.0</v>
+      </c>
+      <c r="I12">
         <v>135000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>129000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>138000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>155000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>142233.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>142000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>160000.0</v>
       </c>
-      <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
-    </row>
-    <row r="13" spans="1:20">
+      <c r="U12"/>
+    </row>
+    <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>96</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>119000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>186000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>5150.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>144000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148000.0</v>
       </c>
       <c r="G13">
         <v>148000.0</v>
       </c>
-      <c r="H13"/>
+      <c r="H13">
+        <v>148000.0</v>
+      </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>150000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>150430.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>141000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>281000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>213410.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>349070.0</v>
       </c>
     </row>
-    <row r="14" spans="1:20">
+    <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
-    </row>
-    <row r="15" spans="1:20">
+      <c r="U14"/>
+    </row>
+    <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B15">
+        <v>3204000.0</v>
+      </c>
+      <c r="C15">
         <v>2811000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>2731000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>494910.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1095000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1266000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1070000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>974000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2120000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>971000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>46000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>630707.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-746000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>11000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-777000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1675100.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1379000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>2707000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>3063490.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>4577110.0</v>
       </c>
     </row>
-    <row r="16" spans="1:20">
+    <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>99</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>2811000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2731000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>494910.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1095000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1266000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1070000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>-777000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1676100.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1379000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2706000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>3063490.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>4577110.0</v>
       </c>
     </row>
-    <row r="17" spans="1:20">
+    <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>100</v>
+      </c>
+      <c r="B17">
+        <v>3204000.0</v>
+      </c>
       <c r="C17">
+        <v>2811000.0</v>
+      </c>
+      <c r="D17">
         <v>2731000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>496000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>1095000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>1266000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>1070000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>974000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>2120000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>971000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>46000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>630707.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-746000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>11000.0</v>
       </c>
-      <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17"/>
+    </row>
+    <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>101</v>
+      </c>
+      <c r="B18">
+        <v>-170000.0</v>
+      </c>
       <c r="C18">
+        <v>-119000.0</v>
+      </c>
+      <c r="D18">
         <v>-186000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-207000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-144000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-148000.0</v>
       </c>
       <c r="G18">
         <v>-148000.0</v>
       </c>
       <c r="H18">
+        <v>-148000.0</v>
+      </c>
+      <c r="I18">
         <v>-135000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-129000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-138000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-155000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-142233.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-142000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-160000.0</v>
       </c>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
-    </row>
-    <row r="19" spans="1:20">
+      <c r="U18"/>
+    </row>
+    <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19"/>
+    </row>
+    <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20"/>
+    </row>
+    <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B21">
+        <v>4064000.0</v>
+      </c>
+      <c r="C21">
         <v>4030000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3949000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1580490.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1495000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2060000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1900000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1446000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2342000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1722000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>408000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>313566.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-577000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>801000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>38000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2495260.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1973000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>4102000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>5208370.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>6401630.0</v>
       </c>
     </row>
-    <row r="22" spans="1:20">
+    <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
-    </row>
-    <row r="23" spans="1:20">
+      <c r="U22"/>
+    </row>
+    <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
-    </row>
-    <row r="24" spans="1:20">
+      <c r="U23"/>
+    </row>
+    <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-    </row>
-    <row r="25" spans="1:20">
+      <c r="U24"/>
+    </row>
+    <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>108</v>
+      </c>
+      <c r="B25">
+        <v>1220000.0</v>
+      </c>
       <c r="C25">
+        <v>1128000.0</v>
+      </c>
+      <c r="D25">
         <v>1079000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>863373.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>632000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>529000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>521000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>507359.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>598000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>585000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>604000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>679122.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>679000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>646000.0</v>
       </c>
-      <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-    </row>
-    <row r="26" spans="1:20">
+      <c r="U25"/>
+    </row>
+    <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-    </row>
-    <row r="27" spans="1:20">
+      <c r="U26"/>
+    </row>
+    <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-    </row>
-    <row r="28" spans="1:20">
+      <c r="U27"/>
+    </row>
+    <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B28">
+        <v>3447000.0</v>
+      </c>
+      <c r="C28">
         <v>2893000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2692000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3044110.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2803000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2353000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1952000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2113000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2027000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1995000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1812000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1668872.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2187000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1687000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3904000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1738110.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1604000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2461000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3017160.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2219660.0</v>
       </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B29">
+        <v>1278000.0</v>
+      </c>
+      <c r="C29">
         <v>1094000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>971000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1136730.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>302000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>591000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>645000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>447000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>246000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>759000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>86000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>36362.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>94000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>234000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>668000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>669730.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>453000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1114000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1931470.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1475440.0</v>
       </c>
     </row>
-    <row r="30" spans="1:20">
+    <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B30">
+        <v>30733000.0</v>
+      </c>
+      <c r="C30">
         <v>36702000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>35104000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>32623350.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>26509000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>23341000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>20860000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>19458000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>20088000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>16934000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>11742000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>12910453.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>12896000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>18016000.0</v>
       </c>
-      <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
-    </row>
-    <row r="31" spans="1:20">
+      <c r="U30"/>
+    </row>
+    <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
-    </row>
-    <row r="32" spans="1:20">
+      <c r="U31"/>
+    </row>
+    <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B32">
+        <v>34797000.0</v>
+      </c>
+      <c r="C32">
         <v>40732000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>39053000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>34203840.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>28004000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>25401000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>23441000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>20904000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>22430000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>18656000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>12150000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>13224019.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>12319000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>18817000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>14474000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>16026720.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>13484000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>34843000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>29742010.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>29330060.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
@@ -6616,2009 +6813,2076 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B2">
         <v>13064933.0</v>
       </c>
       <c r="C2">
         <v>18700132.0</v>
       </c>
       <c r="D2">
         <v>2060956.0</v>
       </c>
       <c r="E2">
         <v>6128333.0</v>
       </c>
       <c r="F2">
         <v>11708269.0</v>
       </c>
       <c r="G2">
         <v>3744704.0</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B3">
         <v>11136780</v>
       </c>
       <c r="C3">
         <v>8825010</v>
       </c>
       <c r="D3">
         <v>10336080</v>
       </c>
       <c r="E3">
         <v>5245720</v>
       </c>
       <c r="F3">
         <v>1698260</v>
       </c>
       <c r="G3">
         <v>660040</v>
       </c>
       <c r="H3">
         <v>1106450</v>
       </c>
       <c r="I3">
         <v>809660</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B6">
         <v>-3793830.0</v>
       </c>
       <c r="C6">
         <v>-5635200.0</v>
       </c>
       <c r="D6">
         <v>16639180.0</v>
       </c>
       <c r="E6">
         <v>-4067380.0</v>
       </c>
       <c r="F6">
         <v>-5579940.0</v>
       </c>
       <c r="G6">
         <v>7963570.0</v>
       </c>
       <c r="H6">
         <v>2100880.0</v>
       </c>
       <c r="I6">
         <v>-2501920.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B7">
         <v>-2749300.0</v>
       </c>
       <c r="C7">
         <v>-4057210.0</v>
       </c>
       <c r="D7">
         <v>-3207640.0</v>
       </c>
       <c r="E7">
         <v>-10067960.0</v>
       </c>
       <c r="F7">
         <v>-5073380.0</v>
       </c>
       <c r="G7">
         <v>-1080360.0</v>
       </c>
       <c r="H7">
         <v>-1575170.0</v>
       </c>
       <c r="I7">
         <v>-6645020.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B10">
         <v>-5379991.0</v>
       </c>
       <c r="C10">
         <v>-4013475.0</v>
       </c>
       <c r="D10">
         <v>-2406080.0</v>
       </c>
       <c r="E10">
         <v>-2649725.0</v>
       </c>
       <c r="F10">
         <v>-1081271.0</v>
       </c>
       <c r="G10">
         <v>-2978.0</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B14">
         <v>2465340.0</v>
       </c>
       <c r="C14">
         <v>2214320.0</v>
       </c>
       <c r="D14">
         <v>2535690.0</v>
       </c>
       <c r="E14">
         <v>2191240.0</v>
       </c>
       <c r="F14">
         <v>1669500.0</v>
       </c>
       <c r="G14">
         <v>1546630.0</v>
       </c>
       <c r="H14">
         <v>1487500.0</v>
       </c>
       <c r="I14">
         <v>1240950.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
         <v>2500000.0</v>
       </c>
       <c r="F15">
         <v>7000000.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B16">
         <v>9271108.0</v>
       </c>
       <c r="C16">
         <v>13064933.0</v>
       </c>
       <c r="D16">
         <v>18700132.0</v>
       </c>
       <c r="E16">
         <v>2060956.0</v>
       </c>
       <c r="F16">
         <v>6128333.0</v>
       </c>
       <c r="G16">
         <v>11708269.0</v>
       </c>
       <c r="H16">
         <v>3744704.0</v>
       </c>
       <c r="I16"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B18">
         <v>-4253436.0</v>
       </c>
       <c r="C18">
         <v>-4586014.0</v>
       </c>
       <c r="D18">
         <v>-10374631.0</v>
       </c>
       <c r="E18">
         <v>-4883827.0</v>
       </c>
       <c r="F18">
         <v>7727176.0</v>
       </c>
       <c r="G18">
         <v>8088871.0</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B19">
         <v>-10836298.0</v>
       </c>
       <c r="C19">
         <v>-8541064.0</v>
       </c>
       <c r="D19">
         <v>-9951908.0</v>
       </c>
       <c r="E19">
         <v>-1150299.0</v>
       </c>
       <c r="F19">
         <v>-5648726.0</v>
       </c>
       <c r="G19">
         <v>-605622.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>29967080.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B21">
         <v>1503123.0</v>
       </c>
       <c r="C21">
         <v>-163259.0</v>
       </c>
       <c r="D21">
         <v>-1812378.0</v>
       </c>
       <c r="E21">
         <v>560127.0</v>
       </c>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B22">
         <v>6600640.0</v>
       </c>
       <c r="C22">
         <v>5646850.0</v>
       </c>
       <c r="D22">
         <v>151070.0</v>
       </c>
       <c r="E22">
         <v>5761097.0</v>
       </c>
       <c r="F22">
         <v>11047510.0</v>
       </c>
       <c r="G22">
         <v>5635854.0</v>
       </c>
       <c r="H22">
         <v>3398320.0</v>
       </c>
       <c r="I22">
         <v>7423540.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B23">
         <v>-647330.0</v>
       </c>
       <c r="C23">
         <v>-556930.0</v>
       </c>
       <c r="D23">
         <v>-594230.0</v>
       </c>
       <c r="E23">
         <v>-576420.0</v>
       </c>
       <c r="F23">
         <v>-7562490.0</v>
       </c>
       <c r="G23">
         <v>273280.0</v>
       </c>
       <c r="H23">
         <v>-662450.0</v>
       </c>
       <c r="I23">
         <v>-625980.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B24">
         <v>300480.0</v>
       </c>
       <c r="C24">
         <v>283940.0</v>
       </c>
       <c r="D24">
         <v>384170.0</v>
       </c>
       <c r="E24">
         <v>4095420.0</v>
       </c>
       <c r="F24">
         <v>-3950470.0</v>
       </c>
       <c r="G24">
         <v>54420.0</v>
       </c>
       <c r="H24">
         <v>9360.0</v>
       </c>
       <c r="I24">
         <v>-2758630.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B25">
         <v>434847.0</v>
       </c>
       <c r="C25">
         <v>234886.0</v>
       </c>
       <c r="D25">
         <v>210063.0</v>
       </c>
       <c r="E25">
         <v>533859.0</v>
       </c>
       <c r="F25">
         <v>513357.0</v>
       </c>
       <c r="G25">
         <v>580991.0</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>29967080.0</v>
       </c>
       <c r="E26"/>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B28">
         <v>234330.0</v>
       </c>
       <c r="C28">
         <v>-1325530.0</v>
       </c>
       <c r="D28">
         <v>26738560.0</v>
       </c>
       <c r="E28">
         <v>-3220710.0</v>
       </c>
       <c r="F28">
         <v>-9289890.0</v>
       </c>
       <c r="G28">
         <v>-271120.0</v>
       </c>
       <c r="H28">
         <v>-818820.0</v>
       </c>
       <c r="I28">
         <v>-1860050.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B29">
         <v>6883340.0</v>
       </c>
       <c r="C29">
         <v>4238990.0</v>
       </c>
       <c r="D29">
         <v>-38550.0</v>
       </c>
       <c r="E29">
         <v>361900.0</v>
       </c>
       <c r="F29">
         <v>9425430.0</v>
       </c>
       <c r="G29">
         <v>8748910.0</v>
       </c>
       <c r="H29">
         <v>4027220.0</v>
       </c>
       <c r="I29">
         <v>2972930.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B30">
         <v>-10836300.0</v>
       </c>
       <c r="C30">
         <v>-8541060.0</v>
       </c>
       <c r="D30">
         <v>-9951910.0</v>
       </c>
       <c r="E30">
         <v>-1150300.0</v>
       </c>
       <c r="F30">
         <v>-5648730.0</v>
       </c>
       <c r="G30">
         <v>-605620.0</v>
       </c>
       <c r="H30">
         <v>-1097100.0</v>
       </c>
       <c r="I30">
         <v>-3568290.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T30"/>
+  <dimension ref="A1:U30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
         <v>71</v>
       </c>
       <c r="D1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
         <v>74</v>
       </c>
       <c r="H1" t="s">
+        <v>75</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
         <v>77</v>
       </c>
       <c r="L1" t="s">
+        <v>78</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
         <v>80</v>
       </c>
       <c r="P1" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
       </c>
-      <c r="T1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:20">
+      <c r="U1" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B2">
+        <v>11969000.0</v>
+      </c>
+      <c r="C2">
         <v>6221000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>9271000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7343000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>7134000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>9300000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>13065000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>12964000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>9029000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>13392000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>18700000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>20328000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>22592000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>25592000.0</v>
       </c>
-      <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
-    </row>
-    <row r="3" spans="1:20">
+      <c r="U2"/>
+    </row>
+    <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B3">
+        <v>208000</v>
+      </c>
+      <c r="C3">
         <v>1508000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>782000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>11136780</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>8112000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>7171000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4368000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>546005</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4757000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1087000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2435000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1561078</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4149000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2569000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2779000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>5245720</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2785000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2060150</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1698260</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>219090</v>
       </c>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4"/>
+    </row>
+    <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-    </row>
-    <row r="6" spans="1:20">
+      <c r="U5"/>
+    </row>
+    <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B6">
+        <v>27000.0</v>
+      </c>
+      <c r="C6">
         <v>2698000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-3050000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-3793830.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-5722000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-5931000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-3765000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>107393.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>3861000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-4271000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-5325000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1902898.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-2201000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-2661000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>23531000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-4067380.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-1025000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-1968700.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-5579940.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-2795810.0</v>
       </c>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B7">
+        <v>-4064000.0</v>
+      </c>
+      <c r="C7">
         <v>-2110000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-6207000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-2749300.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-3667000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-4429000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-2602000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-893163.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>6501000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-4861000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-2965000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-2404109.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>3812000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-326000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-2047000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-10067960.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-7405000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-4443010.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-5073380.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>604250.0</v>
       </c>
     </row>
-    <row r="8" spans="1:20">
+    <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8"/>
+    </row>
+    <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
-    </row>
-    <row r="10" spans="1:20">
+      <c r="U9"/>
+    </row>
+    <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B10"/>
+        <v>124</v>
+      </c>
+      <c r="B10">
+        <v>-1397000.0</v>
+      </c>
       <c r="C10">
+        <v>2632000.0</v>
+      </c>
+      <c r="D10">
         <v>-505000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1060009.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-4395000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2471000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>426000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-672475.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-873000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-309000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-2159000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-316080.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-13000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1681000.0</v>
       </c>
-      <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
-    </row>
-    <row r="11" spans="1:20">
+      <c r="U10"/>
+    </row>
+    <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
-    </row>
-    <row r="12" spans="1:20">
+      <c r="U11"/>
+    </row>
+    <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
-    </row>
-    <row r="13" spans="1:20">
+      <c r="U12"/>
+    </row>
+    <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
-    </row>
-    <row r="14" spans="1:20">
+      <c r="U13"/>
+    </row>
+    <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B14">
+        <v>1220000.0</v>
+      </c>
+      <c r="C14">
         <v>2167000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1059000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2465340.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1622000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1010000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>501000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>507359.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>598000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>585000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>604000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>679122.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>679000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>646000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>580000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2191240.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1492000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>942640.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1669500.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>700720.0</v>
       </c>
     </row>
-    <row r="15" spans="1:20">
+    <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
-      <c r="P15">
-[...1 lines deleted...]
-      </c>
+      <c r="P15"/>
       <c r="Q15">
         <v>2500000.0</v>
       </c>
-      <c r="R15"/>
+      <c r="R15">
+        <v>2500000.0</v>
+      </c>
       <c r="S15"/>
       <c r="T15"/>
-    </row>
-    <row r="16" spans="1:20">
+      <c r="U15"/>
+    </row>
+    <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>130</v>
+      </c>
+      <c r="B16">
+        <v>12281000.0</v>
+      </c>
       <c r="C16">
+        <v>11969000.0</v>
+      </c>
+      <c r="D16">
         <v>6221000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>9271108.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>7343000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>7134000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>9300000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>13064933.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>12964000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>9029000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>13392000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>18700132.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>20328000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22592000.0</v>
       </c>
       <c r="O16">
         <v>22592000.0</v>
       </c>
-      <c r="P16"/>
+      <c r="P16">
+        <v>22592000.0</v>
+      </c>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
-    </row>
-    <row r="17" spans="1:20">
+      <c r="U16"/>
+    </row>
+    <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17"/>
+    </row>
+    <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>132</v>
+      </c>
+      <c r="B18">
+        <v>912000.0</v>
+      </c>
       <c r="C18">
+        <v>8264000.0</v>
+      </c>
+      <c r="D18">
         <v>-1833000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>614564.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1973000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2484000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-4357000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-110014.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>4254000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-3879000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-4851000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2217631.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1048000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-2131000.0</v>
       </c>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
-    </row>
-    <row r="19" spans="1:20">
+      <c r="U18"/>
+    </row>
+    <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-2956298.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-816000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-2763000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-4301000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-368064.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-4727000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1048000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-2398000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-2176908.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-3334000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-2387000.0</v>
       </c>
-      <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19"/>
+    </row>
+    <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
-[...1 lines deleted...]
-      </c>
+      <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20">
         <v>80.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20"/>
+    </row>
+    <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>135</v>
+      </c>
+      <c r="B21">
+        <v>-303000.0</v>
+      </c>
       <c r="C21">
+        <v>-2011000.0</v>
+      </c>
+      <c r="D21">
         <v>-781000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1741123.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-748000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-438000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>948000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>290741.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
-    </row>
-    <row r="22" spans="1:20">
+      <c r="U21"/>
+    </row>
+    <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B22">
+        <v>3204000.0</v>
+      </c>
+      <c r="C22">
         <v>7607000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>3702000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>6600640.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>4969000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>3572000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1715000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>974000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2120000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>971000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>46000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>630707.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-746000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>11000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-109000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>7997830.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>5653000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>3820900.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>11047510.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>6052550.0</v>
       </c>
     </row>
-    <row r="23" spans="1:20">
+    <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>136</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-306000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-186000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-647330.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-440000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-296000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-148000.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-      <c r="O23">
+      <c r="O23"/>
+      <c r="P23">
         <v>-1590000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-576420.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-422000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-2780810.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-7562490.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-5349070.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>137</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>144000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>44000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>300480.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>232000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>107000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>67000.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>725000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>4095420.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>4085000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2071960.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-3950470.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-3967240.0</v>
       </c>
     </row>
-    <row r="25" spans="1:20">
+    <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>138</v>
+      </c>
+      <c r="B25">
+        <v>120000.0</v>
+      </c>
       <c r="C25">
+        <v>70000.0</v>
+      </c>
+      <c r="D25">
         <v>142000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>138847.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>107000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>108000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>81000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-49114.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>116000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>50000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>118000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>36063.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>49000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-22000.0</v>
       </c>
-      <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-    </row>
-    <row r="26" spans="1:20">
+      <c r="U25"/>
+    </row>
+    <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>29967000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
-[...1 lines deleted...]
-      </c>
+      <c r="R26"/>
       <c r="S26">
         <v>0.0</v>
       </c>
       <c r="T26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:20">
+      <c r="U26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-    </row>
-    <row r="28" spans="1:20">
+      <c r="U27"/>
+    </row>
+    <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>141</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>-3817000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1246000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>234330.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1074000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>816000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>709000.0</v>
       </c>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-      <c r="O28">
+      <c r="O28"/>
+      <c r="P28">
         <v>27048000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-3220710.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-2461000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-2549840.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-9289890.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-6447710.0</v>
       </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B29">
+        <v>1120000.0</v>
+      </c>
+      <c r="C29">
         <v>7939000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1051000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>6883340.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3244000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>330000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>11000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>435991.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>9011000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-2792000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-2416000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-656553.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3101000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>438000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-1481000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>361900.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>125000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>571660.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>9425430.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>7991650.0</v>
       </c>
     </row>
-    <row r="30" spans="1:20">
+    <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>143</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>-1364000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-738000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-10836300.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-7880000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-7064000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-4301000.0</v>
       </c>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
-      <c r="O30">
+      <c r="O30"/>
+      <c r="P30">
         <v>-2054000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1150300.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1300000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>11800.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-5648730.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-4186330.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>