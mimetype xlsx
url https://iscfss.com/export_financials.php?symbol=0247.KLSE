--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
@@ -226,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -797,5790 +803,6509 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G62"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>121215000.0</v>
+      </c>
+      <c r="C2">
         <v>72821000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>157339000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>86265000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>90403000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>83489000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>47712000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>2328000.0</v>
+      </c>
+      <c r="C7">
         <v>8147000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>5713000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3247000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3863000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>214000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>713000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
         <v>309561000.0</v>
       </c>
       <c r="C8">
-        <v>291335000.0</v>
+        <v>309561000.0</v>
       </c>
       <c r="D8">
         <v>291335000.0</v>
       </c>
       <c r="E8">
+        <v>291335000.0</v>
+      </c>
+      <c r="F8">
         <v>194500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="G8">
         <v>5000000.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8">
+        <v>5000000.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>106343000.0</v>
+      </c>
+      <c r="C10">
         <v>42968000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>71911000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>87140000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>86470000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>88372000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>37656000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
-    </row>
-    <row r="13" spans="1:7">
+      <c r="H12"/>
+    </row>
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
         <v>1630720000.0</v>
       </c>
       <c r="C14">
-        <v>1562500000.0</v>
+        <v>1630720000.0</v>
       </c>
       <c r="D14">
         <v>1562500000.0</v>
       </c>
       <c r="E14">
         <v>1562500000.0</v>
       </c>
       <c r="F14">
         <v>1562500000.0</v>
       </c>
       <c r="G14">
         <v>1562500000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14">
+        <v>1562500000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-    </row>
-    <row r="17" spans="1:7">
+      <c r="H16"/>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-    </row>
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>26</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>46148000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>44324000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>27</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>497000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>600000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>630000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>687000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>556000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>584000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22">
+        <v>219024000.0</v>
+      </c>
+      <c r="C22">
         <v>247032000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>266998000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>202872000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>155149000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>117349000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>129123000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
-    </row>
-    <row r="24" spans="1:7">
+      <c r="H23"/>
+    </row>
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24">
+        <v>135437000.0</v>
+      </c>
+      <c r="C24">
         <v>129861000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>123752000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>115804000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>113212000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>103616000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>103296000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
-    </row>
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>492409000.0</v>
+      </c>
+      <c r="C28">
         <v>482898000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>471032000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>395373000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>439041000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>401134000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>418455000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>958697000.0</v>
+      </c>
+      <c r="C29">
         <v>867774000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>881756000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>812284000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>755863000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>707870000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>653647000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>402002000.0</v>
+      </c>
+      <c r="C30">
         <v>306403000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>412688000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>356316000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>394224000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>342156000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>337106000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
-    </row>
-    <row r="32" spans="1:7">
+      <c r="H31"/>
+    </row>
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>144922000.0</v>
+      </c>
+      <c r="C32">
         <v>182015000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>200141000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>249783000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>149446000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>152213000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>145335000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>420895000.0</v>
+      </c>
+      <c r="C33">
         <v>332075000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>306407000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>201354000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>199025000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>176097000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>161803000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B34">
+        <v>40</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34">
         <v>7536000.0</v>
       </c>
-      <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
-    </row>
-    <row r="35" spans="1:7">
+      <c r="H34"/>
+    </row>
+    <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>141921000.0</v>
+      </c>
+      <c r="C35">
         <v>147883000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>147139000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>121366000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>118119000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>105083000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>105123000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
-    </row>
-    <row r="37" spans="1:7">
+      <c r="H36"/>
+    </row>
+    <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-    </row>
-    <row r="38" spans="1:7">
+      <c r="H37"/>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-    </row>
-    <row r="39" spans="1:7">
+      <c r="H38"/>
+    </row>
+    <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
-    </row>
-    <row r="40" spans="1:7">
+      <c r="H39"/>
+    </row>
+    <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B40">
+        <v>46</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40">
         <v>6306000.0</v>
       </c>
-      <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
-    </row>
-    <row r="41" spans="1:7">
+      <c r="H40"/>
+    </row>
+    <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
-    </row>
-    <row r="42" spans="1:7">
+      <c r="H41"/>
+    </row>
+    <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
-    </row>
-    <row r="43" spans="1:7">
+      <c r="H42"/>
+    </row>
+    <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-    </row>
-    <row r="44" spans="1:7">
+      <c r="H43"/>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-    </row>
-    <row r="45" spans="1:7">
+      <c r="H44"/>
+    </row>
+    <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>324601000.0</v>
+      </c>
+      <c r="C45">
         <v>298013000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>267760000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>209198000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>175681000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>188163000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>171223000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:7">
+    <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>324601000.0</v>
+      </c>
+      <c r="C46">
         <v>254280000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>234679000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>180032000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>175681000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>166955000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>153009000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:7">
+    <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
-    </row>
-    <row r="48" spans="1:7">
+      <c r="H47"/>
+    </row>
+    <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>224721000.0</v>
+      </c>
+      <c r="C48">
         <v>206684000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>221815000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>212773000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>210189000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>213364000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>192536000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:7">
+    <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
-    </row>
-    <row r="50" spans="1:7">
+      <c r="H49"/>
+    </row>
+    <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50">
+        <v>463315000.0</v>
+      </c>
+      <c r="C50">
         <v>396005000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>419191000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>366709000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>412299000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>385890000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>352815000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:7">
+    <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
-    </row>
-    <row r="52" spans="1:7">
+      <c r="H51"/>
+    </row>
+    <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
-    </row>
-    <row r="53" spans="1:7">
+      <c r="H52"/>
+    </row>
+    <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53">
+        <v>4950000.0</v>
+      </c>
+      <c r="C53">
         <v>7045000.0</v>
       </c>
-      <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>31064000.0</v>
       </c>
-      <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-    </row>
-    <row r="54" spans="1:7">
+      <c r="H53"/>
+    </row>
+    <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-    </row>
-    <row r="55" spans="1:7">
+      <c r="H54"/>
+    </row>
+    <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>1157704000.0</v>
+      </c>
+      <c r="C55">
         <v>1009071000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1126936000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>918832000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>879359000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>812260000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>715199000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:7">
+    <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>736809000.0</v>
+      </c>
+      <c r="C56">
         <v>676996000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>820529000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>717478000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>680334000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>636163000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>553396000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:7">
+    <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>591887000.0</v>
+      </c>
+      <c r="C57">
         <v>494981000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>620388000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>467695000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>530888000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>483950000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>408061000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:7">
+    <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>733808000.0</v>
+      </c>
+      <c r="C58">
         <v>642864000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>767527000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>589061000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>649007000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>589033000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>513184000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:7">
+    <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-    </row>
-    <row r="60" spans="1:7">
+      <c r="H59"/>
+    </row>
+    <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>359945000.0</v>
+      </c>
+      <c r="C60">
         <v>341908000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>338813000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>329771000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>230352000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>218364000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>197536000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:7">
+    <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-    </row>
-    <row r="62" spans="1:7">
+      <c r="H61"/>
+    </row>
+    <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
+      <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>69</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>72</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>75</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:13">
+        <v>77</v>
+      </c>
+      <c r="N1" t="s">
+        <v>4</v>
+      </c>
+      <c r="O1" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>121215000.0</v>
+      </c>
+      <c r="C2">
+        <v>122742000.0</v>
+      </c>
+      <c r="D2">
         <v>111130000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>115521000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>72821000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>123605000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>151676000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>147222000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>157339000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>101124000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>113868000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>120656000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>86265000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>125723000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>2328000.0</v>
+      </c>
+      <c r="C7">
+        <v>2522000.0</v>
+      </c>
+      <c r="D7">
         <v>2563000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>2784000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>8147000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1608000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>1827000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>5495000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>5713000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>3814000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>4022000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>4200000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>3247000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>3173000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
         <v>309561000.0</v>
       </c>
       <c r="C8">
         <v>309561000.0</v>
       </c>
       <c r="D8">
         <v>309561000.0</v>
       </c>
       <c r="E8">
         <v>309561000.0</v>
       </c>
       <c r="F8">
         <v>309561000.0</v>
       </c>
       <c r="G8">
         <v>309561000.0</v>
       </c>
       <c r="H8">
-        <v>291335000.0</v>
+        <v>309561000.0</v>
       </c>
       <c r="I8">
-        <v>291335000.0</v>
+        <v>309561000.0</v>
       </c>
       <c r="J8">
         <v>291335000.0</v>
       </c>
       <c r="K8">
         <v>291335000.0</v>
       </c>
       <c r="L8">
         <v>291335000.0</v>
       </c>
       <c r="M8">
         <v>291335000.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8">
+        <v>291335000.0</v>
+      </c>
+      <c r="O8">
+        <v>291335000.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>106343000.0</v>
+      </c>
+      <c r="C10">
+        <v>39896000.0</v>
+      </c>
+      <c r="D10">
         <v>30054000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>14378000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>42968000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>29034000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>22141000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>28731000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>71911000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>17544000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>32246000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>52536000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>87140000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>55422000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12"/>
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
         <v>1630720000.0</v>
       </c>
       <c r="C14">
         <v>1630720000.0</v>
       </c>
       <c r="D14">
         <v>1630720000.0</v>
       </c>
       <c r="E14">
         <v>1630720000.0</v>
       </c>
       <c r="F14">
         <v>1630720000.0</v>
       </c>
       <c r="G14">
         <v>1630720000.0</v>
       </c>
       <c r="H14">
-        <v>1562500000.0</v>
+        <v>1630720000.0</v>
       </c>
       <c r="I14">
-        <v>1562500000.0</v>
+        <v>1630720000.0</v>
       </c>
       <c r="J14">
         <v>1562500000.0</v>
       </c>
       <c r="K14">
         <v>1562500000.0</v>
       </c>
       <c r="L14">
         <v>1562500000.0</v>
       </c>
       <c r="M14">
         <v>1562500000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14">
+        <v>1562500000.0</v>
+      </c>
+      <c r="O14">
+        <v>1562500000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20">
         <v>46148000.0</v>
       </c>
-      <c r="E20"/>
-      <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20">
         <v>44324000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>1235000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>1235000.0</v>
       </c>
-      <c r="K20"/>
-      <c r="L20">
+      <c r="M20"/>
+      <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="M20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:13">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21">
         <v>497000.0</v>
       </c>
-      <c r="E21"/>
-      <c r="F21"/>
       <c r="G21"/>
-      <c r="H21">
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21">
         <v>600000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>627000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>658000.0</v>
       </c>
-      <c r="K21"/>
-      <c r="L21">
+      <c r="M21"/>
+      <c r="N21">
         <v>630000.0</v>
       </c>
-      <c r="M21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:13">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22">
+        <v>219024000.0</v>
+      </c>
+      <c r="C22">
+        <v>236839000.0</v>
+      </c>
+      <c r="D22">
         <v>225168000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>247747000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>247032000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>300563000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>298238000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>271861000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>266998000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>275672000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>282605000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>280444000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>202872000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>271990000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-    </row>
-    <row r="24" spans="1:13">
+      <c r="N23"/>
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24">
+        <v>135437000.0</v>
+      </c>
+      <c r="C24">
+        <v>129253000.0</v>
+      </c>
+      <c r="D24">
         <v>132200000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>132440000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>129861000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>130726000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>125005000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>122232000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>123752000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>116292000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>113781000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>114452000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>115804000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>112365000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>492409000.0</v>
+      </c>
+      <c r="C28">
+        <v>616874000.0</v>
+      </c>
+      <c r="D28">
         <v>583182000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>509957000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>482898000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>574482000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>559006000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>529062000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>471032000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>618165000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>552566000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>484818000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>395373000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>504676000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>958697000.0</v>
+      </c>
+      <c r="C29">
+        <v>1014912000.0</v>
+      </c>
+      <c r="D29">
         <v>966779000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>872689000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>867774000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>951401000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>927894000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>913047000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>881756000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>983793000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>919367000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>870132000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>812284000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>889017000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>402002000.0</v>
+      </c>
+      <c r="C30">
+        <v>432101000.0</v>
+      </c>
+      <c r="D30">
         <v>444212000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>385768000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>306403000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>455083000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>468674000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>489579000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>412688000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>574969000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>489726000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>426875000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>356316000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>485861000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
-    </row>
-    <row r="32" spans="1:13">
+      <c r="N31"/>
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>144922000.0</v>
+      </c>
+      <c r="C32">
+        <v>131993000.0</v>
+      </c>
+      <c r="D32">
         <v>134676000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>137389000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>182015000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>193698000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>195875000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>214929000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>200141000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>259761000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>247200000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>251725000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>249783000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>243171000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:13">
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>420895000.0</v>
+      </c>
+      <c r="C33">
+        <v>419695000.0</v>
+      </c>
+      <c r="D33">
         <v>413921000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>414225000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>332075000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>319577000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>312610000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>308107000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>306407000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>210748000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>207997000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>201959000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>201354000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>203378000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:13">
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34"/>
-      <c r="C34">
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34">
         <v>7536000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>7536000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>4517000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>6184000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>13842000.0</v>
       </c>
-      <c r="H34"/>
-      <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34">
         <v>-1000.0</v>
       </c>
     </row>
-    <row r="35" spans="1:13">
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>141921000.0</v>
+      </c>
+      <c r="C35">
+        <v>136437000.0</v>
+      </c>
+      <c r="D35">
         <v>141772000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>149640000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>147883000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>143902000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>139959000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>145851000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>147139000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>121729000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>120025000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>120906000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>121366000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>117630000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:13">
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
-    </row>
-    <row r="37" spans="1:13">
+      <c r="N36"/>
+      <c r="O36"/>
+    </row>
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-    </row>
-    <row r="38" spans="1:13">
+      <c r="N37"/>
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
-    </row>
-    <row r="39" spans="1:13">
+      <c r="N38"/>
+      <c r="O38"/>
+    </row>
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
-    </row>
-    <row r="40" spans="1:13">
+      <c r="N39"/>
+      <c r="O39"/>
+    </row>
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B40">
+        <v>46</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40">
         <v>7536000.0</v>
       </c>
-      <c r="C40">
-[...1 lines deleted...]
-      </c>
       <c r="D40">
-        <v>6306000.0</v>
+        <v>7536000.0</v>
       </c>
       <c r="E40">
         <v>6306000.0</v>
       </c>
       <c r="F40">
         <v>6306000.0</v>
       </c>
       <c r="G40">
+        <v>6306000.0</v>
+      </c>
+      <c r="H40">
+        <v>6306000.0</v>
+      </c>
+      <c r="I40">
         <v>4691000.0</v>
       </c>
-      <c r="H40"/>
-      <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
-    </row>
-    <row r="41" spans="1:13">
+      <c r="N40"/>
+      <c r="O40"/>
+    </row>
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-    </row>
-    <row r="42" spans="1:13">
+      <c r="N41"/>
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
-    </row>
-    <row r="43" spans="1:13">
+      <c r="N42"/>
+      <c r="O42"/>
+    </row>
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
-    </row>
-    <row r="44" spans="1:13">
+      <c r="N43"/>
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
-    </row>
-    <row r="45" spans="1:13">
+      <c r="N44"/>
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>324601000.0</v>
+      </c>
+      <c r="C45">
+        <v>320470000.0</v>
+      </c>
+      <c r="D45">
         <v>311906000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>312987000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>298013000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>244161000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>239703000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>236797000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>267760000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>185551000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>185600000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>181175000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>209198000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>180911000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:13">
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>324601000.0</v>
+      </c>
+      <c r="C46">
+        <v>320470000.0</v>
+      </c>
+      <c r="D46">
         <v>311906000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>312987000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>254280000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>244161000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>239703000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>236797000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>234679000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>185551000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>185600000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>181175000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>180032000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>180911000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:13">
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
-    </row>
-    <row r="48" spans="1:13">
+      <c r="N47"/>
+      <c r="O47"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>224721000.0</v>
+      </c>
+      <c r="C48">
+        <v>222918000.0</v>
+      </c>
+      <c r="D48">
         <v>218319000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>213130000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>206684000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>212661000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>211523000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>220030000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>221815000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>231086000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>217557000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>215780000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>212773000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>211921000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:13">
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-    </row>
-    <row r="50" spans="1:13">
+      <c r="N49"/>
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50">
+        <v>463315000.0</v>
+      </c>
+      <c r="C50">
+        <v>527517000.0</v>
+      </c>
+      <c r="D50">
         <v>481036000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>391895000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>396005000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>472790000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>456142000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>435561000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>419191000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>519417000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>471031000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>422902000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>366709000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>447733000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:13">
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
-    </row>
-    <row r="52" spans="1:13">
+      <c r="N51"/>
+      <c r="O51"/>
+    </row>
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
-    </row>
-    <row r="53" spans="1:13">
+      <c r="N52"/>
+      <c r="O52"/>
+    </row>
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53">
+        <v>4950000.0</v>
+      </c>
+      <c r="C53">
+        <v>85219000.0</v>
+      </c>
+      <c r="D53">
         <v>40726000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>6831000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>7045000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>6450000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>16380000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>9985000.0</v>
       </c>
-      <c r="H53"/>
-      <c r="I53">
+      <c r="J53"/>
+      <c r="K53">
         <v>9479000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>23014000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>29716000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>31064000.0</v>
       </c>
-      <c r="M53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:13">
+      <c r="O53"/>
+    </row>
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
-    </row>
-    <row r="55" spans="1:13">
+      <c r="N54"/>
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>1157704000.0</v>
+      </c>
+      <c r="C55">
+        <v>1215766000.0</v>
+      </c>
+      <c r="D55">
         <v>1156771000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>1072651000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>1009071000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1117412000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1124101000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1113103000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>1126936000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>1092547000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>1041929000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>998962000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>918832000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>1022852000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:13">
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>736809000.0</v>
+      </c>
+      <c r="C56">
+        <v>796071000.0</v>
+      </c>
+      <c r="D56">
         <v>742850000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>658426000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>676996000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>797835000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>811491000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>804996000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>820529000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>881799000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>833932000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>797003000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>717478000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>819474000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:13">
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>591887000.0</v>
+      </c>
+      <c r="C57">
+        <v>664078000.0</v>
+      </c>
+      <c r="D57">
         <v>608174000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>521037000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>494981000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>604137000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>615616000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>590067000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>620388000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>622038000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>586732000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>545278000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>467695000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>576303000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:13">
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>733808000.0</v>
+      </c>
+      <c r="C58">
+        <v>800515000.0</v>
+      </c>
+      <c r="D58">
         <v>749946000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>670677000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>642864000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>748039000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>755575000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>735918000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>767527000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>743767000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>706757000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>666184000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>589061000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>693933000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:13">
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
-    </row>
-    <row r="60" spans="1:13">
+      <c r="N59"/>
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>359945000.0</v>
+      </c>
+      <c r="C60">
+        <v>358142000.0</v>
+      </c>
+      <c r="D60">
         <v>353543000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>348354000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>341908000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>347885000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>346747000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>355254000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>338813000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>348084000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>334555000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>332778000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>329771000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>328919000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:13">
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-    </row>
-    <row r="62" spans="1:13">
+      <c r="N61"/>
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G32"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B2">
+        <v>1632387000.0</v>
+      </c>
+      <c r="C2">
         <v>1670270000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1528436000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1317517000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1177174000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>936308000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>996723000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B9">
+        <v>132965000.0</v>
+      </c>
+      <c r="C9">
         <v>89392000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>84964000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>77160000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>113028000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>88736000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>80906000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B10">
+        <v>42381000.0</v>
+      </c>
+      <c r="C10">
         <v>-5628000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>26841000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>20694000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>58383000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>40071000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>29047000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B12">
+        <v>29838000.0</v>
+      </c>
+      <c r="C12">
         <v>24752000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>24615000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>18365000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>13024000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>13914000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>16792000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B13">
+        <v>1568000.0</v>
+      </c>
+      <c r="C13">
         <v>893000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1387000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1439000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>650000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2002000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1610000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B14">
+        <v>-10299000.0</v>
+      </c>
+      <c r="C14">
         <v>-8027000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-1457000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>0.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-59000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-384000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-1256000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B15">
+        <v>19668000.0</v>
+      </c>
+      <c r="C15">
         <v>-15131000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>20605000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>15397000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>43207000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>28782000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>19087000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-    </row>
-    <row r="17" spans="1:7">
+      <c r="H16"/>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B17">
+        <v>29967000.0</v>
+      </c>
+      <c r="C17">
         <v>-7104000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>22062000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>15397000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>43266000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>29166000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>20343000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B18">
+        <v>-28270000.0</v>
+      </c>
+      <c r="C18">
         <v>-23859000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-23228000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-16926000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-12374000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-11912000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-15546000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B21">
+        <v>70575000.0</v>
+      </c>
+      <c r="C21">
         <v>41801000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>62176000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>39813000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>70625000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>54861000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>45664000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
-    </row>
-    <row r="24" spans="1:7">
+      <c r="H23"/>
+    </row>
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B25">
+        <v>22258000.0</v>
+      </c>
+      <c r="C25">
         <v>16171000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>11833000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>10109000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>7503000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5590000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B28">
+        <v>73736000.0</v>
+      </c>
+      <c r="C28">
         <v>50812000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>48911000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>46229000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>42403000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>39716000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>11636000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B29">
+        <v>12414000.0</v>
+      </c>
+      <c r="C29">
         <v>1476000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4779000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5297000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>15117000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>10905000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>8704000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B30">
+        <v>1694777000.0</v>
+      </c>
+      <c r="C30">
         <v>1717861000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1551224000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1354864000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1219577000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>970183000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1031965000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
-    </row>
-    <row r="32" spans="1:7">
+      <c r="H31"/>
+    </row>
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B32">
+        <v>1765352000.0</v>
+      </c>
+      <c r="C32">
         <v>1759662000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1613400000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1394677000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1290202000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1025044000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1077629000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M32"/>
+  <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>69</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>72</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>75</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:13">
+        <v>77</v>
+      </c>
+      <c r="N1" t="s">
+        <v>4</v>
+      </c>
+      <c r="O1" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B2">
+        <v>376240000.0</v>
+      </c>
+      <c r="C2">
+        <v>418227000.0</v>
+      </c>
+      <c r="D2">
         <v>468671000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>369249000.0</v>
       </c>
-      <c r="D2">
-[...2 lines deleted...]
-      <c r="E2">
+      <c r="F2">
+        <v>391752000.0</v>
+      </c>
+      <c r="G2">
         <v>433316000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>455623000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>389576000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>456335000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>415599000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>378227000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>278275000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>354899000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>322554000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B9">
+        <v>32245000.0</v>
+      </c>
+      <c r="C9">
+        <v>32323000.0</v>
+      </c>
+      <c r="D9">
         <v>35951000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>32446000.0</v>
       </c>
-      <c r="D9">
-[...2 lines deleted...]
-      <c r="E9">
+      <c r="F9">
+        <v>22006000.0</v>
+      </c>
+      <c r="G9">
         <v>25260000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>21853000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>20276000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>21739000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>24500000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>20835000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>17890000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>19127000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>16048000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B10">
+        <v>8967000.0</v>
+      </c>
+      <c r="C10">
+        <v>11287000.0</v>
+      </c>
+      <c r="D10">
         <v>9814000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>12313000.0</v>
       </c>
-      <c r="D10">
-[...2 lines deleted...]
-      <c r="E10">
+      <c r="F10">
+        <v>-1102000.0</v>
+      </c>
+      <c r="G10">
         <v>4134000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-8524000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-136000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>446000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>19560000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>2675000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>4160000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>1607000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>2976000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B12">
+        <v>9880000.0</v>
+      </c>
+      <c r="C12">
+        <v>5947000.0</v>
+      </c>
+      <c r="D12">
         <v>8021000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>5990000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>5865000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>6728000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>6530000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>5810000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>6522000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>6762000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>6048000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>5283000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>5020000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>5022000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B13">
+        <v>588000.0</v>
+      </c>
+      <c r="C13">
+        <v>607000.0</v>
+      </c>
+      <c r="D13">
         <v>261000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>112000.0</v>
       </c>
-      <c r="D13">
-[...2 lines deleted...]
-      <c r="E13">
+      <c r="F13">
+        <v>285000.0</v>
+      </c>
+      <c r="G13">
         <v>207000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>236000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>165000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>92000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>235000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>544000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>516000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>816000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>133000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:13">
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B14">
+        <v>-3984000.0</v>
+      </c>
+      <c r="C14">
+        <v>-2157000.0</v>
+      </c>
+      <c r="D14">
         <v>-1346000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-2812000.0</v>
       </c>
-      <c r="D14">
-[...2 lines deleted...]
-      <c r="E14">
+      <c r="F14">
+        <v>-2810000.0</v>
+      </c>
+      <c r="G14">
         <v>-2442000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-1416000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-1359000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-1377000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-79000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-1000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14">
+        <v>0.0</v>
+      </c>
+      <c r="O14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B15">
+        <v>1803000.0</v>
+      </c>
+      <c r="C15">
+        <v>6228000.0</v>
+      </c>
+      <c r="D15">
         <v>5191000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>6446000.0</v>
       </c>
-      <c r="D15">
-[...2 lines deleted...]
-      <c r="E15">
+      <c r="F15">
+        <v>-5977000.0</v>
+      </c>
+      <c r="G15">
         <v>1138000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-8507000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-1785000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-2396000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>18217000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>1777000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>3007000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>852000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>2285000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B17">
+        <v>5787000.0</v>
+      </c>
+      <c r="C17">
+        <v>8385000.0</v>
+      </c>
+      <c r="D17">
         <v>6537000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>9258000.0</v>
       </c>
-      <c r="D17">
-[...2 lines deleted...]
-      <c r="E17">
+      <c r="F17">
+        <v>-3167000.0</v>
+      </c>
+      <c r="G17">
         <v>3580000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-7091000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-426000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-1019000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>18296000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>1778000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>3007000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>852000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>2285000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B18">
+        <v>-9292000.0</v>
+      </c>
+      <c r="C18">
+        <v>-5340000.0</v>
+      </c>
+      <c r="D18">
         <v>-7760000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-5878000.0</v>
       </c>
-      <c r="D18">
-[...2 lines deleted...]
-      <c r="E18">
+      <c r="F18">
+        <v>-5580000.0</v>
+      </c>
+      <c r="G18">
         <v>-6521000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-6294000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-5645000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-6430000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-6527000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-5504000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-4767000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-4204000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-4889000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:13">
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B21">
+        <v>21020000.0</v>
+      </c>
+      <c r="C21">
+        <v>14371000.0</v>
+      </c>
+      <c r="D21">
         <v>16728000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>15075000.0</v>
       </c>
-      <c r="D21">
-[...2 lines deleted...]
-      <c r="E21">
+      <c r="F21">
+        <v>11381000.0</v>
+      </c>
+      <c r="G21">
         <v>13724000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>6784000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>8477000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>10635000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>28844000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>9483000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>7548000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>6435000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>5666000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22"/>
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-    </row>
-    <row r="24" spans="1:13">
+      <c r="N23"/>
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B25">
+        <v>5430000.0</v>
+      </c>
+      <c r="C25">
+        <v>5611000.0</v>
+      </c>
+      <c r="D25">
         <v>5702000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>5515000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>4461000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>4193000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>4033000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>3484000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>3372000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>2931000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>2788000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>2742000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>2622000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>7487000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B28">
+        <v>17497000.0</v>
+      </c>
+      <c r="C28">
+        <v>19645000.0</v>
+      </c>
+      <c r="D28">
         <v>19223000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>17371000.0</v>
       </c>
-      <c r="D28">
-[...2 lines deleted...]
-      <c r="E28">
+      <c r="F28">
+        <v>10802000.0</v>
+      </c>
+      <c r="G28">
         <v>12967000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>15069000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>11799000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>13406000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>13811000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>11352000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>10342000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>12692000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>11391000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B29">
+        <v>3180000.0</v>
+      </c>
+      <c r="C29">
+        <v>2902000.0</v>
+      </c>
+      <c r="D29">
         <v>3277000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>3055000.0</v>
       </c>
-      <c r="D29">
-[...2 lines deleted...]
-      <c r="E29">
+      <c r="F29">
+        <v>2065000.0</v>
+      </c>
+      <c r="G29">
         <v>554000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-1433000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>290000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1465000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1264000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>897000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1153000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>755000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>691000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B30">
+        <v>387465000.0</v>
+      </c>
+      <c r="C30">
+        <v>436179000.0</v>
+      </c>
+      <c r="D30">
         <v>487894000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>386620000.0</v>
       </c>
-      <c r="D30">
-[...2 lines deleted...]
-      <c r="E30">
+      <c r="F30">
+        <v>402377000.0</v>
+      </c>
+      <c r="G30">
         <v>444852000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>470692000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>401375000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>467439000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>411255000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>389579000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>288617000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>367591000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>332936000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
-    </row>
-    <row r="32" spans="1:13">
+      <c r="N31"/>
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B32">
+        <v>408485000.0</v>
+      </c>
+      <c r="C32">
+        <v>450550000.0</v>
+      </c>
+      <c r="D32">
         <v>504622000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>401695000.0</v>
       </c>
-      <c r="D32">
-[...2 lines deleted...]
-      <c r="E32">
+      <c r="F32">
+        <v>413758000.0</v>
+      </c>
+      <c r="G32">
         <v>458576000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>477476000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>409852000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>478074000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>440099000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>399062000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>296165000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>374026000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>338602000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G30"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B2">
+        <v>42601000.0</v>
+      </c>
+      <c r="C2">
         <v>71781000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>87140000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>86470000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>78723000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>28892000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>57862000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B3">
+        <v>14114000</v>
+      </c>
+      <c r="C3">
         <v>33117000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>25331000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>14607000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>11924000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>26664000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>113461000</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B6">
+        <v>63306000.0</v>
+      </c>
+      <c r="C6">
         <v>-29180000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-15359000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>670000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>7747000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>49831000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-28970000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B7">
+        <v>-2576000.0</v>
+      </c>
+      <c r="C7">
         <v>-9632000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-36322000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-19767000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-31384000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>7462000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-87565000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B10">
+        <v>50665000.0</v>
+      </c>
+      <c r="C10">
         <v>10883000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-54991000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-52231000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-39415000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>9928000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2102000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
-    </row>
-    <row r="13" spans="1:7">
+      <c r="H12"/>
+    </row>
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B14">
+        <v>22258000.0</v>
+      </c>
+      <c r="C14">
         <v>16171000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>11833000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>10109000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>7503000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>5590000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B15">
+        <v>1631000.0</v>
+      </c>
+      <c r="C15">
         <v>6875000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>4688000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>12813000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>31841000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>7954000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2570000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B16">
+        <v>105907000.0</v>
+      </c>
+      <c r="C16">
         <v>42601000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>71781000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>87140000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>86470000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>78723000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>28892000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B18">
+        <v>56143000.0</v>
+      </c>
+      <c r="C18">
         <v>15781000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-9684000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>6416000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>29984000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>35540000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-151819000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B19">
+        <v>7045000.0</v>
+      </c>
+      <c r="C19">
         <v>-11245000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>31064000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-40633000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-8821000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-22259000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-109497000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>18226000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>96835000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B21">
+        <v>51890000.0</v>
+      </c>
+      <c r="C21">
         <v>-21993000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>16299000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-44757000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>20842000.0</v>
       </c>
-      <c r="F21"/>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B22">
+        <v>19668000.0</v>
+      </c>
+      <c r="C22">
         <v>-15131000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>20605000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>15397000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>43207000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>28782000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>19087000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
-    </row>
-    <row r="24" spans="1:7">
+      <c r="H23"/>
+    </row>
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B25">
+        <v>24063000.0</v>
+      </c>
+      <c r="C25">
         <v>23859000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>23228000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>16926000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>12258000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>10675000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>13848000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
-    </row>
-    <row r="29" spans="1:7">
+      <c r="H28"/>
+    </row>
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B29">
+        <v>70257000.0</v>
+      </c>
+      <c r="C29">
         <v>48898000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>15647000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>21023000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>41908000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>62204000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-38358000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
+      <c r="H30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>69</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>72</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>75</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:13">
+        <v>77</v>
+      </c>
+      <c r="N1" t="s">
+        <v>4</v>
+      </c>
+      <c r="O1" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B2">
+        <v>36783000.0</v>
+      </c>
+      <c r="C2">
+        <v>29526000.0</v>
+      </c>
+      <c r="D2">
         <v>12978000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>42601000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>28752000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>21708000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>25619000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>71781000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>17544000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>32246000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>52536000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>87140000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>46160000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>86470000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
+        <v>14371000</v>
+      </c>
+      <c r="D3">
         <v>2977000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>5185000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>11566000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>8805000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>7115000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>5631000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>9202000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>6163000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>6616000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>3350000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>2206000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>12401000</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B6">
+        <v>69124000.0</v>
+      </c>
+      <c r="C6">
+        <v>7257000.0</v>
+      </c>
+      <c r="D6">
         <v>16548000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-29623000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>13849000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>7044000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-3911000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-46162000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>54237000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-14702000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-20290000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-34604000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>32098000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-40310000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B7">
+        <v>30918000.0</v>
+      </c>
+      <c r="C7">
+        <v>11965000.0</v>
+      </c>
+      <c r="D7">
         <v>-38477000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-6982000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>97559000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-21221000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-14030000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-71940000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>192317000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-47563000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-73599000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-107477000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>299310000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-166443000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B10">
+        <v>17306000.0</v>
+      </c>
+      <c r="C10">
+        <v>-11851000.0</v>
+      </c>
+      <c r="D10">
         <v>24437000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>20773000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>50253000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-2819000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-29843000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-6708000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>17132000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>9618000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-105000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-81636000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>175213000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-123515000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12"/>
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B14">
+        <v>5430000.0</v>
+      </c>
+      <c r="C14">
+        <v>5611000.0</v>
+      </c>
+      <c r="D14">
         <v>5702000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>5515000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>4461000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>4193000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>4033000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>3484000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>3372000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>2931000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>2788000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>2742000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-2237000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>7487000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>121</v>
-[...3 lines deleted...]
-      <c r="D15">
+        <v>123</v>
+      </c>
+      <c r="B15">
         <v>0.0</v>
       </c>
-      <c r="E15">
-[...1 lines deleted...]
-      </c>
+      <c r="C15">
+        <v>101000.0</v>
+      </c>
+      <c r="D15"/>
+      <c r="E15"/>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
-        <v>6875000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H15">
         <v>0.0</v>
       </c>
-      <c r="I15"/>
-      <c r="J15"/>
+      <c r="I15">
+        <v>6875000.0</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>0.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>12813000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B16">
+        <v>105907000.0</v>
+      </c>
+      <c r="C16">
+        <v>36783000.0</v>
+      </c>
+      <c r="D16">
         <v>29526000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>12978000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>42601000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>28752000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>21708000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>25619000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>71781000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>17544000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>32246000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>52536000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>87140000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>46160000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B18">
+        <v>55537000.0</v>
+      </c>
+      <c r="C18">
+        <v>14223000.0</v>
+      </c>
+      <c r="D18">
         <v>-21213000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>7596000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>103577000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-14553000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-8041000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-65202000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>196946000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-42958000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-67485000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-96187000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>287109000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-148767000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:13">
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B19">
+        <v>80419000.0</v>
+      </c>
+      <c r="C19">
+        <v>-44343000.0</v>
+      </c>
+      <c r="D19">
         <v>-36076000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>7045000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-11245000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>10080000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-11613000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>1533000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-8282000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-17451000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-479000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>9478000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-29995000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-5968000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:13">
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
-        <v>18226000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
-        <v>0.0</v>
+        <v>18226000.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20">
         <v>-103165000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>100000000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:13">
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B21">
+        <v>-66146000.0</v>
+      </c>
+      <c r="C21">
+        <v>41647000.0</v>
+      </c>
+      <c r="D21">
         <v>88238000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-11849000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-72300000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>15965000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>22477000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>11865000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-    </row>
-    <row r="22" spans="1:13">
+      <c r="N21"/>
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B22">
+        <v>1803000.0</v>
+      </c>
+      <c r="C22">
+        <v>6228000.0</v>
+      </c>
+      <c r="D22">
         <v>5191000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>6446000.0</v>
       </c>
-      <c r="D22">
-[...2 lines deleted...]
-      <c r="E22">
+      <c r="F22">
+        <v>-5977000.0</v>
+      </c>
+      <c r="G22">
         <v>1138000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-8507000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-1785000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-2396000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>18217000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>1778000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>3007000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>852000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>2285000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-    </row>
-    <row r="24" spans="1:13">
+      <c r="N23"/>
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B25">
+        <v>5088000.0</v>
+      </c>
+      <c r="C25">
+        <v>5338000.0</v>
+      </c>
+      <c r="D25">
         <v>7760000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>5877000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>5580000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>6339000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>6295000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>5645000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>6430000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>6527000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>5504000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>4767000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1034000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>10036000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
-    </row>
-    <row r="29" spans="1:13">
+      <c r="N28"/>
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B29">
+        <v>47118000.0</v>
+      </c>
+      <c r="C29">
+        <v>28594000.0</v>
+      </c>
+      <c r="D29">
         <v>-18236000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>12781000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>115143000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-5748000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-926000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-59571000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>206148000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-36795000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-60869000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-92837000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>279512000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-136366000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
+      <c r="N30"/>
+      <c r="O30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>