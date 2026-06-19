--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
@@ -232,50 +232,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
@@ -2123,2222 +2129,2454 @@
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q62"/>
+  <dimension ref="A1:S62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
+        <v>75</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
+        <v>78</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
       </c>
-      <c r="P1" t="s">
-[...6 lines deleted...]
-    <row r="2" spans="1:17">
+      <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
+        <v>122082000.0</v>
+      </c>
+      <c r="C2">
+        <v>148405000.0</v>
+      </c>
+      <c r="D2">
         <v>109060000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>91937967.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>64014000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>97359000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>69281000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>48897536.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>49253000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>57594000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>47324000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>55349000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>48185000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>50821000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>39081000.0</v>
       </c>
-      <c r="O2"/>
-      <c r="P2"/>
       <c r="Q2"/>
-    </row>
-    <row r="3" spans="1:17">
+      <c r="R2"/>
+      <c r="S2"/>
+    </row>
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
-    </row>
-    <row r="4" spans="1:17">
+      <c r="R3"/>
+      <c r="S3"/>
+    </row>
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="R5"/>
+      <c r="S5"/>
+    </row>
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
-    </row>
-    <row r="7" spans="1:17">
+      <c r="R6"/>
+      <c r="S6"/>
+    </row>
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7">
+        <v>1296000.0</v>
+      </c>
+      <c r="C7">
+        <v>3587000.0</v>
+      </c>
+      <c r="D7">
         <v>4561000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>5658586.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>5615000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>6044000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>4797000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>5346660.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>5255000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>5522000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>3083000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>3344877.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>2791000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1971000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>2247000.0</v>
       </c>
-      <c r="O7"/>
-      <c r="P7"/>
       <c r="Q7"/>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7"/>
+      <c r="S7"/>
+    </row>
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8">
+        <v>202858000.0</v>
+      </c>
+      <c r="C8">
+        <v>202112000.0</v>
+      </c>
+      <c r="D8">
         <v>200914000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>108139677.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>102427000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>89578000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>85938000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>78329083.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>69532000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>49411000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>49352777.0</v>
       </c>
       <c r="L8">
         <v>49352000.0</v>
       </c>
       <c r="M8">
-        <v>49352000.0</v>
+        <v>49352777.0</v>
       </c>
       <c r="N8">
         <v>49352000.0</v>
       </c>
-      <c r="O8"/>
-      <c r="P8"/>
+      <c r="O8">
+        <v>49352000.0</v>
+      </c>
+      <c r="P8">
+        <v>49352000.0</v>
+      </c>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="R9"/>
+      <c r="S9"/>
+    </row>
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
+        <v>151912000.0</v>
+      </c>
+      <c r="C10">
+        <v>174543000.0</v>
+      </c>
+      <c r="D10">
         <v>180328000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>68484138.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>58517000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>57931000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>52277000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>27962658.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>43491000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>24393000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>25368000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>10226000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>17606000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>12064000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>13136000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>15026360.0</v>
       </c>
-      <c r="P10"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:17">
+      <c r="R10"/>
+      <c r="S10"/>
+    </row>
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>18</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
+        <v>174543000.0</v>
+      </c>
+      <c r="D11">
         <v>180328000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>105665720.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>58517000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>57931000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>52277000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11">
         <v>12064000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>13136000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>18901000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>6282000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>8736000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:17">
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>19</v>
       </c>
-      <c r="B12">
+      <c r="B12"/>
+      <c r="C12">
+        <v>305173000.0</v>
+      </c>
+      <c r="D12">
         <v>310110000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>126374850.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>73940000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>70276000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>59531000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12">
         <v>18111000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>19140000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>18900770.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>6282000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>8736000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:17">
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>20</v>
       </c>
-      <c r="B13">
+      <c r="B13"/>
+      <c r="C13">
+        <v>202112000.0</v>
+      </c>
+      <c r="D13">
         <v>200914000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>108139680.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>102427000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>89578000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>85938000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13"/>
       <c r="M13">
         <v>49352000.0</v>
       </c>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>49352000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
+        <v>49352000.0</v>
+      </c>
+      <c r="Q13">
         <v>49352480.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>32700000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>1750000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:17">
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
+        <v>659718900.0</v>
+      </c>
+      <c r="C14">
+        <v>657958000.0</v>
+      </c>
+      <c r="D14">
         <v>655007000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>585494700.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>560121000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>498813950.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>482118250.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>464504600.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>445275300.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>409040500.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>408751500.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>408751500.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>408750000.0</v>
       </c>
       <c r="N14">
         <v>408750000.0</v>
       </c>
       <c r="O14">
         <v>408750000.0</v>
       </c>
       <c r="P14">
         <v>408750000.0</v>
       </c>
       <c r="Q14">
         <v>408750000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:17">
+      <c r="R14">
+        <v>408750000.0</v>
+      </c>
+      <c r="S14">
+        <v>408750000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-    </row>
-    <row r="16" spans="1:17">
+      <c r="R15"/>
+      <c r="S15"/>
+    </row>
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-    </row>
-    <row r="17" spans="1:17">
+      <c r="R16"/>
+      <c r="S16"/>
+    </row>
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-    </row>
-    <row r="19" spans="1:17">
+      <c r="R18"/>
+      <c r="S18"/>
+    </row>
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20"/>
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-    </row>
-    <row r="22" spans="1:17">
+      <c r="R21"/>
+      <c r="S21"/>
+    </row>
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
-    </row>
-    <row r="23" spans="1:17">
+      <c r="R22"/>
+      <c r="S22"/>
+    </row>
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>30</v>
       </c>
-      <c r="B23">
+      <c r="B23"/>
+      <c r="C23">
+        <v>587198000.0</v>
+      </c>
+      <c r="D23">
         <v>522053000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>392658070.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>284138000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>298620000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>242253000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23"/>
+      <c r="O23">
         <v>134524000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>118167000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>118363770.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>109514000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>104739000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>31</v>
       </c>
       <c r="B24">
+        <v>99000.0</v>
+      </c>
+      <c r="C24">
+        <v>353000.0</v>
+      </c>
+      <c r="D24">
         <v>418000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>483170.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>495000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>651000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>690000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>849821.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>1072000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>461000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>1197000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>1349454.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>1475000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>1603000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>1726000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>1846170.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>1898000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>2055000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:17">
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>32</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
+        <v>2234000.0</v>
+      </c>
+      <c r="D25">
         <v>3167000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>3702890.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>3888000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>4160000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>3517000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25">
         <v>2808000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>2879000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>3869570.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>3283000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>3460000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:17">
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="R27"/>
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
-    </row>
-    <row r="29" spans="1:17">
+      <c r="R28"/>
+      <c r="S28"/>
+    </row>
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29">
+        <v>361159000.0</v>
+      </c>
+      <c r="C29">
+        <v>342951000.0</v>
+      </c>
+      <c r="D29">
         <v>310646000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>197944344.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>186466000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>160918000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>146722000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>133023202.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>118023000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>94279000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>83546000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>76975094.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>78577000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>72582000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>68197000.0</v>
       </c>
-      <c r="O29"/>
-      <c r="P29"/>
       <c r="Q29"/>
-    </row>
-    <row r="30" spans="1:17">
+      <c r="R29"/>
+      <c r="S29"/>
+    </row>
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
+        <v>99805000.0</v>
+      </c>
+      <c r="C30">
+        <v>270782000.0</v>
+      </c>
+      <c r="D30">
         <v>200219000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>254063370.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>197554000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>214993000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>170547000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>44898382.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>47809000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>49179000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>34638000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>114161000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>31548000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>107135000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>89843000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>81702300.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>94442000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>86808000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:17">
+    <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
+      <c r="K31"/>
       <c r="L31"/>
       <c r="M31">
+        <v>71037000.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
         <v>65204000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>62623000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
-    </row>
-    <row r="32" spans="1:17">
+      <c r="R31"/>
+      <c r="S31"/>
+    </row>
+    <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>39</v>
       </c>
       <c r="B32">
+        <v>348011000.0</v>
+      </c>
+      <c r="C32">
+        <v>326440000.0</v>
+      </c>
+      <c r="D32">
         <v>300309000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>186320747.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>169194000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>139411000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>124478000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>110213809.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>98141000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>72056000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>67961000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>63202338.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>62504000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>58732000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>56318000.0</v>
       </c>
-      <c r="O32"/>
-      <c r="P32"/>
       <c r="Q32"/>
-    </row>
-    <row r="33" spans="1:17">
+      <c r="R32"/>
+      <c r="S32"/>
+    </row>
+    <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
+        <v>10890000.0</v>
+      </c>
+      <c r="C33">
+        <v>11243000.0</v>
+      </c>
+      <c r="D33">
         <v>11682000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>12027573.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>12619000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>13312000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>12140000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>12105120.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>11665000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>12434000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>10731000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>11293113.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>9842000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>9278000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>9184000.0</v>
       </c>
-      <c r="O33"/>
-      <c r="P33"/>
       <c r="Q33"/>
-    </row>
-    <row r="34" spans="1:17">
+      <c r="R33"/>
+      <c r="S33"/>
+    </row>
+    <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
-      <c r="E34">
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34">
         <v>-1000.0</v>
       </c>
-      <c r="F34"/>
-      <c r="G34"/>
       <c r="H34"/>
-      <c r="I34">
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34">
         <v>-1000.0</v>
       </c>
-      <c r="J34"/>
-      <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34">
         <v>1000.0</v>
       </c>
-      <c r="N34"/>
-      <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
-    </row>
-    <row r="35" spans="1:17">
+      <c r="R34"/>
+      <c r="S34"/>
+    </row>
+    <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
+        <v>1054000.0</v>
+      </c>
+      <c r="C35">
+        <v>2234000.0</v>
+      </c>
+      <c r="D35">
         <v>3167000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>3702889.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>3888000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>4159000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>3517000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>3965259.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>4340000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>3978000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>3421000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>3410210.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>3190000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>2809000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>2879000.0</v>
       </c>
-      <c r="O35"/>
-      <c r="P35"/>
       <c r="Q35"/>
-    </row>
-    <row r="36" spans="1:17">
+      <c r="R35"/>
+      <c r="S35"/>
+    </row>
+    <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
-      <c r="L36">
+      <c r="L36"/>
+      <c r="M36"/>
+      <c r="N36">
         <v>1000.0</v>
       </c>
-      <c r="M36"/>
-      <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
-    </row>
-    <row r="37" spans="1:17">
+      <c r="R36"/>
+      <c r="S36"/>
+    </row>
+    <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
-    </row>
-    <row r="38" spans="1:17">
+      <c r="R37"/>
+      <c r="S37"/>
+    </row>
+    <row r="38" spans="1:19">
       <c r="A38" t="s">
         <v>45</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
+        <v>1857000.0</v>
+      </c>
+      <c r="D38">
         <v>1858000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>1857770.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>3362000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>3991000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>3867000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
-[...1 lines deleted...]
-      </c>
+      <c r="K38"/>
       <c r="L38"/>
       <c r="M38">
+        <v>3832000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
         <v>3142000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>3010000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>2271030.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>2073000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>1941000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:17">
+    <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
-    </row>
-    <row r="40" spans="1:17">
+      <c r="R39"/>
+      <c r="S39"/>
+    </row>
+    <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40"/>
-      <c r="C40">
-[...1 lines deleted...]
-      </c>
+      <c r="C40"/>
       <c r="D40"/>
       <c r="E40">
+        <v>2223552.0</v>
+      </c>
+      <c r="F40"/>
+      <c r="G40">
         <v>1000.0</v>
       </c>
-      <c r="F40"/>
-      <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
+      <c r="K40"/>
+      <c r="L40"/>
+      <c r="M40">
         <v>11147000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>1000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>9151000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>8641000.0</v>
       </c>
-      <c r="O40"/>
-      <c r="P40"/>
       <c r="Q40"/>
-    </row>
-    <row r="41" spans="1:17">
+      <c r="R40"/>
+      <c r="S40"/>
+    </row>
+    <row r="41" spans="1:19">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
-    </row>
-    <row r="42" spans="1:17">
+      <c r="R41"/>
+      <c r="S41"/>
+    </row>
+    <row r="42" spans="1:19">
       <c r="A42" t="s">
         <v>49</v>
       </c>
-      <c r="B42">
+      <c r="B42"/>
+      <c r="C42">
+        <v>773000.0</v>
+      </c>
+      <c r="D42">
         <v>523000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>709490.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>928000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>1107000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>1234000.0</v>
       </c>
-      <c r="G42"/>
-      <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
-[...1 lines deleted...]
-      </c>
+      <c r="K42"/>
       <c r="L42"/>
       <c r="M42">
+        <v>-30950000.0</v>
+      </c>
+      <c r="N42"/>
+      <c r="O42">
         <v>-30949000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>-30950000.0</v>
       </c>
-      <c r="O42"/>
-      <c r="P42"/>
       <c r="Q42"/>
-    </row>
-    <row r="43" spans="1:17">
+      <c r="R42"/>
+      <c r="S42"/>
+    </row>
+    <row r="43" spans="1:19">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
-    </row>
-    <row r="44" spans="1:17">
+      <c r="R43"/>
+      <c r="S43"/>
+    </row>
+    <row r="44" spans="1:19">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
-    </row>
-    <row r="45" spans="1:17">
+      <c r="R44"/>
+      <c r="S44"/>
+    </row>
+    <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>52</v>
       </c>
       <c r="B45">
+        <v>8475000.0</v>
+      </c>
+      <c r="C45">
+        <v>8825000.0</v>
+      </c>
+      <c r="D45">
         <v>9260000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>34392878.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>8685000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>8746000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>7694000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>29914912.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>7758000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>8517000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>6872000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>25921081.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>6521000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>6136000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>6174000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
-    </row>
-    <row r="46" spans="1:17">
+      <c r="R45"/>
+      <c r="S45"/>
+    </row>
+    <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
+        <v>8475000.0</v>
+      </c>
+      <c r="C46">
+        <v>8825000.0</v>
+      </c>
+      <c r="D46">
         <v>9260000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>9601774.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>8685000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>8746000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>7694000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>8069875.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>7758000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>8517000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>6872000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>7444998.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>6521000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>6136000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>6174000.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46"/>
       <c r="Q46"/>
-    </row>
-    <row r="47" spans="1:17">
+      <c r="R46"/>
+      <c r="S46"/>
+    </row>
+    <row r="47" spans="1:19">
       <c r="A47" t="s">
         <v>54</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
+        <v>8825000.0</v>
+      </c>
+      <c r="D47">
         <v>9260000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>9601770.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>8685000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>8746000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>7694000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
-[...1 lines deleted...]
-      </c>
+      <c r="K47"/>
       <c r="L47"/>
       <c r="M47">
+        <v>7445000.0</v>
+      </c>
+      <c r="N47"/>
+      <c r="O47">
         <v>6136000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>6174000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>6703420.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>6101000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>6634000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:17">
+    <row r="48" spans="1:19">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
+        <v>183956000.0</v>
+      </c>
+      <c r="C48">
+        <v>131616000.0</v>
+      </c>
+      <c r="D48">
         <v>106426000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>84905780.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>73899000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>57404000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>45569000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>69437465.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>65305000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>60607000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>56680000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>52635000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>50498000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>46801000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>44221000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>12075640.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>13106000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>42278000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:17">
+    <row r="49" spans="1:19">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
-    </row>
-    <row r="50" spans="1:17">
+      <c r="R49"/>
+      <c r="S49"/>
+    </row>
+    <row r="50" spans="1:19">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50">
+        <v>4100000.0</v>
+      </c>
+      <c r="C50">
+        <v>8097000.0</v>
+      </c>
+      <c r="D50">
         <v>2365000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>3706226.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>8717000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>12178000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>13291000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>14225608.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>11890000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>13576000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>7267000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>4695250.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>8202000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>5776000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>3848000.0</v>
       </c>
-      <c r="O50"/>
-      <c r="P50"/>
       <c r="Q50"/>
-    </row>
-    <row r="51" spans="1:17">
+      <c r="R50"/>
+      <c r="S50"/>
+    </row>
+    <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
-    </row>
-    <row r="52" spans="1:17">
+      <c r="R51"/>
+      <c r="S51"/>
+    </row>
+    <row r="52" spans="1:19">
       <c r="A52" t="s">
         <v>59</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
+        <v>7818000.0</v>
+      </c>
+      <c r="D52">
         <v>2064000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>3339590.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>8258000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>11746000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>12767000.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
-      <c r="M52">
+      <c r="M52"/>
+      <c r="N52"/>
+      <c r="O52">
         <v>5274000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>3361000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>2239060.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>2709000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>1870000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:17">
+    <row r="53" spans="1:19">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53">
+        <v>128423000.0</v>
+      </c>
+      <c r="C53">
+        <v>130630000.0</v>
+      </c>
+      <c r="D53">
         <v>129782000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>20709130.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>15423000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>12345000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>7254000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>7191141.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>1132000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>1122000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>1112000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>11397752.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>4080000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>6047000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>6004000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>3874410.0</v>
       </c>
-      <c r="P53"/>
-[...2 lines deleted...]
-    <row r="54" spans="1:17">
+      <c r="R53"/>
+      <c r="S53"/>
+    </row>
+    <row r="54" spans="1:19">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
-    </row>
-    <row r="55" spans="1:17">
+      <c r="R54"/>
+      <c r="S54"/>
+    </row>
+    <row r="55" spans="1:19">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>533745000.0</v>
+      </c>
+      <c r="C55">
+        <v>587198000.0</v>
+      </c>
+      <c r="D55">
         <v>522053000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>392658070.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>284138000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>298620000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>242253000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>206216390.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>179588000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>165730000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>143221000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>146837091.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>135276000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>134524000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>118167000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>118363770.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>109514000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>104739000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:17">
+    <row r="56" spans="1:19">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>522855000.0</v>
+      </c>
+      <c r="C56">
+        <v>575955000.0</v>
+      </c>
+      <c r="D56">
         <v>510371000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>380630500.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>271519000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>285308000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>230113000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>194111270.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>167923000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>153297000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>132490000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>135808000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>125434000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>125246000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>108983000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>108776890.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>100724000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>95544000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:17">
+    <row r="57" spans="1:19">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>174844000.0</v>
+      </c>
+      <c r="C57">
+        <v>249515000.0</v>
+      </c>
+      <c r="D57">
         <v>210062000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>194309750.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>102325000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>145897000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>105635000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>83897461.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>69782000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>81241000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>64529000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>72476000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>62930000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>66514000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>52665000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>53066090.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>60425000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>57251000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:17">
+    <row r="58" spans="1:19">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
+        <v>175898000.0</v>
+      </c>
+      <c r="C58">
+        <v>252697000.0</v>
+      </c>
+      <c r="D58">
         <v>214190000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>198903120.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>106884000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>150531000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>109512000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>87862720.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>74122000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>85219000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>67950000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>75751850.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>66120000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>69320000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>55544000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>56935660.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>63708000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>60711000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:17">
+    <row r="59" spans="1:19">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
-    </row>
-    <row r="60" spans="1:17">
+      <c r="R59"/>
+      <c r="S59"/>
+    </row>
+    <row r="60" spans="1:19">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
+        <v>356960000.0</v>
+      </c>
+      <c r="C60">
+        <v>334501000.0</v>
+      </c>
+      <c r="D60">
         <v>307863000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>193754950.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>177254000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>148089000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>132741000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>117947773.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>105061000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>80242000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>75082000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>70930390.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>68900000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>65204000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>62623000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>61428120.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>45806000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>44028000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:17">
+    <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-    </row>
-    <row r="62" spans="1:17">
+      <c r="R61"/>
+      <c r="S61"/>
+    </row>
+    <row r="62" spans="1:19">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -4367,1987 +4605,2117 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B2">
         <v>425023380.0</v>
       </c>
       <c r="C2">
         <v>204198260.0</v>
       </c>
       <c r="D2">
         <v>130686260.0</v>
       </c>
       <c r="E2">
         <v>81075020.0</v>
       </c>
       <c r="F2">
         <v>90139120.0</v>
       </c>
       <c r="G2">
         <v>50690710.0</v>
       </c>
       <c r="H2">
         <v>49096190.0</v>
       </c>
       <c r="I2">
         <v>36118600.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
         <v>13808000.0</v>
       </c>
       <c r="E5">
         <v>12755365.0</v>
       </c>
       <c r="F5">
         <v>14328461.0</v>
       </c>
       <c r="G5">
         <v>7553233.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B9">
         <v>115425350.0</v>
       </c>
       <c r="C9">
         <v>51976920.0</v>
       </c>
       <c r="D9">
         <v>33766400.0</v>
       </c>
       <c r="E9">
         <v>22928040.0</v>
       </c>
       <c r="F9">
         <v>25060390.0</v>
       </c>
       <c r="G9">
         <v>17317490.0</v>
       </c>
       <c r="H9">
         <v>16580010.0</v>
       </c>
       <c r="I9">
         <v>15635040.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B10">
         <v>68501040.0</v>
       </c>
       <c r="C10">
         <v>24716080.0</v>
       </c>
       <c r="D10">
         <v>13183850.0</v>
       </c>
       <c r="E10">
         <v>8219260.0</v>
       </c>
       <c r="F10">
         <v>10537300.0</v>
       </c>
       <c r="G10">
         <v>7657940.0</v>
       </c>
       <c r="H10">
         <v>8712700.0</v>
       </c>
       <c r="I10">
         <v>9945530.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>3804000.0</v>
       </c>
       <c r="E11">
         <v>2691392.0</v>
       </c>
       <c r="F11">
         <v>2408619.0</v>
       </c>
       <c r="G11">
         <v>1996467.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B12">
         <v>1726052.0</v>
       </c>
       <c r="C12">
         <v>1405128.0</v>
       </c>
       <c r="D12">
         <v>591483.0</v>
       </c>
       <c r="E12">
         <v>356458.0</v>
       </c>
       <c r="F12">
         <v>644238.0</v>
       </c>
       <c r="G12">
         <v>676147.0</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B13">
         <v>1726050.0</v>
       </c>
       <c r="C13">
         <v>1405120.0</v>
       </c>
       <c r="D13">
         <v>591490.0</v>
       </c>
       <c r="E13">
         <v>356460.0</v>
       </c>
       <c r="F13">
         <v>644240.0</v>
       </c>
       <c r="G13">
         <v>676150.0</v>
       </c>
       <c r="H13">
         <v>494900.0</v>
       </c>
       <c r="I13">
         <v>279540.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B14">
         <v>-484588.0</v>
       </c>
       <c r="C14">
         <v>-251046.0</v>
       </c>
       <c r="D14">
         <v>205149.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B15">
         <v>47747060.0</v>
       </c>
       <c r="C15">
         <v>16909850.0</v>
       </c>
       <c r="D15">
         <v>9501980.0</v>
       </c>
       <c r="E15">
         <v>5527870.0</v>
       </c>
       <c r="F15">
         <v>8128680.0</v>
       </c>
       <c r="G15">
         <v>5661470.0</v>
       </c>
       <c r="H15">
         <v>6366740.0</v>
       </c>
       <c r="I15">
         <v>7367130.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B16">
         <v>47747060.0</v>
       </c>
       <c r="C16">
         <v>16909850.0</v>
       </c>
       <c r="D16">
         <v>9609000.0</v>
       </c>
       <c r="E16">
         <v>5527868.0</v>
       </c>
       <c r="F16">
         <v>8128679.0</v>
       </c>
       <c r="G16">
         <v>5661472.0</v>
       </c>
       <c r="H16">
         <v>6366740.0</v>
       </c>
       <c r="I16">
         <v>7367130.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B17">
         <v>48231643.0</v>
       </c>
       <c r="C17">
         <v>17160898.0</v>
       </c>
       <c r="D17">
         <v>9296826.0</v>
       </c>
       <c r="E17">
         <v>5527868.0</v>
       </c>
       <c r="F17">
         <v>8128679.0</v>
       </c>
       <c r="G17">
         <v>5661472.0</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B18">
         <v>-1726052.0</v>
       </c>
       <c r="C18">
         <v>-1405128.0</v>
       </c>
       <c r="D18">
         <v>-591483.0</v>
       </c>
       <c r="E18">
         <v>-356458.0</v>
       </c>
       <c r="F18">
         <v>-644238.0</v>
       </c>
       <c r="G18">
         <v>-676147.0</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B21">
         <v>84247830.0</v>
       </c>
       <c r="C21">
         <v>27696430.0</v>
       </c>
       <c r="D21">
         <v>17186460.0</v>
       </c>
       <c r="E21">
         <v>11060240.0</v>
       </c>
       <c r="F21">
         <v>11181540.0</v>
       </c>
       <c r="G21">
         <v>8334090.0</v>
       </c>
       <c r="H21">
         <v>9207600.0</v>
       </c>
       <c r="I21">
         <v>10225070.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
         <v>6435000.0</v>
       </c>
       <c r="E23">
         <v>6435000.0</v>
       </c>
       <c r="F23">
         <v>6435000.0</v>
       </c>
       <c r="G23">
         <v>2992640.0</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B25">
         <v>3056924.0</v>
       </c>
       <c r="C25">
         <v>415575.0</v>
       </c>
       <c r="D25">
         <v>3171603.0</v>
       </c>
       <c r="E25">
         <v>3065442.0</v>
       </c>
       <c r="F25">
         <v>3180835.0</v>
       </c>
       <c r="G25">
         <v>3015810.0</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B28">
         <v>28886620.0</v>
       </c>
       <c r="C28">
         <v>21253790.0</v>
       </c>
       <c r="D28">
         <v>13328750.0</v>
       </c>
       <c r="E28">
         <v>7688150.0</v>
       </c>
       <c r="F28">
         <v>11444080.0</v>
       </c>
       <c r="G28">
         <v>6771620.0</v>
       </c>
       <c r="H28">
         <v>5280260.0</v>
       </c>
       <c r="I28">
         <v>4258110.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B29">
         <v>20269400.0</v>
       </c>
       <c r="C29">
         <v>7555180.0</v>
       </c>
       <c r="D29">
         <v>3887020.0</v>
       </c>
       <c r="E29">
         <v>2691390.0</v>
       </c>
       <c r="F29">
         <v>2408620.0</v>
       </c>
       <c r="G29">
         <v>1996470.0</v>
       </c>
       <c r="H29">
         <v>2345960.0</v>
       </c>
       <c r="I29">
         <v>2578410.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B30">
         <v>456200900.0</v>
       </c>
       <c r="C30">
         <v>228478750.0</v>
       </c>
       <c r="D30">
         <v>147266195.0</v>
       </c>
       <c r="E30">
         <v>92942821.0</v>
       </c>
       <c r="F30">
         <v>100468798.0</v>
       </c>
       <c r="G30">
         <v>58233679.0</v>
       </c>
       <c r="H30"/>
       <c r="I30"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B32">
         <v>540448730.0</v>
       </c>
       <c r="C32">
         <v>256175180.0</v>
       </c>
       <c r="D32">
         <v>164452660.0</v>
       </c>
       <c r="E32">
         <v>104003060.0</v>
       </c>
       <c r="F32">
         <v>115199510.0</v>
       </c>
       <c r="G32">
         <v>68008200.0</v>
       </c>
       <c r="H32">
         <v>65676200.0</v>
       </c>
       <c r="I32">
         <v>51753640.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R32"/>
+  <dimension ref="A1:T32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
+        <v>75</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
+        <v>78</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
       </c>
-      <c r="P1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="R1" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:18">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B2">
+        <v>154539000.0</v>
+      </c>
+      <c r="C2">
+        <v>200234000.0</v>
+      </c>
+      <c r="D2">
         <v>172429000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>146294380.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>96512000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>99108000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>83109000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>58483000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>39312000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>62135000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>44248000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>39777260.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>35957000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>33177000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>21775000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>20145020.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>23537000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>37393000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>17817000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:18">
+    <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
-    </row>
-    <row r="4" spans="1:18">
+      <c r="S3"/>
+      <c r="T3"/>
+    </row>
+    <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-    </row>
-    <row r="5" spans="1:18">
+      <c r="S4"/>
+      <c r="T4"/>
+    </row>
+    <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
+      <c r="K5"/>
       <c r="L5"/>
       <c r="M5">
+        <v>3510000.0</v>
+      </c>
+      <c r="N5"/>
+      <c r="O5">
         <v>3601000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>1736000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-    </row>
-    <row r="6" spans="1:18">
+      <c r="S5"/>
+      <c r="T5"/>
+    </row>
+    <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
-    </row>
-    <row r="7" spans="1:18">
+      <c r="S6"/>
+      <c r="T6"/>
+    </row>
+    <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
-    </row>
-    <row r="8" spans="1:18">
+      <c r="S7"/>
+      <c r="T7"/>
+    </row>
+    <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-    </row>
-    <row r="9" spans="1:18">
+      <c r="S8"/>
+      <c r="T8"/>
+    </row>
+    <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B9">
+        <v>45535000.0</v>
+      </c>
+      <c r="C9">
+        <v>43315000.0</v>
+      </c>
+      <c r="D9">
         <v>41668000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>38148350.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>30905000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>26374000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>19997000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>14952000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>11800000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>12788000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>10900000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>10835400.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>9822000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>7825000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>5284000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>4983040.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>5571000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>12374000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>5875000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B10">
+        <v>31939000.0</v>
+      </c>
+      <c r="C10">
+        <v>34062000.0</v>
+      </c>
+      <c r="D10">
         <v>29521000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>18674040.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>22616000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>17322000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>9888000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>7304000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>6583000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>5671000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>5574000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>3262850.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>4817000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>3474000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1629000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-537740.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>2547000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>6210000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>2435000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11"/>
       <c r="M11">
+        <v>1251000.0</v>
+      </c>
+      <c r="N11"/>
+      <c r="O11">
         <v>895000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>434000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
-    </row>
-    <row r="12" spans="1:18">
+      <c r="S11"/>
+      <c r="T11"/>
+    </row>
+    <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B12">
+        <v>225000.0</v>
+      </c>
+      <c r="C12">
+        <v>217000.0</v>
+      </c>
+      <c r="D12">
         <v>125000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>243000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>181000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>477000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>384000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>597000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>185000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>445000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>199000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>215483.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>144000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>127000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>105000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
-    </row>
-    <row r="13" spans="1:18">
+      <c r="S12"/>
+      <c r="T12"/>
+    </row>
+    <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>95</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>217000.0</v>
+      </c>
+      <c r="D13">
         <v>125000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>684050.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>181000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>477000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>384000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>215480.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>144000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>127000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>105000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>146460.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>42000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>168000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>77000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:18">
+    <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B14">
+        <v>61000.0</v>
+      </c>
+      <c r="C14">
+        <v>13000.0</v>
+      </c>
+      <c r="D14">
         <v>-15000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>129000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-196000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-115000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>46000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>7000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-135000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-81000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-34000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>101149.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>102000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>2000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>0.0</v>
       </c>
-      <c r="O14"/>
-      <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
-    </row>
-    <row r="15" spans="1:18">
+      <c r="S14"/>
+      <c r="T14"/>
+    </row>
+    <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B15">
+        <v>21390000.0</v>
+      </c>
+      <c r="C15">
+        <v>25190000.0</v>
+      </c>
+      <c r="D15">
         <v>21576000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>11591060.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>16495000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>12578000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>7082000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>4956000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>4700000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>3923000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>4152000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>2029980.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>3696000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>2581000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>1195000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-1030130.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>1888000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>4670000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>2272000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:18">
+    <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>98</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>25190000.0</v>
+      </c>
+      <c r="D16">
         <v>21576000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>11591060.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>16495000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>12578000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>7082000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>2137000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>2137000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>2581000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1195000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-1030130.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1888000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>4670000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>2272000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:18">
+    <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B17">
+        <v>21329000.0</v>
+      </c>
+      <c r="C17">
+        <v>25177000.0</v>
+      </c>
+      <c r="D17">
         <v>21591000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>11935000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>16691000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>12693000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>7036000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>4949000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>4835000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>4004000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>4186000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>1928826.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>3594000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>2579000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>1195000.0</v>
       </c>
-      <c r="O17"/>
-      <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-    </row>
-    <row r="18" spans="1:18">
+      <c r="S17"/>
+      <c r="T17"/>
+    </row>
+    <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B18">
+        <v>-225000.0</v>
+      </c>
+      <c r="C18">
+        <v>-217000.0</v>
+      </c>
+      <c r="D18">
         <v>-125000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-243000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-181000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-477000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-384000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-597000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-185000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-445000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-199000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-215483.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-144000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-127000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-105000.0</v>
       </c>
-      <c r="O18"/>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-    </row>
-    <row r="19" spans="1:18">
+      <c r="S18"/>
+      <c r="T18"/>
+    </row>
+    <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-    </row>
-    <row r="20" spans="1:18">
+      <c r="S19"/>
+      <c r="T19"/>
+    </row>
+    <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-    </row>
-    <row r="21" spans="1:18">
+      <c r="S20"/>
+      <c r="T20"/>
+    </row>
+    <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B21">
+        <v>37403000.0</v>
+      </c>
+      <c r="C21">
+        <v>34279000.0</v>
+      </c>
+      <c r="D21">
         <v>29646000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>19358100.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>22797000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>17799000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>10272000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>8518000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>6745000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>6371000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>5773000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>3478330.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>4961000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>3601000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>1734000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-391290.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>2589000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>6378000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>2512000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:18">
+    <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
-    </row>
-    <row r="23" spans="1:18">
+      <c r="S22"/>
+      <c r="T22"/>
+    </row>
+    <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>2796000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>2796000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>724000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>666000.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
-    </row>
-    <row r="24" spans="1:18">
+      <c r="S23"/>
+      <c r="T23"/>
+    </row>
+    <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-    </row>
-    <row r="25" spans="1:18">
+      <c r="S24"/>
+      <c r="T24"/>
+    </row>
+    <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B25">
+        <v>751000.0</v>
+      </c>
+      <c r="C25">
+        <v>772000.0</v>
+      </c>
+      <c r="D25">
         <v>797000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>923924.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>710000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>754000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>669000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>955081.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>858000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>888000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>799000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>624603.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1010000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>773000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>764000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
-    </row>
-    <row r="26" spans="1:18">
+      <c r="S25"/>
+      <c r="T25"/>
+    </row>
+    <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-    </row>
-    <row r="27" spans="1:18">
+      <c r="S26"/>
+      <c r="T26"/>
+    </row>
+    <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-    </row>
-    <row r="28" spans="1:18">
+      <c r="S27"/>
+      <c r="T27"/>
+    </row>
+    <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B28">
+        <v>10637000.0</v>
+      </c>
+      <c r="C28">
+        <v>7161000.0</v>
+      </c>
+      <c r="D28">
         <v>8780000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>6041620.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>8826000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>6608000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>7411000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>6001000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>4916000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>5507000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>4820000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>5874880.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>4483000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>3500000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>2882000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>2397680.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>2701000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>5074000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>2560000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:18">
+    <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B29">
+        <v>10610000.0</v>
+      </c>
+      <c r="C29">
+        <v>8885000.0</v>
+      </c>
+      <c r="D29">
         <v>7930000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>6863400.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>5925000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>4629000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>2852000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>2355000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1748000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1667000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1388000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1334020.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1223000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>895000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>434000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>492390.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>659000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1540000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>163000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:18">
+    <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B30">
+        <v>162671000.0</v>
+      </c>
+      <c r="C30">
+        <v>209270000.0</v>
+      </c>
+      <c r="D30">
         <v>184451000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>165084630.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>104620000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>107683000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>91017000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>64917000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>44367000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>68552000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>49375000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>45593195.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>40058000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>36833000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>24781000.0</v>
       </c>
-      <c r="O30"/>
-      <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
-    </row>
-    <row r="31" spans="1:18">
+      <c r="S30"/>
+      <c r="T30"/>
+    </row>
+    <row r="31" spans="1:20">
       <c r="A31" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
-    </row>
-    <row r="32" spans="1:18">
+      <c r="S31"/>
+      <c r="T31"/>
+    </row>
+    <row r="32" spans="1:20">
       <c r="A32" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B32">
+        <v>200074000.0</v>
+      </c>
+      <c r="C32">
+        <v>243549000.0</v>
+      </c>
+      <c r="D32">
         <v>214097000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>184442730.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>127417000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>125482000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>103106000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>73435000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>51112000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>74923000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>55148000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>50612660.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>45779000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>41002000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>27059000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>25128060.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>29108000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>49767000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>23692000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
@@ -6378,1948 +6746,2076 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B2">
         <v>35035223.0</v>
       </c>
       <c r="C2">
         <v>11328842.0</v>
       </c>
       <c r="D2">
         <v>15023301.0</v>
       </c>
       <c r="E2">
         <v>8352980.0</v>
       </c>
       <c r="F2">
         <v>3774415.0</v>
       </c>
       <c r="G2">
         <v>3355036.0</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B3">
         <v>1191630</v>
       </c>
       <c r="C3">
         <v>102760</v>
       </c>
       <c r="D3">
         <v>2962000</v>
       </c>
       <c r="E3">
         <v>568119</v>
       </c>
       <c r="F3">
         <v>87495</v>
       </c>
       <c r="G3">
         <v>496989</v>
       </c>
       <c r="H3">
         <v>6015300</v>
       </c>
       <c r="I3">
         <v>313550</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B6">
         <v>54103450.0</v>
       </c>
       <c r="C6">
         <v>23706380.0</v>
       </c>
       <c r="D6">
         <v>-3625000.0</v>
       </c>
       <c r="E6">
         <v>6670321.0</v>
       </c>
       <c r="F6">
         <v>4578565.0</v>
       </c>
       <c r="G6">
         <v>419379.0</v>
       </c>
       <c r="H6">
         <v>1916890.0</v>
       </c>
       <c r="I6">
         <v>528700.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B7">
         <v>-24042140.0</v>
       </c>
       <c r="C7">
         <v>-41058340.0</v>
       </c>
       <c r="D7">
         <v>-15926480.0</v>
       </c>
       <c r="E7">
         <v>-17644450.0</v>
       </c>
       <c r="F7">
         <v>-12388380.0</v>
       </c>
       <c r="G7">
         <v>-6196140.0</v>
       </c>
       <c r="H7">
         <v>-4962430.0</v>
       </c>
       <c r="I7">
         <v>-8940710.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9">
         <v>-24352000.0</v>
       </c>
       <c r="E9">
         <v>-9172854.0</v>
       </c>
       <c r="F9">
         <v>-27222118.0</v>
       </c>
       <c r="G9">
         <v>-6381499.0</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>12229000.0</v>
       </c>
       <c r="E11">
         <v>-4637077.0</v>
       </c>
       <c r="F11">
         <v>19034519.0</v>
       </c>
       <c r="G11">
         <v>3161801.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>4114000.0</v>
       </c>
       <c r="E12">
         <v>1999612.0</v>
       </c>
       <c r="F12">
         <v>2221434.0</v>
       </c>
       <c r="G12">
         <v>974121.0</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B14">
         <v>3042120.0</v>
       </c>
       <c r="C14">
         <v>3485280.0</v>
       </c>
       <c r="D14">
         <v>3172000.0</v>
       </c>
       <c r="E14">
         <v>3065442.0</v>
       </c>
       <c r="F14">
         <v>3180835.0</v>
       </c>
       <c r="G14">
         <v>3015810.0</v>
       </c>
       <c r="H14">
         <v>2158490.0</v>
       </c>
       <c r="I14">
         <v>1589340.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B15">
         <v>744643.0</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>1060000.0</v>
       </c>
       <c r="G15">
         <v>1120000.0</v>
       </c>
       <c r="H15">
         <v>650000.0</v>
       </c>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B16">
         <v>89138671.0</v>
       </c>
       <c r="C16">
         <v>35035223.0</v>
       </c>
       <c r="D16">
         <v>11328842.0</v>
       </c>
       <c r="E16">
         <v>15023301.0</v>
       </c>
       <c r="F16">
         <v>8352980.0</v>
       </c>
       <c r="G16">
         <v>3774415.0</v>
       </c>
       <c r="H16">
         <v>3355036.0</v>
       </c>
       <c r="I16"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B18">
         <v>62904179.0</v>
       </c>
       <c r="C18">
         <v>-8265975.0</v>
       </c>
       <c r="D18">
         <v>3540702.0</v>
       </c>
       <c r="E18">
         <v>-3785128.0</v>
       </c>
       <c r="F18">
         <v>5094128.0</v>
       </c>
       <c r="G18">
         <v>5752316.0</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B19">
         <v>-23682213.0</v>
       </c>
       <c r="C19">
         <v>-2752937.0</v>
       </c>
       <c r="D19">
         <v>-7706624.0</v>
       </c>
       <c r="E19">
         <v>-1461503.0</v>
       </c>
       <c r="F19">
         <v>1758634.0</v>
       </c>
       <c r="G19">
         <v>-1089844.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B20">
         <v>28167656.0</v>
       </c>
       <c r="C20">
         <v>28846350.0</v>
       </c>
       <c r="D20">
         <v>300.0</v>
       </c>
       <c r="E20">
         <v>16652475.0</v>
       </c>
       <c r="F20">
         <v>2.0</v>
       </c>
       <c r="G20">
         <v>250000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B21">
         <v>-10822049.0</v>
       </c>
       <c r="C21">
         <v>8912149.0</v>
       </c>
       <c r="D21">
         <v>1397000.0</v>
       </c>
       <c r="E21">
         <v>-4947263.0</v>
       </c>
       <c r="F21">
         <v>-818939.0</v>
       </c>
       <c r="G21">
         <v>-3376867.0</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B22">
         <v>68501040.0</v>
       </c>
       <c r="C22">
         <v>17733000.0</v>
       </c>
       <c r="D22">
         <v>9609000.0</v>
       </c>
       <c r="E22">
         <v>5579000.0</v>
       </c>
       <c r="F22">
         <v>8129000.0</v>
       </c>
       <c r="G22">
         <v>5661472.0</v>
       </c>
       <c r="H22">
         <v>8712700.0</v>
       </c>
       <c r="I22">
         <v>9945530.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B23">
         <v>-576230.0</v>
       </c>
       <c r="C23">
         <v>-783110.0</v>
       </c>
       <c r="D23">
         <v>-591000.0</v>
       </c>
       <c r="E23">
         <v>-356458.0</v>
       </c>
       <c r="F23">
         <v>-644238.0</v>
       </c>
       <c r="G23">
         <v>-676147.0</v>
       </c>
       <c r="H23">
         <v>-994900.0</v>
       </c>
       <c r="I23">
         <v>-929540.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B24">
         <v>-22490590.0</v>
       </c>
       <c r="C24">
         <v>-2650170.0</v>
       </c>
       <c r="D24">
         <v>-6241000.0</v>
       </c>
       <c r="E24">
         <v>-923484.0</v>
       </c>
       <c r="F24">
         <v>1815129.0</v>
       </c>
       <c r="G24">
         <v>-634858.0</v>
       </c>
       <c r="H24">
         <v>-1001960.0</v>
       </c>
       <c r="I24">
         <v>-78850.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B25">
         <v>532476.0</v>
       </c>
       <c r="C25">
         <v>343574.0</v>
       </c>
       <c r="D25">
         <v>456748.0</v>
       </c>
       <c r="E25">
         <v>310361.0</v>
       </c>
       <c r="F25">
         <v>589459.0</v>
       </c>
       <c r="G25">
         <v>596047.0</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B26">
         <v>28167660.0</v>
       </c>
       <c r="C26">
         <v>28846350.0</v>
       </c>
       <c r="D26">
         <v>300.0</v>
       </c>
       <c r="E26">
         <v>16652480.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>250000.0</v>
       </c>
       <c r="H26">
         <v>200000.0</v>
       </c>
       <c r="I26">
         <v>150000.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B27">
         <v>1221200.0</v>
       </c>
       <c r="C27">
         <v>1261181.0</v>
       </c>
       <c r="D27">
         <v>0.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B28">
         <v>13690780.0</v>
       </c>
       <c r="C28">
         <v>34622530.0</v>
       </c>
       <c r="D28">
         <v>806000.0</v>
       </c>
       <c r="E28">
         <v>11348754.0</v>
       </c>
       <c r="F28">
         <v>-2523175.0</v>
       </c>
       <c r="G28">
         <v>-4923014.0</v>
       </c>
       <c r="H28">
         <v>1981540.0</v>
       </c>
       <c r="I28">
         <v>-2546150.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B29">
         <v>64095800.0</v>
       </c>
       <c r="C29">
         <v>-8163210.0</v>
       </c>
       <c r="D29">
         <v>4772000.0</v>
       </c>
       <c r="E29">
         <v>-3217009.0</v>
       </c>
       <c r="F29">
         <v>5343349.0</v>
       </c>
       <c r="G29">
         <v>6431705.0</v>
       </c>
       <c r="H29">
         <v>6953090.0</v>
       </c>
       <c r="I29">
         <v>3467760.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B30">
         <v>-23682210.0</v>
       </c>
       <c r="C30">
         <v>-2752940.0</v>
       </c>
       <c r="D30">
         <v>-9203000.0</v>
       </c>
       <c r="E30">
         <v>-1461503.0</v>
       </c>
       <c r="F30">
         <v>1758634.0</v>
       </c>
       <c r="G30">
         <v>-1089844.0</v>
       </c>
       <c r="H30">
         <v>-7017270.0</v>
       </c>
       <c r="I30">
         <v>-392400.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q30"/>
+  <dimension ref="A1:S30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
+        <v>75</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
+        <v>78</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
       </c>
-      <c r="P1" t="s">
-[...6 lines deleted...]
-    <row r="2" spans="1:17">
+      <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B2">
+        <v>253947000.0</v>
+      </c>
+      <c r="C2">
+        <v>265767000.0</v>
+      </c>
+      <c r="D2">
         <v>89139000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>47955000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>50122000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>37624000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>35035000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>31600000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>12828000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>15491000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>11329000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>14156000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>11625000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>15073000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>15026000.0</v>
       </c>
-      <c r="O2"/>
-      <c r="P2"/>
       <c r="Q2"/>
-    </row>
-    <row r="3" spans="1:17">
+      <c r="R2"/>
+      <c r="S2"/>
+    </row>
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B3">
+        <v>398000</v>
+      </c>
+      <c r="C3">
+        <v>894000</v>
+      </c>
+      <c r="D3">
         <v>451000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1191630</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2761000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2115000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>289000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>132000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>222000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1759000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1759000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>783000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>147000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>568120</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>470000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>389000</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="R5"/>
+      <c r="S5"/>
+    </row>
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B6">
+        <v>-26332000.0</v>
+      </c>
+      <c r="C6">
+        <v>164808000.0</v>
+      </c>
+      <c r="D6">
         <v>176628000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>54103450.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>12920000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>15087000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>2589000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>3435381.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>18772000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-2663000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>4162000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-2755000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-2755000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-3448000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>47000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>6670320.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-5250000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-2726000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:17">
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B7">
+        <v>-43226000.0</v>
+      </c>
+      <c r="C7">
+        <v>11988000.0</v>
+      </c>
+      <c r="D7">
         <v>61133000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-24042140.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-43593000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-17913000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-7270000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-20995352.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>2270000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-12549000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-3784000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-15926480.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-12540000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-8058000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-1857000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-17644450.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-13226000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-7072000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:17">
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>-10338000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-10338000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-17292000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-109000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9"/>
       <c r="Q9"/>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="R9"/>
+      <c r="S9"/>
+    </row>
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-    </row>
-    <row r="11" spans="1:17">
+      <c r="R10"/>
+      <c r="S10"/>
+    </row>
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>7342000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>11880000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-403000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="R11"/>
+      <c r="S11"/>
+    </row>
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>2917000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2917000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-566000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-280000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
-    </row>
-    <row r="13" spans="1:17">
+      <c r="R12"/>
+      <c r="S12"/>
+    </row>
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
-    </row>
-    <row r="14" spans="1:17">
+      <c r="R13"/>
+      <c r="S13"/>
+    </row>
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B14">
+        <v>751000.0</v>
+      </c>
+      <c r="C14">
+        <v>1562000.0</v>
+      </c>
+      <c r="D14">
         <v>793000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>3042120.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>2122000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>1416000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>665000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>955081.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>858000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>888000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>799000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>625000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>625000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>773000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>764000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>3050640.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>2197000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>1575000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:17">
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15">
         <v>643.0</v>
       </c>
-      <c r="D15"/>
-      <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-    </row>
-    <row r="16" spans="1:17">
+      <c r="R15"/>
+      <c r="S15"/>
+    </row>
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B16">
+        <v>227615000.0</v>
+      </c>
+      <c r="C16">
+        <v>253947000.0</v>
+      </c>
+      <c r="D16">
         <v>265767000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>89138671.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>47955000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>50122000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>37624000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>35035223.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>31600000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>12828000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>15491000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>11328842.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>14156000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>11625000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>15073000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>15026000.0</v>
       </c>
-      <c r="P16"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:17">
+      <c r="R16"/>
+      <c r="S16"/>
+    </row>
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B18">
+        <v>-20018000.0</v>
+      </c>
+      <c r="C18">
+        <v>-12782000.0</v>
+      </c>
+      <c r="D18">
         <v>93932000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>53384179.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-4183000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>7404000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>6299000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-12369975.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>7312000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-4880000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>1672000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>2654702.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>3273000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-3407000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>1020000.0</v>
       </c>
-      <c r="O18"/>
-      <c r="P18"/>
       <c r="Q18"/>
-    </row>
-    <row r="19" spans="1:17">
+      <c r="R18"/>
+      <c r="S18"/>
+    </row>
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-8885213.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-6330000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>113000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-8580000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>253063.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-282000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-3207000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>483000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-6588624.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-240000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-747000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-131000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19"/>
       <c r="Q19"/>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B20">
+        <v>612000.0</v>
+      </c>
+      <c r="C20">
+        <v>989000.0</v>
+      </c>
+      <c r="D20">
         <v>92130000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>5494656.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>12669000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>3513000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>6491000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>8667350.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>20179000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20"/>
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B21">
+        <v>-6521000.0</v>
+      </c>
+      <c r="C21">
+        <v>4819000.0</v>
+      </c>
+      <c r="D21">
         <v>-2401000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-5541049.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-3990000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>175000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-1466000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>7341149.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-418000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-418000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>2154000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-801000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
-    </row>
-    <row r="22" spans="1:17">
+      <c r="R21"/>
+      <c r="S21"/>
+    </row>
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B22">
+        <v>21390000.0</v>
+      </c>
+      <c r="C22">
+        <v>63583000.0</v>
+      </c>
+      <c r="D22">
         <v>29521000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>68501040.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>49827000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>27211000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>9888000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>4956000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>4700000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>3923000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>4152000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>2029975.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>3696000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>2581000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>1195000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>8219260.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>8757000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>6321000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>136</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>-342000.0</v>
+      </c>
+      <c r="D23">
         <v>-125000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-576230.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-1786000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-861000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-384000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>3065000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>3065000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-2231000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-188000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-356460.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-274000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-204000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>137</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>-11439000.0</v>
+      </c>
+      <c r="D24">
         <v>-6852000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-22490590.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-12036000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-6352000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-8291000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>-6326000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-6326000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>36000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>16000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-893380.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>21000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>19000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:17">
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B25">
+        <v>-1129000.0</v>
+      </c>
+      <c r="C25">
+        <v>-1625000.0</v>
+      </c>
+      <c r="D25">
         <v>-231000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-42524.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>10000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>289000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>276000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>31323.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>173000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>459000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>163000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>165748.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>111000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>91000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>89000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25"/>
       <c r="Q25"/>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="R25"/>
+      <c r="S25"/>
+    </row>
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>139</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>93119000.0</v>
+      </c>
+      <c r="D26">
         <v>92130000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>28167660.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>22673000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>10004000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>6491000.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26">
         <v>300.0</v>
       </c>
-      <c r="L26"/>
-      <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26">
         <v>16652480.0</v>
       </c>
-      <c r="P26"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B27">
         <v>458000.0</v>
       </c>
       <c r="C27">
+        <v>458000.0</v>
+      </c>
+      <c r="D27">
+        <v>458000.0</v>
+      </c>
+      <c r="E27">
         <v>200.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>0.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>0.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>1221000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>87181.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1174000.0</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
-      <c r="K27"/>
+      <c r="K27">
+        <v>1174000.0</v>
+      </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27"/>
-      <c r="N27"/>
+      <c r="N27">
+        <v>0.0</v>
+      </c>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="R27"/>
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>141</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>95097000.0</v>
+      </c>
+      <c r="D28">
         <v>89548000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>13690780.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>15436000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>7736000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4581000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>2647000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>2647000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-77000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-989000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>11348750.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-3884000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-4135000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B29">
+        <v>-19620000.0</v>
+      </c>
+      <c r="C29">
+        <v>82044000.0</v>
+      </c>
+      <c r="D29">
         <v>94383000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>64095800.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>12281000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>15818000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>6588000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-12578212.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>7269000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-4748000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1894000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>2683000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>2683000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-2624000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1167000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-3217010.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-917000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1779000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:17">
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>143</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>-12333000.0</v>
+      </c>
+      <c r="D30">
         <v>-7303000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-23682210.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-14797000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-8467000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-8580000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
         <v>-8085000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-8085000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-747000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-131000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-1461500.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-449000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-370000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>