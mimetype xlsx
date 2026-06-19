--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
@@ -232,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -821,8474 +827,9203 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I62"/>
+  <dimension ref="A1:J62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>135181000.0</v>
+      </c>
+      <c r="C2">
         <v>103637095.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>86453855.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>70609000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>52133391.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>67864225.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>53081000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>49155000.0</v>
       </c>
-      <c r="I2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:9">
+      <c r="J2"/>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3"/>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
-    </row>
-    <row r="7" spans="1:9">
+      <c r="J6"/>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
+        <v>4509000.0</v>
+      </c>
+      <c r="C7">
         <v>4387495.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1798655.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1465608.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1981044.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1950000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1915000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>633000.0</v>
       </c>
-      <c r="I7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
+        <v>77458000.0</v>
+      </c>
+      <c r="C8">
         <v>77457540.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61254988.0</v>
       </c>
       <c r="D8">
         <v>61254988.0</v>
       </c>
       <c r="E8">
         <v>61254988.0</v>
       </c>
       <c r="F8">
+        <v>61254988.0</v>
+      </c>
+      <c r="G8">
         <v>61392000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="H8">
         <v>1500000.0</v>
       </c>
-      <c r="I8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:9">
+      <c r="I8">
+        <v>1500000.0</v>
+      </c>
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-    </row>
-    <row r="10" spans="1:9">
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>51884000.0</v>
+      </c>
+      <c r="C10">
         <v>25426198.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>12898902.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>25384269.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>30191360.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>27154000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>20243000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>15010000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>14318000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11">
+        <v>51884000.0</v>
+      </c>
+      <c r="C11">
         <v>30197800.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>15407820.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>26385960.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>30191360.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>27154000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>20243000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>15010000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>14318000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>51884000.0</v>
+      </c>
+      <c r="C12">
         <v>30197800.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>15407820.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>26385960.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>30191360.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>27154000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>20243000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>15010000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>14318000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
+        <v>77458000.0</v>
+      </c>
+      <c r="C13">
         <v>77457540.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>61254990.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>61255000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>61254988.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>41529868.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="H13">
         <v>1500000.0</v>
       </c>
       <c r="I13">
         <v>1500000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:9">
+      <c r="J13">
+        <v>1500000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
         <v>423005400.0</v>
       </c>
       <c r="C14">
+        <v>423005400.0</v>
+      </c>
+      <c r="D14">
         <v>356641400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>178320700.0</v>
       </c>
       <c r="E14">
         <v>178320700.0</v>
       </c>
       <c r="F14">
         <v>178320700.0</v>
       </c>
       <c r="G14">
         <v>178320700.0</v>
       </c>
       <c r="H14">
         <v>178320700.0</v>
       </c>
       <c r="I14">
         <v>178320700.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14">
+        <v>178320700.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-    </row>
-    <row r="17" spans="1:9">
+      <c r="J16"/>
+    </row>
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-    </row>
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
-[...1 lines deleted...]
-      </c>
+      <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
-        <v>118000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G20">
         <v>118000.0</v>
       </c>
       <c r="H20">
         <v>118000.0</v>
       </c>
       <c r="I20">
         <v>118000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20">
+        <v>118000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-    </row>
-    <row r="22" spans="1:9">
+      <c r="J21"/>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-    </row>
-    <row r="23" spans="1:9">
+      <c r="J22"/>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>260987000.0</v>
+      </c>
+      <c r="C23">
         <v>232423180.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>186032300.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>161629220.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>133233250.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>136795000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>114207000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>106457000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>102753000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24">
+        <v>1207000.0</v>
+      </c>
+      <c r="C24">
         <v>839130.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1115800.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>0.0</v>
       </c>
-      <c r="E24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F24"/>
       <c r="G24">
         <v>0.0</v>
       </c>
       <c r="H24">
+        <v>0.0</v>
+      </c>
+      <c r="I24">
         <v>1891000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2125000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:9">
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25">
+        <v>4247000.0</v>
+      </c>
+      <c r="C25">
         <v>3508730.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2185000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>616630.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1032760.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1102000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1250000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2129000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2429000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
-    </row>
-    <row r="29" spans="1:9">
+      <c r="J28"/>
+    </row>
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>118723000.0</v>
+      </c>
+      <c r="C29">
         <v>117812822.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>92180537.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>86091353.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>74960000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>75810000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>44030000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>43303000.0</v>
       </c>
-      <c r="I29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:9">
+      <c r="J29"/>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>194352000.0</v>
+      </c>
+      <c r="C30">
         <v>188700150.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>159724420.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>78537136.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>55974165.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>72689245.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>89600000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>79739000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>76804000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>80561000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>74960000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>51856266.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>43912000.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
-    </row>
-    <row r="32" spans="1:9">
+      <c r="J31"/>
+    </row>
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>106685000.0</v>
+      </c>
+      <c r="C32">
         <v>98501353.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>77350075.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>73683231.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>69030662.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>65427000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>41564000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>35903000.0</v>
       </c>
-      <c r="I32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:9">
+      <c r="J32"/>
+    </row>
+    <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>14743000.0</v>
+      </c>
+      <c r="C33">
         <v>13522692.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>10897531.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>7624694.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>7157296.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>6052000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3899000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>7721000.0</v>
       </c>
-      <c r="I33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:9">
+      <c r="J33"/>
+    </row>
+    <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-    </row>
-    <row r="35" spans="1:9">
+      <c r="J34"/>
+    </row>
+    <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>4412000.0</v>
+      </c>
+      <c r="C35">
         <v>3675490.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2331422.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>746409.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1227958.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1289000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1433000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2282000.0</v>
       </c>
-      <c r="I35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:9">
+      <c r="J35"/>
+    </row>
+    <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
-    </row>
-    <row r="37" spans="1:9">
+      <c r="J36"/>
+    </row>
+    <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
-    </row>
-    <row r="38" spans="1:9">
+      <c r="J37"/>
+    </row>
+    <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>46</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>0.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>80560.0</v>
       </c>
-      <c r="D38"/>
       <c r="E38"/>
-      <c r="F38">
-[...1 lines deleted...]
-      </c>
+      <c r="F38"/>
       <c r="G38">
         <v>0.0</v>
       </c>
       <c r="H38">
+        <v>0.0</v>
+      </c>
+      <c r="I38">
         <v>6000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>19000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:9">
+    <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>1002000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>67276.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1219437.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>896000.0</v>
       </c>
-      <c r="H39"/>
       <c r="I39"/>
-    </row>
-    <row r="40" spans="1:9">
+      <c r="J39"/>
+    </row>
+    <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="B40">
+        <v>48</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40">
         <v>1000.0</v>
       </c>
-      <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>3355000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1199475.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>4288738.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>10839000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>45000.0</v>
       </c>
-      <c r="I40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:9">
+      <c r="J40"/>
+    </row>
+    <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>130000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>195196.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>186747.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>183000.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
-    </row>
-    <row r="42" spans="1:9">
+      <c r="J41"/>
+    </row>
+    <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>-40030000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-40029768.0</v>
       </c>
       <c r="F42">
         <v>-40029768.0</v>
       </c>
-      <c r="G42"/>
+      <c r="G42">
+        <v>-40029768.0</v>
+      </c>
       <c r="H42"/>
       <c r="I42"/>
-    </row>
-    <row r="43" spans="1:9">
+      <c r="J42"/>
+    </row>
+    <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
-    </row>
-    <row r="44" spans="1:9">
+      <c r="J43"/>
+    </row>
+    <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
-    </row>
-    <row r="45" spans="1:9">
+      <c r="J44"/>
+    </row>
+    <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45">
+        <v>24871689.0</v>
+      </c>
+      <c r="C45">
         <v>23098697.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>19823996.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>17010825.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>15525658.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>13077000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>11406000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
-    </row>
-    <row r="46" spans="1:9">
+      <c r="J45"/>
+    </row>
+    <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>10152000.0</v>
+      </c>
+      <c r="C46">
         <v>9527060.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>6822099.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>5072916.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>4885018.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>4116000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3781000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
-    </row>
-    <row r="47" spans="1:9">
+      <c r="J46"/>
+    </row>
+    <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47">
+        <v>10152000.0</v>
+      </c>
+      <c r="C47">
         <v>9527060.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>6822100.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>5073000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>4885018.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>4116750.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>3781000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>2219000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>2231000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:9">
+    <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>39558000.0</v>
+      </c>
+      <c r="C48">
         <v>30891020.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>24661200.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>59336000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>53734780.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>50473749.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>42530000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>39677000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>36482000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:9">
+    <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
-    </row>
-    <row r="50" spans="1:9">
+      <c r="J49"/>
+    </row>
+    <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50">
+        <v>500000.0</v>
+      </c>
+      <c r="C50">
         <v>8625136.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>5148554.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>5529837.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>0.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>5620000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>0.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>235000.0</v>
       </c>
-      <c r="I50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:9">
+      <c r="J50"/>
+    </row>
+    <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
-    </row>
-    <row r="52" spans="1:9">
+      <c r="J51"/>
+    </row>
+    <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52">
+        <v>0.0</v>
+      </c>
+      <c r="C52">
         <v>8348470.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>4890400.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>5529840.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>0.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>5620000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:9">
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-    </row>
-    <row r="54" spans="1:9">
+      <c r="J53"/>
+    </row>
+    <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
-    </row>
-    <row r="55" spans="1:9">
+      <c r="J54"/>
+    </row>
+    <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>260987000.0</v>
+      </c>
+      <c r="C55">
         <v>232423180.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>186032300.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>161629220.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>133233250.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>136795000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>114207000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>106457000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>102753000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:9">
+    <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>246244000.0</v>
+      </c>
+      <c r="C56">
         <v>218900490.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>175134770.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>154026000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>126075955.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>130743720.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>110308000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>98736000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>95126000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:9">
+    <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>139559000.0</v>
+      </c>
+      <c r="C57">
         <v>120399140.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>97784690.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>80343000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>57045293.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>83532532.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>68744000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>62833000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>62026000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:9">
+    <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>143971000.0</v>
+      </c>
+      <c r="C58">
         <v>124074630.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>100116110.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>81067700.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>58273250.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>84821000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>70177000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>65280000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>64771000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:9">
+    <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
-    </row>
-    <row r="60" spans="1:9">
+      <c r="J59"/>
+    </row>
+    <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>117016000.0</v>
+      </c>
+      <c r="C60">
         <v>108348560.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>85916180.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>80561520.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>74960000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>51974000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>44030000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>41177000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>37982000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:9">
+    <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
-    </row>
-    <row r="62" spans="1:9">
+      <c r="J61"/>
+    </row>
+    <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
+      <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U62"/>
+  <dimension ref="A1:W62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:21">
+        <v>85</v>
+      </c>
+      <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>119399000.0</v>
+      </c>
+      <c r="C2">
+        <v>135181000.0</v>
+      </c>
+      <c r="D2">
         <v>135968000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>129787000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>114661000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>103637095.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>106424000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>102539000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>92126000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>86453855.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>92445000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>82848000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>78468000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>70609000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>64572000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>61641000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>59030000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>39646234.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>56481000.0</v>
       </c>
-      <c r="S2"/>
-[...1 lines deleted...]
-      <c r="U2">
+      <c r="U2"/>
+      <c r="V2"/>
+      <c r="W2">
         <v>69768000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:21">
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
-    </row>
-    <row r="4" spans="1:21">
+      <c r="V3"/>
+      <c r="W3"/>
+    </row>
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-    </row>
-    <row r="5" spans="1:21">
+      <c r="V4"/>
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-    </row>
-    <row r="6" spans="1:21">
+      <c r="V5"/>
+      <c r="W5"/>
+    </row>
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
-    </row>
-    <row r="7" spans="1:21">
+      <c r="V6"/>
+      <c r="W6"/>
+    </row>
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
+        <v>4576000.0</v>
+      </c>
+      <c r="C7">
+        <v>4509000.0</v>
+      </c>
+      <c r="D7">
         <v>4795000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>5427000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>4285000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>4387495.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>3822000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>1660000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>1717000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1798655.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>1359000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1186000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1415000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1465608.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>1533000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>1480000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>1706000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>1981044.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>1924000.0</v>
       </c>
-      <c r="S7"/>
-[...1 lines deleted...]
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7">
         <v>1950000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:21">
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
         <v>77458000.0</v>
       </c>
       <c r="C8">
         <v>77458000.0</v>
       </c>
       <c r="D8">
         <v>77458000.0</v>
       </c>
       <c r="E8">
+        <v>77458000.0</v>
+      </c>
+      <c r="F8">
+        <v>77458000.0</v>
+      </c>
+      <c r="G8">
         <v>77457540.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>69476000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>69476000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>61254988.0</v>
       </c>
       <c r="J8">
         <v>61255000.0</v>
       </c>
       <c r="K8">
-        <v>61255000.0</v>
+        <v>61254988.0</v>
       </c>
       <c r="L8">
         <v>61255000.0</v>
       </c>
       <c r="M8">
-        <v>61254988.0</v>
+        <v>61255000.0</v>
       </c>
       <c r="N8">
         <v>61255000.0</v>
       </c>
       <c r="O8">
-        <v>61255000.0</v>
+        <v>61254988.0</v>
       </c>
       <c r="P8">
         <v>61255000.0</v>
       </c>
       <c r="Q8">
+        <v>61255000.0</v>
+      </c>
+      <c r="R8">
+        <v>61255000.0</v>
+      </c>
+      <c r="S8">
         <v>61254988.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>61425000.0</v>
       </c>
-      <c r="S8"/>
-      <c r="T8"/>
       <c r="U8"/>
-    </row>
-    <row r="9" spans="1:21">
+      <c r="V8"/>
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
-    </row>
-    <row r="10" spans="1:21">
+      <c r="V9"/>
+      <c r="W9"/>
+    </row>
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>59233000.0</v>
+      </c>
+      <c r="C10">
+        <v>51884000.0</v>
+      </c>
+      <c r="D10">
         <v>37261000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>21059000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>27145000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>25426198.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>21470000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>26559000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>10123000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>12898902.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>18025000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>18366000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>12379000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>25384269.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>20881000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>20633000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>29777000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>30191360.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>38347000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>18168000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>26074000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>45875000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:21">
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>19</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>51884000.0</v>
+      </c>
+      <c r="D11">
         <v>37261000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>21059000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>27145000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>30197800.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>21470000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>18366000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>12379000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>26385960.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>20881000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>20633000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>29777000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>30191360.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>38347000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>18168000.0</v>
       </c>
-      <c r="T11"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:21">
+      <c r="V11"/>
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>20</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
+        <v>51884000.0</v>
+      </c>
+      <c r="D12">
         <v>37261000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>21059000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>27145000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>30197800.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>21470000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>18366000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>12379000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>26385960.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>20881000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>20633000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>29777000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>30191360.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>38347000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>18168000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>26074000.0</v>
       </c>
-      <c r="U12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:21">
+      <c r="W12"/>
+    </row>
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>77458000.0</v>
       </c>
       <c r="D13">
         <v>77458000.0</v>
       </c>
       <c r="E13">
+        <v>77458000.0</v>
+      </c>
+      <c r="F13">
+        <v>77458000.0</v>
+      </c>
+      <c r="G13">
         <v>77457540.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>69476000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...4 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
         <v>61255000.0</v>
       </c>
       <c r="N13">
         <v>61255000.0</v>
       </c>
       <c r="O13">
         <v>61255000.0</v>
       </c>
       <c r="P13">
         <v>61255000.0</v>
       </c>
       <c r="Q13">
+        <v>61255000.0</v>
+      </c>
+      <c r="R13">
+        <v>61255000.0</v>
+      </c>
+      <c r="S13">
         <v>61254990.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>61425000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>41530000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>41530000.0</v>
       </c>
-      <c r="U13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:21">
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
         <v>423005400.0</v>
       </c>
       <c r="C14">
         <v>423005400.0</v>
       </c>
       <c r="D14">
         <v>423005400.0</v>
       </c>
       <c r="E14">
         <v>423005400.0</v>
       </c>
       <c r="F14">
+        <v>423005400.0</v>
+      </c>
+      <c r="G14">
+        <v>423005400.0</v>
+      </c>
+      <c r="H14">
         <v>392305400.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>392305400.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>356641400.0</v>
       </c>
       <c r="J14">
         <v>356641400.0</v>
       </c>
       <c r="K14">
-        <v>178320700.0</v>
+        <v>356641400.0</v>
       </c>
       <c r="L14">
-        <v>178320700.0</v>
+        <v>356641400.0</v>
       </c>
       <c r="M14">
         <v>178320700.0</v>
       </c>
       <c r="N14">
         <v>178320700.0</v>
       </c>
       <c r="O14">
         <v>178320700.0</v>
       </c>
       <c r="P14">
         <v>178320700.0</v>
       </c>
       <c r="Q14">
         <v>178320700.0</v>
       </c>
       <c r="R14">
         <v>178320700.0</v>
       </c>
       <c r="S14">
         <v>178320700.0</v>
       </c>
       <c r="T14">
         <v>178320700.0</v>
       </c>
       <c r="U14">
         <v>178320700.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:21">
+      <c r="V14">
+        <v>178320700.0</v>
+      </c>
+      <c r="W14">
+        <v>178320700.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-    </row>
-    <row r="16" spans="1:21">
+      <c r="V15"/>
+      <c r="W15"/>
+    </row>
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
-    </row>
-    <row r="17" spans="1:21">
+      <c r="V16"/>
+      <c r="W16"/>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
-    </row>
-    <row r="18" spans="1:21">
+      <c r="V17"/>
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-    </row>
-    <row r="19" spans="1:21">
+      <c r="V18"/>
+      <c r="W18"/>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-    </row>
-    <row r="20" spans="1:21">
+      <c r="V19"/>
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>118000.0</v>
       </c>
       <c r="T20">
         <v>118000.0</v>
       </c>
       <c r="U20">
         <v>118000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:21">
+      <c r="V20">
+        <v>118000.0</v>
+      </c>
+      <c r="W20">
+        <v>118000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-    </row>
-    <row r="22" spans="1:21">
+      <c r="V21"/>
+      <c r="W21"/>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
-    </row>
-    <row r="23" spans="1:21">
+      <c r="V22"/>
+      <c r="W22"/>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>31</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>260987000.0</v>
+      </c>
+      <c r="D23">
         <v>261118000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>255313000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>238053000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>232423180.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>213001000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>184919000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>175221000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>161629220.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>145915000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>142077000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>138129000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>133233250.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>131027000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>126268000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>130100000.0</v>
       </c>
-      <c r="U23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:21">
+      <c r="W23"/>
+    </row>
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24">
+        <v>1077000.0</v>
+      </c>
+      <c r="C24">
+        <v>1207000.0</v>
+      </c>
+      <c r="D24">
         <v>1962000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>1072000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>767000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>839130.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>910000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>980000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>1048000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>1115799.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>1182000.0</v>
       </c>
-      <c r="K24"/>
-[...1 lines deleted...]
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24">
         <v>0.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24">
         <v>0.0</v>
       </c>
     </row>
-    <row r="25" spans="1:21">
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>33</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>4247000.0</v>
+      </c>
+      <c r="D25">
         <v>4633000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>4182000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>3307000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>3508730.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>3919000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>373000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>573000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>616630.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>677000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>656000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>835000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1032760.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1023000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>762000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>907000.0</v>
       </c>
-      <c r="U25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:21">
+      <c r="W25"/>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-    </row>
-    <row r="27" spans="1:21">
+      <c r="V26"/>
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-    </row>
-    <row r="28" spans="1:21">
+      <c r="V27"/>
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
-    </row>
-    <row r="29" spans="1:21">
+      <c r="V28"/>
+      <c r="W28"/>
+    </row>
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>121369000.0</v>
+      </c>
+      <c r="C29">
+        <v>118723000.0</v>
+      </c>
+      <c r="D29">
         <v>117541000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>115280000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>116709000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>117812822.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>101295000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>104216000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>91493000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>92180537.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>94907000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>90659000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>90937000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>86091353.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>79096000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>77747000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>76577000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>74960000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>71924000.0</v>
       </c>
-      <c r="S29"/>
-[...1 lines deleted...]
-      <c r="U29">
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29">
         <v>75810000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:21">
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>136483000.0</v>
+      </c>
+      <c r="C30">
+        <v>194352000.0</v>
+      </c>
+      <c r="D30">
         <v>208373000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>218305000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>196671000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>188700150.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>178549000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>93987000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>88169000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>92268093.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>101719000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>159328000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>155351000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>127640000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>116840000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>113012000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>100399000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>95867430.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>86307000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>102062000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>97703000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>73406000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:21">
+    <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
+      <c r="K31"/>
       <c r="L31"/>
       <c r="M31">
+        <v>82288000.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
         <v>80561000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>79096000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
-    </row>
-    <row r="32" spans="1:21">
+      <c r="V31"/>
+      <c r="W31"/>
+    </row>
+    <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>108822000.0</v>
+      </c>
+      <c r="C32">
+        <v>106685000.0</v>
+      </c>
+      <c r="D32">
         <v>104924000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>100852000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>100500000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>98501353.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>90198000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>87941000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>78419000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>77350075.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>76386000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>75566000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>75630000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>73683231.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>71774000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>70183000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>69671000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>69030662.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>66765000.0</v>
       </c>
-      <c r="S32"/>
-[...1 lines deleted...]
-      <c r="U32">
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32">
         <v>65427000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:21">
+    <row r="33" spans="1:23">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>15199000.0</v>
+      </c>
+      <c r="C33">
+        <v>14743000.0</v>
+      </c>
+      <c r="D33">
         <v>15484000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>15947000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>14235000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>13522692.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>12980000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>11273000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>11304000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>10897531.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>9807000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>7225000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>7489000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>7624694.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>8194000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>8415000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>7936000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>7157296.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>6369000.0</v>
       </c>
-      <c r="S33"/>
-[...1 lines deleted...]
-      <c r="U33">
+      <c r="U33"/>
+      <c r="V33"/>
+      <c r="W33">
         <v>6052000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:21">
+    <row r="34" spans="1:23">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
-    </row>
-    <row r="35" spans="1:21">
+      <c r="V34"/>
+      <c r="W34"/>
+    </row>
+    <row r="35" spans="1:23">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>4237000.0</v>
+      </c>
+      <c r="C35">
+        <v>4412000.0</v>
+      </c>
+      <c r="D35">
         <v>4800000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>4349000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>3474000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>3675490.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>4065000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>2244000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>2278000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>2331422.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>1854000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>503000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>703000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>746409.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>872000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>851000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>1030000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>1227958.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>1210000.0</v>
       </c>
-      <c r="S35"/>
-[...1 lines deleted...]
-      <c r="U35">
+      <c r="U35"/>
+      <c r="V35"/>
+      <c r="W35">
         <v>1289000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:21">
+    <row r="36" spans="1:23">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
-    </row>
-    <row r="37" spans="1:21">
+      <c r="V36"/>
+      <c r="W36"/>
+    </row>
+    <row r="37" spans="1:23">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
-    </row>
-    <row r="38" spans="1:21">
+      <c r="V37"/>
+      <c r="W37"/>
+    </row>
+    <row r="38" spans="1:23">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38">
         <v>0.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>32000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
-    </row>
-    <row r="39" spans="1:21">
+      <c r="V38"/>
+      <c r="W38"/>
+    </row>
+    <row r="39" spans="1:23">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
-      <c r="K39">
-[...1 lines deleted...]
-      </c>
+      <c r="K39"/>
       <c r="L39"/>
       <c r="M39">
+        <v>1812000.0</v>
+      </c>
+      <c r="N39"/>
+      <c r="O39">
         <v>1002000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>994000.0</v>
       </c>
-      <c r="O39"/>
-      <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
-    </row>
-    <row r="40" spans="1:21">
+      <c r="V39"/>
+      <c r="W39"/>
+    </row>
+    <row r="40" spans="1:23">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
-      <c r="E40">
+      <c r="E40"/>
+      <c r="F40"/>
+      <c r="G40">
         <v>1000.0</v>
       </c>
-      <c r="F40"/>
-      <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
-[...1 lines deleted...]
-      </c>
+      <c r="K40"/>
       <c r="L40"/>
       <c r="M40">
+        <v>10096000.0</v>
+      </c>
+      <c r="N40"/>
+      <c r="O40">
         <v>3355000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>519000.0</v>
       </c>
-      <c r="O40"/>
-      <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
-    </row>
-    <row r="41" spans="1:21">
+      <c r="V40"/>
+      <c r="W40"/>
+    </row>
+    <row r="41" spans="1:23">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
         <v>130000.0</v>
       </c>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
+        <v>130000.0</v>
+      </c>
+      <c r="P41">
         <v>195000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
-    </row>
-    <row r="42" spans="1:21">
+      <c r="V41"/>
+      <c r="W41"/>
+    </row>
+    <row r="42" spans="1:23">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
-[...1 lines deleted...]
-      </c>
+      <c r="K42"/>
       <c r="L42"/>
       <c r="M42">
         <v>-40030000.0</v>
       </c>
-      <c r="N42">
+      <c r="N42"/>
+      <c r="O42">
         <v>-40030000.0</v>
       </c>
-      <c r="O42"/>
-      <c r="P42"/>
+      <c r="P42">
+        <v>-40030000.0</v>
+      </c>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
-    </row>
-    <row r="43" spans="1:21">
+      <c r="V42"/>
+      <c r="W42"/>
+    </row>
+    <row r="43" spans="1:23">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
-    </row>
-    <row r="44" spans="1:21">
+      <c r="V43"/>
+      <c r="W43"/>
+    </row>
+    <row r="44" spans="1:23">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
-    </row>
-    <row r="45" spans="1:21">
+      <c r="V44"/>
+      <c r="W44"/>
+    </row>
+    <row r="45" spans="1:23">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45"/>
-      <c r="C45"/>
+      <c r="C45">
+        <v>24871689.0</v>
+      </c>
       <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45">
         <v>23098697.0</v>
       </c>
-      <c r="F45"/>
-      <c r="G45"/>
       <c r="H45"/>
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45">
         <v>19823996.0</v>
       </c>
-      <c r="J45"/>
-      <c r="K45"/>
       <c r="L45"/>
-      <c r="M45">
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45">
         <v>17010825.0</v>
       </c>
-      <c r="N45"/>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
-    </row>
-    <row r="46" spans="1:21">
+      <c r="V45"/>
+      <c r="W45"/>
+    </row>
+    <row r="46" spans="1:23">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>10608000.0</v>
+      </c>
+      <c r="C46">
+        <v>10152000.0</v>
+      </c>
+      <c r="D46">
         <v>10665000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>11502000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>9982000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>9527060.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>8953000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>7036000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>7167000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>6822099.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>5722000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>4673000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>4937000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>5072916.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>5161000.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
-    </row>
-    <row r="47" spans="1:21">
+      <c r="V46"/>
+      <c r="W46"/>
+    </row>
+    <row r="47" spans="1:23">
       <c r="A47" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>55</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>10152000.0</v>
+      </c>
+      <c r="D47">
         <v>10665000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>11502000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>9982000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>9527060.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>8953000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>4673000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>4937000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>5073000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>5161000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>5382000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>4903000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>4885020.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>3979000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>3644000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>3929000.0</v>
       </c>
-      <c r="U47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:21">
+      <c r="W47"/>
+    </row>
+    <row r="48" spans="1:23">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>82356000.0</v>
+      </c>
+      <c r="C48">
+        <v>39558000.0</v>
+      </c>
+      <c r="D48">
         <v>38150000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>34992000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>33803000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>30891020.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>29637000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>67524000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>66220000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>64690964.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>63114000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>61063000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>21161000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>59336000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>57871000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>16492000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>15322000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>13705010.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>10499000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>14048000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>13241000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>48828000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:21">
+    <row r="49" spans="1:23">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
-    </row>
-    <row r="50" spans="1:21">
+      <c r="V49"/>
+      <c r="W49"/>
+    </row>
+    <row r="50" spans="1:23">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50">
+        <v>508000.0</v>
+      </c>
+      <c r="C50">
+        <v>500000.0</v>
+      </c>
+      <c r="D50">
         <v>595000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>1758000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>4681000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>8625136.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>1272000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>6266000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>3000000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>5148554.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>9386000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>8371000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>8521000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>5529837.0</v>
       </c>
-      <c r="N50"/>
-      <c r="O50"/>
       <c r="P50"/>
-      <c r="Q50">
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50">
         <v>0.0</v>
       </c>
-      <c r="R50"/>
-      <c r="S50"/>
       <c r="T50"/>
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50">
         <v>5620000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:21">
+    <row r="51" spans="1:23">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
-    </row>
-    <row r="52" spans="1:21">
+      <c r="V51"/>
+      <c r="W51"/>
+    </row>
+    <row r="52" spans="1:23">
       <c r="A52" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B52">
+        <v>60</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
+        <v>0.0</v>
+      </c>
+      <c r="D52">
         <v>105000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>1382000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>3911000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>8348470.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>1000000.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52"/>
+      <c r="M52">
         <v>8371000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>8521000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>5529840.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
+        <v>0.0</v>
+      </c>
+      <c r="T52">
+        <v>0.0</v>
+      </c>
+      <c r="U52">
         <v>7039000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>5008000.0</v>
       </c>
-      <c r="U52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:21">
+      <c r="W52"/>
+    </row>
+    <row r="53" spans="1:23">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
-    </row>
-    <row r="54" spans="1:21">
+      <c r="V53"/>
+      <c r="W53"/>
+    </row>
+    <row r="54" spans="1:23">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
-    </row>
-    <row r="55" spans="1:21">
+      <c r="V54"/>
+      <c r="W54"/>
+    </row>
+    <row r="55" spans="1:23">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>251668000.0</v>
+      </c>
+      <c r="C55">
+        <v>260987000.0</v>
+      </c>
+      <c r="D55">
         <v>261118000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>255313000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>238053000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>232423180.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>213001000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>210705000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>186909000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>186032297.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>193125000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>184919000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>175221000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>161629220.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>145915000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>142077000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>138129000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>133233250.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>131027000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>126268000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>130100000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>155011000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:21">
+    <row r="56" spans="1:23">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>236469000.0</v>
+      </c>
+      <c r="C56">
+        <v>246244000.0</v>
+      </c>
+      <c r="D56">
         <v>245634000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>239366000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>223818000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>218900490.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>200021000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>199432000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>175605000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>175134766.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>183318000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>177694000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>167732000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>154026000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>137721000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>133662000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>130193000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>126075960.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>124658000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>120234000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>123781000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>148959000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:21">
+    <row r="57" spans="1:23">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>127647000.0</v>
+      </c>
+      <c r="C57">
+        <v>139559000.0</v>
+      </c>
+      <c r="D57">
         <v>140710000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>138514000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>123318000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>120399140.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>109823000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>111491000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>97186000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>97784691.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>106932000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>102128000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>92102000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>80343000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>65947000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>63479000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>60522000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>57045290.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>57893000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>69741000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>74235000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>83532000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:21">
+    <row r="58" spans="1:23">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>131884000.0</v>
+      </c>
+      <c r="C58">
+        <v>143971000.0</v>
+      </c>
+      <c r="D58">
         <v>145510000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>142863000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>126792000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>124074630.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>113888000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>113735000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>99464000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>100116113.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>108786000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>102631000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>92805000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>81067700.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>66819000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>64330000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>61552000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>58273250.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>59103000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>70690000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>75329000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>84821000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:21">
+    <row r="59" spans="1:23">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
-    </row>
-    <row r="60" spans="1:21">
+      <c r="V59"/>
+      <c r="W59"/>
+    </row>
+    <row r="60" spans="1:23">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>119784000.0</v>
+      </c>
+      <c r="C60">
+        <v>117016000.0</v>
+      </c>
+      <c r="D60">
         <v>115608000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>112450000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>111261000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>108348560.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>99113000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>96970000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>87445000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>85916184.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>84339000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>82288000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>82416000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>80561520.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>79096000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>77747000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>76577000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>74960000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>71924000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>55578000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>54771000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>70190000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:21">
+    <row r="61" spans="1:23">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
-    </row>
-    <row r="62" spans="1:21">
+      <c r="V61"/>
+      <c r="W61"/>
+    </row>
+    <row r="62" spans="1:23">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I32"/>
+  <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B2">
+        <v>392423000.0</v>
+      </c>
+      <c r="C2">
         <v>289959340.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>269271620.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>172651030.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>102151250.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>138648000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>134981000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>151619000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>98313000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3"/>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>9275000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>9197937.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>14554250.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>11513000.0</v>
       </c>
-      <c r="H5"/>
       <c r="I5"/>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>11352539.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>11042797.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>16084000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>13349000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>13078000.0</v>
       </c>
-      <c r="I6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:9">
+      <c r="J6"/>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B9">
+        <v>38803000.0</v>
+      </c>
+      <c r="C9">
         <v>30885740.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>26305690.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>23604000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>21915240.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>27484000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>22937000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>22168000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>23519000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B10">
+        <v>16670000.0</v>
+      </c>
+      <c r="C10">
         <v>12270270.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>10376960.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>9135100.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>9084390.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>14503000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>11930000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>11941000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>16606000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>2535000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2827571.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4059338.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3044000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B12">
+        <v>584000.0</v>
+      </c>
+      <c r="C12">
         <v>99590.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>717124.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>139461.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>251662.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>212000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>90000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>33000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B13">
+        <v>86000.0</v>
+      </c>
+      <c r="C13">
         <v>438870.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>498200.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>139460.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>251660.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>212000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>90000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>33000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>67000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="B14"/>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
+        <v>0.0</v>
+      </c>
+      <c r="H14">
         <v>-30000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-42000.0</v>
       </c>
-      <c r="I14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:9">
+      <c r="J14"/>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B15">
+        <v>11544000.0</v>
+      </c>
+      <c r="C15">
         <v>8658550.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>7351860.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>6600110.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>6256820.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>10444000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>8856000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>8445000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>12549000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:9">
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B16">
+        <v>11544000.0</v>
+      </c>
+      <c r="C16">
         <v>8658550.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>7351860.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>6600000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>6256819.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>10443956.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>8856000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>8445000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>12549000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B17">
+        <v>11544000.0</v>
+      </c>
+      <c r="C17">
         <v>8658546.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>7351860.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>6600112.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>6256819.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>10444000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>8886000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>8487000.0</v>
       </c>
-      <c r="I17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B18">
+        <v>-86000.0</v>
+      </c>
+      <c r="C18">
         <v>-438869.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-498208.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>149703.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3936.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-62000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>117000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>320000.0</v>
       </c>
-      <c r="I18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B21">
+        <v>16756000.0</v>
+      </c>
+      <c r="C21">
         <v>12709140.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>10875170.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>9274570.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>9336050.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>14715000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>12020000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>11974000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>16673000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-    </row>
-    <row r="23" spans="1:9">
+      <c r="J22"/>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>14330000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>282112.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>298161.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>169000.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
-    </row>
-    <row r="24" spans="1:9">
+      <c r="J23"/>
+    </row>
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B25">
+        <v>3412000.0</v>
+      </c>
+      <c r="C25">
         <v>3059686.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2809608.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2077977.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1706745.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1369000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1329000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1104000.0</v>
       </c>
-      <c r="I25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:9">
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B28">
+        <v>22706000.0</v>
+      </c>
+      <c r="C28">
         <v>18864870.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>16483330.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>15276920.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>12999420.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>13228000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>11624000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>10803000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7530000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B29">
+        <v>5126000.0</v>
+      </c>
+      <c r="C29">
         <v>3611720.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3025100.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2534990.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2827570.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4059000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3044000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3454000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4015000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B30">
+        <v>414470000.0</v>
+      </c>
+      <c r="C30">
         <v>308135940.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>284702140.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>187544461.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>114986138.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>151577000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>146337000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>162378000.0</v>
       </c>
-      <c r="I30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:9">
+      <c r="J30"/>
+    </row>
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-    </row>
-    <row r="32" spans="1:9">
+      <c r="J31"/>
+    </row>
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B32">
+        <v>431226000.0</v>
+      </c>
+      <c r="C32">
         <v>320845080.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>295577310.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>196255030.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>124066490.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>166132000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>157918000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>173787000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>121832000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U32"/>
+  <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:21">
+        <v>85</v>
+      </c>
+      <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B2">
+        <v>81698000.0</v>
+      </c>
+      <c r="C2">
+        <v>99280000.0</v>
+      </c>
+      <c r="D2">
         <v>105683000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>101013000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>86447000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>72872340.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>76924000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>74344000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>65819000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>67509000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>76805000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>63509000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>61449000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>52139030.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>44113000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>40548000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>35851000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>27375250.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>14528000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>23856000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>36392000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>138648000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:21">
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
-    </row>
-    <row r="4" spans="1:21">
+      <c r="V3"/>
+      <c r="W3"/>
+    </row>
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-    </row>
-    <row r="5" spans="1:21">
+      <c r="V4"/>
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
+      <c r="K5"/>
       <c r="L5"/>
       <c r="M5">
+        <v>1746000.0</v>
+      </c>
+      <c r="N5"/>
+      <c r="O5">
         <v>3327000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>2045000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-    </row>
-    <row r="6" spans="1:21">
+      <c r="V5"/>
+      <c r="W5"/>
+    </row>
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-      <c r="K6">
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6">
         <v>2264000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>3329000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>3919539.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>2569000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>2205000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>2659000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>5222797.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-378000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>1703000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>4115000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>14715000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:21">
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
-    </row>
-    <row r="8" spans="1:21">
+      <c r="V7"/>
+      <c r="W7"/>
+    </row>
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-    </row>
-    <row r="9" spans="1:21">
+      <c r="V8"/>
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B9">
+        <v>9362000.0</v>
+      </c>
+      <c r="C9">
+        <v>9420000.0</v>
+      </c>
+      <c r="D9">
         <v>10090000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>9891000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>9402000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>8416740.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>7906000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>8269000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>6294000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>7431000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>6682000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>5629000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>6564000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>7145000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>5797000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>5146000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>5516000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>7259240.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>3009000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>4744000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>6903000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>27484000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:21">
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B10">
+        <v>3962000.0</v>
+      </c>
+      <c r="C10">
+        <v>4157000.0</v>
+      </c>
+      <c r="D10">
         <v>4488000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>3819000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>4206000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>3579270.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>2977000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>3560000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>2154000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>3553000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>2543000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1570000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>2711000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>3244100.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>2027000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>1658000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>2206000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>4516390.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-433000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>1281000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>3720000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>14503000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:21">
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11"/>
       <c r="M11">
+        <v>699000.0</v>
+      </c>
+      <c r="N11"/>
+      <c r="O11">
         <v>780000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>678000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
-    </row>
-    <row r="12" spans="1:21">
+      <c r="V11"/>
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B12">
+        <v>93000.0</v>
+      </c>
+      <c r="C12">
+        <v>98000.0</v>
+      </c>
+      <c r="D12">
         <v>148000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>152000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>186000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>218000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>164000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>156000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>108000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>214000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>209000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>176000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>118000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>82461.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>18000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>18000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>21000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>21662.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>55000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>100000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>75000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>212000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:21">
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B13">
+        <v>272000.0</v>
+      </c>
+      <c r="C13">
+        <v>74000.0</v>
+      </c>
+      <c r="D13">
         <v>9000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>57000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>94000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>153870.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>102000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>46000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>35000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>51000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>45000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>176000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>118000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>82460.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>18000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>18000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>21000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>21660.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>55000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>100000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>75000.0</v>
       </c>
-      <c r="U13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:21">
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
-      <c r="E14">
-[...4 lines deleted...]
-      </c>
+      <c r="E14"/>
+      <c r="F14"/>
       <c r="G14">
         <v>0.0</v>
       </c>
-      <c r="H14"/>
+      <c r="H14">
+        <v>0.0</v>
+      </c>
       <c r="I14">
         <v>0.0</v>
       </c>
-      <c r="J14">
-[...1 lines deleted...]
-      </c>
+      <c r="J14"/>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14">
         <v>0.0</v>
       </c>
       <c r="N14">
         <v>0.0</v>
       </c>
       <c r="O14">
         <v>0.0</v>
       </c>
       <c r="P14">
         <v>0.0</v>
       </c>
       <c r="Q14">
         <v>0.0</v>
       </c>
       <c r="R14">
         <v>0.0</v>
       </c>
       <c r="S14">
         <v>0.0</v>
       </c>
       <c r="T14">
         <v>0.0</v>
       </c>
       <c r="U14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:21">
+      <c r="V14">
+        <v>0.0</v>
+      </c>
+      <c r="W14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B15">
+        <v>2768000.0</v>
+      </c>
+      <c r="C15">
+        <v>2889000.0</v>
+      </c>
+      <c r="D15">
         <v>3158000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>2585000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>2912000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>2469550.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>2143000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>2517000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>1529000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>2575000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>2051000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>871000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>1855000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>2464110.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>1349000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>1170000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>1617000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>3205820.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-553000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>807000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>2797000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>10444000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:21">
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>101</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>2889000.0</v>
+      </c>
+      <c r="D16">
         <v>3158000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>2585000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>2912000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>2469550.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>2143000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>871000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>871000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>2464000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1349000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1170000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1617000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>3205820.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-553000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>807000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>2797000.0</v>
       </c>
-      <c r="U16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:21">
+      <c r="W16"/>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B17">
+        <v>2768000.0</v>
+      </c>
+      <c r="C17">
+        <v>2889000.0</v>
+      </c>
+      <c r="D17">
         <v>3158000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>2585000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>2912000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>2470000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>2143000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>2517000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>1529000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>2575000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>2051000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>871000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>1855000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>2464112.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>1349000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>1170000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>1617000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>3205819.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-553000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>807000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>2797000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>10444000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:21">
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B18">
+        <v>179000.0</v>
+      </c>
+      <c r="C18">
+        <v>74000.0</v>
+      </c>
+      <c r="D18">
         <v>-9000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-57000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-94000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-154000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-102000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-110000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-73000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-163000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-164000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-176000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-118000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>206703.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-18000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-18000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-21000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>233936.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-55000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-100000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-75000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-62000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:21">
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-    </row>
-    <row r="20" spans="1:21">
+      <c r="V19"/>
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-    </row>
-    <row r="21" spans="1:21">
+      <c r="V20"/>
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B21">
+        <v>3667000.0</v>
+      </c>
+      <c r="C21">
+        <v>4083000.0</v>
+      </c>
+      <c r="D21">
         <v>4497000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>3876000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>4300000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>3733140.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>3079000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>3670000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>2154000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>3716000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>2707000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>1746000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>2829000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>3326570.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>2045000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>1676000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>2227000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>4538050.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-378000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>1381000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>3795000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>14555000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:21">
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
-    </row>
-    <row r="23" spans="1:21">
+      <c r="V22"/>
+      <c r="W22"/>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>3883000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>3883000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>3819000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>3752000.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
-    </row>
-    <row r="24" spans="1:21">
+      <c r="V23"/>
+      <c r="W23"/>
+    </row>
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-    </row>
-    <row r="25" spans="1:21">
+      <c r="V24"/>
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B25">
+        <v>739000.0</v>
+      </c>
+      <c r="C25">
+        <v>829000.0</v>
+      </c>
+      <c r="D25">
         <v>938000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>909000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>736000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>917686.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>732000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>727000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>683000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1010000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>782000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>518000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>500000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>592977.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>524000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>529000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>432000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>684745.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>380000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>322000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>320000.0</v>
       </c>
-      <c r="U25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:21">
+      <c r="W25"/>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-    </row>
-    <row r="27" spans="1:21">
+      <c r="V26"/>
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-    </row>
-    <row r="28" spans="1:21">
+      <c r="V27"/>
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B28">
+        <v>5695000.0</v>
+      </c>
+      <c r="C28">
+        <v>5624000.0</v>
+      </c>
+      <c r="D28">
         <v>5804000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>6202000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>5203000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>5016870.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4949000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>4759000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>4140000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>4436000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>4233000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>3972000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3843000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>4312920.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>4004000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>3545000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>3415000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>2894000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>3613000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>3427000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>3183000.0</v>
       </c>
-      <c r="U28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:21">
+      <c r="W28"/>
+    </row>
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B29">
+        <v>1194000.0</v>
+      </c>
+      <c r="C29">
+        <v>1268000.0</v>
+      </c>
+      <c r="D29">
         <v>1330000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1234000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1294000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1109720.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>834000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1043000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>625000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>978000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>492000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>699000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>856000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>779990.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>678000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>488000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>589000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1310570.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>120000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>474000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>923000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>4059000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:21">
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B30">
+        <v>87393000.0</v>
+      </c>
+      <c r="C30">
+        <v>104617000.0</v>
+      </c>
+      <c r="D30">
         <v>111276000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>107028000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>91549000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>77555940.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>81751000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>78943000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>69959000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>71224000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>80780000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>67392000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>65184000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>56521461.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>47865000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>44018000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>39140000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>30352138.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>17915000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>27219000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>39500000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>151577000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:21">
+    <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
-    </row>
-    <row r="32" spans="1:21">
+      <c r="V31"/>
+      <c r="W31"/>
+    </row>
+    <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B32">
+        <v>91060000.0</v>
+      </c>
+      <c r="C32">
+        <v>108700000.0</v>
+      </c>
+      <c r="D32">
         <v>115773000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>110904000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>95849000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>81289080.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>84830000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>82613000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>72113000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>74940000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>83487000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>69138000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>68013000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>59284030.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>49910000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>45694000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>41367000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>34634490.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>17537000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>28600000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>43295000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>166132000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I30"/>
+  <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B2">
+        <v>18078000.0</v>
+      </c>
+      <c r="C2">
         <v>9008504.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>19854432.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>30124088.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>21315000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>19347000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>14138000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>13468000.0</v>
       </c>
-      <c r="I2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:9">
+      <c r="J2"/>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B3">
+        <v>3464000</v>
+      </c>
+      <c r="C3">
         <v>2270520</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1948050</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1780000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1479866</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>845393</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>730000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>549000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>236000</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B6">
+        <v>30350000.0</v>
+      </c>
+      <c r="C6">
         <v>9069230.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-10845930.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-10270000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>8809083.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1967661.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>5209000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>670000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>6810000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B7">
+        <v>16546000.0</v>
+      </c>
+      <c r="C7">
         <v>-14716690.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-17809760.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-16554150.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-16894900.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-7262000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-4301000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-6586000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-8797000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:9">
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>-31749000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>7046288.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-14395527.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-10284000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
-    </row>
-    <row r="10" spans="1:9">
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-    </row>
-    <row r="11" spans="1:9">
+      <c r="J10"/>
+    </row>
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>17869000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-20397808.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>9370719.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>5863000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-560000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-602266.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1873085.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3076000.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
-    </row>
-    <row r="13" spans="1:9">
+      <c r="J12"/>
+    </row>
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-    </row>
-    <row r="14" spans="1:9">
+      <c r="J13"/>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B14">
+        <v>3412000.0</v>
+      </c>
+      <c r="C14">
         <v>3059690.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2809610.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2078000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1706745.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1369283.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1329000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>960000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>974000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B15">
+        <v>2877000.0</v>
+      </c>
+      <c r="C15">
         <v>2428730.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1997190.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>999000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2995788.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2500000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>6000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>5250000.0</v>
       </c>
-      <c r="I15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B16">
+        <v>48428000.0</v>
+      </c>
+      <c r="C16">
         <v>18077730.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>9008504.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>19854432.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>30124088.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>21315000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>19347000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>14138000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>13468000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B18">
+        <v>33327000.0</v>
+      </c>
+      <c r="C18">
         <v>-1424979.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-6655259.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-7541486.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-7470088.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>7817000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>8110000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>5590000.0</v>
       </c>
-      <c r="I18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B19">
+        <v>-727000.0</v>
+      </c>
+      <c r="C19">
         <v>-4117755.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-4090096.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-216000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-454550.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1817728.0</v>
       </c>
       <c r="G19">
         <v>-1817728.0</v>
       </c>
       <c r="H19">
+        <v>-1817728.0</v>
+      </c>
+      <c r="I19">
         <v>-480000.0</v>
       </c>
-      <c r="I19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>16202552.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>20400000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>100.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:9">
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B21">
+        <v>-513000.0</v>
+      </c>
+      <c r="C21">
         <v>-344508.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2340226.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1005000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1964714.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1244855.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2889000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
-    </row>
-    <row r="22" spans="1:9">
+      <c r="J21"/>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B22">
+        <v>16670000.0</v>
+      </c>
+      <c r="C22">
         <v>12270270.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>10376960.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>6600112.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>6256819.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>10444000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>8856000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>11941000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>16606000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>-74000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-113636.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-122661.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>740000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-4290000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-10915000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B24">
+        <v>1921000.0</v>
+      </c>
+      <c r="C24">
         <v>-1847240.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-2142050.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-645000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1407759.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-173318.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>183000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>69000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>11093000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:9">
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B25">
+        <v>86000.0</v>
+      </c>
+      <c r="C25">
         <v>438869.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>498208.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-149703.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-3936.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>59000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-117000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-320000.0</v>
       </c>
-      <c r="I25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:9">
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
         <v>16202550.0</v>
       </c>
-      <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>20400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B28">
+        <v>-4898000.0</v>
+      </c>
+      <c r="C28">
         <v>12341440.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-2048620.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2078000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>15325862.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-3867416.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-8149000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-4989000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-12526000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B29">
+        <v>36791000.0</v>
+      </c>
+      <c r="C29">
         <v>845540.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-4707210.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-5762000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-5990222.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>8661516.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>8840000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6139000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>8479000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B30">
+        <v>-1543000.0</v>
+      </c>
+      <c r="C30">
         <v>-4117760.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-4090100.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-2430000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-526557.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-2826439.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4518000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-480000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>10857000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U30"/>
+  <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:21">
+        <v>85</v>
+      </c>
+      <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B2">
+        <v>48428000.0</v>
+      </c>
+      <c r="C2">
+        <v>31838000.0</v>
+      </c>
+      <c r="D2">
         <v>15663000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>19114000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>18078000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>18157000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>18267000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>6235000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>9008000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>7399000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>9183000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>3057000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>19854000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>19887000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>19645000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>28791000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>30124000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>37520000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>10731000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>20842000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>21315000.0</v>
       </c>
-      <c r="U2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:21">
+      <c r="W2"/>
+    </row>
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B3">
+        <v>796000</v>
+      </c>
+      <c r="C3">
+        <v>3464000</v>
+      </c>
+      <c r="D3">
         <v>3144000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>2049000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>1041000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2270520</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1583000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>416000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>888000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>85000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1437000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>255000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>255000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>315000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>304000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1161000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>450000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1479870</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>210000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>169000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>132000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:21">
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-    </row>
-    <row r="5" spans="1:21">
+      <c r="V4"/>
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-    </row>
-    <row r="6" spans="1:21">
+      <c r="V5"/>
+      <c r="W5"/>
+    </row>
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B6">
+        <v>5700000.0</v>
+      </c>
+      <c r="C6">
+        <v>30350000.0</v>
+      </c>
+      <c r="D6">
         <v>13760000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-2415000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>1036000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>9069230.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>9149000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>12032000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-2773000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>1609000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-1784000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>6126000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>6126000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-33000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>242000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-10479000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-1333000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>8809080.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>16205000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-10584000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-473000.0</v>
       </c>
-      <c r="U6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:21">
+      <c r="W6"/>
+    </row>
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B7">
+        <v>4945000.0</v>
+      </c>
+      <c r="C7">
+        <v>16546000.0</v>
+      </c>
+      <c r="D7">
         <v>4830000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-7905000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-2528000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-14716690.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-5699000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>3022000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-4345000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>399000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-2052000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-14524000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-19896000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-16554150.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-13716000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-11664000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-1566000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-16894900.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-4449000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-15091000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-3740000.0</v>
       </c>
-      <c r="U7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:21">
+      <c r="W7"/>
+    </row>
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-    </row>
-    <row r="9" spans="1:21">
+      <c r="V8"/>
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>-3974000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-3974000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-10801000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-3803000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
-    </row>
-    <row r="10" spans="1:21">
+      <c r="V9"/>
+      <c r="W9"/>
+    </row>
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
-    </row>
-    <row r="11" spans="1:21">
+      <c r="V10"/>
+      <c r="W10"/>
+    </row>
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>9996000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>8705000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>2677000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
-    </row>
-    <row r="12" spans="1:21">
+      <c r="V11"/>
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>171000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>171000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-82000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-452000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
-    </row>
-    <row r="13" spans="1:21">
+      <c r="V12"/>
+      <c r="W12"/>
+    </row>
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
-    </row>
-    <row r="14" spans="1:21">
+      <c r="V13"/>
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B14">
+        <v>739000.0</v>
+      </c>
+      <c r="C14">
+        <v>3412000.0</v>
+      </c>
+      <c r="D14">
         <v>2583000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>1645000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>736000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>3059690.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>2142000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>727000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>683000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1010000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>782000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>518000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>518000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>593000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>524000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>961000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>432000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>1706750.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>1022000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>642000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>320000.0</v>
       </c>
-      <c r="U14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:21">
+      <c r="W14"/>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>131</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
+        <v>2877000.0</v>
+      </c>
+      <c r="D15">
         <v>1396000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>1396000.0</v>
       </c>
-      <c r="D15"/>
-      <c r="E15">
+      <c r="F15"/>
+      <c r="G15">
         <v>2428730.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>1213000.0</v>
       </c>
-      <c r="G15"/>
-[...1 lines deleted...]
-      <c r="I15">
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15">
         <v>998000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>999000.0</v>
       </c>
       <c r="M15">
         <v>999000.0</v>
       </c>
       <c r="N15">
         <v>999000.0</v>
       </c>
-      <c r="O15"/>
-[...1 lines deleted...]
-      <c r="Q15">
+      <c r="O15">
+        <v>999000.0</v>
+      </c>
+      <c r="P15">
+        <v>999000.0</v>
+      </c>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15">
         <v>212.0</v>
       </c>
-      <c r="R15"/>
-      <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-    </row>
-    <row r="16" spans="1:21">
+      <c r="V15"/>
+      <c r="W15"/>
+    </row>
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B16">
+        <v>54128000.0</v>
+      </c>
+      <c r="C16">
+        <v>48428000.0</v>
+      </c>
+      <c r="D16">
         <v>31838000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>15663000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>19114000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>18077730.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>18157000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>18267000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>6235000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>9008000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>7399000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>9183000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>3057000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>19854432.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>19887000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>19645000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>28791000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>30124088.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>37520000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>10731000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>20842000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>21315000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:21">
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
-    </row>
-    <row r="18" spans="1:21">
+      <c r="V17"/>
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B18">
+        <v>7624000.0</v>
+      </c>
+      <c r="C18">
+        <v>16446000.0</v>
+      </c>
+      <c r="D18">
         <v>17111000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-1697000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>1467000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-5260979.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>203000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>6467000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-2834000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>3985000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-1166000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>7327000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-16809000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>564514.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-9000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-8660000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>563000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-8451088.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>10524000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-9732000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>189000.0</v>
       </c>
-      <c r="U18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:21">
+      <c r="W18"/>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
+        <v>96000.0</v>
+      </c>
+      <c r="D19">
         <v>-373000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-1276000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-1554000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-1874755.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-236000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>0.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-495000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>277000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-3248000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-212000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-899000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>545000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>545000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-654000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-2050000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-430557.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>605000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-164000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-537000.0</v>
       </c>
-      <c r="U19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:21">
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>136</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="C20"/>
-[...1 lines deleted...]
-      <c r="E20">
+      <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
         <v>7981552.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
-[...1 lines deleted...]
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
-[...1 lines deleted...]
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-    </row>
-    <row r="21" spans="1:21">
+      <c r="V20"/>
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B21">
+        <v>-122000.0</v>
+      </c>
+      <c r="C21">
+        <v>-254000.0</v>
+      </c>
+      <c r="D21">
         <v>-927000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>266000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>402000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-86508.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-86000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-86000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-245000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-245000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-257000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>52000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-    </row>
-    <row r="22" spans="1:21">
+      <c r="V21"/>
+      <c r="W21"/>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B22">
+        <v>2768000.0</v>
+      </c>
+      <c r="C22">
+        <v>16670000.0</v>
+      </c>
+      <c r="D22">
         <v>12513000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>8025000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>4206000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>12270270.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>8691000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>2517000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>1529000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>2575000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>2051000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>871000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>1855000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>2464112.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>1349000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>3864000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>2206000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>9084390.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>4568000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>5001000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>3720000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>10444000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:21">
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23"/>
+      <c r="F23">
         <v>92000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23"/>
+      <c r="O23">
         <v>-17000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-18000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-39000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-21000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-3109420.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-3589000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-62000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-28000.0</v>
       </c>
-      <c r="U23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:21">
+      <c r="W23"/>
+    </row>
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>139</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>1921000.0</v>
+      </c>
+      <c r="D24">
         <v>-398000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-781000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-513000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-1847240.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-660000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>43000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>43000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>81000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>56000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-1543000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-1600000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>953310.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>114000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-532000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-405000.0</v>
       </c>
-      <c r="U24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:21">
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B25">
+        <v>-179000.0</v>
+      </c>
+      <c r="C25">
+        <v>-74000.0</v>
+      </c>
+      <c r="D25">
         <v>9000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>57000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>94000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>153869.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>102000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>110000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>73000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>163000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>164000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>122000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>49000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-5703.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-43000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-42000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-59000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-53936.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-24000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>53000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>21000.0</v>
       </c>
-      <c r="U25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:21">
+      <c r="W25"/>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>141</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>0.0</v>
       </c>
-      <c r="C26"/>
-[...1 lines deleted...]
-      <c r="E26">
+      <c r="D26">
+        <v>0.0</v>
+      </c>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26">
         <v>16202550.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>8221000.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
         <v>0.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>0.0</v>
       </c>
-      <c r="O26"/>
-[...1 lines deleted...]
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26">
         <v>20400000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>20400000.0</v>
       </c>
-      <c r="S26"/>
-      <c r="T26"/>
       <c r="U26"/>
-    </row>
-    <row r="27" spans="1:21">
+      <c r="V26"/>
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-    </row>
-    <row r="28" spans="1:21">
+      <c r="V27"/>
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>143</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>-4898000.0</v>
+      </c>
+      <c r="D28">
         <v>-2723000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-1404000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>82000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>12341440.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>5973000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>-1244000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-1244000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-1273000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>34000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-839000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-296000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>15325860.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>15110000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-509000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-257000.0</v>
       </c>
-      <c r="U28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:21">
+      <c r="W28"/>
+    </row>
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B29">
+        <v>8420000.0</v>
+      </c>
+      <c r="C29">
+        <v>36791000.0</v>
+      </c>
+      <c r="D29">
         <v>20025000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1819000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>2508000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>845540.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>5419000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>6883000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-1946000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>4070000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>271000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>7582000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>7582000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>879000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>295000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-6936000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1013000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-5990220.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1191000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-9374000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>321000.0</v>
       </c>
-      <c r="U29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:21">
+      <c r="W29"/>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>145</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>-1543000.0</v>
+      </c>
+      <c r="D30">
         <v>-3542000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-2830000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-1554000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-4117760.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-2243000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
         <v>-212000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-212000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>361000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-87000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-2704000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-2050000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-526560.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-96000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-701000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-537000.0</v>
       </c>
-      <c r="U30"/>
+      <c r="W30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>