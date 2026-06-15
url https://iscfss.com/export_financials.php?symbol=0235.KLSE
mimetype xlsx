--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
@@ -232,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -821,8676 +827,9441 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I62"/>
+  <dimension ref="A1:J62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>351296000.0</v>
+      </c>
+      <c r="C2">
         <v>346988380.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>317976271.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>214170000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>138596181.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>125433036.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>133500686.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>76777792.0</v>
       </c>
-      <c r="I2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:9">
+      <c r="J2"/>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3"/>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
-    </row>
-    <row r="7" spans="1:9">
+      <c r="J6"/>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
+        <v>50062000.0</v>
+      </c>
+      <c r="C7">
         <v>41243507.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>35230196.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>31264574.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>17919427.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>25674771.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>33733088.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>39269945.0</v>
       </c>
-      <c r="I7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
+        <v>138403000.0</v>
+      </c>
+      <c r="C8">
         <v>126481528.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>115591598.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>110952649.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>101028626.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>103011489.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>10400000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>4950000.0</v>
       </c>
-      <c r="I8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-    </row>
-    <row r="10" spans="1:9">
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>101044000.0</v>
+      </c>
+      <c r="C10">
         <v>82743270.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>70391330.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>74252750.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>89381680.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>59198530.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>40700750.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>17042010.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>17345070.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>135325000.0</v>
+      </c>
+      <c r="C12">
         <v>152125370.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>119088120.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>108231190.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>125280980.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>87400230.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>58677720.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>26891270.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>22125110.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
+        <v>138403000.0</v>
+      </c>
+      <c r="C13">
         <v>126481530.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>115591600.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>110953000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>101028626.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>10400077.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>10400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4950000.0</v>
       </c>
       <c r="I13">
         <v>4950000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:9">
+      <c r="J13">
+        <v>4950000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
+        <v>756204000.0</v>
+      </c>
+      <c r="C14">
         <v>714704000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>682072000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>669072000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>643822000.0</v>
       </c>
       <c r="F14">
         <v>643822000.0</v>
       </c>
       <c r="G14">
         <v>643822000.0</v>
       </c>
       <c r="H14">
         <v>643822000.0</v>
       </c>
       <c r="I14">
         <v>643822000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14">
+        <v>643822000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-    </row>
-    <row r="17" spans="1:9">
+      <c r="J16"/>
+    </row>
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-    </row>
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20">
-        <v>1075350.0</v>
+        <v>1075000.0</v>
       </c>
       <c r="C20">
         <v>1075350.0</v>
       </c>
       <c r="D20">
         <v>1075350.0</v>
       </c>
       <c r="E20">
+        <v>1075350.0</v>
+      </c>
+      <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-    </row>
-    <row r="22" spans="1:9">
+      <c r="J21"/>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22">
+        <v>587000.0</v>
+      </c>
+      <c r="C22">
         <v>3470230.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1273930.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1005000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>0.0</v>
       </c>
-      <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-    </row>
-    <row r="23" spans="1:9">
+      <c r="J22"/>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>809660000.0</v>
+      </c>
+      <c r="C23">
         <v>775816030.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>705994330.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>522330490.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>403532750.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>342529410.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>327913710.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>222176910.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>177141370.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24">
+        <v>36248000.0</v>
+      </c>
+      <c r="C24">
         <v>15979500.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>18651420.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>21099350.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2548900.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>3460160.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>315840.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>698770.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>746450.0</v>
       </c>
     </row>
-    <row r="25" spans="1:9">
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25">
+        <v>70029000.0</v>
+      </c>
+      <c r="C25">
         <v>42758940.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>42576660.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>38152840.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>11288410.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>16046130.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>19411360.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>26971190.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>10806880.0</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>84375000.0</v>
+      </c>
+      <c r="C28">
         <v>120586862.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>130962226.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>75412967.0</v>
       </c>
-      <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
-      <c r="H28">
+      <c r="H28"/>
+      <c r="I28">
         <v>3710750.0</v>
       </c>
-      <c r="I28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:9">
+      <c r="J28"/>
+    </row>
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>357337000.0</v>
+      </c>
+      <c r="C29">
         <v>351837641.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>331111729.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>271293106.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>192480880.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>168506225.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>89222002.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>56636858.0</v>
       </c>
-      <c r="I29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:9">
+      <c r="J29"/>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>471746000.0</v>
+      </c>
+      <c r="C30">
         <v>480263490.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>455235630.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>173813454.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>113838787.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>90493272.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>170967313.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>87242980.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>77162500.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>120551000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>127540840.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>72244912.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>57943954.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
-    </row>
-    <row r="32" spans="1:9">
+      <c r="J31"/>
+    </row>
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>83637000.0</v>
+      </c>
+      <c r="C32">
         <v>92793576.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>80995942.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>71001216.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>56489581.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>46489013.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>987918.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-6155530.0</v>
       </c>
-      <c r="I32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:9">
+      <c r="J32"/>
+    </row>
+    <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>162504000.0</v>
+      </c>
+      <c r="C33">
         <v>102050254.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>95216624.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>89913129.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>98604489.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>106968276.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>93436604.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>93370961.0</v>
       </c>
-      <c r="I33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:9">
+      <c r="J33"/>
+    </row>
+    <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-    </row>
-    <row r="35" spans="1:9">
+      <c r="J34"/>
+    </row>
+    <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>71939000.0</v>
+      </c>
+      <c r="C35">
         <v>44497741.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>43223891.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>38891273.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>27553230.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>36144865.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>36480568.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>45838520.0</v>
       </c>
-      <c r="I35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:9">
+      <c r="J35"/>
+    </row>
+    <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
-    </row>
-    <row r="37" spans="1:9">
+      <c r="J36"/>
+    </row>
+    <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
-    </row>
-    <row r="38" spans="1:9">
+      <c r="J37"/>
+    </row>
+    <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B38">
+        <v>1719000.0</v>
+      </c>
+      <c r="C38">
         <v>2818270.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>1382960.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>5021000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>36655819.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>41995535.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>28863178.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>0.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>144700.0</v>
       </c>
     </row>
-    <row r="39" spans="1:9">
+    <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>31898000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>20835357.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>23127790.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>14954022.0</v>
       </c>
-      <c r="H39"/>
       <c r="I39"/>
-    </row>
-    <row r="40" spans="1:9">
+      <c r="J39"/>
+    </row>
+    <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>13331000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>38271444.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>47884150.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>54388725.0</v>
       </c>
-      <c r="H40"/>
       <c r="I40"/>
-    </row>
-    <row r="41" spans="1:9">
+      <c r="J40"/>
+    </row>
+    <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>738000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>16264816.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>20098740.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>17069207.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
-    </row>
-    <row r="42" spans="1:9">
+      <c r="J41"/>
+    </row>
+    <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>-47544000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-47543900.0</v>
       </c>
-      <c r="F42"/>
-      <c r="G42">
+      <c r="G42"/>
+      <c r="H42">
         <v>10400000.0</v>
       </c>
-      <c r="H42"/>
       <c r="I42"/>
-    </row>
-    <row r="43" spans="1:9">
+      <c r="J42"/>
+    </row>
+    <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
-    </row>
-    <row r="44" spans="1:9">
+      <c r="J43"/>
+    </row>
+    <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
-    </row>
-    <row r="45" spans="1:9">
+      <c r="J44"/>
+    </row>
+    <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45">
+        <v>265025989.0</v>
+      </c>
+      <c r="C45">
         <v>184358046.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>159738125.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>138864253.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>104334092.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>95576458.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>87118550.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
-    </row>
-    <row r="46" spans="1:9">
+      <c r="J45"/>
+    </row>
+    <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>158039000.0</v>
+      </c>
+      <c r="C46">
         <v>96447108.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>88922462.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>81777585.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>59958779.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>63031553.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>64573426.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
-    </row>
-    <row r="47" spans="1:9">
+      <c r="J46"/>
+    </row>
+    <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47">
+        <v>158039000.0</v>
+      </c>
+      <c r="C47">
         <v>96447110.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>88922460.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>81778000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>59958779.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>63031553.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>64573426.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>61876110.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>34304000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:9">
+    <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>33515000.0</v>
+      </c>
+      <c r="C48">
         <v>22025980.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>14166580.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>58218000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>74056114.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>61844835.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>47543954.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>30934100.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>25479580.0</v>
       </c>
     </row>
-    <row r="49" spans="1:9">
+    <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
-    </row>
-    <row r="50" spans="1:9">
+      <c r="J49"/>
+    </row>
+    <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50">
+        <v>149171000.0</v>
+      </c>
+      <c r="C50">
         <v>187350635.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>182702131.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>128566369.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>62391142.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>47733643.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>30962207.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>20053995.0</v>
       </c>
-      <c r="I50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:9">
+      <c r="J50"/>
+    </row>
+    <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
-    </row>
-    <row r="52" spans="1:9">
+      <c r="J51"/>
+    </row>
+    <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52">
+        <v>140070000.0</v>
+      </c>
+      <c r="C52">
         <v>178020320.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>170298300.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>122870220.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>61777630.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>47137030.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>30935780.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>20004330.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>5502820.0</v>
       </c>
     </row>
-    <row r="53" spans="1:9">
+    <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53">
+        <v>34281000.0</v>
+      </c>
+      <c r="C53">
         <v>69382100.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>48696800.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>33978440.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>35899300.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>28201700.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>17976980.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>9849260.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>4780040.0</v>
       </c>
     </row>
-    <row r="54" spans="1:9">
+    <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
-    </row>
-    <row r="55" spans="1:9">
+      <c r="J54"/>
+    </row>
+    <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>809660000.0</v>
+      </c>
+      <c r="C55">
         <v>775816030.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>705994330.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>522330490.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>403532750.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>342529410.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>327913710.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>222176910.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>177141370.0</v>
       </c>
     </row>
-    <row r="56" spans="1:9">
+    <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>647156000.0</v>
+      </c>
+      <c r="C56">
         <v>673765770.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>610777710.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>441279000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>304928259.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>235561134.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>234477104.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>128805950.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>103623980.0</v>
       </c>
     </row>
-    <row r="57" spans="1:9">
+    <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>563519000.0</v>
+      </c>
+      <c r="C57">
         <v>580972200.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>529781760.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>372275000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>248438678.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>234139633.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>233489186.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>134961480.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>119740490.0</v>
       </c>
     </row>
-    <row r="58" spans="1:9">
+    <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>637742000.0</v>
+      </c>
+      <c r="C58">
         <v>627308520.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>576236150.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>400703100.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>275991910.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>270284500.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>269969750.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>186292810.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>146711790.0</v>
       </c>
     </row>
-    <row r="59" spans="1:9">
+    <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
-    </row>
-    <row r="60" spans="1:9">
+      <c r="J59"/>
+    </row>
+    <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>171918000.0</v>
+      </c>
+      <c r="C60">
         <v>148507510.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>129758180.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>121627390.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>127540840.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>72244910.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>57943950.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>35884100.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>30429580.0</v>
       </c>
     </row>
-    <row r="61" spans="1:9">
+    <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
-    </row>
-    <row r="62" spans="1:9">
+      <c r="J61"/>
+    </row>
+    <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
+      <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U62"/>
+  <dimension ref="A1:W62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:21">
+        <v>85</v>
+      </c>
+      <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>348359000.0</v>
+      </c>
+      <c r="C2">
+        <v>351296000.0</v>
+      </c>
+      <c r="D2">
         <v>349810000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>344754000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>325587000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>346988380.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>328623000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>349013000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>312894000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>317976271.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>286358000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>251857000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>201575000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>214170000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>157586000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>162911000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>150985000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>156964953.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>135934000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>132739000.0</v>
       </c>
-      <c r="T2"/>
-      <c r="U2">
+      <c r="V2"/>
+      <c r="W2">
         <v>137129594.0</v>
       </c>
     </row>
-    <row r="3" spans="1:21">
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
-    </row>
-    <row r="4" spans="1:21">
+      <c r="V3"/>
+      <c r="W3"/>
+    </row>
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-    </row>
-    <row r="5" spans="1:21">
+      <c r="V4"/>
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-    </row>
-    <row r="6" spans="1:21">
+      <c r="V5"/>
+      <c r="W5"/>
+    </row>
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
-    </row>
-    <row r="7" spans="1:21">
+      <c r="V6"/>
+      <c r="W6"/>
+    </row>
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
+        <v>53374000.0</v>
+      </c>
+      <c r="C7">
+        <v>50062000.0</v>
+      </c>
+      <c r="D7">
         <v>49426000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>41347000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>42385000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>41243507.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>35885000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>33953000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>36245000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>35230196.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>34036000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>35938000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>30204000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>31264574.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>31567000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>32055000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>26373000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>17919427.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>19678000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>20962000.0</v>
       </c>
-      <c r="T7"/>
-      <c r="U7">
+      <c r="V7"/>
+      <c r="W7">
         <v>25674771.0</v>
       </c>
     </row>
-    <row r="8" spans="1:21">
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
+        <v>144733000.0</v>
+      </c>
+      <c r="C8">
         <v>138403000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
+        <v>138403000.0</v>
+      </c>
+      <c r="E8">
         <v>126482000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>126481528.0</v>
       </c>
       <c r="F8">
         <v>126482000.0</v>
       </c>
       <c r="G8">
+        <v>126481528.0</v>
+      </c>
+      <c r="H8">
+        <v>126482000.0</v>
+      </c>
+      <c r="I8">
         <v>124000000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>124000000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>115591598.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>115592000.0</v>
       </c>
       <c r="L8">
         <v>115592000.0</v>
       </c>
       <c r="M8">
+        <v>115592000.0</v>
+      </c>
+      <c r="N8">
+        <v>115592000.0</v>
+      </c>
+      <c r="O8">
         <v>110952649.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>105668000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>101029000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>101028626.0</v>
       </c>
       <c r="R8">
         <v>101029000.0</v>
       </c>
       <c r="S8">
+        <v>101028626.0</v>
+      </c>
+      <c r="T8">
         <v>101029000.0</v>
       </c>
-      <c r="T8"/>
-[...2 lines deleted...]
-    <row r="9" spans="1:21">
+      <c r="U8">
+        <v>101029000.0</v>
+      </c>
+      <c r="V8"/>
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
-    </row>
-    <row r="10" spans="1:21">
+      <c r="V9"/>
+      <c r="W9"/>
+    </row>
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>107738000.0</v>
+      </c>
+      <c r="C10">
+        <v>101044000.0</v>
+      </c>
+      <c r="D10">
         <v>92603000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>83744000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>105351000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>82743270.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>59537000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>76907000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>83494000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>70391327.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>80081000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>70976000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>75742000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>74252750.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>87629000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>104365000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>96141000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>89381680.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>86927000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>105239000.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="V10"/>
+      <c r="W10">
         <v>104266043.0</v>
       </c>
     </row>
-    <row r="11" spans="1:21">
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
-    </row>
-    <row r="12" spans="1:21">
+      <c r="V11"/>
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>20</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
+        <v>135325000.0</v>
+      </c>
+      <c r="D12">
         <v>125602000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>131103000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>168600000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>152125370.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>127736000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>112777000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>111319000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>108231190.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>116957000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>132918000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>127432000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>125280980.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>113316000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>132231000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>101316000.0</v>
       </c>
-      <c r="U12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:21">
+      <c r="W12"/>
+    </row>
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>21</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>138403000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
+        <v>138403000.0</v>
+      </c>
+      <c r="E13">
         <v>126482000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>126481530.0</v>
       </c>
       <c r="F13">
         <v>126482000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
+      <c r="G13">
+        <v>126481530.0</v>
+      </c>
+      <c r="H13">
+        <v>126482000.0</v>
+      </c>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>115592000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>115592000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>110953000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>105668000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>101029000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>101028630.0</v>
       </c>
       <c r="R13">
         <v>101029000.0</v>
       </c>
       <c r="S13">
+        <v>101028630.0</v>
+      </c>
+      <c r="T13">
         <v>101029000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
+        <v>101029000.0</v>
+      </c>
+      <c r="V13">
         <v>10400000.0</v>
       </c>
-      <c r="U13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:21">
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
+        <v>779024000.0</v>
+      </c>
+      <c r="C14">
         <v>756204000.0</v>
       </c>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
-        <v>714704000.0</v>
+        <v>756204000.0</v>
       </c>
       <c r="E14">
         <v>714704000.0</v>
       </c>
       <c r="F14">
         <v>714704000.0</v>
       </c>
       <c r="G14">
+        <v>714704000.0</v>
+      </c>
+      <c r="H14">
+        <v>714704000.0</v>
+      </c>
+      <c r="I14">
         <v>708204000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>708204000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>682072000.0</v>
       </c>
       <c r="K14">
         <v>682072000.0</v>
       </c>
       <c r="L14">
         <v>682072000.0</v>
       </c>
       <c r="M14">
+        <v>682072000.0</v>
+      </c>
+      <c r="N14">
+        <v>682072000.0</v>
+      </c>
+      <c r="O14">
         <v>669072000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>656822000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>643822000.0</v>
       </c>
       <c r="Q14">
         <v>643822000.0</v>
       </c>
       <c r="R14">
         <v>643822000.0</v>
       </c>
       <c r="S14">
         <v>643822000.0</v>
       </c>
       <c r="T14">
         <v>643822000.0</v>
       </c>
       <c r="U14">
         <v>643822000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:21">
+      <c r="V14">
+        <v>643822000.0</v>
+      </c>
+      <c r="W14">
+        <v>643822000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-    </row>
-    <row r="16" spans="1:21">
+      <c r="V15"/>
+      <c r="W15"/>
+    </row>
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
-    </row>
-    <row r="17" spans="1:21">
+      <c r="V16"/>
+      <c r="W16"/>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
-    </row>
-    <row r="18" spans="1:21">
+      <c r="V17"/>
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-    </row>
-    <row r="19" spans="1:21">
+      <c r="V18"/>
+      <c r="W18"/>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-    </row>
-    <row r="20" spans="1:21">
+      <c r="V19"/>
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20">
         <v>1075000.0</v>
       </c>
       <c r="C20">
         <v>1075000.0</v>
       </c>
       <c r="D20">
         <v>1075000.0</v>
       </c>
       <c r="E20">
-        <v>1075350.0</v>
+        <v>1075000.0</v>
       </c>
       <c r="F20">
         <v>1075000.0</v>
       </c>
       <c r="G20">
-        <v>1075000.0</v>
+        <v>1075350.0</v>
       </c>
       <c r="H20">
         <v>1075000.0</v>
       </c>
       <c r="I20">
-        <v>1075347.0</v>
+        <v>1075000.0</v>
       </c>
       <c r="J20">
         <v>1075000.0</v>
       </c>
       <c r="K20">
-        <v>1075000.0</v>
+        <v>1075347.0</v>
       </c>
       <c r="L20">
         <v>1075000.0</v>
       </c>
       <c r="M20">
+        <v>1075000.0</v>
+      </c>
+      <c r="N20">
+        <v>1075000.0</v>
+      </c>
+      <c r="O20">
         <v>1075350.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>1076000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>1076000.0</v>
       </c>
-      <c r="P20"/>
-      <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-    </row>
-    <row r="21" spans="1:21">
+      <c r="V20"/>
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-    </row>
-    <row r="22" spans="1:21">
+      <c r="V21"/>
+      <c r="W21"/>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22">
+        <v>6306000.0</v>
+      </c>
+      <c r="C22">
+        <v>587000.0</v>
+      </c>
+      <c r="D22">
         <v>12006000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>10979000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>3955000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>3470230.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>2282000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>2423000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>1591000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1273933.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>900000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>1576000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>4187000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>1005000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>1907000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>391000.0</v>
       </c>
-      <c r="P22"/>
-      <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
-    </row>
-    <row r="23" spans="1:21">
+      <c r="V22"/>
+      <c r="W22"/>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>31</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>809660000.0</v>
+      </c>
+      <c r="D23">
         <v>801931000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>776825000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>769448000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>775816030.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>746090000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>632900000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>565161000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>522330490.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>468097000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>458703000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>416298000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>403532750.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>369946000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>384196000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>348246000.0</v>
       </c>
-      <c r="U23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:21">
+      <c r="W23"/>
+    </row>
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24">
+        <v>45987000.0</v>
+      </c>
+      <c r="C24">
+        <v>36248000.0</v>
+      </c>
+      <c r="D24">
         <v>9989000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>11594000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>13678000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>15979500.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>16330000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>18166000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>19389000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>18651422.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>19893000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>19522000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>19151000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>21099350.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>18226000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>5959000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>2299000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>2548900.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>2715000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>2851000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>3276000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>3460158.0</v>
       </c>
     </row>
-    <row r="25" spans="1:21">
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>33</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>70029000.0</v>
+      </c>
+      <c r="D25">
         <v>43227000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>38610000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>41192000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>42758940.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>39411000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>44659000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>39995000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>38152840.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>39460000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>27325000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>18241000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>11288410.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>12244000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>12872000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>15967000.0</v>
       </c>
-      <c r="U25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:21">
+      <c r="W25"/>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-    </row>
-    <row r="27" spans="1:21">
+      <c r="V26"/>
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-    </row>
-    <row r="28" spans="1:21">
+      <c r="V27"/>
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>79883000.0</v>
+      </c>
+      <c r="C28">
+        <v>84375000.0</v>
+      </c>
+      <c r="D28">
         <v>82155000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>112753000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>119545000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>120586862.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>159849000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>152802000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>141832000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>130962226.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>122463000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>106948000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>91474000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>75412967.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>25785000.0</v>
       </c>
-      <c r="O28"/>
-      <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
-    </row>
-    <row r="29" spans="1:21">
+      <c r="V28"/>
+      <c r="W28"/>
+    </row>
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>372324000.0</v>
+      </c>
+      <c r="C29">
+        <v>357337000.0</v>
+      </c>
+      <c r="D29">
         <v>341542000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>350094000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>376144000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>351837641.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>364794000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>371355000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>365071000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>331111729.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>332704000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>306022000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>294000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>271293106.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>248227000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>218096000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>198034000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>192480880.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>173178000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>178267000.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29">
+      <c r="V29"/>
+      <c r="W29">
         <v>168506225.0</v>
       </c>
     </row>
-    <row r="30" spans="1:21">
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>303484000.0</v>
+      </c>
+      <c r="C30">
+        <v>471746000.0</v>
+      </c>
+      <c r="D30">
         <v>508062000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>496546000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>462474000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>480263490.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>482621000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>260683000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>234563000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>240715356.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>197153000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>420730000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>358018000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>332042000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>222054000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>188683000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>169862000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>167879060.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>140069000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>135855000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>129406000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>90493272.0</v>
       </c>
     </row>
-    <row r="31" spans="1:21">
+    <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>127023000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>125709000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>120551000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>133737000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
-    </row>
-    <row r="32" spans="1:21">
+      <c r="V31"/>
+      <c r="W31"/>
+    </row>
+    <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>102750000.0</v>
+      </c>
+      <c r="C32">
+        <v>83637000.0</v>
+      </c>
+      <c r="D32">
         <v>89902000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>87791000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>92187000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>92793576.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>94628000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>90647000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>86609000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>80995942.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>80159000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>77437000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>75829000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>71001216.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>66449000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>55040000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>57462000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>56489581.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>47166000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>47774000.0</v>
       </c>
-      <c r="T32"/>
-      <c r="U32">
+      <c r="V32"/>
+      <c r="W32">
         <v>46489013.0</v>
       </c>
     </row>
-    <row r="33" spans="1:21">
+    <row r="33" spans="1:23">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>169332000.0</v>
+      </c>
+      <c r="C33">
+        <v>162504000.0</v>
+      </c>
+      <c r="D33">
         <v>122417000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>106601000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>102804000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>102050254.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>95195000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>96188000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>98810000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>95216624.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>95738000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>97817000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>91637000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>89913129.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>127179000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>121628000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>106117000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>98604489.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>104701000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>104939000.0</v>
       </c>
-      <c r="T33"/>
-      <c r="U33">
+      <c r="V33"/>
+      <c r="W33">
         <v>106968276.0</v>
       </c>
     </row>
-    <row r="34" spans="1:21">
+    <row r="34" spans="1:23">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
-    </row>
-    <row r="35" spans="1:21">
+      <c r="V34"/>
+      <c r="W34"/>
+    </row>
+    <row r="35" spans="1:23">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>84903000.0</v>
+      </c>
+      <c r="C35">
+        <v>71939000.0</v>
+      </c>
+      <c r="D35">
         <v>44718000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>40259000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>42829000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>44497741.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>40636000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>41270000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>42343000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>43223891.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>43376000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>44660000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>40191000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>38891273.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>58391000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>44579000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>34269000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>27553230.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>30874000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>32687000.0</v>
       </c>
-      <c r="T35"/>
-      <c r="U35">
+      <c r="V35"/>
+      <c r="W35">
         <v>36144865.0</v>
       </c>
     </row>
-    <row r="36" spans="1:21">
+    <row r="36" spans="1:23">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
-    </row>
-    <row r="37" spans="1:21">
+      <c r="V36"/>
+      <c r="W36"/>
+    </row>
+    <row r="37" spans="1:23">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
-    </row>
-    <row r="38" spans="1:21">
+      <c r="V37"/>
+      <c r="W37"/>
+    </row>
+    <row r="38" spans="1:23">
       <c r="A38" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>46</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>1719000.0</v>
+      </c>
+      <c r="D38">
         <v>5492000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>3777000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>3361000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>2818270.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>1595000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>7566000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>7059000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>5021000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>44606000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>453000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>567930.0</v>
       </c>
       <c r="R38">
         <v>568000.0</v>
       </c>
       <c r="S38">
-        <v>568000.0</v>
+        <v>567930.0</v>
       </c>
       <c r="T38">
         <v>568000.0</v>
       </c>
-      <c r="U38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:21">
+      <c r="U38">
+        <v>568000.0</v>
+      </c>
+      <c r="V38">
+        <v>568000.0</v>
+      </c>
+      <c r="W38"/>
+    </row>
+    <row r="39" spans="1:23">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
-      <c r="K39">
+      <c r="K39"/>
+      <c r="L39"/>
+      <c r="M39">
         <v>39682000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>33477000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>31898000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>27265000.0</v>
       </c>
-      <c r="O39"/>
-      <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
-    </row>
-    <row r="40" spans="1:21">
+      <c r="V39"/>
+      <c r="W39"/>
+    </row>
+    <row r="40" spans="1:23">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
+      <c r="K40"/>
+      <c r="L40"/>
+      <c r="M40">
         <v>36586000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>38695000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>13331000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>11362000.0</v>
       </c>
-      <c r="O40"/>
-      <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
-    </row>
-    <row r="41" spans="1:21">
+      <c r="V40"/>
+      <c r="W40"/>
+    </row>
+    <row r="41" spans="1:23">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>1000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>196000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>738000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>18931000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
-    </row>
-    <row r="42" spans="1:21">
+      <c r="V41"/>
+      <c r="W41"/>
+    </row>
+    <row r="42" spans="1:23">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
-[...4 lines deleted...]
-      </c>
+      <c r="K42"/>
+      <c r="L42"/>
       <c r="M42">
         <v>-47544000.0</v>
       </c>
       <c r="N42">
         <v>-47544000.0</v>
       </c>
-      <c r="O42"/>
-      <c r="P42"/>
+      <c r="O42">
+        <v>-47544000.0</v>
+      </c>
+      <c r="P42">
+        <v>-47544000.0</v>
+      </c>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
-    </row>
-    <row r="43" spans="1:21">
+      <c r="V42"/>
+      <c r="W42"/>
+    </row>
+    <row r="43" spans="1:23">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
-    </row>
-    <row r="44" spans="1:21">
+      <c r="V43"/>
+      <c r="W43"/>
+    </row>
+    <row r="44" spans="1:23">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
-    </row>
-    <row r="45" spans="1:21">
+      <c r="V44"/>
+      <c r="W44"/>
+    </row>
+    <row r="45" spans="1:23">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45"/>
-      <c r="C45"/>
+      <c r="C45">
+        <v>265025989.0</v>
+      </c>
       <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45">
         <v>184358046.0</v>
       </c>
-      <c r="F45"/>
-      <c r="G45"/>
       <c r="H45"/>
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45">
         <v>159738125.0</v>
       </c>
-      <c r="J45"/>
-      <c r="K45"/>
       <c r="L45"/>
-      <c r="M45">
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45">
         <v>138864253.0</v>
       </c>
-      <c r="N45"/>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
-    </row>
-    <row r="46" spans="1:21">
+      <c r="V45"/>
+      <c r="W45"/>
+    </row>
+    <row r="46" spans="1:23">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>165265000.0</v>
+      </c>
+      <c r="C46">
+        <v>158039000.0</v>
+      </c>
+      <c r="D46">
         <v>114170000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>100059000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>96668000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>96447108.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>88682000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>89679000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>92308000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>88922462.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>87676000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>89176000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>83503000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>81777585.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>79471000.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
-    </row>
-    <row r="47" spans="1:21">
+      <c r="V46"/>
+      <c r="W46"/>
+    </row>
+    <row r="47" spans="1:23">
       <c r="A47" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>55</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>158039000.0</v>
+      </c>
+      <c r="D47">
         <v>114170000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>100059000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>96668000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>96447110.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>88682000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>89176000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>83503000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>81778000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>79471000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>77642000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>66563000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>59958780.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>58848000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>58368000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>60971000.0</v>
       </c>
-      <c r="U47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:21">
+      <c r="W47"/>
+    </row>
+    <row r="48" spans="1:23">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>87514000.0</v>
+      </c>
+      <c r="C48">
+        <v>33515000.0</v>
+      </c>
+      <c r="D48">
         <v>28381000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>27115000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>24766000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>22025980.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>18926000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>65190000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>63289000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>61710478.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>62112000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>60050000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>58736000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>58218000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>76689000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>30557000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>28281000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>26512210.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>19964000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>18997000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>65534000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>61844835.0</v>
       </c>
     </row>
-    <row r="49" spans="1:21">
+    <row r="49" spans="1:23">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
-    </row>
-    <row r="50" spans="1:21">
+      <c r="V49"/>
+      <c r="W49"/>
+    </row>
+    <row r="50" spans="1:23">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50">
+        <v>141634000.0</v>
+      </c>
+      <c r="C50">
+        <v>149171000.0</v>
+      </c>
+      <c r="D50">
         <v>164769000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>184903000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>211218000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>187350635.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>203056000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>211543000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>205937000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>182702131.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>182651000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>158402000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>148065000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>128566369.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>95188000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>80551000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>66425000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>62391142.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>49470000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>55390000.0</v>
       </c>
-      <c r="T50"/>
-      <c r="U50">
+      <c r="V50"/>
+      <c r="W50">
         <v>47733643.0</v>
       </c>
     </row>
-    <row r="51" spans="1:21">
+    <row r="51" spans="1:23">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
-    </row>
-    <row r="52" spans="1:21">
+      <c r="V51"/>
+      <c r="W51"/>
+    </row>
+    <row r="52" spans="1:23">
       <c r="A52" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B52">
+        <v>60</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
+        <v>140070000.0</v>
+      </c>
+      <c r="D52">
         <v>156535000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>175983000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>201985000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>178020320.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>191680000.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52"/>
+      <c r="M52">
         <v>143685000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>137026000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>122870220.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>88046000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>78691000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>65674000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>61777630.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>48874000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>54798000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>57579000.0</v>
       </c>
-      <c r="U52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:21">
+      <c r="W52"/>
+    </row>
+    <row r="53" spans="1:23">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53">
+        <v>30348000.0</v>
+      </c>
+      <c r="C53">
+        <v>34281000.0</v>
+      </c>
+      <c r="D53">
         <v>32999000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>47359000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>63249000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>69382100.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>68199000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>64038000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>58696000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>48696796.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>46419000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>41801000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>35577000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>33978440.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>29328000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>28553000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>31291000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>35899300.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>26389000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>26992000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>25027000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>28201697.0</v>
       </c>
     </row>
-    <row r="54" spans="1:21">
+    <row r="54" spans="1:23">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
-    </row>
-    <row r="55" spans="1:21">
+      <c r="V54"/>
+      <c r="W54"/>
+    </row>
+    <row r="55" spans="1:23">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>851327000.0</v>
+      </c>
+      <c r="C55">
+        <v>809660000.0</v>
+      </c>
+      <c r="D55">
         <v>801931000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>776825000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>769448000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>775816030.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>746090000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>777243000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>742566000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>705994329.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>668029000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>632900000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>565161000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>522330490.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>468097000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>458703000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>416298000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>403532750.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>369946000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>384196000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>348246000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>387596922.0</v>
       </c>
     </row>
-    <row r="56" spans="1:21">
+    <row r="56" spans="1:23">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>681995000.0</v>
+      </c>
+      <c r="C56">
+        <v>647156000.0</v>
+      </c>
+      <c r="D56">
         <v>679514000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>670224000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>666644000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>673765770.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>650895000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>681055000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>643756000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>610777705.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>572291000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>535083000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>473524000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>441279000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>340918000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>337075000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>310181000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>304928260.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>265245000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>279257000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>240015000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>280628646.0</v>
       </c>
     </row>
-    <row r="57" spans="1:21">
+    <row r="57" spans="1:23">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>579245000.0</v>
+      </c>
+      <c r="C57">
+        <v>563519000.0</v>
+      </c>
+      <c r="D57">
         <v>589612000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>582433000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>574457000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>580972200.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>556267000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>590408000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>557147000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>529781763.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>492132000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>457646000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>397695000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>372275000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>274469000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>282035000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>252719000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>248438680.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>218079000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>231483000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>236178000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>234139633.0</v>
       </c>
     </row>
-    <row r="58" spans="1:21">
+    <row r="58" spans="1:23">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>664148000.0</v>
+      </c>
+      <c r="C58">
+        <v>637742000.0</v>
+      </c>
+      <c r="D58">
         <v>635147000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>623228000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>618200000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>627308520.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>600682000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>631678000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>599490000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>573005654.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>535508000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>504802000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>438377000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>400703100.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>333284000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>327117000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>286988000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>275991910.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>248953000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>264170000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>272312000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>270284498.0</v>
       </c>
     </row>
-    <row r="59" spans="1:21">
+    <row r="59" spans="1:23">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
-    </row>
-    <row r="60" spans="1:21">
+      <c r="V59"/>
+      <c r="W59"/>
+    </row>
+    <row r="60" spans="1:23">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>184703000.0</v>
+      </c>
+      <c r="C60">
+        <v>171918000.0</v>
+      </c>
+      <c r="D60">
         <v>166784000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>153597000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>151248000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>148507510.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>145408000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>141646000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>139745000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>129758176.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>130160000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>128098000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>126784000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>121627390.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>134813000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>131586000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>129310000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>127540840.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>120993000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>120026000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>75934000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>117312424.0</v>
       </c>
     </row>
-    <row r="61" spans="1:21">
+    <row r="61" spans="1:23">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
-    </row>
-    <row r="62" spans="1:21">
+      <c r="V61"/>
+      <c r="W61"/>
+    </row>
+    <row r="62" spans="1:23">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I32"/>
+  <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B2">
+        <v>677152000.0</v>
+      </c>
+      <c r="C2">
         <v>799290830.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>746832090.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>461924800.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>329738500.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>311196050.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>384910510.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>190430190.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>173272900.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3"/>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-10855000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>17573576.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>23043856.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>26173763.0</v>
       </c>
-      <c r="H5"/>
       <c r="I5"/>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>3997785.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>30877834.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>35165559.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>37374727.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>24093669.0</v>
       </c>
-      <c r="I6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:9">
+      <c r="J6"/>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B9">
+        <v>46601000.0</v>
+      </c>
+      <c r="C9">
         <v>38841240.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>28314190.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-407110.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>28521990.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>33282590.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>37875780.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>27333690.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>17583950.0</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B10">
+        <v>16876000.0</v>
+      </c>
+      <c r="C10">
         <v>9779900.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>5367400.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-18674110.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>12803110.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>19210980.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>22181720.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>14373830.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>8549070.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-3114000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>591834.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4910099.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>6414677.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B12">
+        <v>13782000.0</v>
+      </c>
+      <c r="C12">
         <v>15163106.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>12742613.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>7818626.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5613867.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4547018.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4677296.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2450679.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B13">
+        <v>13782000.0</v>
+      </c>
+      <c r="C13">
         <v>15163110.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>12742610.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>7818630.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>5613870.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>4547020.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4677300.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2450680.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1290740.0</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B14">
+        <v>-344000.0</v>
+      </c>
+      <c r="C14">
         <v>1392236.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-409317.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>212230.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
+        <v>0.0</v>
+      </c>
+      <c r="H14">
         <v>-1180238.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-2446238.0</v>
       </c>
-      <c r="I14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:9">
+      <c r="J14"/>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B15">
+        <v>11489000.0</v>
+      </c>
+      <c r="C15">
         <v>7859400.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>3491840.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-15347940.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>12211280.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>14300880.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>14586810.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>7454520.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>5483560.0</v>
       </c>
     </row>
-    <row r="16" spans="1:9">
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B16">
+        <v>11489000.0</v>
+      </c>
+      <c r="C16">
         <v>7859400.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3491840.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-15348000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>12211279.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>14300881.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>14586805.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>7454520.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>5483560.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B17">
+        <v>11833000.0</v>
+      </c>
+      <c r="C17">
         <v>6467164.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>3901154.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-15560165.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>12211279.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>14300881.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>15767043.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>9900756.0</v>
       </c>
-      <c r="I17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B18">
+        <v>-13782000.0</v>
+      </c>
+      <c r="C18">
         <v>-13210351.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-11299998.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-7818626.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-5613867.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-3953018.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-4157296.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-2603679.0</v>
       </c>
-      <c r="I18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B21">
+        <v>30658000.0</v>
+      </c>
+      <c r="C21">
         <v>24943010.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>18110020.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-10855480.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>18416980.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>23758000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>26859020.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>16824510.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>9839800.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-    </row>
-    <row r="23" spans="1:9">
+      <c r="J22"/>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>2455000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>606497.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>77176.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>250648.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
-    </row>
-    <row r="24" spans="1:9">
+      <c r="J23"/>
+    </row>
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B25">
+        <v>20885000.0</v>
+      </c>
+      <c r="C25">
         <v>17938407.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>16442841.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>14853266.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>12460854.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>11407561.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>10515711.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>7269162.0</v>
       </c>
-      <c r="I25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:9">
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B28">
+        <v>18161000.0</v>
+      </c>
+      <c r="C28">
         <v>16777700.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>14236010.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>12903000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>11554910.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>10315900.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>11952660.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>11443730.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7862960.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B29">
+        <v>5043000.0</v>
+      </c>
+      <c r="C29">
         <v>3312740.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1466250.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-3113940.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>591830.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4910100.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6414680.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4473070.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2605850.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B30">
+        <v>693095000.0</v>
+      </c>
+      <c r="C30">
         <v>813189060.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>757036260.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>474939739.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>341362581.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>321444000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>396813000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>201766000.0</v>
       </c>
-      <c r="I30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:9">
+      <c r="J30"/>
+    </row>
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-    </row>
-    <row r="32" spans="1:9">
+      <c r="J31"/>
+    </row>
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B32">
+        <v>723753000.0</v>
+      </c>
+      <c r="C32">
         <v>838132070.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>775146280.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>461517690.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>358260490.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>344478640.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>422786290.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>217763880.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>190856850.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U32"/>
+  <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:21">
+        <v>85</v>
+      </c>
+      <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B2">
+        <v>175691000.0</v>
+      </c>
+      <c r="C2">
+        <v>191627000.0</v>
+      </c>
+      <c r="D2">
         <v>163991000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>161680000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>159854000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>197851830.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>196188000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>206371000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>198880000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>214656000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>216389000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>176283000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>139504000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>163105800.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>115123000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>97144000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>86552000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>98037500.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>66899000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>77670000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>87132000.0</v>
       </c>
-      <c r="U2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:21">
+      <c r="W2"/>
+    </row>
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
-    </row>
-    <row r="4" spans="1:21">
+      <c r="V3"/>
+      <c r="W3"/>
+    </row>
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-    </row>
-    <row r="5" spans="1:21">
+      <c r="V4"/>
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>4378000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>3744000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-20972000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>223000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-    </row>
-    <row r="6" spans="1:21">
+      <c r="V5"/>
+      <c r="W5"/>
+    </row>
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-      <c r="K6">
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6">
         <v>8613000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>7736000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-17048215.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>4012000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>9311000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>7723000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>9987834.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>4976000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>3507000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>9331000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>23757998.0</v>
       </c>
     </row>
-    <row r="7" spans="1:21">
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
-    </row>
-    <row r="8" spans="1:21">
+      <c r="V7"/>
+      <c r="W7"/>
+    </row>
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-    </row>
-    <row r="9" spans="1:21">
+      <c r="V8"/>
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B9">
+        <v>15317000.0</v>
+      </c>
+      <c r="C9">
+        <v>16786000.0</v>
+      </c>
+      <c r="D9">
         <v>9406000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>10476000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>9933000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>9416240.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>9142000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>10672000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>9611000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>4934000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>8496000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>7706000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>7178000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-18518110.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>2435000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>7965000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>7711000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>9244990.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>3689000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>7104000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>8484000.0</v>
       </c>
-      <c r="U9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:21">
+      <c r="W9"/>
+    </row>
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B10">
+        <v>8809000.0</v>
+      </c>
+      <c r="C10">
+        <v>9341000.0</v>
+      </c>
+      <c r="D10">
         <v>2115000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>3397000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>2023000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>2088900.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>1809000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>3494000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>2388000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1186000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>2056000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1172000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>954000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-23479110.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-1867000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>3845000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>2827000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>5236110.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>567000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>2079000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>4921000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>19210980.0</v>
       </c>
     </row>
-    <row r="11" spans="1:21">
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>278000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>341000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-4956000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-376000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
-    </row>
-    <row r="12" spans="1:21">
+      <c r="V11"/>
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B12">
+        <v>2644000.0</v>
+      </c>
+      <c r="C12">
+        <v>2774000.0</v>
+      </c>
+      <c r="D12">
         <v>3580000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>3679000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>3749000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>3879000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>3894000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>3850000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>3523000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>3543000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>3204000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>3206000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2790000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>2506626.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2090000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1741000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1481000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1542867.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1307000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1428000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1336000.0</v>
       </c>
-      <c r="U12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:21">
+      <c r="W12"/>
+    </row>
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>98</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>2774000.0</v>
+      </c>
+      <c r="D13">
         <v>3580000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>3679000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>3749000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>3896110.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>3894000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>3206000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>2790000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>2506630.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>2090000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>1741000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1481000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>1542870.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1307000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1428000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>1336000.0</v>
       </c>
-      <c r="U13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:21">
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B14">
+        <v>-132000.0</v>
+      </c>
+      <c r="C14">
+        <v>-1467000.0</v>
+      </c>
+      <c r="D14">
         <v>-281000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>380000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>1024000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>1934000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>140000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-588000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-101000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-869000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>135000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>420000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-95000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>52230.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>79000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>81000.0</v>
       </c>
-      <c r="P14"/>
-      <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
-    </row>
-    <row r="15" spans="1:21">
+      <c r="V14"/>
+      <c r="W14"/>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B15">
+        <v>6455000.0</v>
+      </c>
+      <c r="C15">
+        <v>5134000.0</v>
+      </c>
+      <c r="D15">
         <v>1266000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>2349000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>2740000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>3100400.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>1280000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>1901000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>1578000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-401000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>2062000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>1314000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>518000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-18470940.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-1412000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>2766000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>1769000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>6548280.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>967000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>1007000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>3689000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>14300881.0</v>
       </c>
     </row>
-    <row r="16" spans="1:21">
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>101</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>5134000.0</v>
+      </c>
+      <c r="D16">
         <v>1266000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>2349000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>2740000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>3100400.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>1280000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>1314000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>518000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-18471000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-1412000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>2766000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1769000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>6548280.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>967000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1007000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>3689000.0</v>
       </c>
-      <c r="U16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:21">
+      <c r="W16"/>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B17">
+        <v>6587000.0</v>
+      </c>
+      <c r="C17">
+        <v>6601000.0</v>
+      </c>
+      <c r="D17">
         <v>1547000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>1969000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>1716000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>1159000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>1140000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>2489000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>1679000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>468000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>1927000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>894000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>613000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-18523165.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-1491000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>2685000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>1769000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>6548279.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>967000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>1007000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>3689000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>14300881.0</v>
       </c>
     </row>
-    <row r="18" spans="1:21">
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B18">
+        <v>-2644000.0</v>
+      </c>
+      <c r="C18">
+        <v>-2774000.0</v>
+      </c>
+      <c r="D18">
         <v>-3580000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-3679000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-3749000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-3879000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-3894000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-3850000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-3523000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-3543000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-3204000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-3206000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-2790000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-2506626.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-2090000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-1741000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-1481000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-1542867.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-1307000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-1428000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-1336000.0</v>
       </c>
-      <c r="U18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:21">
+      <c r="W18"/>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-    </row>
-    <row r="20" spans="1:21">
+      <c r="V19"/>
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-    </row>
-    <row r="21" spans="1:21">
+      <c r="V20"/>
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B21">
+        <v>10735000.0</v>
+      </c>
+      <c r="C21">
+        <v>12115000.0</v>
+      </c>
+      <c r="D21">
         <v>5695000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>7076000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>5772000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>5985010.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>5703000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>6580000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>5322000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>2713000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>4488000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>4378000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>3744000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-20972480.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>223000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>5586000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>4308000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>6778980.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>1874000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>3507000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>6257000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>23034584.0</v>
       </c>
     </row>
-    <row r="22" spans="1:21">
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
-    </row>
-    <row r="23" spans="1:21">
+      <c r="V22"/>
+      <c r="W22"/>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>1022000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>432000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>713000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>760000.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
-    </row>
-    <row r="24" spans="1:21">
+      <c r="V23"/>
+      <c r="W23"/>
+    </row>
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-    </row>
-    <row r="25" spans="1:21">
+      <c r="V24"/>
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B25">
+        <v>5346000.0</v>
+      </c>
+      <c r="C25">
+        <v>5426000.0</v>
+      </c>
+      <c r="D25">
         <v>5854000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>4706000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>4899000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>4799407.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>4422000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>4372000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>4345000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>4076000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>4140000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>4235000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>3992000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>3924266.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>3789000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>3725000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>3415000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>3208854.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>3102000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>3076000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>3074000.0</v>
       </c>
-      <c r="U25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:21">
+      <c r="W25"/>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-    </row>
-    <row r="27" spans="1:21">
+      <c r="V26"/>
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-    </row>
-    <row r="28" spans="1:21">
+      <c r="V27"/>
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B28">
+        <v>4579000.0</v>
+      </c>
+      <c r="C28">
+        <v>5230000.0</v>
+      </c>
+      <c r="D28">
         <v>4217000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>3953000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>4761000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>4453700.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>3981000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>4056000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>4287000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2021000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>3999000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>4350000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3866000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>3167000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>2972000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>2852000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>3912000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>2697910.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>2092000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>4007000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2758000.0</v>
       </c>
-      <c r="U28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:21">
+      <c r="W28"/>
+    </row>
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B29">
+        <v>2222000.0</v>
+      </c>
+      <c r="C29">
+        <v>2740000.0</v>
+      </c>
+      <c r="D29">
         <v>568000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1428000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>307000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>929740.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>669000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1005000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>709000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>718000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>129000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>278000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>341000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-4955940.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-376000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1160000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1058000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-1312170.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-400000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1072000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1232000.0</v>
       </c>
-      <c r="U29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:21">
+      <c r="W29"/>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B30">
+        <v>180273000.0</v>
+      </c>
+      <c r="C30">
+        <v>196298000.0</v>
+      </c>
+      <c r="D30">
         <v>167702000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>165080000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>164015000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>202639000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>200337000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>210463000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>203169000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>216877000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>220397000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>180646000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>142938000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>168126739.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>117335000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>99523000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>90478000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>100748581.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>69015000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>79739000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>89907000.0</v>
       </c>
-      <c r="U30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:21">
+      <c r="W30"/>
+    </row>
+    <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
-    </row>
-    <row r="32" spans="1:21">
+      <c r="V31"/>
+      <c r="W31"/>
+    </row>
+    <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B32">
+        <v>191008000.0</v>
+      </c>
+      <c r="C32">
+        <v>208413000.0</v>
+      </c>
+      <c r="D32">
         <v>173397000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>172156000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>169787000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>207268070.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>205330000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>217043000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>208491000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>219590000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>224885000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>183989000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>146682000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>144587690.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>117558000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>105109000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>94263000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>107282490.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>70588000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>84774000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>95616000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>344479000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I30"/>
+  <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B2">
+        <v>21601000.0</v>
+      </c>
+      <c r="C2">
         <v>-496000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>27042000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>64143380.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>12483827.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>13267882.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8476766.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>11842255.0</v>
       </c>
-      <c r="I2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:9">
+      <c r="J2"/>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B3">
+        <v>7298000</v>
+      </c>
+      <c r="C3">
         <v>3280940</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4277330</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>37763000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4620538</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4638361</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5102459</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4823160</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4561470</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B6">
+        <v>12337000.0</v>
+      </c>
+      <c r="C6">
         <v>22096480.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-27537730.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-33026000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>51659553.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-784055.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>4791116.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-3365490.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>6011130.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B7">
+        <v>-19736000.0</v>
+      </c>
+      <c r="C7">
         <v>2322790.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-50262480.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-80788540.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-27410410.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-13135390.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>21828820.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-11444220.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>27125770.0</v>
       </c>
     </row>
-    <row r="8" spans="1:9">
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>-114908000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-26852648.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3793534.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-66931915.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
-    </row>
-    <row r="10" spans="1:9">
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B10">
+        <v>2883000.0</v>
+      </c>
+      <c r="C10">
         <v>-2197678.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-269253.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-614000.0</v>
       </c>
       <c r="E10">
         <v>-614000.0</v>
       </c>
       <c r="F10">
         <v>-614000.0</v>
       </c>
       <c r="G10">
         <v>-614000.0</v>
       </c>
-      <c r="H10"/>
+      <c r="H10">
+        <v>-614000.0</v>
+      </c>
       <c r="I10"/>
-    </row>
-    <row r="11" spans="1:9">
+      <c r="J10"/>
+    </row>
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>35593000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4609377.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-11664950.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>93520585.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-1312000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>49180.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3766151.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>7069206.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
-    </row>
-    <row r="13" spans="1:9">
+      <c r="J12"/>
+    </row>
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-    </row>
-    <row r="14" spans="1:9">
+      <c r="J13"/>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B14">
+        <v>20846000.0</v>
+      </c>
+      <c r="C14">
         <v>17899380.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>16397410.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>14853000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>12460854.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>11407561.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>10515711.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>7223760.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3648390.0</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>2200000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>2000000.0</v>
       </c>
-      <c r="I15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B16">
+        <v>33938000.0</v>
+      </c>
+      <c r="C16">
         <v>21601000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-495480.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>27042248.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>64143380.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>12483827.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>13267882.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>8476766.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>11842255.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B18">
+        <v>28325000.0</v>
+      </c>
+      <c r="C18">
         <v>44861032.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-22706226.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-82911580.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2142496.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>16964816.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>53657933.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>7642785.0</v>
       </c>
-      <c r="I18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B19">
+        <v>2271000.0</v>
+      </c>
+      <c r="C19">
         <v>-2732000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-1316000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-49000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>25204.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>1007859.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-3022954.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-4218162.0</v>
       </c>
-      <c r="I19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B20">
+        <v>11921000.0</v>
+      </c>
+      <c r="C20">
         <v>10889930.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>4638949.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>9924023.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>43084649.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>77.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:9">
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B21">
+        <v>-24663000.0</v>
+      </c>
+      <c r="C21">
         <v>6863276.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>28769797.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>98413000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>7775302.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-12535353.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-21031689.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
-    </row>
-    <row r="22" spans="1:9">
+      <c r="J21"/>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B22">
+        <v>16876000.0</v>
+      </c>
+      <c r="C22">
         <v>9779900.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>5367400.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-15347935.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>12211279.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>14300881.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>14586805.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>14373830.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>8549070.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B23">
+        <v>8871000.0</v>
+      </c>
+      <c r="C23">
         <v>-31757520.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-29332370.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-22746000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1655526.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-6188189.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-23557577.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-18253530.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-7081090.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B24">
+        <v>3087000.0</v>
+      </c>
+      <c r="C24">
         <v>549580.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2961150.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>49000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>53648.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119541.0</v>
       </c>
       <c r="G24">
         <v>119541.0</v>
       </c>
       <c r="H24">
+        <v>119541.0</v>
+      </c>
+      <c r="I24">
         <v>605000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>79950.0</v>
       </c>
     </row>
-    <row r="25" spans="1:9">
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B25">
+        <v>12032000.0</v>
+      </c>
+      <c r="C25">
         <v>13191000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>11297593.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6847819.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4769534.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3803642.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4065853.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2450311.0</v>
       </c>
-      <c r="I25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:9">
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B26">
+        <v>11921000.0</v>
+      </c>
+      <c r="C26">
         <v>10889930.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>4638950.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>9924020.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>43084650.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>80.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B28">
+        <v>-19075000.0</v>
+      </c>
+      <c r="C28">
         <v>-23314140.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-7792650.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>85676000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>52515477.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-18723465.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-46789266.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-11613270.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-30058450.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B29">
+        <v>35623000.0</v>
+      </c>
+      <c r="C29">
         <v>48141970.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-18428900.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-81736000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2478042.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>21603177.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>58760392.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>12465950.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>40551110.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B30">
+        <v>-4211000.0</v>
+      </c>
+      <c r="C30">
         <v>-2731350.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-1316180.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-36966000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-3333966.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-3663767.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-7180010.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-4218160.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-4481520.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U30"/>
+  <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:21">
+        <v>85</v>
+      </c>
+      <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B2">
+        <v>33938000.0</v>
+      </c>
+      <c r="C2">
+        <v>25347000.0</v>
+      </c>
+      <c r="D2">
         <v>10728000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>31450000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>21601000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>-20200000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>-7641000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>5630000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>-495000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>-3671000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>2336000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>22233000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>27042000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>43119000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>64494000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>61437000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>64143000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>52416000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>53709000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>12139000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>12484000.0</v>
       </c>
-      <c r="U2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:21">
+      <c r="W2"/>
+    </row>
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B3">
+        <v>1534000</v>
+      </c>
+      <c r="C3">
+        <v>7298000</v>
+      </c>
+      <c r="D3">
         <v>3623000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>3048000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2249000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>3280940</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>13141000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>520000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1019000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>3081000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>9911000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>5773000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>6379000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>6004000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>25380000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>10488000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>4620540</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>5463000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1860000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1314000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:21">
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-    </row>
-    <row r="5" spans="1:21">
+      <c r="V4"/>
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-    </row>
-    <row r="6" spans="1:21">
+      <c r="V5"/>
+      <c r="W5"/>
+    </row>
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B6">
+        <v>9645000.0</v>
+      </c>
+      <c r="C6">
+        <v>12337000.0</v>
+      </c>
+      <c r="D6">
         <v>3746000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-10873000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>9849000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>22096480.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-19705000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-13271000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>6125000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>3175000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-6007000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-19897000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-4809000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-12002000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-21375000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>351000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-2706000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>51659550.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>39932000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>41225000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-345000.0</v>
       </c>
-      <c r="U6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:21">
+      <c r="W6"/>
+    </row>
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B7">
+        <v>-12019000.0</v>
+      </c>
+      <c r="C7">
+        <v>-19736000.0</v>
+      </c>
+      <c r="D7">
         <v>-19065000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-19608000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-7951000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>2322790.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-28037000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-8792000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-8705000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-7016000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-12561000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-29906000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-17138000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-80788540.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-59311000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-16086000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-6207000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-27410410.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-24358000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-12784000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-2644000.0</v>
       </c>
-      <c r="U7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:21">
+      <c r="W7"/>
+    </row>
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-    </row>
-    <row r="9" spans="1:21">
+      <c r="V8"/>
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>-62930000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-34965000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-65713000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-21939000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
-    </row>
-    <row r="10" spans="1:21">
+      <c r="V9"/>
+      <c r="W9"/>
+    </row>
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B10">
+        <v>-5719000.0</v>
+      </c>
+      <c r="C10">
+        <v>11419000.0</v>
+      </c>
+      <c r="D10">
         <v>-1027000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-7024000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-485000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-1189678.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>141000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-832000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-317000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-374000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>676000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>2611000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-3183000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>903000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-1517000.0</v>
       </c>
-      <c r="O10"/>
-      <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
-    </row>
-    <row r="11" spans="1:21">
+      <c r="V10"/>
+      <c r="W10"/>
+    </row>
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>48173000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>21631000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>41443000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-18338000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
-    </row>
-    <row r="12" spans="1:21">
+      <c r="V11"/>
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>2103000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2279000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-3877000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-547000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
-    </row>
-    <row r="13" spans="1:21">
+      <c r="V12"/>
+      <c r="W12"/>
+    </row>
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
-    </row>
-    <row r="14" spans="1:21">
+      <c r="V13"/>
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B14">
+        <v>5346000.0</v>
+      </c>
+      <c r="C14">
+        <v>20846000.0</v>
+      </c>
+      <c r="D14">
         <v>15429000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>9585000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>4889000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>17899380.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>13109000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>4372000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>4345000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>4076000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>4140000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>4235000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>3992000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>3924000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>3789000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>7113000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>3401000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>12401640.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>9206000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>6118000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>3057000.0</v>
       </c>
-      <c r="U14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:21">
+      <c r="W14"/>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-    </row>
-    <row r="16" spans="1:21">
+      <c r="V15"/>
+      <c r="W15"/>
+    </row>
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B16">
+        <v>43583000.0</v>
+      </c>
+      <c r="C16">
+        <v>33938000.0</v>
+      </c>
+      <c r="D16">
         <v>25347000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>10728000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>31450000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>21600996.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-20200000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>-7641000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>5630000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>-496000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>-3671000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>2336000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>22233000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>27042248.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>43119000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>64494000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>61437000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>64143380.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>52416000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>53709000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>12139000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>12484000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:21">
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
-    </row>
-    <row r="18" spans="1:21">
+      <c r="V17"/>
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B18">
+        <v>1800000.0</v>
+      </c>
+      <c r="C18">
+        <v>18723000.0</v>
+      </c>
+      <c r="D18">
         <v>10975000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-1287000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-86000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>55569032.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-3861000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>1338000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-340000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>14484000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-7284000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-14405000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-15501000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-11582580.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-45968000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-15905000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-9456000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>7557504.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-10468000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-4313000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>5081000.0</v>
       </c>
-      <c r="U18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:21">
+      <c r="W18"/>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
+        <v>2146000.0</v>
+      </c>
+      <c r="D19">
         <v>1000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>770000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-2037000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>10180647.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-3417000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>55000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-970000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>16118000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-1826000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-12000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-13000.0</v>
       </c>
       <c r="N19">
         <v>-12000.0</v>
       </c>
       <c r="O19">
+        <v>-13000.0</v>
+      </c>
+      <c r="P19">
+        <v>-12000.0</v>
+      </c>
+      <c r="Q19">
         <v>-16347000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-9737000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>917034.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-3604000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>230000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-877000.0</v>
       </c>
-      <c r="U19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:21">
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B20">
+        <v>6330000.0</v>
+      </c>
+      <c r="C20">
+        <v>188.0</v>
+      </c>
+      <c r="D20">
         <v>11921000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>-70.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>2482000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8408000.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
-        <v>0.0</v>
+        <v>8408000.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20">
         <v>4639000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>5244023.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>4680000.0</v>
       </c>
-      <c r="O20"/>
-[...1 lines deleted...]
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>1983351.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20"/>
       <c r="U20"/>
-    </row>
-    <row r="21" spans="1:21">
+      <c r="V20"/>
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B21">
+        <v>3899000.0</v>
+      </c>
+      <c r="C21">
+        <v>2335000.0</v>
+      </c>
+      <c r="D21">
         <v>-9881000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-27881000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>10764000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>1976276.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-3992000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>2336000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>3008000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>11313000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>38671000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>27579000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-    </row>
-    <row r="22" spans="1:21">
+      <c r="V21"/>
+      <c r="W21"/>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B22">
+        <v>6455000.0</v>
+      </c>
+      <c r="C22">
+        <v>16876000.0</v>
+      </c>
+      <c r="D22">
         <v>7535000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>5420000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>2023000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>9779900.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>7691000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>1901000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>1578000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-401000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>2062000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>1314000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>518000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-18470935.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-1412000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>6672000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>2827000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>12803110.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>7567000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>7000000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>4921000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>14300881.0</v>
       </c>
     </row>
-    <row r="23" spans="1:21">
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>138</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>8871000.0</v>
+      </c>
+      <c r="D23">
         <v>16355000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>12507000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>773000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-31757520.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-25707000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>-8501000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-5335000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-8410000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-8589000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-5747000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-7330000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1655530.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-3284000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-5947000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-4179000.0</v>
       </c>
-      <c r="U23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:21">
+      <c r="W23"/>
+    </row>
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>139</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>3087000.0</v>
+      </c>
+      <c r="D24">
         <v>3086000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>1781000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>212000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>549580.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>229000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>13000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12000.0</v>
       </c>
       <c r="N24">
         <v>12000.0</v>
       </c>
       <c r="O24">
+        <v>12000.0</v>
+      </c>
+      <c r="P24">
+        <v>12000.0</v>
+      </c>
+      <c r="Q24">
         <v>-704000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>751000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>1286570.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>1212000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>1213000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>437000.0</v>
       </c>
-      <c r="U24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:21">
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B25">
+        <v>2164000.0</v>
+      </c>
+      <c r="C25">
+        <v>2346000.0</v>
+      </c>
+      <c r="D25">
         <v>3152000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>3225000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>3309000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>3563421.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>3355000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>3319000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>3089000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>3067000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>2839000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>2867000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>2524000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>2163819.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1868000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1552000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1264000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1323534.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1029000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1258000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1159000.0</v>
       </c>
-      <c r="U25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:21">
+      <c r="W25"/>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>141</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>11921000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
+        <v>11921000.0</v>
+      </c>
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>10889930.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>10890000.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26">
         <v>7064000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>4639000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>9924020.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>4680000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>0.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26">
+      <c r="R26"/>
+      <c r="S26">
         <v>43084650.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>45068000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>45068000.0</v>
       </c>
-      <c r="T26"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:21">
+      <c r="V26"/>
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-    </row>
-    <row r="28" spans="1:21">
+      <c r="V27"/>
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>143</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>-19075000.0</v>
+      </c>
+      <c r="D28">
         <v>-8942000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-11281000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>9723000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-23314140.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-9226000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>-5493000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>10617000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>35590000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>23670000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>26416000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>5999000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>52515480.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>48420000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>39244000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-5863000.0</v>
       </c>
-      <c r="U28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:21">
+      <c r="W28"/>
+    </row>
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B29">
+        <v>3334000.0</v>
+      </c>
+      <c r="C29">
+        <v>35623000.0</v>
+      </c>
+      <c r="D29">
         <v>13225000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1675000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>2163000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>48141970.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>2433000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1858000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>679000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-4000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-4203000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-4494000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-9728000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-41791000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-39964000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>19000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1032000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>2478040.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-4237000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>2628000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>6395000.0</v>
       </c>
-      <c r="U29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:21">
+      <c r="W29"/>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>145</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>-4211000.0</v>
+      </c>
+      <c r="D30">
         <v>-537000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-1267000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-2037000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-2731350.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-12912000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
         <v>-9910000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-5698000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-5801000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-5081000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-26084000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-9737000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-3333970.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-4251000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-647000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-877000.0</v>
       </c>
-      <c r="U30"/>
+      <c r="W30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>