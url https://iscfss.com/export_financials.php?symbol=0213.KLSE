--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
@@ -238,50 +238,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
@@ -2428,3400 +2434,3618 @@
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB62"/>
+  <dimension ref="A1:AD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
+        <v>77</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
+        <v>80</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
+        <v>86</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
       </c>
-      <c r="AB1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:28">
+      <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
+        <v>4076000.0</v>
+      </c>
+      <c r="C2">
+        <v>4186000.0</v>
+      </c>
+      <c r="D2">
         <v>4707000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>5467160.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>4487000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>4526000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>5001000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>5900851.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>5749000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>5742000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>4499000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>5504000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>4621000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>12041000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>17659000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>23708368.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>13243000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>11430000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>19009000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>13366288.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>15999000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>21574000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>13831000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>11826589.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>16622000.0</v>
       </c>
-      <c r="Y2"/>
-      <c r="Z2">
+      <c r="AA2"/>
+      <c r="AB2">
         <v>19221000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>20379679.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>23363797.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-    </row>
-    <row r="4" spans="1:28">
+      <c r="AC3"/>
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-    </row>
-    <row r="6" spans="1:28">
+      <c r="AC5"/>
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-    </row>
-    <row r="7" spans="1:28">
+      <c r="AC6"/>
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7">
+        <v>67000.0</v>
+      </c>
+      <c r="C7">
+        <v>179000.0</v>
+      </c>
+      <c r="D7">
         <v>199000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>512916.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>597000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>371000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>561000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>788188.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>668000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>754000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>811000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>755071.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>682000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>748000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>389000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>409437.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>56000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>66000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>74000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>52830.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>69000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>84000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>98000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>110674.0</v>
       </c>
-      <c r="X7">
-[...2 lines deleted...]
-      <c r="Y7"/>
       <c r="Z7">
         <v>0.0</v>
       </c>
-      <c r="AA7">
+      <c r="AA7"/>
+      <c r="AB7">
+        <v>0.0</v>
+      </c>
+      <c r="AC7">
         <v>704818.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>769638.0</v>
       </c>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
         <v>17</v>
       </c>
       <c r="B8">
         <v>146566000.0</v>
       </c>
       <c r="C8">
-        <v>146565776.0</v>
+        <v>146566000.0</v>
       </c>
       <c r="D8">
         <v>146566000.0</v>
       </c>
       <c r="E8">
-        <v>146566000.0</v>
+        <v>146565776.0</v>
       </c>
       <c r="F8">
         <v>146566000.0</v>
       </c>
       <c r="G8">
-        <v>146565776.0</v>
+        <v>146566000.0</v>
       </c>
       <c r="H8">
         <v>146566000.0</v>
       </c>
       <c r="I8">
-        <v>146566000.0</v>
+        <v>146565776.0</v>
       </c>
       <c r="J8">
         <v>146566000.0</v>
       </c>
       <c r="K8">
-        <v>146565776.0</v>
+        <v>146566000.0</v>
       </c>
       <c r="L8">
         <v>146566000.0</v>
       </c>
       <c r="M8">
-        <v>146566000.0</v>
+        <v>146565776.0</v>
       </c>
       <c r="N8">
         <v>146566000.0</v>
       </c>
       <c r="O8">
-        <v>146565776.0</v>
+        <v>146566000.0</v>
       </c>
       <c r="P8">
         <v>146566000.0</v>
       </c>
       <c r="Q8">
-        <v>146566000.0</v>
+        <v>146565776.0</v>
       </c>
       <c r="R8">
         <v>146566000.0</v>
       </c>
       <c r="S8">
+        <v>146566000.0</v>
+      </c>
+      <c r="T8">
+        <v>146566000.0</v>
+      </c>
+      <c r="U8">
         <v>146565776.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
+        <v>7650000.0</v>
+      </c>
+      <c r="C10">
+        <v>12792000.0</v>
+      </c>
+      <c r="D10">
         <v>12289000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>8578650.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>5813000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>12591000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>12423000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>9155133.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>19007000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>17242000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>25043000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>23139100.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>23185000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>10625000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>15262000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>19971510.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>34982000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>12313000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>29123000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>27158880.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>29937000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>23349000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>13217000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>32288720.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>17491000.0</v>
       </c>
-      <c r="Y10"/>
-      <c r="Z10">
+      <c r="AA10"/>
+      <c r="AB10">
         <v>23519000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>28290444.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>97381484.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
         <v>21</v>
       </c>
-      <c r="B12">
+      <c r="B12"/>
+      <c r="C12">
+        <v>145578000.0</v>
+      </c>
+      <c r="D12">
         <v>144807000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>165737830.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>157769000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>154955000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>154851000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>144419930.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>154680000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>125205000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>128812000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>127572400.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>127655000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>112859000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>128209000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>120013130.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>130779000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>121407000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>104708000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>109725090.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>105680000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>97455000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>101870000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>31355900.0</v>
       </c>
-      <c r="AB12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:28">
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
         <v>22</v>
       </c>
-      <c r="B13">
+      <c r="B13"/>
+      <c r="C13">
         <v>146566000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>146565780.0</v>
       </c>
       <c r="D13">
         <v>146566000.0</v>
       </c>
       <c r="E13">
-        <v>146566000.0</v>
+        <v>146565780.0</v>
       </c>
       <c r="F13">
         <v>146566000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
+      <c r="G13">
+        <v>146566000.0</v>
+      </c>
+      <c r="H13">
+        <v>146566000.0</v>
+      </c>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...4 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
         <v>146566000.0</v>
       </c>
       <c r="N13">
         <v>146566000.0</v>
       </c>
       <c r="O13">
-        <v>146565780.0</v>
+        <v>146566000.0</v>
       </c>
       <c r="P13">
         <v>146566000.0</v>
       </c>
       <c r="Q13">
-        <v>146566000.0</v>
+        <v>146565780.0</v>
       </c>
       <c r="R13">
         <v>146566000.0</v>
       </c>
       <c r="S13">
-        <v>146565780.0</v>
+        <v>146566000.0</v>
       </c>
       <c r="T13">
         <v>146566000.0</v>
       </c>
       <c r="U13">
+        <v>146565780.0</v>
+      </c>
+      <c r="V13">
         <v>146566000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
+        <v>146566000.0</v>
+      </c>
+      <c r="X13">
         <v>148593000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>146565780.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>146566000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>146566000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>146578000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>76341150.0</v>
       </c>
-      <c r="AB13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:28">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14">
+        <v>677412600.0</v>
+      </c>
+      <c r="C14">
         <v>674658200.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
+        <v>674658200.0</v>
+      </c>
+      <c r="E14">
         <v>679691200.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>679691200.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>681077400.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>681617400.0</v>
       </c>
       <c r="H14">
         <v>681617400.0</v>
       </c>
       <c r="I14">
         <v>681617400.0</v>
       </c>
       <c r="J14">
-        <v>681617000.0</v>
+        <v>681617400.0</v>
       </c>
       <c r="K14">
         <v>681617400.0</v>
       </c>
       <c r="L14">
-        <v>681617400.0</v>
+        <v>681617000.0</v>
       </c>
       <c r="M14">
         <v>681617400.0</v>
       </c>
       <c r="N14">
         <v>681617400.0</v>
       </c>
       <c r="O14">
         <v>681617400.0</v>
       </c>
       <c r="P14">
         <v>681617400.0</v>
       </c>
       <c r="Q14">
         <v>681617400.0</v>
       </c>
       <c r="R14">
         <v>681617400.0</v>
       </c>
       <c r="S14">
         <v>681617400.0</v>
       </c>
       <c r="T14">
         <v>681617400.0</v>
       </c>
       <c r="U14">
         <v>681617400.0</v>
       </c>
       <c r="V14">
         <v>681617400.0</v>
       </c>
       <c r="W14">
         <v>681617400.0</v>
       </c>
       <c r="X14">
         <v>681617400.0</v>
       </c>
       <c r="Y14">
+        <v>681617400.0</v>
+      </c>
+      <c r="Z14">
+        <v>681617400.0</v>
+      </c>
+      <c r="AA14">
         <v>680000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>684105300.0</v>
       </c>
-      <c r="AA14"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:28">
+      <c r="AC14"/>
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16"/>
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18"/>
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20">
         <v>100000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>100000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21"/>
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22">
+        <v>6816000.0</v>
+      </c>
+      <c r="C22">
+        <v>7837000.0</v>
+      </c>
+      <c r="D22">
         <v>8464000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>7570150.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>7944000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>10628000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>12737000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>13989994.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>18032000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>23675000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>21345000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>26049000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>28678000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>33867000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>28780000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>27429600.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>25541000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>34734000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>31471000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>25168410.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>23031000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>23080000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>20401000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>25801830.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>27483000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>27864000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>27674000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>24901748.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>24497631.0</v>
       </c>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
         <v>32</v>
       </c>
-      <c r="B23">
+      <c r="B23"/>
+      <c r="C23">
+        <v>233104000.0</v>
+      </c>
+      <c r="D23">
         <v>231861000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>244470070.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>240656000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>237993000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>234796000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>228970880.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>233133000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>236862000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>242670000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>233910110.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>227692000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>218597000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>224808000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>214266960.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>223621000.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23"/>
+      <c r="AD23"/>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24">
         <v>0.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
-[...4 lines deleted...]
-      </c>
+      <c r="G24"/>
+      <c r="H24"/>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24">
+        <v>0.0</v>
+      </c>
+      <c r="M24">
         <v>66690.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>72000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>82000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24">
         <v>0.0</v>
       </c>
-      <c r="U24"/>
-[...1 lines deleted...]
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24">
         <v>0.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>0.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24">
+      <c r="AA24"/>
+      <c r="AB24">
         <v>4011000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>5668733.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>5861333.0</v>
       </c>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>34</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
+        <v>15000.0</v>
+      </c>
+      <c r="D25">
         <v>20000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>149370.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>167000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>191000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>176000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>529960.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>460000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>546000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>259000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>268920.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>11000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>23000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>42000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>30310.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>53000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>43000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>48000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25">
         <v>4011000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>6106660.0</v>
       </c>
-      <c r="AB25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:28">
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
         <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28"/>
+      <c r="AD28"/>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
         <v>38</v>
       </c>
       <c r="B29">
+        <v>223234000.0</v>
+      </c>
+      <c r="C29">
+        <v>222280000.0</v>
+      </c>
+      <c r="D29">
         <v>220184000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>218305584.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>230186000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>226056000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>223248000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>220553494.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>224816000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>220094000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>220686000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>213627572.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>219622000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>215090000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>215066000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>202542195.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>208462000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>200171000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>198641000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>192908436.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>199446000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>194148000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>190532000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>179735472.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>188346000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29"/>
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
+        <v>9571000.0</v>
+      </c>
+      <c r="C30">
+        <v>11856000.0</v>
+      </c>
+      <c r="D30">
         <v>12393000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>14830100.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>18696000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>15327000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>18985000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>23962790.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>25581000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>22100000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>31412000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>27296000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>22022000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>53627000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>61628000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>53473840.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>49161000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>45232000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>38688000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>43857840.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>45248000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>56682000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>63332000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>39143070.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>51758000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>47411000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>51562000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>54147306.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>49973157.0</v>
       </c>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
+      <c r="K31"/>
       <c r="L31"/>
       <c r="M31">
+        <v>213519000.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
         <v>214863000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>215066000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31"/>
+      <c r="AD31"/>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
         <v>41</v>
       </c>
       <c r="B32">
+        <v>164798000.0</v>
+      </c>
+      <c r="C32">
+        <v>161282000.0</v>
+      </c>
+      <c r="D32">
         <v>162574000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>171117955.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>181937000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>177105000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>181164000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>177999746.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>180472000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>184836000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>194660000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>186857079.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>198846000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>193784000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>194313000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>181270982.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>186641000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>177641000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>175587000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>172983857.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>179335000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>173280000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>168926000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>158195041.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>165796000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32"/>
+      <c r="AD32"/>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
+        <v>63053000.0</v>
+      </c>
+      <c r="C33">
+        <v>65620000.0</v>
+      </c>
+      <c r="D33">
         <v>62238000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>51944100.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>53271000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>53778000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>46729000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>47407086.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>47790000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>38574000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>30532000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>31206197.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>23557000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>24163000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>23450000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>23978308.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>24275000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>24996000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>25539000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>22397911.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>22822000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>23569000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>24312000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>24251471.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>24903000.0</v>
       </c>
-      <c r="Y33"/>
-      <c r="Z33">
+      <c r="AA33"/>
+      <c r="AB33">
         <v>23383000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>23179860.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>23619105.0</v>
       </c>
     </row>
-    <row r="34" spans="1:28">
+    <row r="34" spans="1:30">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34"/>
+      <c r="AD34"/>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35">
+        <v>4617000.0</v>
+      </c>
+      <c r="C35">
+        <v>4622000.0</v>
+      </c>
+      <c r="D35">
         <v>4627000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>4756471.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>5022000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>5046000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>5031000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>5233929.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>4343000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>4421000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>4506000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>4543288.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>2898000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>2984000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>2697000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>2707095.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>2454000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>2466000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>2485000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>2473332.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>2711000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>2701000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>2706000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>2711040.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>2353000.0</v>
       </c>
-      <c r="Y35"/>
-      <c r="Z35">
+      <c r="AA35"/>
+      <c r="AB35">
         <v>6364000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>8459658.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>8964367.0</v>
       </c>
     </row>
-    <row r="36" spans="1:28">
+    <row r="36" spans="1:30">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36"/>
+      <c r="AB36">
         <v>23383000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>23179860.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>23619105.0</v>
       </c>
     </row>
-    <row r="37" spans="1:28">
+    <row r="37" spans="1:30">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37"/>
+      <c r="AD37"/>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" t="s">
         <v>47</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
         <v>-1000.0</v>
       </c>
-      <c r="C38"/>
-      <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38"/>
+      <c r="AD38"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39"/>
+      <c r="AD39"/>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
-[...1 lines deleted...]
-      </c>
+      <c r="K40"/>
       <c r="L40"/>
       <c r="M40">
+        <v>5071000.0</v>
+      </c>
+      <c r="N40"/>
+      <c r="O40">
         <v>6545000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>7118000.0</v>
       </c>
-      <c r="O40"/>
-      <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40"/>
+      <c r="AD40"/>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>4013000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>2438000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>2438000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41"/>
+      <c r="AD41"/>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" t="s">
         <v>51</v>
       </c>
-      <c r="B42">
+      <c r="B42"/>
+      <c r="C42">
+        <v>-401000.0</v>
+      </c>
+      <c r="D42">
         <v>-133000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>-32900.0</v>
       </c>
-      <c r="D42"/>
-      <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
-[...1 lines deleted...]
-      </c>
+      <c r="K42"/>
       <c r="L42"/>
       <c r="M42">
+        <v>-67027000.0</v>
+      </c>
+      <c r="N42"/>
+      <c r="O42">
         <v>-68286000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>-68257000.0</v>
       </c>
-      <c r="O42"/>
-      <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42"/>
+      <c r="AD42"/>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43"/>
+      <c r="AD43"/>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
-    </row>
-    <row r="45" spans="1:28">
+      <c r="AC44"/>
+      <c r="AD44"/>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" t="s">
         <v>54</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45"/>
+      <c r="E45">
         <v>66350119.0</v>
       </c>
-      <c r="D45"/>
-      <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45"/>
+      <c r="I45">
         <v>66728181.0</v>
       </c>
-      <c r="H45"/>
-      <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45"/>
+      <c r="M45">
         <v>58259150.0</v>
       </c>
-      <c r="L45"/>
-      <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
-    </row>
-    <row r="46" spans="1:28">
+      <c r="AC45"/>
+      <c r="AD45"/>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
+        <v>32454000.0</v>
+      </c>
+      <c r="C46">
+        <v>34840000.0</v>
+      </c>
+      <c r="D46">
         <v>43796000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>34163988.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>42751000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>43199000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>36088000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>36815061.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>44670000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>35454000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>30532000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>31206197.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>23457000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>24063000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>23450000.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
-    </row>
-    <row r="47" spans="1:28">
+      <c r="AC46"/>
+      <c r="AD46"/>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" t="s">
         <v>56</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
+        <v>34840000.0</v>
+      </c>
+      <c r="D47">
         <v>43796000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>34163990.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>42751000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>43199000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>36088000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>31206000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>23457000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>24063000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>23450000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>23978310.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>24275000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>24996000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>25539000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>22397910.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>22822000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>23569000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>24312000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>24251470.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>24903000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>25462000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>23383000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>23179860.0</v>
       </c>
-      <c r="AB47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:28">
+      <c r="AD47"/>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" t="s">
         <v>57</v>
       </c>
       <c r="B48">
+        <v>145771000.0</v>
+      </c>
+      <c r="C48">
+        <v>70760000.0</v>
+      </c>
+      <c r="D48">
         <v>68349000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>65892510.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>77723000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>72913000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>69719000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>140758171.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>144483000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>139507000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>141146000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>133980000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>67480000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>136683000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>136757000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>50427740.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>56318000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>47997000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>46438000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>40675160.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>47184000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>41855000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>36182000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>27383390.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>35997000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>27830000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>97840000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>91299748.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>82027602.0</v>
       </c>
     </row>
-    <row r="49" spans="1:28">
+    <row r="49" spans="1:30">
       <c r="A49" t="s">
         <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49"/>
+      <c r="AD49"/>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" t="s">
         <v>59</v>
       </c>
       <c r="B50"/>
-      <c r="C50">
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50">
         <v>0.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>0.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>219000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>386000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>380591.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>897000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>1105000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>0.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>40894.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>45000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>45000.0</v>
       </c>
-      <c r="N50"/>
-      <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
-      <c r="W50">
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50">
         <v>0.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>0.0</v>
       </c>
-      <c r="Y50"/>
-      <c r="Z50">
+      <c r="AA50"/>
+      <c r="AB50">
         <v>489000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>5300876.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>3472406.0</v>
       </c>
     </row>
-    <row r="51" spans="1:28">
+    <row r="51" spans="1:30">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51"/>
+      <c r="T51">
         <v>42000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>30310.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>53000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>43000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>48000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>52830.0</v>
       </c>
-      <c r="X51"/>
-      <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
-    </row>
-    <row r="52" spans="1:28">
+      <c r="AC51"/>
+      <c r="AD51"/>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" t="s">
         <v>61</v>
       </c>
-      <c r="B52">
-[...1 lines deleted...]
-      </c>
+      <c r="B52"/>
       <c r="C52">
         <v>0.0</v>
       </c>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
+        <v>0.0</v>
+      </c>
+      <c r="F52">
+        <v>0.0</v>
+      </c>
+      <c r="G52">
         <v>219000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>386000.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52"/>
+      <c r="M52">
         <v>0.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>45000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>45000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
         <v>0.0</v>
       </c>
-      <c r="U52"/>
-      <c r="V52"/>
+      <c r="U52">
+        <v>0.0</v>
+      </c>
+      <c r="V52">
+        <v>0.0</v>
+      </c>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52"/>
+      <c r="AB52">
         <v>489000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>5300876.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>3472406.0</v>
       </c>
     </row>
-    <row r="53" spans="1:28">
+    <row r="53" spans="1:30">
       <c r="A53" t="s">
         <v>62</v>
       </c>
       <c r="B53">
+        <v>136904000.0</v>
+      </c>
+      <c r="C53">
+        <v>132786000.0</v>
+      </c>
+      <c r="D53">
         <v>132518000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>157159190.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>151956000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>142364000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>142428000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>138809931.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>127066000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>131288000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>124426000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>121280830.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>131495000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>114580000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>113550000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>107600890.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>92673000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>100546000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>99086000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>92854240.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>100842000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>98058000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>91491000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>77436368.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>88189000.0</v>
       </c>
-      <c r="Y53"/>
-      <c r="Z53">
+      <c r="AA53"/>
+      <c r="AB53">
         <v>78351000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>3065458.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:28">
+    <row r="54" spans="1:30">
       <c r="A54" t="s">
         <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
-    </row>
-    <row r="55" spans="1:28">
+      <c r="AC54"/>
+      <c r="AD54"/>
+    </row>
+    <row r="55" spans="1:30">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55">
+        <v>233841000.0</v>
+      </c>
+      <c r="C55">
+        <v>233104000.0</v>
+      </c>
+      <c r="D55">
         <v>231861000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>244470070.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>240656000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>237993000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>234796000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>235276917.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>238067000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>234546000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>235044000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>228970880.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>233133000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>236862000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>242670000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>233910110.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>227692000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>218597000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>224808000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>214266960.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>223621000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>226028000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>214160000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>201591580.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>211321000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>199724000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>206133000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>137824304.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>201591340.0</v>
       </c>
     </row>
-    <row r="56" spans="1:28">
+    <row r="56" spans="1:30">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
+        <v>170788000.0</v>
+      </c>
+      <c r="C56">
+        <v>167484000.0</v>
+      </c>
+      <c r="D56">
         <v>169624000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>192525970.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>187385000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>184215000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>188067000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>187869831.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>190277000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>195972000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>204512000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>197765000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>209576000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>212699000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>219220000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>209931810.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>203417000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>193601000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>199269000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>191869040.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>200799000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>202459000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>189848000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>177340110.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>186418000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>174262000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>182750000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>114644444.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>177972235.0</v>
       </c>
     </row>
-    <row r="57" spans="1:28">
+    <row r="57" spans="1:30">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
+        <v>5990000.0</v>
+      </c>
+      <c r="C57">
+        <v>6202000.0</v>
+      </c>
+      <c r="D57">
         <v>7050000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>21408010.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>5448000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>7110000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>6903000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>9870085.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>9805000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>11136000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>9852000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>10908000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>10730000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>18915000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>24907000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>28660820.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>16776000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>15960000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>23682000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>18885190.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>21464000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>29179000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>20922000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>19145070.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>20622000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>17152000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>23262000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>29594243.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>29847141.0</v>
       </c>
     </row>
-    <row r="58" spans="1:28">
+    <row r="58" spans="1:30">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58">
+        <v>10607000.0</v>
+      </c>
+      <c r="C58">
+        <v>10824000.0</v>
+      </c>
+      <c r="D58">
         <v>11677000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>26164480.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>10470000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>12156000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>11934000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>15104014.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>14148000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>15557000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>14358000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>15450890.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>13628000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>21899000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>27604000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>31367920.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>19230000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>18426000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>26167000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>21358520.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>24175000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>31880000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>23628000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>21856110.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>22975000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>19505000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>29626000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>38053901.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>38811508.0</v>
       </c>
     </row>
-    <row r="59" spans="1:28">
+    <row r="59" spans="1:30">
       <c r="A59" t="s">
         <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
-    </row>
-    <row r="60" spans="1:28">
+      <c r="AC59"/>
+      <c r="AD59"/>
+    </row>
+    <row r="60" spans="1:30">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60">
+        <v>223234000.0</v>
+      </c>
+      <c r="C60">
+        <v>222280000.0</v>
+      </c>
+      <c r="D60">
         <v>220184000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>218305580.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>230186000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>225837000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>222862000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>220172903.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>223919000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>218989000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>220686000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>213519990.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>219505000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>214963000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>215066000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>202542200.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>208462000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>200171000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>198641000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>192908440.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>199446000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>194148000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>190532000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>179735470.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>188346000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>180219000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>176507000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>99770403.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>162779832.0</v>
       </c>
     </row>
-    <row r="61" spans="1:28">
+    <row r="61" spans="1:30">
       <c r="A61" t="s">
         <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
-    </row>
-    <row r="62" spans="1:28">
+      <c r="AC61"/>
+      <c r="AD61"/>
+    </row>
+    <row r="62" spans="1:30">
       <c r="A62" t="s">
         <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5858,815 +6082,815 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B2">
         <v>49566640.0</v>
       </c>
       <c r="C2">
         <v>68521520.0</v>
       </c>
       <c r="D2">
         <v>103484680.0</v>
       </c>
       <c r="E2">
         <v>129218390.0</v>
       </c>
       <c r="F2">
         <v>139766450.0</v>
       </c>
       <c r="G2">
         <v>113170800.0</v>
       </c>
       <c r="H2">
         <v>133272170.0</v>
       </c>
       <c r="I2">
         <v>131053090.0</v>
       </c>
       <c r="J2">
         <v>149486780.0</v>
       </c>
       <c r="K2">
         <v>97886780.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
         <v>34194000.0</v>
       </c>
       <c r="E5">
         <v>36694043.0</v>
       </c>
       <c r="F5">
         <v>39135574.0</v>
       </c>
       <c r="G5">
         <v>36395148.0</v>
       </c>
       <c r="H5">
         <v>46465223.0</v>
       </c>
       <c r="I5">
         <v>61931475.0</v>
       </c>
       <c r="J5">
         <v>34626461.0</v>
       </c>
       <c r="K5">
         <v>24515843.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>42950802.0</v>
       </c>
       <c r="F6">
         <v>47820284.0</v>
       </c>
       <c r="G6">
         <v>43398180.0</v>
       </c>
       <c r="H6">
         <v>46465223.0</v>
       </c>
       <c r="I6">
         <v>61931475.0</v>
       </c>
       <c r="J6">
         <v>34626461.0</v>
       </c>
       <c r="K6"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B9">
         <v>23821030.0</v>
       </c>
       <c r="C9">
         <v>37434970.0</v>
       </c>
       <c r="D9">
         <v>50427590.0</v>
       </c>
       <c r="E9">
         <v>50944150.0</v>
       </c>
       <c r="F9">
         <v>53870060.0</v>
       </c>
       <c r="G9">
         <v>52957790.0</v>
       </c>
       <c r="H9">
         <v>56748750.0</v>
       </c>
       <c r="I9">
         <v>56411950.0</v>
       </c>
       <c r="J9">
         <v>37120590.0</v>
       </c>
       <c r="K9">
         <v>29096640.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B10">
         <v>15390790.0</v>
       </c>
       <c r="C10">
         <v>26521920.0</v>
       </c>
       <c r="D10">
         <v>39582420.0</v>
       </c>
       <c r="E10">
         <v>39772810.0</v>
       </c>
       <c r="F10">
         <v>44832550.0</v>
       </c>
       <c r="G10">
         <v>40301030.0</v>
       </c>
       <c r="H10">
         <v>43774430.0</v>
       </c>
       <c r="I10">
         <v>58293300.0</v>
       </c>
       <c r="J10">
         <v>30033990.0</v>
       </c>
       <c r="K10">
         <v>21088100.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>9511000.0</v>
       </c>
       <c r="E11">
         <v>9690533.0</v>
       </c>
       <c r="F11">
         <v>11211067.0</v>
       </c>
       <c r="G11">
         <v>10112067.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B12">
         <v>1250100.0</v>
       </c>
       <c r="C12">
         <v>1634830.0</v>
       </c>
       <c r="D12">
         <v>2996490.0</v>
       </c>
       <c r="E12">
         <v>2376590.0</v>
       </c>
       <c r="F12">
         <v>2705690.0</v>
       </c>
       <c r="G12">
         <v>2773120.0</v>
       </c>
       <c r="H12">
         <v>274399.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B13">
         <v>55320.0</v>
       </c>
       <c r="C13">
         <v>96730.0</v>
       </c>
       <c r="D13">
         <v>58630.0</v>
       </c>
       <c r="E13">
         <v>28790.0</v>
       </c>
       <c r="F13">
         <v>33360.0</v>
       </c>
       <c r="G13">
         <v>77790.0</v>
       </c>
       <c r="H13">
         <v>274400.0</v>
       </c>
       <c r="I13">
         <v>1148470.0</v>
       </c>
       <c r="J13">
         <v>1270890.0</v>
       </c>
       <c r="K13">
         <v>1118820.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B15">
         <v>12348610.0</v>
       </c>
       <c r="C15">
         <v>20285260.0</v>
       </c>
       <c r="D15">
         <v>30070980.0</v>
       </c>
       <c r="E15">
         <v>30082280.0</v>
       </c>
       <c r="F15">
         <v>33621490.0</v>
       </c>
       <c r="G15">
         <v>30188960.0</v>
       </c>
       <c r="H15">
         <v>32950510.0</v>
       </c>
       <c r="I15">
         <v>47506690.0</v>
       </c>
       <c r="J15">
         <v>22630970.0</v>
       </c>
       <c r="K15">
         <v>15890540.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B16">
         <v>12348610.0</v>
       </c>
       <c r="C16">
         <v>20285260.0</v>
       </c>
       <c r="D16">
         <v>30071000.0</v>
       </c>
       <c r="E16">
         <v>30082281.0</v>
       </c>
       <c r="F16">
         <v>33621486.0</v>
       </c>
       <c r="G16">
         <v>30188963.0</v>
       </c>
       <c r="H16">
         <v>32950510.0</v>
       </c>
       <c r="I16">
         <v>47506690.0</v>
       </c>
       <c r="J16">
         <v>22630970.0</v>
       </c>
       <c r="K16">
         <v>15890540.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B17">
         <v>12348613.0</v>
       </c>
       <c r="C17">
         <v>20285263.0</v>
       </c>
       <c r="D17">
         <v>30070983.0</v>
       </c>
       <c r="E17">
         <v>30082281.0</v>
       </c>
       <c r="F17">
         <v>33621486.0</v>
       </c>
       <c r="G17">
         <v>30188963.0</v>
       </c>
       <c r="H17">
         <v>32950511.0</v>
       </c>
       <c r="I17">
         <v>47506694.0</v>
       </c>
       <c r="J17">
         <v>22630965.0</v>
       </c>
       <c r="K17">
         <v>15890536.0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B18">
         <v>1194774.0</v>
       </c>
       <c r="C18">
         <v>1538090.0</v>
       </c>
       <c r="D18">
         <v>2937864.0</v>
       </c>
       <c r="E18">
         <v>2347798.0</v>
       </c>
       <c r="F18">
         <v>2672337.0</v>
       </c>
       <c r="G18">
         <v>2695335.0</v>
       </c>
       <c r="H18">
         <v>-274399.0</v>
       </c>
       <c r="I18">
         <v>-1148469.0</v>
       </c>
       <c r="J18">
         <v>-1270890.0</v>
       </c>
       <c r="K18">
         <v>-1118821.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B21">
         <v>15446120.0</v>
       </c>
       <c r="C21">
         <v>26618650.0</v>
       </c>
       <c r="D21">
         <v>39641050.0</v>
       </c>
       <c r="E21">
         <v>39801610.0</v>
       </c>
       <c r="F21">
         <v>44865910.0</v>
       </c>
       <c r="G21">
         <v>40378820.0</v>
       </c>
       <c r="H21">
         <v>44048830.0</v>
       </c>
       <c r="I21">
         <v>59441770.0</v>
       </c>
       <c r="J21">
         <v>31304880.0</v>
       </c>
       <c r="K21">
         <v>22206910.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B25">
         <v>3853579.0</v>
       </c>
       <c r="C25">
         <v>3903799.0</v>
       </c>
       <c r="D25">
         <v>3207674.0</v>
       </c>
       <c r="E25">
         <v>3149198.0</v>
       </c>
       <c r="F25">
         <v>2954375.0</v>
       </c>
       <c r="G25">
         <v>3019361.0</v>
       </c>
       <c r="H25">
         <v>2416397.0</v>
       </c>
       <c r="I25">
         <v>2489705.0</v>
       </c>
       <c r="J25">
         <v>3321583.0</v>
       </c>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B28">
         <v>14944010.0</v>
       </c>
       <c r="C28">
         <v>16675410.0</v>
       </c>
       <c r="D28">
         <v>16233780.0</v>
       </c>
       <c r="E28">
         <v>14250100.0</v>
       </c>
       <c r="F28">
         <v>14734490.0</v>
       </c>
       <c r="G28">
         <v>16562640.0</v>
       </c>
       <c r="H28">
         <v>15067020.0</v>
       </c>
       <c r="I28">
         <v>13896520.0</v>
       </c>
       <c r="J28">
         <v>10166600.0</v>
       </c>
       <c r="K28">
         <v>8456320.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B29">
         <v>3042180.0</v>
       </c>
       <c r="C29">
         <v>6236650.0</v>
       </c>
       <c r="D29">
         <v>9511440.0</v>
       </c>
       <c r="E29">
         <v>9690530.0</v>
       </c>
       <c r="F29">
         <v>11211070.0</v>
       </c>
       <c r="G29">
         <v>10112070.0</v>
       </c>
       <c r="H29">
         <v>10823920.0</v>
       </c>
       <c r="I29">
         <v>10786610.0</v>
       </c>
       <c r="J29">
         <v>7403020.0</v>
       </c>
       <c r="K29">
         <v>5197560.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B30">
         <v>57941550.0</v>
       </c>
       <c r="C30">
         <v>79337840.0</v>
       </c>
       <c r="D30">
         <v>119718456.0</v>
       </c>
       <c r="E30">
         <v>143468492.0</v>
       </c>
       <c r="F30">
         <v>154500936.0</v>
       </c>
       <c r="G30">
         <v>129733445.0</v>
       </c>
       <c r="H30">
         <v>148339193.0</v>
       </c>
       <c r="I30">
         <v>144949608.0</v>
       </c>
       <c r="J30">
         <v>159653376.0</v>
       </c>
       <c r="K30">
         <v>106343098.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B32">
         <v>73387670.0</v>
       </c>
       <c r="C32">
         <v>105956490.0</v>
       </c>
       <c r="D32">
         <v>153912270.0</v>
       </c>
       <c r="E32">
         <v>180162540.0</v>
       </c>
       <c r="F32">
         <v>193636510.0</v>
       </c>
       <c r="G32">
         <v>166128590.0</v>
       </c>
       <c r="H32">
         <v>190020920.0</v>
       </c>
       <c r="I32">
         <v>187465040.0</v>
       </c>
@@ -6676,1908 +6900,2032 @@
       <c r="K32">
         <v>126983420.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA32"/>
+  <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
+        <v>77</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
+        <v>80</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
+        <v>86</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:27">
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B2">
+        <v>8596000.0</v>
+      </c>
+      <c r="C2">
+        <v>9791000.0</v>
+      </c>
+      <c r="D2">
         <v>10638000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>11644640.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>12547000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>12478000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>12896000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>17779000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>18189000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>13619000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>18809000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>15276680.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>16634000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>35024000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>36550000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>36554390.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>35790000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>28768000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>28105000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>29269450.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>33049000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>38503000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>38944000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>20533800.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>27806000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>30581000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>34250000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>38008509.0</v>
       </c>
     </row>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
-    </row>
-    <row r="4" spans="1:27">
+      <c r="AB3"/>
+      <c r="AC3"/>
+    </row>
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-    </row>
-    <row r="5" spans="1:27">
+      <c r="AB4"/>
+      <c r="AC4"/>
+    </row>
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
+      <c r="K5"/>
       <c r="L5"/>
       <c r="M5">
+        <v>5129000.0</v>
+      </c>
+      <c r="N5"/>
+      <c r="O5">
         <v>8056000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>16515000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5">
         <v>14357000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>15169000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>7436180.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>11161000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>14250000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>9763000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>12639877.0</v>
       </c>
     </row>
-    <row r="6" spans="1:27">
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-      <c r="L6">
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6">
         <v>6814000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>9811000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>16916000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>11774802.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>11016000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>11735000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>8426000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>9687284.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>8608000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>14357000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>15169000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>7436180.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>11949000.0</v>
       </c>
-      <c r="Y6"/>
-      <c r="Z6"/>
       <c r="AA6"/>
-    </row>
-    <row r="7" spans="1:27">
+      <c r="AB6"/>
+      <c r="AC6"/>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AB7"/>
+      <c r="AC7"/>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8"/>
+      <c r="AC8"/>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B9">
+        <v>3366000.0</v>
+      </c>
+      <c r="C9">
+        <v>4731000.0</v>
+      </c>
+      <c r="D9">
         <v>4508000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>3604030.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>7006000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>5653000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>7558000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>7396000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>9236000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>8742000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>12250000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>9692590.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>8142000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>12456000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>20137000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>14060150.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>12922000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>14118000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>9844000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>11719060.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>10412000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>15418000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>16321000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>9122790.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>13776000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>15230000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>14829000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>15902961.0</v>
       </c>
     </row>
-    <row r="10" spans="1:27">
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B10">
+        <v>1506000.0</v>
+      </c>
+      <c r="C10">
+        <v>3064000.0</v>
+      </c>
+      <c r="D10">
         <v>2869000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>1920790.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>5537000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>4391000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>3543000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>3796000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>6878000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>6362000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>9587000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>7596420.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>6093000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>8982000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>16910000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>10934810.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>10236000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>10885000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>7718000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>8963550.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>7854000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>13613000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>14403000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>6575030.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>11156000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>13481000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>9089000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>11943861.0</v>
       </c>
     </row>
-    <row r="11" spans="1:27">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11"/>
       <c r="M11">
+        <v>1305000.0</v>
+      </c>
+      <c r="N11"/>
+      <c r="O11">
         <v>2270000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>4385000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11"/>
+      <c r="AC11"/>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B12">
+        <v>1000.0</v>
+      </c>
+      <c r="C12">
+        <v>21000.0</v>
+      </c>
+      <c r="D12">
         <v>7000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>1250100.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>13000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>16000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>25000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>43000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>14000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>21000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>19000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>11628.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>21000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>19000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>6000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>12790.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>5000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>5000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>6000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>356.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>14000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>9000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>10000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>2773120.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>5000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>4000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>40000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>87342.0</v>
       </c>
     </row>
-    <row r="13" spans="1:27">
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>105</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>21000.0</v>
+      </c>
+      <c r="D13">
         <v>7000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>330.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>13000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>16000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>25000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>11630.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>21000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>19000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>6000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>12790.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>5000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>5000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>6000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>360.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>14000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>9000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>10000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>28790.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>5000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>4000.0</v>
       </c>
-      <c r="Z13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:27">
+      <c r="AB13"/>
+      <c r="AC13"/>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14"/>
+      <c r="AC14"/>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B15">
+        <v>1190000.0</v>
+      </c>
+      <c r="C15">
+        <v>2364000.0</v>
+      </c>
+      <c r="D15">
         <v>2409000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>1748610.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>4764000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>3147000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>2689000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>3070000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>5032000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>5118000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>7166000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>6290980.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>4543000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>6712000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>12525000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>7712280.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>8291000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>8346000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>5733000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>7095490.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>5299000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>10432000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>10796000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>5022960.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>8128000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>10540000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>6499000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>9242026.0</v>
       </c>
     </row>
-    <row r="16" spans="1:27">
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>108</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>2364000.0</v>
+      </c>
+      <c r="D16">
         <v>2409000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>1748610.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>4764000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>3147000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>2689000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>6291000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>6291000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>6712000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>12525000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>7712280.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>8291000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>8346000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>5733000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>7095490.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>5299000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>10432000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>10796000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>5022960.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>8128000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>10540000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>6499000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>9242000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:27">
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B17">
+        <v>1190000.0</v>
+      </c>
+      <c r="C17">
+        <v>2364000.0</v>
+      </c>
+      <c r="D17">
         <v>2409000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>1746000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>4764000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>3147000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>2689000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>3070000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>5032000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>5118000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>7166000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>6290983.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>4543000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>6712000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>12525000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>7712281.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>8291000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>8346000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>5733000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>7095486.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>5299000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>10432000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>10796000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>5022963.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>8128000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>10540000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>6499000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>9242026.0</v>
       </c>
     </row>
-    <row r="18" spans="1:27">
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B18">
+        <v>-1000.0</v>
+      </c>
+      <c r="C18">
+        <v>-21000.0</v>
+      </c>
+      <c r="D18">
         <v>-7000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>0.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-13000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-16000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-25000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-43000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-14000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-21000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-19000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>2984864.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-21000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-19000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-6000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>2363798.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-5000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-5000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-6000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>2705337.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-14000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-9000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-10000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>2744335.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-5000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-4000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-40000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-87342.0</v>
       </c>
     </row>
-    <row r="19" spans="1:27">
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19"/>
+      <c r="AC19"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20"/>
+      <c r="AC20"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B21">
+        <v>489000.0</v>
+      </c>
+      <c r="C21">
+        <v>3085000.0</v>
+      </c>
+      <c r="D21">
         <v>2876000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>1921120.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>5550000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>4407000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>3568000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>2121000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>5442000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>5081000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>8256000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>7608050.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>6114000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>9001000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>16916000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>10947610.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>10241000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>10890000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>7724000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>8963910.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>7868000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>13622000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>14413000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>6603820.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>11161000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>13485000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>8905000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>11734792.0</v>
       </c>
     </row>
-    <row r="22" spans="1:27">
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22"/>
+      <c r="AC22"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23"/>
+      <c r="AC23"/>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24"/>
+      <c r="AC24"/>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B25">
+        <v>696000.0</v>
+      </c>
+      <c r="C25">
+        <v>816000.0</v>
+      </c>
+      <c r="D25">
         <v>738000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1255579.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1024000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>637000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>937000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1574799.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>674000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>907000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>748000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>956674.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>700000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>810000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>741000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>827198.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>775000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>845000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>702000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>723375.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>740000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>735000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>756000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>832361.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>788000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25"/>
+      <c r="AC25"/>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26"/>
+      <c r="AC26"/>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27"/>
+      <c r="AC27"/>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B28">
+        <v>2877000.0</v>
+      </c>
+      <c r="C28">
+        <v>2675000.0</v>
+      </c>
+      <c r="D28">
         <v>3178000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>5001010.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2715000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>2693000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4534000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>5275000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>3794000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>3661000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>3994000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>4563780.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3649000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>4400000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>3622000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>3970100.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>3480000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>3415000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>3385000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>4210490.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>3330000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>3857000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>3336000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>3066640.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>4066000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>3507000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>5924000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>4168169.0</v>
       </c>
     </row>
-    <row r="29" spans="1:27">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B29">
+        <v>316000.0</v>
+      </c>
+      <c r="C29">
+        <v>700000.0</v>
+      </c>
+      <c r="D29">
         <v>460000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>172180.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>773000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1244000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>854000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>726000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1846000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1244000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>2421000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1305440.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1550000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>2270000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>4385000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>3222530.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1945000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>2539000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1985000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1868070.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>2555000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>3181000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>3607000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1552070.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>3028000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>2941000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>2590000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>2701835.0</v>
       </c>
     </row>
-    <row r="30" spans="1:27">
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B30">
+        <v>11473000.0</v>
+      </c>
+      <c r="C30">
+        <v>11437000.0</v>
+      </c>
+      <c r="D30">
         <v>12270000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>13327550.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>14003000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>15171000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>17430000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>23054000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>21983000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>17280000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>22803000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>19840456.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>20283000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>39424000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>40172000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>40524492.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>39270000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>32183000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>31490000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>33479936.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>36379000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>42360000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>42280000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>23600445.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>31872000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>34088000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>40174000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>42176678.0</v>
       </c>
     </row>
-    <row r="31" spans="1:27">
+    <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31"/>
+      <c r="AC31"/>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B32">
+        <v>11962000.0</v>
+      </c>
+      <c r="C32">
+        <v>14522000.0</v>
+      </c>
+      <c r="D32">
         <v>15146000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>15248670.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>19553000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>18131000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>20454000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>25175000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>27425000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>22361000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>31059000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>24969270.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>24776000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>47480000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>56687000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>50614540.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>48712000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>42886000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>37949000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>40988510.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>43461000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>53921000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>55265000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>29656590.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>41582000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>45811000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>49079000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>53911470.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
@@ -8616,855 +8964,855 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B2">
         <v>131223640.0</v>
       </c>
       <c r="C2">
         <v>23139099.0</v>
       </c>
       <c r="D2">
         <v>19971509.0</v>
       </c>
       <c r="E2">
         <v>27158882.0</v>
       </c>
       <c r="F2">
         <v>32288720.0</v>
       </c>
       <c r="G2">
         <v>28290444.0</v>
       </c>
       <c r="H2">
         <v>22310920.0</v>
       </c>
       <c r="I2">
         <v>8022036.0</v>
       </c>
       <c r="J2">
         <v>3025088.0</v>
       </c>
       <c r="K2"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B3">
         <v>796900</v>
       </c>
       <c r="C3">
         <v>991670</v>
       </c>
       <c r="D3">
         <v>9518000</v>
       </c>
       <c r="E3">
         <v>4261509</v>
       </c>
       <c r="F3">
         <v>1307758</v>
       </c>
       <c r="G3">
         <v>3944340</v>
       </c>
       <c r="H3">
         <v>1093210</v>
       </c>
       <c r="I3">
         <v>2218080</v>
       </c>
       <c r="J3">
         <v>7013310</v>
       </c>
       <c r="K3">
         <v>1461710</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B6">
         <v>17725090.0</v>
       </c>
       <c r="C6">
         <v>-13983970.0</v>
       </c>
       <c r="D6">
         <v>3167000.0</v>
       </c>
       <c r="E6">
         <v>-7187373.0</v>
       </c>
       <c r="F6">
         <v>-5129838.0</v>
       </c>
       <c r="G6">
         <v>3998276.0</v>
       </c>
       <c r="H6">
         <v>5979520.0</v>
       </c>
       <c r="I6">
         <v>14288880.0</v>
       </c>
       <c r="J6">
         <v>4996950.0</v>
       </c>
       <c r="K6">
         <v>-751690.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B7">
         <v>22206830.0</v>
       </c>
       <c r="C7">
         <v>5614720.0</v>
       </c>
       <c r="D7">
         <v>2297840.0</v>
       </c>
       <c r="E7">
         <v>-11022290.0</v>
       </c>
       <c r="F7">
         <v>-14860700.0</v>
       </c>
       <c r="G7">
         <v>2734070.0</v>
       </c>
       <c r="H7">
         <v>-19676100.0</v>
       </c>
       <c r="I7">
         <v>-22743620.0</v>
       </c>
       <c r="J7">
         <v>-13777790.0</v>
       </c>
       <c r="K7">
         <v>-6795740.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9">
         <v>27599000.0</v>
       </c>
       <c r="E9">
         <v>-7869149.0</v>
       </c>
       <c r="F9">
         <v>-3745426.0</v>
       </c>
       <c r="G9">
         <v>17436992.0</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B10">
         <v>6980804.0</v>
       </c>
       <c r="C10">
         <v>13669860.0</v>
       </c>
       <c r="D10">
         <v>101000.0</v>
       </c>
       <c r="E10">
         <v>-3173039.0</v>
       </c>
       <c r="F10">
         <v>633420.0</v>
       </c>
       <c r="G10">
         <v>-900081.0</v>
       </c>
       <c r="H10">
         <v>-5294155.0</v>
       </c>
       <c r="I10">
         <v>4904936.0</v>
       </c>
       <c r="J10">
         <v>-12991244.0</v>
       </c>
       <c r="K10">
         <v>2064993.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>-15630000.0</v>
       </c>
       <c r="E11">
         <v>10072783.0</v>
       </c>
       <c r="F11">
         <v>179630.0</v>
       </c>
       <c r="G11">
         <v>-6240843.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>-2679000.0</v>
       </c>
       <c r="E12">
         <v>-2283936.0</v>
       </c>
       <c r="F12">
         <v>-3117563.0</v>
       </c>
       <c r="G12">
         <v>-276670.0</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>-1000.0</v>
       </c>
       <c r="E13">
         <v>-1000.0</v>
       </c>
       <c r="F13">
         <v>-1000.0</v>
       </c>
       <c r="G13">
         <v>-1000.0</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B14">
         <v>3498350.0</v>
       </c>
       <c r="C14">
         <v>3834990.0</v>
       </c>
       <c r="D14">
         <v>3060000.0</v>
       </c>
       <c r="E14">
         <v>3149198.0</v>
       </c>
       <c r="F14">
         <v>2954375.0</v>
       </c>
       <c r="G14">
         <v>3019361.0</v>
       </c>
       <c r="H14">
         <v>2416400.0</v>
       </c>
       <c r="I14">
         <v>2224790.0</v>
       </c>
       <c r="J14">
         <v>2530910.0</v>
       </c>
       <c r="K14">
         <v>1542400.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B15">
         <v>13593820.0</v>
       </c>
       <c r="C15">
         <v>13632350.0</v>
       </c>
       <c r="D15">
         <v>20449000.0</v>
       </c>
       <c r="E15">
         <v>20448522.0</v>
       </c>
       <c r="F15">
         <v>20448522.0</v>
       </c>
       <c r="G15">
         <v>20448522.0</v>
       </c>
       <c r="H15">
         <v>10520000.0</v>
       </c>
       <c r="I15">
         <v>6000000.0</v>
       </c>
       <c r="J15">
         <v>3000000.0</v>
       </c>
       <c r="K15">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B16">
         <v>148948728.0</v>
       </c>
       <c r="C16">
         <v>9155133.0</v>
       </c>
       <c r="D16">
         <v>23139099.0</v>
       </c>
       <c r="E16">
         <v>19971509.0</v>
       </c>
       <c r="F16">
         <v>27158882.0</v>
       </c>
       <c r="G16">
         <v>32288720.0</v>
       </c>
       <c r="H16">
         <v>28290444.0</v>
       </c>
       <c r="I16">
         <v>22310920.0</v>
       </c>
       <c r="J16">
         <v>8022036.0</v>
       </c>
       <c r="K16">
         <v>3025088.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B18">
         <v>39770150.0</v>
       </c>
       <c r="C18">
         <v>31990083.0</v>
       </c>
       <c r="D18">
         <v>34375347.0</v>
       </c>
       <c r="E18">
         <v>25716629.0</v>
       </c>
       <c r="F18">
         <v>29218164.0</v>
       </c>
       <c r="G18">
         <v>41156882.0</v>
       </c>
       <c r="H18">
         <v>25166392.0</v>
       </c>
       <c r="I18">
         <v>23864470.0</v>
       </c>
       <c r="J18">
         <v>12217928.0</v>
       </c>
       <c r="K18"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B19">
         <v>-7591000.0</v>
       </c>
       <c r="C19">
         <v>-31974487.0</v>
       </c>
       <c r="D19">
         <v>-27127000.0</v>
       </c>
       <c r="E19">
         <v>-22705000.0</v>
       </c>
       <c r="F19">
         <v>-22705000.0</v>
       </c>
       <c r="G19">
         <v>-22705000.0</v>
       </c>
       <c r="H19">
         <v>-3904679.0</v>
       </c>
       <c r="I19">
         <v>4917465.0</v>
       </c>
       <c r="J19">
         <v>-6897556.0</v>
       </c>
       <c r="K19">
         <v>-7624045.0</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>455.0</v>
       </c>
       <c r="G20">
         <v>72251455.0</v>
       </c>
       <c r="H20">
         <v>1.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B21">
         <v>-380591.0</v>
       </c>
       <c r="C21">
         <v>-720706.0</v>
       </c>
       <c r="D21">
         <v>454000.0</v>
       </c>
       <c r="E21">
         <v>-111138.0</v>
       </c>
       <c r="F21">
         <v>-57844.0</v>
       </c>
       <c r="G21">
         <v>-11716702.0</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B22">
         <v>15390790.0</v>
       </c>
       <c r="C22">
         <v>26521920.0</v>
       </c>
       <c r="D22">
         <v>30070983.0</v>
       </c>
       <c r="E22">
         <v>30082000.0</v>
       </c>
       <c r="F22">
         <v>33616000.0</v>
       </c>
       <c r="G22">
         <v>30189000.0</v>
       </c>
       <c r="H22">
         <v>43774430.0</v>
       </c>
       <c r="I22">
         <v>58293300.0</v>
       </c>
       <c r="J22">
         <v>30033990.0</v>
       </c>
       <c r="K22">
         <v>21088100.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B23">
         <v>-46250.0</v>
       </c>
       <c r="C23">
         <v>-87940.0</v>
       </c>
       <c r="D23">
         <v>-59000.0</v>
       </c>
       <c r="E23">
         <v>-28790.0</v>
       </c>
       <c r="F23">
         <v>-33356.0</v>
       </c>
       <c r="G23">
         <v>-3978116.0</v>
       </c>
       <c r="H23">
         <v>-10794400.0</v>
       </c>
       <c r="I23">
         <v>-8462030.0</v>
       </c>
       <c r="J23">
         <v>-8039900.0</v>
       </c>
       <c r="K23">
         <v>-8970270.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B24">
         <v>-6142000.0</v>
       </c>
       <c r="C24">
         <v>-30982810.0</v>
       </c>
       <c r="D24">
         <v>17551000.0</v>
       </c>
       <c r="E24">
         <v>10129366.0</v>
       </c>
       <c r="F24">
         <v>-13971797.0</v>
       </c>
       <c r="G24">
         <v>-73216299.0</v>
       </c>
       <c r="H24">
         <v>-2811470.0</v>
       </c>
       <c r="I24">
         <v>7135550.0</v>
       </c>
       <c r="J24">
         <v>115750.0</v>
       </c>
       <c r="K24">
         <v>-6162340.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B25">
         <v>-1203850.0</v>
       </c>
       <c r="C25">
         <v>-1547126.0</v>
       </c>
       <c r="D25">
         <v>-2948772.0</v>
       </c>
       <c r="E25">
         <v>-2347798.0</v>
       </c>
       <c r="F25">
         <v>-2672337.0</v>
       </c>
       <c r="G25">
         <v>-821835.0</v>
       </c>
       <c r="H25">
         <v>53610.0</v>
       </c>
       <c r="I25">
         <v>1126430.0</v>
       </c>
       <c r="J25">
         <v>1256373.0</v>
       </c>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B26">
         <v>-589210.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>72251460.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B28">
         <v>-15062760.0</v>
       </c>
       <c r="C28">
         <v>-14946860.0</v>
       </c>
       <c r="D28">
         <v>-20054000.0</v>
       </c>
       <c r="E28">
         <v>-20588450.0</v>
       </c>
       <c r="F28">
         <v>-20539722.0</v>
       </c>
       <c r="G28">
         <v>36108115.0</v>
       </c>
       <c r="H28">
         <v>-16334550.0</v>
       </c>
       <c r="I28">
         <v>-16685690.0</v>
       </c>
       <c r="J28">
         <v>-7411910.0</v>
       </c>
       <c r="K28">
         <v>-10861190.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B29">
         <v>40567050.0</v>
       </c>
       <c r="C29">
         <v>32981760.0</v>
       </c>
       <c r="D29">
         <v>42521000.0</v>
       </c>
       <c r="E29">
         <v>29978138.0</v>
       </c>
       <c r="F29">
         <v>30525922.0</v>
       </c>
       <c r="G29">
         <v>45101222.0</v>
       </c>
       <c r="H29">
         <v>26259600.0</v>
       </c>
       <c r="I29">
         <v>26082550.0</v>
       </c>
       <c r="J29">
         <v>19231240.0</v>
       </c>
       <c r="K29">
         <v>17720270.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B30">
         <v>-6938900.0</v>
       </c>
       <c r="C30">
         <v>-31974490.0</v>
       </c>
       <c r="D30">
         <v>-19672000.0</v>
       </c>
       <c r="E30">
         <v>-16819543.0</v>
       </c>
       <c r="F30">
         <v>-15016355.0</v>
       </c>
       <c r="G30">
         <v>-77156039.0</v>
       </c>
       <c r="H30">
         <v>-3904680.0</v>
       </c>
       <c r="I30">
         <v>4917470.0</v>
       </c>
@@ -9474,1966 +9822,2098 @@
       <c r="K30">
         <v>-7624050.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA30"/>
+  <dimension ref="A1:AC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
+        <v>77</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
+        <v>80</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
+        <v>86</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:27">
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B2">
+        <v>138744000.0</v>
+      </c>
+      <c r="C2">
+        <v>131274000.0</v>
+      </c>
+      <c r="D2">
         <v>148948728.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>5813000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>12591000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>12423000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>9155000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>19007000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>17242000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>25043000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>23139000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>23185000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>10625000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>15262000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>19971509.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>34982000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>12313000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>29123000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>27158882.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>29937000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>23349000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>13217000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>32289000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>17491000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>11062000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>23519000.0</v>
       </c>
-      <c r="Z2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:27">
+      <c r="AB2"/>
+      <c r="AC2"/>
+    </row>
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
+        <v>2016000</v>
+      </c>
+      <c r="D3">
         <v>11031000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>796900</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>8462000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>7945000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>259000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>10045000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>5829000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>74000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>7782000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>7782000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1423000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>213000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>4261510</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>4199000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>4144000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>3843000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1307760</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>930000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>938000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>946000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>3944340</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>3910000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>3681000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>837000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>195296</v>
       </c>
     </row>
-    <row r="4" spans="1:27">
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-    </row>
-    <row r="5" spans="1:27">
+      <c r="AB4"/>
+      <c r="AC4"/>
+    </row>
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
-    </row>
-    <row r="6" spans="1:27">
+      <c r="AB5"/>
+      <c r="AC5"/>
+    </row>
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B6">
+        <v>-1017000.0</v>
+      </c>
+      <c r="C6">
+        <v>-10205000.0</v>
+      </c>
+      <c r="D6">
         <v>-17675000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>17725090.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-3342000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>3436000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>3268000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>60907605.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>1549000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-7829000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>1925000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-46000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-46000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-4637000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-4710000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-7187370.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>7823000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-14846000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>1964000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-5129840.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-2352000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-8940000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-19072000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>3998280.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-10799000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-17228000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-4765000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>3201267.0</v>
       </c>
     </row>
-    <row r="7" spans="1:27">
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B7">
+        <v>-4098000.0</v>
+      </c>
+      <c r="C7">
+        <v>2180000.0</v>
+      </c>
+      <c r="D7">
         <v>1023000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>22206830.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>3720000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>5966000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>2235000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>9212837.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-5902000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>13535000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-3645000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>2297840.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1842000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-21208000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-16294000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-11022290.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-12333000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-16499000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>3803000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-14860700.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-9603000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-9596000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-19285000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>2734070.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-9717000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-5926000.0</v>
       </c>
-      <c r="Z7"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:27">
+      <c r="AB7"/>
+      <c r="AC7"/>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8"/>
+      <c r="AC8"/>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>-1018000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-1018000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>6902000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-6325000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9"/>
+      <c r="AC9"/>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B10">
+        <v>1021000.0</v>
+      </c>
+      <c r="C10">
+        <v>649000.0</v>
+      </c>
+      <c r="D10">
         <v>-915000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>323804.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>3295000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>2109000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>1253000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>5652860.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>5643000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-2330000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>4704000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1350000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>1350000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-5086000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-1351000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-2800039.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>9193000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-3264000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-6302000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-2136580.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>49000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-2680000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>5401000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>1680919.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>381000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-189000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-2773000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-404117.0</v>
       </c>
     </row>
-    <row r="11" spans="1:27">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>1480000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-3095000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-5925000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11"/>
+      <c r="AC11"/>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-391000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-391000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-1633000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1088000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12"/>
+      <c r="AC12"/>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...4 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
         <v>1000.0</v>
       </c>
       <c r="N13">
+        <v>1000.0</v>
+      </c>
+      <c r="O13">
+        <v>1000.0</v>
+      </c>
+      <c r="P13">
         <v>-2000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13"/>
+      <c r="AC13"/>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B14">
+        <v>696000.0</v>
+      </c>
+      <c r="C14">
+        <v>1326000.0</v>
+      </c>
+      <c r="D14">
         <v>697000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>3498350.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>2416000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>1574000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>937000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1574799.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>674000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>907000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>748000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>809000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>809000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>810000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>741000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>3149200.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>2322000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>1547000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>702000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>2954380.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>2231000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>1491000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>756000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>3019360.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>2187000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>1399000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>634000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>608674.0</v>
       </c>
     </row>
-    <row r="15" spans="1:27">
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B15">
+        <v>0.0</v>
+      </c>
+      <c r="C15">
         <v>13594000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
+        <v>13594000.0</v>
+      </c>
+      <c r="E15">
         <v>13593820.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>0.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>0.0</v>
       </c>
-      <c r="F15"/>
-      <c r="G15">
+      <c r="H15"/>
+      <c r="I15">
         <v>6816348.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>0.0</v>
       </c>
-      <c r="I15"/>
-[...1 lines deleted...]
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>13633000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>13633000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>6816000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>20448520.0</v>
       </c>
       <c r="P15">
         <v>6816000.0</v>
       </c>
       <c r="Q15">
+        <v>20448520.0</v>
+      </c>
+      <c r="R15">
         <v>6816000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
+        <v>6816000.0</v>
+      </c>
+      <c r="T15">
         <v>0.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>20448520.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>6816000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>6816000.0</v>
       </c>
-      <c r="V15"/>
-      <c r="W15">
+      <c r="X15"/>
+      <c r="Y15">
         <v>20448520.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>6816000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>6816000.0</v>
       </c>
-      <c r="Z15"/>
-      <c r="AA15">
+      <c r="AB15"/>
+      <c r="AC15">
         <v>0.0</v>
       </c>
     </row>
-    <row r="16" spans="1:27">
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B16">
+        <v>137720000.0</v>
+      </c>
+      <c r="C16">
+        <v>138744000.0</v>
+      </c>
+      <c r="D16">
         <v>131274000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>148948728.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>5813000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>12591000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>12423000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>131223640.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>19007000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>17242000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>25043000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>23139099.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>23185000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>10625000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>15262000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>19971509.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>34982000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>12313000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>29123000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>27158882.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>29937000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>23349000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>13217000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>32288720.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>17491000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>11062000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>23519000.0</v>
       </c>
-      <c r="AA16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:27">
+      <c r="AC16"/>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17"/>
+      <c r="AC17"/>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B18">
+        <v>-1794000.0</v>
+      </c>
+      <c r="C18">
+        <v>13196000.0</v>
+      </c>
+      <c r="D18">
         <v>-7712000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>32796150.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>1822000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-674000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>5826000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>23264724.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-12014000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>11924000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>3845000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>2112347.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>28537000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>3188000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>751000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>13061629.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>14246000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-9132000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>7541000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>3251164.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>8872000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>22648000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-5553000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>20317882.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>6767000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18"/>
+      <c r="AC18"/>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B19">
+        <v>1001000.0</v>
+      </c>
+      <c r="C19">
+        <v>7665000.0</v>
+      </c>
+      <c r="D19">
         <v>4235000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>2551000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-8692000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-6271000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-2573000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>56382000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>3817000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-19793000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-1923000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-14423000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-14423000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-1050000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-9354000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-14652543.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>8388000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-1144000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-9411000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>7277645.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-2254000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-5602000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-14438000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>10082961.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-572000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-10655000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-76012000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-120191.0</v>
       </c>
     </row>
-    <row r="20" spans="1:27">
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
-[...4 lines deleted...]
-      </c>
+      <c r="H20"/>
+      <c r="I20"/>
       <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
       <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="M20">
-[...1 lines deleted...]
-      </c>
+      <c r="M20"/>
       <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20"/>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20"/>
+      <c r="AC20"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
+        <v>0.0</v>
+      </c>
+      <c r="D21">
+        <v>0.0</v>
+      </c>
+      <c r="E21">
         <v>409.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-1000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-563000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>183000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-1509706.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>64000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>64000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>486000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-21000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21"/>
+      <c r="AC21"/>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B22">
+        <v>1190000.0</v>
+      </c>
+      <c r="C22">
+        <v>5933000.0</v>
+      </c>
+      <c r="D22">
         <v>2869000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>15390790.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>13470000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>7934000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>3543000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>3070000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>5032000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>5118000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>7166000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>6290983.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>4543000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>6712000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>12525000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>39772810.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>28838000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>18602000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>7718000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>44832550.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>35869000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>28016000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>14403000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>40301030.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>33726000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>22570000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>6499000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>9242026.0</v>
       </c>
     </row>
-    <row r="23" spans="1:27">
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>145</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>-18000.0</v>
+      </c>
+      <c r="D23">
         <v>-7000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-46250.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-86000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-66000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-37000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>-12000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-12000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-20000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-6000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-27720.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-16000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-11000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-6000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-33360.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-27000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-19000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-10000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-3978120.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-2068000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-2066000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-2051000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-274400.0</v>
       </c>
     </row>
-    <row r="24" spans="1:27">
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>146</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>-1280000.0</v>
+      </c>
+      <c r="D24">
         <v>4482000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-6142000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-9074000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-899000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-2314000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>26022000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>26022000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>874000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>4118000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-12558030.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>2032000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-6411000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-5568000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-13708600.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-21364000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-19102000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-13492000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-73211700.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-83329000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-82986000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-75175000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-2811470.0</v>
       </c>
     </row>
-    <row r="25" spans="1:27">
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B25">
+        <v>-54000.0</v>
+      </c>
+      <c r="C25">
+        <v>-125000.0</v>
+      </c>
+      <c r="D25">
         <v>-240000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-391850.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-236000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-297000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-279000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-242126.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-306000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-362000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-637000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-986772.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-824000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-594000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-544000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-533798.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-589000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-613000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-612000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-842337.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-515000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-887000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-428000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>931165.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-1451000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25"/>
+      <c r="AC25"/>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B26">
+        <v>-165000.0</v>
+      </c>
+      <c r="C26">
         <v>-431000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
+        <v>-431000.0</v>
+      </c>
+      <c r="E26">
         <v>-589210.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-587000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-172000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>0.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
-[...4 lines deleted...]
-      </c>
+      <c r="K26"/>
+      <c r="L26"/>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26">
         <v>0.0</v>
       </c>
       <c r="S26">
         <v>0.0</v>
       </c>
       <c r="T26">
         <v>0.0</v>
       </c>
-      <c r="U26"/>
-[...1 lines deleted...]
-      <c r="W26">
+      <c r="U26">
+        <v>0.0</v>
+      </c>
+      <c r="V26">
+        <v>0.0</v>
+      </c>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26">
         <v>72251460.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>72251000.0</v>
       </c>
       <c r="Z26">
         <v>72251000.0</v>
       </c>
-      <c r="AA26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:27">
+      <c r="AA26">
+        <v>72251000.0</v>
+      </c>
+      <c r="AB26">
+        <v>72251000.0</v>
+      </c>
+      <c r="AC26"/>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27"/>
+      <c r="AC27"/>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>150</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>-14376000.0</v>
+      </c>
+      <c r="D28">
         <v>-14346000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-15062760.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-1245000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-817000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-259000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>-13581000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-13581000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-6350000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-27000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-20588450.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-6832000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-6844000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-14000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-20539720.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-6885000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-6862000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-23000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>36108120.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>51693000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>51695000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>63026000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-16334550.0</v>
       </c>
     </row>
-    <row r="29" spans="1:27">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B29">
+        <v>-3666000.0</v>
+      </c>
+      <c r="C29">
+        <v>7500000.0</v>
+      </c>
+      <c r="D29">
         <v>3319000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>40567050.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>15436000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>13097000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>6085000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>16789405.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-1969000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>17753000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>3919000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>8522000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>8522000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>4611000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>751000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>29978140.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>16854000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>2553000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>11384000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>30525920.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>26897000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>18033000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-4607000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>45101220.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>24749000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>17753000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>8221000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>1837750.0</v>
       </c>
     </row>
-    <row r="30" spans="1:27">
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>152</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>-3296000.0</v>
+      </c>
+      <c r="D30">
         <v>-6549000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-6938900.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-17536000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-8844000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-2573000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
         <v>4533000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>4533000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-2899000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-5449000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-16819540.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-2167000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-10555000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-9411000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-15016360.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-22294000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-20040000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-14438000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-77156040.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-87239000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-86667000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-76012000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-3904680.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>