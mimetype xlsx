--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -241,50 +241,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1034,85 +1037,89 @@
       <c r="K5">
         <v>3827000.0</v>
       </c>
       <c r="L5"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
         <v>17</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>5941000.0</v>
+      </c>
       <c r="C7">
         <v>7544000.0</v>
       </c>
       <c r="D7">
         <v>7377727.0</v>
       </c>
       <c r="E7">
         <v>3561264.0</v>
       </c>
       <c r="F7">
         <v>3653282.0</v>
       </c>
       <c r="G7">
         <v>1754372.0</v>
       </c>
       <c r="H7">
         <v>3516529.0</v>
       </c>
       <c r="I7">
         <v>3047000.0</v>
       </c>
       <c r="J7">
         <v>3225000.0</v>
       </c>
       <c r="K7">
         <v>318000.0</v>
       </c>
       <c r="L7"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
         <v>18</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>136150000.0</v>
+      </c>
       <c r="C8">
         <v>129284000.0</v>
       </c>
       <c r="D8">
         <v>122529933.0</v>
       </c>
       <c r="E8">
         <v>116585280.0</v>
       </c>
       <c r="F8">
         <v>113083638.0</v>
       </c>
       <c r="G8">
         <v>111950679.0</v>
       </c>
       <c r="H8">
         <v>111950679.0</v>
       </c>
       <c r="I8">
         <v>1000000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
@@ -1504,51 +1511,53 @@
         <v>608602308.0</v>
       </c>
       <c r="G23">
         <v>454741142.0</v>
       </c>
       <c r="H23">
         <v>344639949.0</v>
       </c>
       <c r="I23">
         <v>152354000.0</v>
       </c>
       <c r="J23">
         <v>105349000.0</v>
       </c>
       <c r="K23">
         <v>37721000.0</v>
       </c>
       <c r="L23">
         <v>25066000.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
         <v>34</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>10616000.0</v>
+      </c>
       <c r="C24">
         <v>11717000.0</v>
       </c>
       <c r="D24">
         <v>12816654.0</v>
       </c>
       <c r="E24">
         <v>13916658.0</v>
       </c>
       <c r="F24">
         <v>15016662.0</v>
       </c>
       <c r="G24">
         <v>17202728.0</v>
       </c>
       <c r="H24">
         <v>18128267.0</v>
       </c>
       <c r="I24">
         <v>4328000.0</v>
       </c>
       <c r="J24">
         <v>5101000.0</v>
       </c>
       <c r="K24">
@@ -1624,51 +1633,53 @@
         <v>-86577937.0</v>
       </c>
       <c r="G28">
         <v>-52196638.0</v>
       </c>
       <c r="H28">
         <v>-15935046.0</v>
       </c>
       <c r="I28">
         <v>-4241000.0</v>
       </c>
       <c r="J28">
         <v>4924000.0</v>
       </c>
       <c r="K28">
         <v>2276000.0</v>
       </c>
       <c r="L28">
         <v>1574000.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
         <v>39</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1047671000.0</v>
+      </c>
       <c r="C29">
         <v>922107000.0</v>
       </c>
       <c r="D29">
         <v>765874077.0</v>
       </c>
       <c r="E29">
         <v>601781693.0</v>
       </c>
       <c r="F29">
         <v>447154999.0</v>
       </c>
       <c r="G29">
         <v>305364200.0</v>
       </c>
       <c r="H29">
         <v>214719586.0</v>
       </c>
       <c r="I29">
         <v>74962000.0</v>
       </c>
       <c r="J29">
         <v>46415000.0</v>
       </c>
       <c r="K29"/>
@@ -1718,51 +1729,53 @@
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>586713000.0</v>
       </c>
       <c r="F31">
         <v>431038333.0</v>
       </c>
       <c r="G31">
         <v>286745538.0</v>
       </c>
       <c r="H31">
         <v>195589996.0</v>
       </c>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
     </row>
     <row r="32" spans="1:12">
       <c r="A32" t="s">
         <v>42</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>494056000.0</v>
+      </c>
       <c r="C32">
         <v>444732000.0</v>
       </c>
       <c r="D32">
         <v>323720691.0</v>
       </c>
       <c r="E32">
         <v>321647877.0</v>
       </c>
       <c r="F32">
         <v>279031507.0</v>
       </c>
       <c r="G32">
         <v>216723647.0</v>
       </c>
       <c r="H32">
         <v>153022657.0</v>
       </c>
       <c r="I32">
         <v>40815000.0</v>
       </c>
       <c r="J32">
         <v>23574000.0</v>
       </c>
       <c r="K32"/>
@@ -2082,51 +2095,53 @@
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
     </row>
     <row r="44" spans="1:12">
       <c r="A44" t="s">
         <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
     </row>
     <row r="45" spans="1:12">
       <c r="A45" t="s">
         <v>55</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>531269000.0</v>
+      </c>
       <c r="C45">
         <v>485780000.0</v>
       </c>
       <c r="D45">
         <v>481705839.0</v>
       </c>
       <c r="E45">
         <v>313336485.0</v>
       </c>
       <c r="F45">
         <v>194708310.0</v>
       </c>
       <c r="G45">
         <v>105758110.0</v>
       </c>
       <c r="H45">
         <v>77476758.0</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
     </row>
     <row r="46" spans="1:12">
       <c r="A46" t="s">
@@ -2226,51 +2241,53 @@
       </c>
       <c r="L48">
         <v>13988000.0</v>
       </c>
     </row>
     <row r="49" spans="1:12">
       <c r="A49" t="s">
         <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
     </row>
     <row r="50" spans="1:12">
       <c r="A50" t="s">
         <v>60</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>34378000.0</v>
+      </c>
       <c r="C50">
         <v>1100000.0</v>
       </c>
       <c r="D50">
         <v>1672745.0</v>
       </c>
       <c r="E50">
         <v>1100004.0</v>
       </c>
       <c r="F50">
         <v>1100004.0</v>
       </c>
       <c r="G50">
         <v>1415934.0</v>
       </c>
       <c r="H50">
         <v>1001323.0</v>
       </c>
       <c r="I50">
         <v>768000.0</v>
       </c>
       <c r="J50">
         <v>816000.0</v>
       </c>
       <c r="K50">
@@ -2641,3910 +2658,4056 @@
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC62"/>
+  <dimension ref="A1:AD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
+        <v>82</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
+        <v>85</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
+        <v>88</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2">
+        <v>125410000.0</v>
+      </c>
+      <c r="C2">
         <v>61209000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>87860000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>109359000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>100055000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>85710000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>86751000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>111833000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>79521000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>45505676.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>79667000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>105852000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>54997000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>52583502.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>104419000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>69190000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>61729000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>15695971.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>40432000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>74387000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>53036000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>17033576.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>27863000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>28715000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>47846000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>10781915.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>94801000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>39888000.0</v>
       </c>
-      <c r="AC2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:29">
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5">
+        <v>-4669000.0</v>
+      </c>
+      <c r="C5">
         <v>-2856000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>2967000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>6027000.0</v>
       </c>
-      <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5">
         <v>10549999.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>8855000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>7360287.0</v>
       </c>
-      <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>9415000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>6740000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>4186047.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>3556000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>3418000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>2157000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1411554.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1657000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1844000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-39540000.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
         <v>17</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>5366000.0</v>
+      </c>
       <c r="C7">
+        <v>5941000.0</v>
+      </c>
+      <c r="D7">
         <v>6655000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>7248000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>7286000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>7544000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>6228000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>7439000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>7069000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>7377727.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>3430000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>3569000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>3439000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>3561264.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>3730000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>3652000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>3593000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>3653282.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>4594000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>4902000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>5247000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1754372.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>2611000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>2872000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>3196000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>3516529.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2043000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>2495000.0</v>
       </c>
-      <c r="AC7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
         <v>18</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>136150000.0</v>
+      </c>
       <c r="C8">
+        <v>136150000.0</v>
+      </c>
+      <c r="D8">
         <v>132344000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129284000.0</v>
       </c>
       <c r="E8">
         <v>129284000.0</v>
       </c>
       <c r="F8">
         <v>129284000.0</v>
       </c>
       <c r="G8">
+        <v>129284000.0</v>
+      </c>
+      <c r="H8">
         <v>125117000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122530000.0</v>
       </c>
       <c r="I8">
         <v>122530000.0</v>
       </c>
       <c r="J8">
+        <v>122530000.0</v>
+      </c>
+      <c r="K8">
         <v>122529933.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>119434000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>116585000.0</v>
       </c>
       <c r="M8">
         <v>116585000.0</v>
       </c>
       <c r="N8">
+        <v>116585000.0</v>
+      </c>
+      <c r="O8">
         <v>116585280.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113122000.0</v>
       </c>
       <c r="P8">
         <v>113122000.0</v>
       </c>
       <c r="Q8">
         <v>113122000.0</v>
       </c>
       <c r="R8">
+        <v>113122000.0</v>
+      </c>
+      <c r="S8">
         <v>113083638.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>112425000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>111985000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10">
+        <v>299287000.0</v>
+      </c>
+      <c r="C10">
         <v>227604000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>187121000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>263540000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>189592000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>192180000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>186215000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>256392000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>211783000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>153953573.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>203132000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>223407000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>143022000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>218354559.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>82923000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>81808000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>178156000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>106347885.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>85614000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>148501000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>53181000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>72569672.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>40962000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>15658000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>53508000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>38581165.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>39726000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>78961000.0</v>
       </c>
-      <c r="AC10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:29">
+      <c r="AD10"/>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12">
+        <v>299287000.0</v>
+      </c>
+      <c r="C12">
         <v>281181000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>254398000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>288849000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>230589000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>232822000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>226503000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>316241000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>271121000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>187853054.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>270552000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>342147000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>248550000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>326658822.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>223880000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>299562000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>393287000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>320428344.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>354041000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>390533000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>319338000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>285529722.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>231942000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>190372000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>232254000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>215109031.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>222679000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>180090000.0</v>
       </c>
-      <c r="AC12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13">
         <v>136150000.0</v>
       </c>
       <c r="C13">
+        <v>136150000.0</v>
+      </c>
+      <c r="D13">
         <v>132344000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129284000.0</v>
       </c>
       <c r="E13">
         <v>129284000.0</v>
       </c>
       <c r="F13">
         <v>129284000.0</v>
       </c>
       <c r="G13">
+        <v>129284000.0</v>
+      </c>
+      <c r="H13">
         <v>125117000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122530000.0</v>
       </c>
       <c r="I13">
         <v>122530000.0</v>
       </c>
       <c r="J13">
+        <v>122530000.0</v>
+      </c>
+      <c r="K13">
         <v>122529933.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>119434000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>116585000.0</v>
       </c>
       <c r="M13">
         <v>116585000.0</v>
       </c>
       <c r="N13">
+        <v>116585000.0</v>
+      </c>
+      <c r="O13">
         <v>116585280.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113122000.0</v>
       </c>
       <c r="P13">
         <v>113122000.0</v>
       </c>
       <c r="Q13">
         <v>113122000.0</v>
       </c>
       <c r="R13">
+        <v>113122000.0</v>
+      </c>
+      <c r="S13">
         <v>113083638.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>112425000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>111985000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>111951000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>111950679.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111951000.0</v>
       </c>
       <c r="X13">
         <v>111951000.0</v>
       </c>
       <c r="Y13">
         <v>111951000.0</v>
       </c>
       <c r="Z13">
+        <v>111951000.0</v>
+      </c>
+      <c r="AA13">
         <v>111950679.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111951000.0</v>
       </c>
       <c r="AB13">
         <v>111951000.0</v>
       </c>
-      <c r="AC13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:29">
+      <c r="AC13">
+        <v>111951000.0</v>
+      </c>
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
         <v>24</v>
       </c>
       <c r="B14">
+        <v>2514544000.0</v>
+      </c>
+      <c r="C14">
         <v>2514443000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2516350000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2514825000.0</v>
       </c>
       <c r="E14">
         <v>2514825000.0</v>
       </c>
       <c r="F14">
+        <v>2514825000.0</v>
+      </c>
+      <c r="G14">
         <v>2514770000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2514073000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1257767000.0</v>
       </c>
       <c r="I14">
         <v>1257767000.0</v>
       </c>
       <c r="J14">
+        <v>1257767000.0</v>
+      </c>
+      <c r="K14">
         <v>1258071000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1258052000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1258139000.0</v>
       </c>
       <c r="M14">
         <v>1258139000.0</v>
       </c>
       <c r="N14">
+        <v>1258139000.0</v>
+      </c>
+      <c r="O14">
         <v>1252753000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1252135000.0</v>
       </c>
       <c r="P14">
         <v>1252135000.0</v>
       </c>
       <c r="Q14">
-        <v>1252575000.0</v>
+        <v>1252135000.0</v>
       </c>
       <c r="R14">
         <v>1252575000.0</v>
       </c>
       <c r="S14">
+        <v>1252575000.0</v>
+      </c>
+      <c r="T14">
         <v>1252118000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1252001000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1252153000.0</v>
       </c>
       <c r="V14">
         <v>1252153000.0</v>
       </c>
       <c r="W14">
-        <v>1252000000.0</v>
+        <v>1252153000.0</v>
       </c>
       <c r="X14">
         <v>1252000000.0</v>
       </c>
       <c r="Y14">
         <v>1252000000.0</v>
       </c>
       <c r="Z14">
         <v>1252000000.0</v>
       </c>
       <c r="AA14">
         <v>1252000000.0</v>
       </c>
       <c r="AB14">
+        <v>1252000000.0</v>
+      </c>
+      <c r="AC14">
         <v>1062506000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>239500000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:29">
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
         <v>26</v>
       </c>
       <c r="B16">
+        <v>64531000.0</v>
+      </c>
+      <c r="C16">
         <v>34464000.0</v>
       </c>
-      <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>138381000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>144581000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>76153079.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>107736000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>191052000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>259113000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>237355967.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>28525000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>79933000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>170357000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>69054831.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>111785000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>71608000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>113485000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>4000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>75323000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>84661000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>111692059.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>33637000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>30264000.0</v>
       </c>
-      <c r="AC16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
         <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
         <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
         <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
         <v>30</v>
       </c>
       <c r="B20">
+        <v>14933000.0</v>
+      </c>
+      <c r="C20">
         <v>15361000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>8960000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>8955000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>8675000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>8436000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9223000.0</v>
       </c>
       <c r="H20">
         <v>9223000.0</v>
       </c>
       <c r="I20">
         <v>9223000.0</v>
       </c>
       <c r="J20">
+        <v>9223000.0</v>
+      </c>
+      <c r="K20">
         <v>9222927.0</v>
       </c>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
         <v>31</v>
       </c>
       <c r="B21">
+        <v>1226000.0</v>
+      </c>
+      <c r="C21">
         <v>1380000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>8101000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>8223000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1742000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1809654.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2483000.0</v>
       </c>
       <c r="H21">
         <v>2483000.0</v>
       </c>
       <c r="I21">
         <v>2483000.0</v>
       </c>
       <c r="J21">
+        <v>2483000.0</v>
+      </c>
+      <c r="K21">
         <v>2483442.0</v>
       </c>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
         <v>32</v>
       </c>
       <c r="B22">
+        <v>60547000.0</v>
+      </c>
+      <c r="C22">
         <v>38012000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>36291000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>55830000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>60955000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>68918787.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>62238000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>61925000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>44685000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>52989267.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>42500000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>61828000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>38274000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>21968337.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>56285000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>16612000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>11927000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>12321748.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>8777000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>18183000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>6983000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>11670692.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>14009000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>26353000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>18848000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>2864976.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>2106000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1636000.0</v>
       </c>
-      <c r="AC22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:29">
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23">
+        <v>1319542000.0</v>
+      </c>
+      <c r="C23">
         <v>1195049000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1232177000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1228413000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1161647000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1112267000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1071363000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1135404000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1057897000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>998776234.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>952636000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1009286000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>980203000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>946851161.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>726038000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>701419000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>757823000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>608602308.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>624352000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>588671000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>567362000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>454741142.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>386540000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>361780000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>373133000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>344639949.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>328081000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>262075000.0</v>
       </c>
-      <c r="AC23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:29">
+      <c r="AD23"/>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
         <v>34</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>10342000.0</v>
+      </c>
       <c r="C24">
+        <v>10616000.0</v>
+      </c>
+      <c r="D24">
         <v>10892000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>11167000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>11441000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>11717000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>11992000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>12267000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>12541000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>12816654.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>13092000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>13367000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>13642000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>13916658.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>14192000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>14467000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>14742000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>15016662.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>15291000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>15566000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>16839000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>17202728.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>17562000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>17919000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>18268000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>18128267.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>18973000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>22725000.0</v>
       </c>
-      <c r="AC24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>35</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
         <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
         <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
         <v>38</v>
       </c>
       <c r="B28">
+        <v>-242185000.0</v>
+      </c>
+      <c r="C28">
         <v>-172660000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-132834000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-211690000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-169765000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-171819000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-166895000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-235586000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-191060000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-132086447.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-185510000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-205371000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-124841000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-199776633.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-63901000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-62589000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-158721000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-86577937.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-64629000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-127100000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-29665000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-52196638.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-19387000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>6521000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-30849000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-15935046.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-18501000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-52565000.0</v>
       </c>
-      <c r="AC28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:29">
+      <c r="AD28"/>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
         <v>39</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1079494000.0</v>
+      </c>
       <c r="C29">
+        <v>1047671000.0</v>
+      </c>
+      <c r="D29">
         <v>1041249000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1019248000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>959704000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>922107000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>872714000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>848362000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>798568000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>765874077.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>722025000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>673758000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>633058000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>601781693.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>543872000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>502747000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>476771000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>447154999.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>419301000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>390161000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>351631000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>305364200.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>273885000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>251006000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>233533000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
         <v>40</v>
       </c>
       <c r="B30">
+        <v>421020000.0</v>
+      </c>
+      <c r="C30">
         <v>327846000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>391540000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>326713000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>363645000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>313817000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>277448000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>248737000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>252359000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>269395704.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>281014000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>291274000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>400514000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>260545704.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>179343000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>121933000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>127380000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>49052166.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>143329000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>73625000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>142750000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>55691350.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>65435000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>76700000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>53427000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>39706934.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>49220000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>23691000.0</v>
       </c>
-      <c r="AC30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:29">
+      <c r="AD30"/>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
         <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>659291000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>586713000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>528580000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31"/>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
         <v>42</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>527304000.0</v>
+      </c>
       <c r="C32">
+        <v>494056000.0</v>
+      </c>
+      <c r="D32">
         <v>487995000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>458974000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>474972000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>444732000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>381637000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>354092000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>322623000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>323720691.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>374569000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>371012000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>351456000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>321647877.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>288427000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>250500000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>262601000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>279031507.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>309803000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>292932000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>262289000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>216723647.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>202229000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>189365000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>172193000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32"/>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" t="s">
         <v>43</v>
       </c>
       <c r="B33">
+        <v>538687999.0</v>
+      </c>
+      <c r="C33">
         <v>548010000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>548557000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>555420000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>505664000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>496026000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>504791000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>508501000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>489732000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>456187088.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>358570000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>314037000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>292865000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>291556927.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>266530000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>263312000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>225229000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>179285169.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>118205000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>106330000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>98291000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>94367451.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>75142000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>65489000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>65758000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>66678390.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>54076000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>53917000.0</v>
       </c>
-      <c r="AC33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:29">
+      <c r="AD33"/>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" t="s">
         <v>44</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
-      <c r="X34">
+      <c r="X34"/>
+      <c r="Y34">
         <v>592000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>626000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>658743.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>692000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>725000.0</v>
       </c>
-      <c r="AC34"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:29">
+      <c r="AD34"/>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" t="s">
         <v>45</v>
       </c>
       <c r="B35">
+        <v>38224999.0</v>
+      </c>
+      <c r="C35">
         <v>39372999.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>42935000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>39748000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>33473000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>31468000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>26806000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>27598000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>27327000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>28394725.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>25306000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>25758000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>26005000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>26439773.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>26377000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>26632000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>26901000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>27278343.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>25098000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>25600000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>27218000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>24345560.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>22450000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>23155000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>23881000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>24111051.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>20096000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>24128000.0</v>
       </c>
-      <c r="AC35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:29">
+      <c r="AD35"/>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" t="s">
         <v>46</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
-      <c r="F36">
+      <c r="F36"/>
+      <c r="G36">
         <v>442.0</v>
       </c>
-      <c r="G36"/>
-      <c r="H36">
+      <c r="H36"/>
+      <c r="I36">
         <v>2483000.0</v>
       </c>
-      <c r="I36"/>
-      <c r="J36">
+      <c r="J36"/>
+      <c r="K36">
         <v>8848557.0</v>
       </c>
-      <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
-      <c r="N36">
+      <c r="N36"/>
+      <c r="O36">
         <v>-6566064.0</v>
       </c>
-      <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
-      <c r="R36">
+      <c r="R36"/>
+      <c r="S36">
         <v>5355667.0</v>
       </c>
-      <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
-      <c r="AA36">
+      <c r="AA36"/>
+      <c r="AB36">
         <v>54076000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>53917000.0</v>
       </c>
-      <c r="AC36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:29">
+      <c r="AD36"/>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" t="s">
         <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37"/>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" t="s">
         <v>48</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>-1.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" t="s">
         <v>49</v>
       </c>
       <c r="B39"/>
-      <c r="C39">
+      <c r="C39"/>
+      <c r="D39">
         <v>1391000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1601000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>794000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>683213.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>383000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>134780000.0</v>
       </c>
-      <c r="I39"/>
-      <c r="J39">
+      <c r="J39"/>
+      <c r="K39">
         <v>301746825.0</v>
       </c>
-      <c r="K39"/>
-      <c r="L39">
+      <c r="L39"/>
+      <c r="M39">
         <v>118740000.0</v>
       </c>
-      <c r="M39"/>
-      <c r="N39">
+      <c r="N39"/>
+      <c r="O39">
         <v>46121371.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>179343000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>121933000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>127380000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>47514881.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>143329000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>73625000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>142750000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>7481927.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>12000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>79566000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>56273000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>17457069.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>49220000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>26432000.0</v>
       </c>
-      <c r="AC39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:29">
+      <c r="AD39"/>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" t="s">
         <v>50</v>
       </c>
       <c r="B40">
+        <v>20388000.0</v>
+      </c>
+      <c r="C40">
         <v>21000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>63633000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>68176000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>75953000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>79637000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>91533000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>17947000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>17974000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>91099339.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>22084000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>20675000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>20151000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>42091221.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>36572000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>36944000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>36387000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>64023507.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>41811000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>41151000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>37469000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>65711895.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>41995000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>41416000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>40395000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>55622198.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>132000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-30131000.0</v>
       </c>
-      <c r="AC40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:29">
+      <c r="AD40"/>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" t="s">
         <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>9412000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>9477000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>8920000.0</v>
       </c>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41"/>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" t="s">
         <v>52</v>
       </c>
       <c r="B42">
+        <v>29345000.0</v>
+      </c>
+      <c r="C42">
         <v>29382000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>23671000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>23821000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>817879000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>780006000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>734505000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>34972000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>24571000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>24722051.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-6160000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-14380000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-14303000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-14152354.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-31314000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-31253000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-31192000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-31130389.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-31070000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-31012000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-30994000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-30893275.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-34166000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-34123000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-34079000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-34028873.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>105141000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>92218000.0</v>
       </c>
-      <c r="AC42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:29">
+      <c r="AD42"/>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" t="s">
         <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43"/>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" t="s">
         <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44"/>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" t="s">
         <v>55</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>522529000.0</v>
+      </c>
       <c r="C45">
+        <v>531269000.0</v>
+      </c>
+      <c r="D45">
         <v>531496000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>538242000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>495247000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>485780000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>493085000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>496795000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>478026000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>481705839.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>358570000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>314037000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>292865000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>313336485.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>266530000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45"/>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" t="s">
         <v>56</v>
       </c>
       <c r="B46">
+        <v>522529000.0</v>
+      </c>
+      <c r="C46">
         <v>531269000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>531496000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>538242000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>495247000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>485779368.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>493085000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>496795000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>478026000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>444006919.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>358570000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>314037000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>292865000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>291556927.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>266530000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>263312000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>225229000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>179285169.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>118205000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>106330000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>98291000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>94367451.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>75142000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>65489000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>65758000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>66678390.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>54076000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>53917000.0</v>
       </c>
-      <c r="AC46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:29">
+      <c r="AD46"/>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" t="s">
         <v>57</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>314037000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>291557000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>266530000.0</v>
       </c>
-      <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
-    </row>
-    <row r="48" spans="1:29">
+      <c r="AD47"/>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" t="s">
         <v>58</v>
       </c>
       <c r="B48">
+        <v>866932000.0</v>
+      </c>
+      <c r="C48">
         <v>840001000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>834635000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>815514000.0</v>
       </c>
-      <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
-      <c r="H48">
+      <c r="H48"/>
+      <c r="I48">
         <v>677493000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>628958000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>596772407.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>594559000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>547671000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>509294000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>480146058.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>443216000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>401893000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>376842000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>347673530.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>319898000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>290845000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>252405000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>205688134.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>177136000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>153871000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>136198000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>117668190.0</v>
       </c>
-      <c r="AA48"/>
       <c r="AB48"/>
       <c r="AC48"/>
-    </row>
-    <row r="49" spans="1:29">
+      <c r="AD48"/>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" t="s">
         <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49"/>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" t="s">
         <v>60</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>41394000.0</v>
+      </c>
       <c r="C50">
+        <v>34378000.0</v>
+      </c>
+      <c r="D50">
         <v>36740000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>33435000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="F50">
         <v>1100000.0</v>
       </c>
       <c r="G50">
         <v>1100000.0</v>
       </c>
       <c r="H50">
         <v>1100000.0</v>
       </c>
       <c r="I50">
+        <v>1100000.0</v>
+      </c>
+      <c r="J50">
         <v>1113000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1672745.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="L50">
         <v>1100000.0</v>
       </c>
       <c r="M50">
         <v>1100000.0</v>
       </c>
       <c r="N50">
+        <v>1100000.0</v>
+      </c>
+      <c r="O50">
         <v>1100004.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="P50">
         <v>1100000.0</v>
       </c>
       <c r="Q50">
         <v>1100000.0</v>
       </c>
       <c r="R50">
+        <v>1100000.0</v>
+      </c>
+      <c r="S50">
         <v>1100004.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>1100000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>933000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>1430000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>1415934.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>1402000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>1388000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>1195000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>1001323.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>209000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>1176000.0</v>
       </c>
-      <c r="AC50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:29">
+      <c r="AD50"/>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" t="s">
         <v>61</v>
       </c>
       <c r="B51">
+        <v>57102000.0</v>
+      </c>
+      <c r="C51">
         <v>54944000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>54287000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>51850000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>19827000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>20361000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>19320000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>20806000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>20723000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>21867126.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>17622000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>18036000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>18181000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>18577926.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>19022000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>19219000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>19435000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>19769948.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>20985000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>21401000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>23516000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>20373034.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>21575000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>22179000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>22659000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>22646119.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>21225000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>26396000.0</v>
       </c>
-      <c r="AC51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:29">
+      <c r="AD51"/>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" t="s">
         <v>62</v>
       </c>
       <c r="B52">
+        <v>43221000.0</v>
+      </c>
+      <c r="C52">
         <v>36310000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>38608000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>35385000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>3024000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2938000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>2725000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2931000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>2775000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>3325103.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1695000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1690000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1621000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1615667.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1565000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1540000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1520000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1511323.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>2316000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>2263000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>2792000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>2555215.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>2822000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>2755000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>2543000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>2332336.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>1821000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>2993000.0</v>
       </c>
-      <c r="AC52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:29">
+      <c r="AD52"/>
+    </row>
+    <row r="53" spans="1:30">
       <c r="A53" t="s">
         <v>63</v>
       </c>
       <c r="B53">
+        <v>74282000.0</v>
+      </c>
+      <c r="C53">
         <v>53577000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>67277000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>25309000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>40997000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>40642000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>40288000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>59849000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>59338000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>33899481.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>67420000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>118740000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>105528000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>108304263.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>140957000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>217754000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>215131000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>214080459.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>268427000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>242032000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>266157000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>212960050.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>190980000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>174714000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>178746000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>176527866.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>182953000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>101129000.0</v>
       </c>
-      <c r="AC53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:29">
+      <c r="AD53"/>
+    </row>
+    <row r="54" spans="1:30">
       <c r="A54" t="s">
         <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-    </row>
-    <row r="55" spans="1:29">
+      <c r="AD54"/>
+    </row>
+    <row r="55" spans="1:30">
       <c r="A55" t="s">
         <v>65</v>
       </c>
       <c r="B55">
+        <v>1319542000.0</v>
+      </c>
+      <c r="C55">
         <v>1195049000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1232177000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1228413000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1161647000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1112267000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1071363000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1135404000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1057897000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>998776234.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>952636000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1009286000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>980203000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>946851161.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>726038000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>701419000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>757823000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>608602308.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>624352000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>588671000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>567362000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>454741142.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>386540000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>361780000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>373133000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>344639949.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>328081000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>262075000.0</v>
       </c>
-      <c r="AC55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:29">
+      <c r="AD55"/>
+    </row>
+    <row r="56" spans="1:30">
       <c r="A56" t="s">
         <v>66</v>
       </c>
       <c r="B56">
+        <v>780854000.0</v>
+      </c>
+      <c r="C56">
         <v>647039000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>683620000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>672993000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>655983000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>616241000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>566572000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>626903000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>568165000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>542589146.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>594066000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>695249000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>687338000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>655294234.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>459508000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>438107000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>532594000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>429317139.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>506147000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>482341000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>469071000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>360373691.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>311398000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>296291000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>307375000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>277961559.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>274005000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>208158000.0</v>
       </c>
-      <c r="AC56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:29">
+      <c r="AD56"/>
+    </row>
+    <row r="57" spans="1:30">
       <c r="A57" t="s">
         <v>67</v>
       </c>
       <c r="B57">
+        <v>253550000.0</v>
+      </c>
+      <c r="C57">
         <v>152983000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>195625000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>214019000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>181011000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>171509000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>184935000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>272811000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>245542000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>218868455.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>219497000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>324237000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>335882000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>333646357.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>171081000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>187607000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>269993000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>150285632.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>196344000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>189409000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>206782000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>143650044.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>109169000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>106926000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>135182000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>124938902.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>130391000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>73278000.0</v>
       </c>
-      <c r="AC57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:29">
+      <c r="AD57"/>
+    </row>
+    <row r="58" spans="1:30">
       <c r="A58" t="s">
         <v>68</v>
       </c>
       <c r="B58">
+        <v>291775000.0</v>
+      </c>
+      <c r="C58">
         <v>192356000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>238560000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>253767000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>214484000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>202977000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>211741000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>300409000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>272869000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>247263181.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>244803000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>349995000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>361887000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>360086130.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>197458000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>214239000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>296894000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>177563975.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>221442000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>215009000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>234000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>167995604.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>131619000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>130081000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>159063000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>149049953.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>150487000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>97406000.0</v>
       </c>
-      <c r="AC58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:29">
+      <c r="AD58"/>
+    </row>
+    <row r="59" spans="1:30">
       <c r="A59" t="s">
         <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-    </row>
-    <row r="60" spans="1:29">
+      <c r="AD59"/>
+    </row>
+    <row r="60" spans="1:30">
       <c r="A60" t="s">
         <v>70</v>
       </c>
       <c r="B60">
+        <v>1027758000.0</v>
+      </c>
+      <c r="C60">
         <v>1002677000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>993617000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>974646000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>947163000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>909290000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>859622000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>834995000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>784914000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>751384678.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>707833000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>659291000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>618316000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>586765031.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>528580000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>487180000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>460929000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>431038333.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>402910000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>373662000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>333362000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>286745538.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>254921000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>231699000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>214070000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>195589996.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>177594000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>164669000.0</v>
       </c>
-      <c r="AC60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:29">
+      <c r="AD60"/>
+    </row>
+    <row r="61" spans="1:30">
       <c r="A61" t="s">
         <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-    </row>
-    <row r="62" spans="1:29">
+      <c r="AD61"/>
+    </row>
+    <row r="62" spans="1:30">
       <c r="A62" t="s">
         <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
+      <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6585,941 +6748,953 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B2">
         <v>551362000.0</v>
       </c>
       <c r="C2">
         <v>516348000.0</v>
       </c>
       <c r="D2">
         <v>454995239.0</v>
       </c>
       <c r="E2">
         <v>382793398.0</v>
       </c>
       <c r="F2">
         <v>232279706.0</v>
       </c>
       <c r="G2">
         <v>147643241.0</v>
       </c>
       <c r="H2">
         <v>143075628.0</v>
       </c>
       <c r="I2">
         <v>174349000.0</v>
       </c>
       <c r="J2">
         <v>60187000.0</v>
       </c>
       <c r="K2">
         <v>10829000.0</v>
       </c>
       <c r="L2">
         <v>12896000.0</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B3">
         <v>31987000.0</v>
       </c>
       <c r="C3">
         <v>22795000.0</v>
       </c>
       <c r="D3">
         <v>15453221.0</v>
       </c>
       <c r="E3">
         <v>10320961.0</v>
       </c>
       <c r="F3">
         <v>7086987.0</v>
       </c>
       <c r="G3">
         <v>5731781.0</v>
       </c>
       <c r="H3">
         <v>4488666.0</v>
       </c>
       <c r="I3">
         <v>2418000.0</v>
       </c>
       <c r="J3">
         <v>1643000.0</v>
       </c>
       <c r="K3">
         <v>1113000.0</v>
       </c>
       <c r="L3">
         <v>1037000.0</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B5">
         <v>95333000.0</v>
       </c>
       <c r="C5">
         <v>180574000.0</v>
       </c>
       <c r="D5">
         <v>166761336.0</v>
       </c>
       <c r="E5">
         <v>128461957.0</v>
       </c>
       <c r="F5">
         <v>145910859.0</v>
       </c>
       <c r="G5">
         <v>91014212.0</v>
       </c>
       <c r="H5">
         <v>58477435.0</v>
       </c>
       <c r="I5">
         <v>32422000.0</v>
       </c>
       <c r="J5">
         <v>19817000.0</v>
       </c>
       <c r="K5">
         <v>6613000.0</v>
       </c>
       <c r="L5">
         <v>5826000.0</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B6">
         <v>127320000.0</v>
       </c>
       <c r="C6">
         <v>203369000.0</v>
       </c>
       <c r="D6">
         <v>182214557.0</v>
       </c>
       <c r="E6">
         <v>138782918.0</v>
       </c>
       <c r="F6">
         <v>152997846.0</v>
       </c>
       <c r="G6">
         <v>96745993.0</v>
       </c>
       <c r="H6">
         <v>62966101.0</v>
       </c>
       <c r="I6">
         <v>34840000.0</v>
       </c>
       <c r="J6">
         <v>21460000.0</v>
       </c>
       <c r="K6">
         <v>7726000.0</v>
       </c>
       <c r="L6">
         <v>6863000.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B9">
         <v>220116000.0</v>
       </c>
       <c r="C9">
         <v>236025000.0</v>
       </c>
       <c r="D9">
         <v>203754761.0</v>
       </c>
       <c r="E9">
         <v>163421087.0</v>
       </c>
       <c r="F9">
         <v>169937060.0</v>
       </c>
       <c r="G9">
         <v>113483146.0</v>
       </c>
       <c r="H9">
         <v>72859413.0</v>
       </c>
       <c r="I9">
         <v>45233000.0</v>
       </c>
       <c r="J9">
         <v>33727000.0</v>
       </c>
       <c r="K9">
         <v>11874000.0</v>
       </c>
       <c r="L9">
         <v>8497000.0</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B10">
         <v>104527000.0</v>
       </c>
       <c r="C10">
         <v>179558000.0</v>
       </c>
       <c r="D10">
         <v>166067981.0</v>
       </c>
       <c r="E10">
         <v>127898799.0</v>
       </c>
       <c r="F10">
         <v>145242059.0</v>
       </c>
       <c r="G10">
         <v>90076135.0</v>
       </c>
       <c r="H10">
         <v>57572452.0</v>
       </c>
       <c r="I10">
         <v>31861000.0</v>
       </c>
       <c r="J10">
         <v>19268000.0</v>
       </c>
       <c r="K10">
         <v>6086000.0</v>
       </c>
       <c r="L10">
         <v>5604000.0</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B11">
         <v>17642000.0</v>
       </c>
       <c r="C11">
         <v>24562000.0</v>
       </c>
       <c r="D11">
         <v>11704876.0</v>
       </c>
       <c r="E11">
         <v>-3989151.0</v>
       </c>
       <c r="F11">
         <v>3491218.0</v>
       </c>
       <c r="G11">
         <v>2229656.0</v>
       </c>
       <c r="H11">
         <v>5275809.0</v>
       </c>
       <c r="I11">
         <v>142000.0</v>
       </c>
       <c r="J11">
         <v>212000.0</v>
       </c>
       <c r="K11">
         <v>277000.0</v>
       </c>
       <c r="L11">
         <v>6000.0</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B12">
         <v>2326000.0</v>
       </c>
       <c r="C12">
         <v>1016000.0</v>
       </c>
       <c r="D12">
         <v>693355.0</v>
       </c>
       <c r="E12">
         <v>563159.0</v>
       </c>
       <c r="F12">
         <v>668799.0</v>
       </c>
       <c r="G12">
         <v>938074.0</v>
       </c>
       <c r="H12">
         <v>904980.0</v>
       </c>
       <c r="I12">
         <v>561000.0</v>
       </c>
       <c r="J12">
         <v>549000.0</v>
       </c>
       <c r="K12">
         <v>527000.0</v>
       </c>
       <c r="L12">
         <v>222000.0</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>106</v>
+      </c>
+      <c r="B13">
+        <v>7524732.0</v>
+      </c>
       <c r="C13">
         <v>7688388.0</v>
       </c>
       <c r="D13">
         <v>7118488.0</v>
       </c>
       <c r="E13">
         <v>1268257.0</v>
       </c>
       <c r="F13">
         <v>668384.0</v>
       </c>
       <c r="G13">
         <v>615778.0</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B15">
         <v>86885000.0</v>
       </c>
       <c r="C15">
         <v>154996000.0</v>
       </c>
       <c r="D15">
         <v>154363105.0</v>
       </c>
       <c r="E15">
         <v>131887950.0</v>
       </c>
       <c r="F15">
         <v>141750841.0</v>
       </c>
       <c r="G15">
         <v>87846479.0</v>
       </c>
       <c r="H15">
         <v>52296643.0</v>
       </c>
       <c r="I15">
         <v>31719000.0</v>
       </c>
       <c r="J15">
         <v>19056000.0</v>
       </c>
       <c r="K15">
         <v>5809000.0</v>
       </c>
       <c r="L15">
         <v>5598000.0</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>131888000.0</v>
       </c>
       <c r="F16">
         <v>141750841.0</v>
       </c>
       <c r="G16">
         <v>87846479.0</v>
       </c>
       <c r="H16">
         <v>52296643.0</v>
       </c>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>110</v>
+      </c>
+      <c r="B17">
+        <v>86885000.0</v>
+      </c>
       <c r="C17">
         <v>154996000.0</v>
       </c>
       <c r="D17">
         <v>149644950.0</v>
       </c>
       <c r="E17">
         <v>131887950.0</v>
       </c>
       <c r="F17">
         <v>141750841.0</v>
       </c>
       <c r="G17">
         <v>87846479.0</v>
       </c>
       <c r="H17">
         <v>52296643.0</v>
       </c>
       <c r="I17">
         <v>31719000.0</v>
       </c>
       <c r="J17">
         <v>19056000.0</v>
       </c>
       <c r="K17">
         <v>5809000.0</v>
       </c>
       <c r="L17"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>111</v>
+      </c>
+      <c r="B18">
+        <v>-2326000.0</v>
+      </c>
       <c r="C18">
         <v>-1016000.0</v>
       </c>
       <c r="D18">
         <v>609098.0</v>
       </c>
       <c r="E18">
         <v>705098.0</v>
       </c>
       <c r="F18">
         <v>-415.0</v>
       </c>
       <c r="G18">
         <v>-322296.0</v>
       </c>
       <c r="H18">
         <v>-904980.0</v>
       </c>
       <c r="I18">
         <v>-561000.0</v>
       </c>
       <c r="J18">
         <v>-549000.0</v>
       </c>
       <c r="K18">
         <v>-527000.0</v>
       </c>
       <c r="L18"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B21">
         <v>95333000.0</v>
       </c>
       <c r="C21">
         <v>162672000.0</v>
       </c>
       <c r="D21">
         <v>139260576.0</v>
       </c>
       <c r="E21">
         <v>128411502.0</v>
       </c>
       <c r="F21">
         <v>145029389.0</v>
       </c>
       <c r="G21">
         <v>90834085.0</v>
       </c>
       <c r="H21">
         <v>58477432.0</v>
       </c>
       <c r="I21">
         <v>28378000.0</v>
       </c>
       <c r="J21">
         <v>21689000.0</v>
       </c>
       <c r="K21">
         <v>6125000.0</v>
       </c>
       <c r="L21">
         <v>3569000.0</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B23">
         <v>676145000.0</v>
       </c>
       <c r="C23">
         <v>589701000.0</v>
       </c>
       <c r="D23">
         <v>519741747.0</v>
       </c>
       <c r="E23">
         <v>432047493.0</v>
       </c>
       <c r="F23">
         <v>274996962.0</v>
       </c>
       <c r="G23">
         <v>180814404.0</v>
       </c>
       <c r="H23">
         <v>167458856.0</v>
       </c>
       <c r="I23">
         <v>191204000.0</v>
       </c>
       <c r="J23">
         <v>72225000.0</v>
       </c>
       <c r="K23">
         <v>16578000.0</v>
       </c>
       <c r="L23">
         <v>17824000.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>118</v>
+      </c>
+      <c r="B25">
+        <v>32465000.0</v>
+      </c>
       <c r="C25">
         <v>22795000.0</v>
       </c>
       <c r="D25">
         <v>13992961.0</v>
       </c>
       <c r="E25">
         <v>10320961.0</v>
       </c>
       <c r="F25">
         <v>7086987.0</v>
       </c>
       <c r="G25">
         <v>5731781.0</v>
       </c>
       <c r="H25">
         <v>4488666.0</v>
       </c>
       <c r="I25">
         <v>2418000.0</v>
       </c>
       <c r="J25">
         <v>1643000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>673000.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26"/>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>303630.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27">
         <v>1817000.0</v>
       </c>
       <c r="J27">
         <v>423000.0</v>
       </c>
       <c r="K27">
         <v>360000.0</v>
       </c>
       <c r="L27">
         <v>174000.0</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>121</v>
+      </c>
+      <c r="B28">
+        <v>122463000.0</v>
+      </c>
       <c r="C28">
         <v>73353000.0</v>
       </c>
       <c r="D28">
         <v>65050000.0</v>
       </c>
       <c r="E28">
         <v>49254095.0</v>
       </c>
       <c r="F28">
         <v>42717256.0</v>
       </c>
       <c r="G28">
         <v>33171163.0</v>
       </c>
       <c r="H28">
         <v>24383228.0</v>
       </c>
       <c r="I28">
         <v>2653000.0</v>
       </c>
       <c r="J28">
         <v>3352000.0</v>
       </c>
       <c r="K28">
         <v>1568000.0</v>
       </c>
       <c r="L28">
         <v>1514000.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>122</v>
+      </c>
+      <c r="B29">
+        <v>18313000.0</v>
+      </c>
       <c r="C29">
         <v>24562000.0</v>
       </c>
       <c r="D29">
         <v>3743849.0</v>
       </c>
       <c r="E29">
         <v>-3989151.0</v>
       </c>
       <c r="F29">
         <v>3491218.0</v>
       </c>
       <c r="G29">
         <v>2229656.0</v>
       </c>
       <c r="H29">
         <v>5275809.0</v>
       </c>
       <c r="I29">
         <v>142000.0</v>
       </c>
       <c r="J29">
         <v>212000.0</v>
       </c>
       <c r="K29">
         <v>277000.0</v>
       </c>
       <c r="L29"/>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B30">
         <v>124783000.0</v>
       </c>
       <c r="C30">
         <v>73353000.0</v>
       </c>
       <c r="D30">
         <v>64746508.0</v>
       </c>
       <c r="E30">
         <v>49254095.0</v>
       </c>
       <c r="F30">
         <v>42717256.0</v>
       </c>
       <c r="G30">
         <v>33171163.0</v>
       </c>
       <c r="H30">
         <v>24383228.0</v>
       </c>
       <c r="I30">
         <v>16855000.0</v>
       </c>
       <c r="J30">
         <v>12038000.0</v>
       </c>
       <c r="K30">
         <v>5749000.0</v>
       </c>
       <c r="L30">
         <v>4928000.0</v>
       </c>
     </row>
     <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B31">
         <v>9194000.0</v>
       </c>
       <c r="C31">
         <v>16886000.0</v>
       </c>
       <c r="D31">
         <v>26807405.0</v>
       </c>
       <c r="E31">
         <v>-512703.0</v>
       </c>
       <c r="F31">
         <v>212670.0</v>
       </c>
       <c r="G31">
         <v>-757950.0</v>
       </c>
       <c r="H31">
         <v>-904980.0</v>
       </c>
       <c r="I31">
         <v>3483000.0</v>
       </c>
       <c r="J31">
         <v>-2421000.0</v>
       </c>
       <c r="K31">
         <v>-39000.0</v>
       </c>
       <c r="L31">
         <v>2035000.0</v>
       </c>
     </row>
     <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B32">
         <v>771478000.0</v>
       </c>
       <c r="C32">
         <v>752373000.0</v>
       </c>
       <c r="D32">
         <v>658750000.0</v>
       </c>
       <c r="E32">
         <v>546214485.0</v>
       </c>
       <c r="F32">
         <v>402216766.0</v>
       </c>
       <c r="G32">
         <v>261126387.0</v>
       </c>
       <c r="H32">
         <v>215935041.0</v>
       </c>
       <c r="I32">
         <v>219582000.0</v>
       </c>
@@ -7532,2236 +7707,2318 @@
       <c r="L32">
         <v>21393000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC32"/>
+  <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
+        <v>82</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
+        <v>85</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
+        <v>88</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B2">
+        <v>133134999.0</v>
+      </c>
+      <c r="C2">
         <v>123063000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>143902000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>167464000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>116933000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>139965000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>123013000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>137370000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>116000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>96308000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>161000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>128394000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>68737000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>118452398.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>107264000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>90131000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>66946000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>38207706.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>61223000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>87090000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>45759000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>40434241.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>40985000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>34411000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>31813000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>35205628.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>31198000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>37069000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>39603000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B3">
+        <v>8385000.0</v>
+      </c>
+      <c r="C3">
         <v>8252000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>8353000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>8335000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>7406000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>8107000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4998000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4965000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4725000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4392000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>4054000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3602000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3363000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2974000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2759000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2424000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2164000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2026000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1734000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1659000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1668000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1522781.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1499000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1357000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1353000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2265666.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>892000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>692000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>639000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:29">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B5">
+        <v>18231000.0</v>
+      </c>
+      <c r="C5">
         <v>3786000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>28146000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>29666000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>43227000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>63943000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>29197000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>52590000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>34844000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>44933000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>50274000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>43546000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>28078000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>32151002.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>41366000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>25526000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>29420000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>30389845.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>29335000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>38936000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>47250000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>30151209.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>23771000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>18060000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>19032000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>21334432.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>13331000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>11081000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>12731000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:29">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B6">
+        <v>26616000.0</v>
+      </c>
+      <c r="C6">
         <v>12038000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>36499000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>38001000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>50633000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>72050000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>34195000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>57555000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>39569000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>49325000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>54328000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>47148000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>31441000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>35125002.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>44125000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>27950000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>31584000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>32415845.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>31069000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>40595000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>48918000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>31673990.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>25270000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>19417000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>20385000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>23600098.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>14223000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>11773000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>13370000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:29">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B9">
+        <v>45857000.0</v>
+      </c>
+      <c r="C9">
         <v>47670000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>48723000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>65270000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>58453000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>65871000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>65779000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>68512000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>35863000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>58332000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>63821000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>37211000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>44947000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>50658087.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>49587000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>27966000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>35210000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>37176060.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>34111000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>49267000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>49383000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>35912146.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>34835000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>21811000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>20925000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>23309413.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>16491000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>13935000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>19124000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:29">
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B10">
+        <v>29177000.0</v>
+      </c>
+      <c r="C10">
         <v>5820000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>27497000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>28928000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>42953000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>63643000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>28965000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>52350000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>34600000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>44667000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>50111000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>43386000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>27917000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>31974799.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>41229000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>25401000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>29294000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>30259059.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>29209000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>38761000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>47013000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>29932135.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>23513000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>17830000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>18801000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>20971452.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>13046000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>10926000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>12629000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B11">
+        <v>2283000.0</v>
+      </c>
+      <c r="C11">
         <v>750000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>8526000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3003000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>6034000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>12021000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>6011000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3964000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2566000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3117000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>3449000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>5086000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>58000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-4849151.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>262000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>236000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>362000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2544218.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>214000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>379000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>354000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1423656.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>291000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>201000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>314000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>4949809.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>123000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>122000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>81000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:29">
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B12">
+        <v>608000.0</v>
+      </c>
+      <c r="C12">
         <v>665000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>649000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>738000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>274000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>300000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>232000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>240000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>244000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>209355.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>163000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>160000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>161000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>175159.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>137000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>125000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>126000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>130799.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>126000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>175000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>237000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>219074.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>258000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>230000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>231000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>362980.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>285000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>155000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>102000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:29">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B15">
+        <v>26894000.0</v>
+      </c>
+      <c r="C15">
         <v>5070000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>18971000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>25925000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>36919000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>51622000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>22954000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>48386000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>32034000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>41542105.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>46662000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>38300000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>27859000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>36823950.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>40967000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>25165000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>28932000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>27714841.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>28995000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>38382000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>46659000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>28508479.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>23222000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>17629000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>18487000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>16021643.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>12923000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>10804000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>12548000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:29">
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16">
         <v>38300000.0</v>
       </c>
       <c r="N16">
+        <v>38300000.0</v>
+      </c>
+      <c r="O16">
         <v>36824000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>40967000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>110</v>
+      </c>
+      <c r="B17">
+        <v>26894000.0</v>
+      </c>
       <c r="C17">
+        <v>5070000.0</v>
+      </c>
+      <c r="D17">
         <v>18971000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>25925000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>36919000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>51622000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>22954000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>48386000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>32034000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>41542105.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>46662000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>38300000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>27859000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>36823950.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>40967000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>25165000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>28932000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>27714841.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>28995000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>38382000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>46659000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>28508479.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>23222000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>17629000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>18487000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>16021643.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>12923000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>10804000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>12548000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:29">
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>111</v>
+      </c>
+      <c r="B18">
+        <v>-608000.0</v>
+      </c>
       <c r="C18">
+        <v>-665000.0</v>
+      </c>
+      <c r="D18">
         <v>-649000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-738000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-274000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-300000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-232000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-240000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-244000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>6909133.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-163000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-160000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-161000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1093098.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-137000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-125000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-126000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>537585.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-126000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-175000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-237000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>396704.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-258000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-230000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-231000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-362980.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-285000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-155000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-102000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:29">
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B21">
+        <v>18231000.0</v>
+      </c>
+      <c r="C21">
         <v>3786000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>24932000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>27886000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>40449000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>58812000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>38695000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>49335000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>6145000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>38562000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>52659000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>41764000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>30916000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>32609502.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>41450000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>24112000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>30240000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>30389858.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>23470000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>36698000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>39051000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>27976983.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>23059000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>15173000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>14103000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>18585185.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>10962000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>7717000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>11212000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:29">
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B23">
+        <v>160761000.0</v>
+      </c>
+      <c r="C23">
         <v>166947000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>167693000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>204848000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>134937000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>147024000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>188792000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>156547000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>145718000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>116078000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>174237000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>143402000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>85146000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>130757493.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>121800000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>101387000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>78103000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>47382962.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>71864000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>99659000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>56091000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>48369404.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>52761000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>41049000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>38635000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>39929856.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>36727000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>43287000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>47515000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>118</v>
+      </c>
+      <c r="B25">
+        <v>8385000.0</v>
+      </c>
       <c r="C25">
+        <v>8371000.0</v>
+      </c>
+      <c r="D25">
         <v>8353000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>8335000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>7406000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>8107000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4998000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4965000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4725000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4434221.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>4054000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3602000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3363000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2973961.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2759000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2424000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2164000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2025987.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1734000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1659000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1668000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1522781.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1499000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1357000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1353000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2265666.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>892000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>692000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>639000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:29">
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>9751000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>626138.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>121</v>
+      </c>
+      <c r="B28">
+        <v>27826000.0</v>
+      </c>
       <c r="C28">
+        <v>43284000.0</v>
+      </c>
+      <c r="D28">
         <v>23791000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>37384000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>18004000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7059000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>27084000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>19243000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>19967000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>20396138.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>13237000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>15008000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>16409000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>12305095.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>14536000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>11256000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>11157000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>9175256.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>10641000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>12569000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>10332000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>7935163.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>11776000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>6638000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>6822000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4724228.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>5529000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>6218000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>7912000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>122</v>
+      </c>
+      <c r="B29">
+        <v>2283000.0</v>
+      </c>
       <c r="C29">
+        <v>750000.0</v>
+      </c>
+      <c r="D29">
         <v>8526000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3003000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>6034000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>12021000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6011000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3964000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2566000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3111876.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3449000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>5086000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>58000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-4849151.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>262000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>236000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>362000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2544218.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>214000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>379000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>354000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1423656.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>291000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>201000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>314000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>4949809.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>123000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>122000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>81000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B30">
+        <v>27626000.0</v>
+      </c>
+      <c r="C30">
         <v>43884000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>23791000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>37384000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>18004000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>7059000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>65779000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>19177000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>29718000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>19770000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>13237000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>15008000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>16409000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>12305095.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>14536000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>11256000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>11157000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>9175256.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>10641000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>12569000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>10332000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>7935163.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>11776000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>6638000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>6822000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>4724228.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>5529000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>6218000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>7912000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:29">
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B31">
+        <v>10946000.0</v>
+      </c>
+      <c r="C31">
         <v>2034000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>2565000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1042000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>2504000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>4831000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-9730000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>3015000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>18704000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>6105000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-473000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>6175000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-621000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-634703.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-221000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1289000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-946000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>2125663.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>5739000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1295000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>7294000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1822560.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>454000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>2657000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>4698000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>2386267.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>2084000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>3209000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1417000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:29">
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B32">
+        <v>178992000.0</v>
+      </c>
+      <c r="C32">
         <v>170733000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>192625000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>232734000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>175386000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>205836000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>188792000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>205882000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>151863000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>154640000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>224821000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>165605000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>113684000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>169110485.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>156851000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>118097000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>102156000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>75383766.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>95334000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>136357000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>95142000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>76346387.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>75820000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>56222000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>52738000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>58515041.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>47689000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>51004000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>58727000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L30"/>
@@ -9804,903 +10061,907 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B2">
         <v>192180102.0</v>
       </c>
       <c r="C2">
         <v>187358000.0</v>
       </c>
       <c r="D2">
         <v>326658822.0</v>
       </c>
       <c r="E2">
         <v>320428344.0</v>
       </c>
       <c r="F2">
         <v>284022853.0</v>
       </c>
       <c r="G2">
         <v>215109031.0</v>
       </c>
       <c r="H2">
         <v>62273058.0</v>
       </c>
       <c r="I2">
         <v>9457000.0</v>
       </c>
       <c r="J2">
         <v>2948000.0</v>
       </c>
       <c r="K2">
         <v>1937000.0</v>
       </c>
       <c r="L2">
         <v>-28000.0</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B3">
         <v>20753000</v>
       </c>
       <c r="C3">
         <v>62285000</v>
       </c>
       <c r="D3">
         <v>122614028</v>
       </c>
       <c r="E3">
         <v>98145890</v>
       </c>
       <c r="F3">
         <v>89480257</v>
       </c>
       <c r="G3">
         <v>29480980</v>
       </c>
       <c r="H3">
         <v>29098009</v>
       </c>
       <c r="I3">
         <v>11955000</v>
       </c>
       <c r="J3">
         <v>4011000</v>
       </c>
       <c r="K3">
         <v>1007000</v>
       </c>
       <c r="L3">
         <v>7640000</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B6">
         <v>35423898.0</v>
       </c>
       <c r="C6">
         <v>45464000.0</v>
       </c>
       <c r="D6">
         <v>-139300561.0</v>
       </c>
       <c r="E6">
         <v>6230478.0</v>
       </c>
       <c r="F6">
         <v>36405491.0</v>
       </c>
       <c r="G6">
         <v>68913822.0</v>
       </c>
       <c r="H6">
         <v>152835973.0</v>
       </c>
       <c r="I6">
         <v>52816000.0</v>
       </c>
       <c r="J6">
         <v>6509000.0</v>
       </c>
       <c r="K6">
         <v>1011000.0</v>
       </c>
       <c r="L6">
         <v>1965000.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B7">
         <v>-41016000.0</v>
       </c>
       <c r="C7">
         <v>-72121868.0</v>
       </c>
       <c r="D7">
         <v>-188036025.0</v>
       </c>
       <c r="E7">
         <v>-35267416.0</v>
       </c>
       <c r="F7">
         <v>-18274323.0</v>
       </c>
       <c r="G7">
         <v>-867580.0</v>
       </c>
       <c r="H7">
         <v>23464632.0</v>
       </c>
       <c r="I7">
         <v>19456000.0</v>
       </c>
       <c r="J7">
         <v>-20072000.0</v>
       </c>
       <c r="K7">
         <v>-5594000.0</v>
       </c>
       <c r="L7">
         <v>2917000.0</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B9">
         <v>7329000.0</v>
       </c>
       <c r="C9">
         <v>-4706000.0</v>
       </c>
       <c r="D9">
         <v>9076031.0</v>
       </c>
       <c r="E9">
         <v>-214819444.0</v>
       </c>
       <c r="F9">
         <v>-33248908.0</v>
       </c>
       <c r="G9">
         <v>-6336840.0</v>
       </c>
       <c r="H9">
         <v>-11748344.0</v>
       </c>
       <c r="I9">
         <v>12560000.0</v>
       </c>
       <c r="J9">
         <v>-58337000.0</v>
       </c>
       <c r="K9">
         <v>-1616000.0</v>
       </c>
       <c r="L9"/>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B10">
         <v>42103000.0</v>
       </c>
       <c r="C10">
         <v>-15930000.0</v>
       </c>
       <c r="D10">
         <v>-28760034.0</v>
       </c>
       <c r="E10">
         <v>-9673480.0</v>
       </c>
       <c r="F10">
         <v>-664010.0</v>
       </c>
       <c r="G10">
         <v>-8799629.0</v>
       </c>
       <c r="H10">
         <v>528507.0</v>
       </c>
       <c r="I10">
         <v>3905000.0</v>
       </c>
       <c r="J10">
         <v>-4096000.0</v>
       </c>
       <c r="K10">
         <v>-3940000.0</v>
       </c>
       <c r="L10">
         <v>-1853000.0</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>191908000.0</v>
       </c>
       <c r="F11">
         <v>15638596.0</v>
       </c>
       <c r="G11">
         <v>14268889.0</v>
       </c>
       <c r="H11">
         <v>34684469.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-476000.0</v>
       </c>
       <c r="F12">
         <v>-856132.0</v>
       </c>
       <c r="G12">
         <v>10520947.0</v>
       </c>
       <c r="H12">
         <v>23885091.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B14">
         <v>31987000.0</v>
       </c>
       <c r="C14">
         <v>22795000.0</v>
       </c>
       <c r="D14">
         <v>15453000.0</v>
       </c>
       <c r="E14">
         <v>10320961.0</v>
       </c>
       <c r="F14">
         <v>7086987.0</v>
       </c>
       <c r="G14">
         <v>5731781.0</v>
       </c>
       <c r="H14">
         <v>4488666.0</v>
       </c>
       <c r="I14">
         <v>2418000.0</v>
       </c>
       <c r="J14">
         <v>1643000.0</v>
       </c>
       <c r="K14">
         <v>1113000.0</v>
       </c>
       <c r="L14">
         <v>1037000.0</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
         <v>5703000.0</v>
       </c>
       <c r="J15">
         <v>697000.0</v>
       </c>
       <c r="K15">
         <v>182000.0</v>
       </c>
       <c r="L15">
         <v>1127000.0</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B16">
         <v>227604000.0</v>
       </c>
       <c r="C16">
         <v>232822000.0</v>
       </c>
       <c r="D16">
         <v>187358000.0</v>
       </c>
       <c r="E16">
         <v>326658822.0</v>
       </c>
       <c r="F16">
         <v>320428344.0</v>
       </c>
       <c r="G16">
         <v>284022853.0</v>
       </c>
       <c r="H16">
         <v>215109031.0</v>
       </c>
       <c r="I16">
         <v>62273000.0</v>
       </c>
       <c r="J16">
         <v>9457000.0</v>
       </c>
       <c r="K16">
         <v>2948000.0</v>
       </c>
       <c r="L16">
         <v>1937000.0</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B18">
         <v>86119000.0</v>
       </c>
       <c r="C18">
         <v>52662000.0</v>
       </c>
       <c r="D18">
         <v>-133699518.0</v>
       </c>
       <c r="E18">
         <v>8320112.0</v>
       </c>
       <c r="F18">
         <v>40227116.0</v>
       </c>
       <c r="G18">
         <v>73750647.0</v>
       </c>
       <c r="H18">
         <v>75037023.0</v>
       </c>
       <c r="I18">
         <v>64155000.0</v>
       </c>
       <c r="J18">
         <v>9050000.0</v>
       </c>
       <c r="K18">
         <v>-435000.0</v>
       </c>
       <c r="L18">
         <v>825000.0</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-62014000.0</v>
       </c>
       <c r="D19">
         <v>-81654890.0</v>
       </c>
       <c r="E19">
         <v>-98114890.0</v>
       </c>
       <c r="F19">
         <v>-87600388.0</v>
       </c>
       <c r="G19">
         <v>-28164300.0</v>
       </c>
       <c r="H19">
         <v>-29138895.0</v>
       </c>
       <c r="I19">
         <v>-12943000.0</v>
       </c>
       <c r="J19">
         <v>-4076000.0</v>
       </c>
       <c r="K19">
         <v>-991000.0</v>
       </c>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>363.0</v>
       </c>
       <c r="E20">
         <v>24363.0</v>
       </c>
       <c r="F20">
         <v>715582.0</v>
       </c>
       <c r="G20">
         <v>-500.0</v>
       </c>
       <c r="H20">
         <v>73047500.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>145</v>
+      </c>
+      <c r="B21">
+        <v>-1100000.0</v>
+      </c>
       <c r="C21">
         <v>-1177952.0</v>
       </c>
       <c r="D21">
         <v>-1137440.0</v>
       </c>
       <c r="E21">
         <v>-1619000.0</v>
       </c>
       <c r="F21">
         <v>-3793599.0</v>
       </c>
       <c r="G21">
         <v>-1960991.0</v>
       </c>
       <c r="H21">
         <v>9340056.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22">
         <v>86885000.0</v>
       </c>
       <c r="C22">
         <v>179558000.0</v>
       </c>
       <c r="D22">
         <v>154363105.0</v>
       </c>
       <c r="E22">
         <v>127898799.0</v>
       </c>
       <c r="F22">
         <v>145242059.0</v>
       </c>
       <c r="G22">
         <v>90076135.0</v>
       </c>
       <c r="H22">
         <v>57572452.0</v>
       </c>
       <c r="I22">
         <v>31861000.0</v>
       </c>
       <c r="J22">
         <v>19268000.0</v>
       </c>
       <c r="K22">
         <v>6086000.0</v>
       </c>
       <c r="L22">
         <v>5604000.0</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B23">
         <v>-2478000.0</v>
       </c>
       <c r="C23">
         <v>-1817000.0</v>
       </c>
       <c r="D23">
         <v>-737890.0</v>
       </c>
       <c r="E23">
         <v>-519238.0</v>
       </c>
       <c r="F23">
         <v>-1291603.0</v>
       </c>
       <c r="G23">
         <v>-1450063.0</v>
       </c>
       <c r="H23">
         <v>-6290522.0</v>
       </c>
       <c r="I23">
         <v>242000.0</v>
       </c>
       <c r="J23">
         <v>36000.0</v>
       </c>
       <c r="K23">
         <v>-991000.0</v>
       </c>
       <c r="L23">
         <v>-689000.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>500.0</v>
       </c>
       <c r="D24">
         <v>50000.0</v>
       </c>
       <c r="E24">
         <v>-17835000.0</v>
       </c>
       <c r="F24">
         <v>1879869.0</v>
       </c>
       <c r="G24">
         <v>2823549.0</v>
       </c>
       <c r="H24">
         <v>-103886.0</v>
       </c>
       <c r="I24">
         <v>-988000.0</v>
       </c>
       <c r="J24">
         <v>-65000.0</v>
       </c>
       <c r="K24">
         <v>16000.0</v>
       </c>
       <c r="L24">
         <v>-1220000.0</v>
       </c>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B25">
         <v>29016000.0</v>
       </c>
       <c r="C25">
         <v>-19873132.0</v>
       </c>
       <c r="D25">
         <v>-3518572.0</v>
       </c>
       <c r="E25">
         <v>3513658.0</v>
       </c>
       <c r="F25">
         <v>-199595.0</v>
       </c>
       <c r="G25">
         <v>8291291.0</v>
       </c>
       <c r="H25">
         <v>18609282.0</v>
       </c>
       <c r="I25">
         <v>393000.0</v>
       </c>
       <c r="J25">
         <v>12222000.0</v>
       </c>
       <c r="K25">
         <v>-1033000.0</v>
       </c>
       <c r="L25">
         <v>-1093000.0</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>150</v>
+      </c>
+      <c r="B27">
+        <v>872000.0</v>
+      </c>
       <c r="C27">
         <v>4589000.0</v>
       </c>
       <c r="D27">
         <v>10653000.0</v>
       </c>
       <c r="E27">
         <v>6913344.0</v>
       </c>
       <c r="F27">
         <v>1898476.0</v>
       </c>
       <c r="G27">
         <v>0.0</v>
       </c>
       <c r="H27">
         <v>0.0</v>
       </c>
       <c r="I27">
         <v>4085000.0</v>
       </c>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B28">
         <v>-3578000.0</v>
       </c>
       <c r="C28">
         <v>-2995000.0</v>
       </c>
       <c r="D28">
         <v>-1875330.0</v>
       </c>
       <c r="E28">
         <v>-1594879.0</v>
       </c>
       <c r="F28">
         <v>-3078017.0</v>
       </c>
       <c r="G28">
         <v>-1960991.0</v>
       </c>
       <c r="H28">
         <v>80790734.0</v>
       </c>
       <c r="I28">
         <v>-7629000.0</v>
       </c>
       <c r="J28">
         <v>-1419000.0</v>
       </c>
       <c r="K28">
         <v>1428000.0</v>
       </c>
       <c r="L28">
         <v>2323000.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B29">
         <v>106872000.0</v>
       </c>
       <c r="C29">
         <v>114947000.0</v>
       </c>
       <c r="D29">
         <v>-11085492.0</v>
       </c>
       <c r="E29">
         <v>106466002.0</v>
       </c>
       <c r="F29">
         <v>129707373.0</v>
       </c>
       <c r="G29">
         <v>103231627.0</v>
       </c>
       <c r="H29">
         <v>104135032.0</v>
       </c>
       <c r="I29">
         <v>76110000.0</v>
       </c>
       <c r="J29">
         <v>13061000.0</v>
       </c>
       <c r="K29">
         <v>572000.0</v>
       </c>
       <c r="L29">
         <v>8465000.0</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B30">
         <v>-70202000.0</v>
       </c>
       <c r="C30">
         <v>-62014000.0</v>
       </c>
       <c r="D30">
         <v>-124902779.0</v>
       </c>
       <c r="E30">
         <v>-98114890.0</v>
       </c>
       <c r="F30">
         <v>-87600388.0</v>
       </c>
       <c r="G30">
         <v>-28164300.0</v>
       </c>
       <c r="H30">
         <v>-29138895.0</v>
       </c>
       <c r="I30">
         <v>-12943000.0</v>
       </c>
@@ -10713,2110 +10974,2180 @@
       <c r="L30">
         <v>-8860000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC30"/>
+  <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
+        <v>82</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
+        <v>85</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
+        <v>88</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B2">
+        <v>281181315.0</v>
+      </c>
+      <c r="C2">
         <v>254398000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>256513000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>230589000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>232822000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>226503000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>316241000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>211783000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>153953573.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>203132000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>342147000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>248550000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>326659000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>223880000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>299562000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>393287000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>320428000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>347468000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>384004000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>312820000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>284023000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>230446000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>190372000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>232254000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>215109000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>219939000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>180090000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>44115000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>62203000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B3">
+        <v>4906000</v>
+      </c>
+      <c r="C3">
         <v>629000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3814000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>356000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>15954000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1541000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2302000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>22915000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>38609000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>44458026</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>62200000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>9360000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>6596000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3507890</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5928000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>40421000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>48289000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>63581257</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>13768000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>10165000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1966000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>16808980</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>11152000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1087000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>433000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>8340009</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1051000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>4527000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>15180000</v>
       </c>
     </row>
-    <row r="4" spans="1:29">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B6">
+        <v>18105685.0</v>
+      </c>
+      <c r="C6">
         <v>-26794000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-37755000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>25924000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-2233000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>6319000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-89738000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>45120000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>57829427.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-49178427.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-71595000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>93597000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-78109000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>102778822.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-75682000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-93725000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>72859000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-27039656.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-36536000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>71184000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>28797000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>53576853.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>40074000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-41882000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>17145000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-4829969.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>39849000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>135975000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-18088000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:29">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B7">
+        <v>-13746000.0</v>
+      </c>
+      <c r="C7">
         <v>17856000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-68178000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>40686000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-31380000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-47458000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-122919000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>13295000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>91873000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-74280025.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-70507000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>62568000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-105817000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>73938584.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-115077000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-80989000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>86860000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>7792677.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-53287000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>31497000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-4277000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>40137420.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>28073000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-62978000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-6100000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-21173368.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>29269000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>34769000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-19400000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:29">
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B9">
+        <v>-83440000.0</v>
+      </c>
+      <c r="C9">
         <v>64272000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-62845000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>57802000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-51900000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-31418000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-33696000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>4427000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>55981000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-15185969.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>5507000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>118866000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-100111000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-130609444.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-59739000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>6944000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-31415000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>49366091.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-68907000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>63083000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-76791000.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B10">
+        <v>-22536000.0</v>
+      </c>
+      <c r="C10">
         <v>-4150000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>19434000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>18855000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7964000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-6681000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-313000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-17240000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>8304000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-8228033.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>19328000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-23554000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-16306000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>34289520.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-39673000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-4685000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>395000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-3558010.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>9406000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-11200000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>4688000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2344371.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>12344000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-7505000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-15983000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-959493.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-470000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>108000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1850000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-32744000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>172941000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-15665000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>-2247000.0</v>
       </c>
       <c r="N12">
+        <v>-2247000.0</v>
+      </c>
+      <c r="O12">
         <v>-508000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-188000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B14">
+        <v>8385000.0</v>
+      </c>
+      <c r="C14">
         <v>8252000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>8353000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>8335000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>7406000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>7618000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>4998000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>4965000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>4725000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>4392000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>4054000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3602000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3363000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2973961.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2759000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2424000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2164000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2025987.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1734000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1659000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1668000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1522781.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1499000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1357000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1353000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2265666.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>892000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>692000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>639000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:29">
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B16">
+        <v>299287000.0</v>
+      </c>
+      <c r="C16">
         <v>227604000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>218758000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>256513000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>230589000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>232822000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>226503000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>256392000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>211783000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>153953573.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>270552000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>342147000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>248550000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>326658822.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>223880000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>299562000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>393287000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>320428344.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>347468000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>384004000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>312820000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>284022853.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>230446000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>190372000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>232254000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>215109031.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>219939000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>180090000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>44115000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:29">
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B18">
+        <v>6158000.0</v>
+      </c>
+      <c r="C18">
         <v>41007000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-41353000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>86851000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-386000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-5364000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-79998000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>46588000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>91436000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-80416518.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-67667000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>92863000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-78479000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>109721112.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-77467000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-98664000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>74730000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-30634884.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-36557000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>74909000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>32510000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>57336647.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>40512000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-40832000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>16734000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>160023.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>45316000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>46716000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-17155000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:29">
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-3810000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-49892000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-15866000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>1763000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-2253000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-22915000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-38609000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-46746779.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-62208000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-9352000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-6596000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-3498890.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-5918000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-40421000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-48277000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-57008388.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-13690000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-10086000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-6816000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-16820300.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-9782000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1107000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-455000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-8360895.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-1050000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-4538000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-15190000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:29">
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
-[...1 lines deleted...]
-      </c>
+      <c r="J20"/>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20">
         <v>363.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
         <v>24000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>415582.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>278000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>145</v>
+      </c>
+      <c r="B21">
+        <v>-275000.0</v>
+      </c>
       <c r="C21">
+        <v>-275000.0</v>
+      </c>
+      <c r="D21">
         <v>-274000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-275000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-276000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-275952.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-284000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-444000.0</v>
       </c>
       <c r="N21">
+        <v>-444000.0</v>
+      </c>
+      <c r="O21">
         <v>-410000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-403000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22">
+        <v>26894000.0</v>
+      </c>
+      <c r="C22">
         <v>5070000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>27497000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>28928000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>42953000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>63643000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>28965000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>52350000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>32034000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>41550000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>50111000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>43386000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>27917000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>31974799.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>41229000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>25401000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>29294000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>30259059.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>29209000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>38761000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>47013000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>29932135.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>23513000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>17830000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>18801000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>20971452.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>13046000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>10926000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>12629000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B23">
+        <v>-570000.0</v>
+      </c>
+      <c r="C23">
         <v>-601000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-646000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-657000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-574000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-183000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-581000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-548000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-505000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-273890.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-161000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-169000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-134000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-135238.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-128000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-126000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-130000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-437603.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-229000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-257000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-368000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-464063.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-295000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-334000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-357000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-3689522.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-452000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>71159000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-260000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>88000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>222000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>49000.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
-[...1 lines deleted...]
-      </c>
+      <c r="L24"/>
       <c r="M24">
         <v>8000.0</v>
       </c>
       <c r="N24">
         <v>8000.0</v>
       </c>
       <c r="O24">
         <v>8000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="P24">
+        <v>8000.0</v>
+      </c>
+      <c r="Q24"/>
+      <c r="R24">
         <v>12000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>6572869.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>78000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>79000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-4850000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-11320.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1370000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-20000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-22000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-20886.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-11000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-10000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:29">
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B25">
+        <v>-10469000.0</v>
+      </c>
+      <c r="C25">
         <v>10458000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-5278000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>8953000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-3911000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-31137000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>10590000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-2822000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-12582000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>38218561.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-2201000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-1740000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1009000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>7804658.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-1445000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-6560000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3714000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-98595.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-445000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>11259000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-9928000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2553291.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-1421000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4046000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3113000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>6436282.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>3160000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>4856000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>4157000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:29">
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>150</v>
+      </c>
+      <c r="B27">
+        <v>0.0</v>
+      </c>
       <c r="C27">
+        <v>-454.0</v>
+      </c>
+      <c r="D27">
         <v>67000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>305000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>500000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>429000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>670000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1715000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1775000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1661251.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1888000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3441000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3663000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3450344.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>995000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1481000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>987000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>476.0</v>
       </c>
-      <c r="S27"/>
-      <c r="T27">
+      <c r="T27"/>
+      <c r="U27">
         <v>1898000.0</v>
       </c>
-      <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B28">
+        <v>-845000.0</v>
+      </c>
+      <c r="C28">
         <v>-876000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-920000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-932000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-850000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-459000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-865000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-823000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-848000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-586330.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-436000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-444000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-409000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-409879.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-403000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-401000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-381000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-297017.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-59000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-2005000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-717000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-809991.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-638000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-490000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-23000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-3742266.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-5171000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>90152000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-448000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B29">
+        <v>11064000.0</v>
+      </c>
+      <c r="C29">
         <v>41636000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-37539000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>87207000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>15568000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-6905000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-77696000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>69503000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>130045000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-35958492.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-5467000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>102223000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-71883000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>113229002.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-71539000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-58243000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>123019000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>32946373.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-22789000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>85074000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>34476000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>74145627.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>51664000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-39745000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>17167000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>8500032.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>46367000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>51243000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-1975000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B30">
+        <v>-4906000.0</v>
+      </c>
+      <c r="C30">
         <v>-634000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-3810000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-49892000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-15866000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1763000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2253000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-22915000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-38609000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-46746779.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-62208000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-9352000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-6596000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-3498890.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-5918000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-40421000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-48277000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-57008388.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-13690000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-10086000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-6816000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-16820300.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-9782000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1107000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-455000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-8360895.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-1050000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-4538000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-15190000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>