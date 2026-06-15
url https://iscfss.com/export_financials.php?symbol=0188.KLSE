--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -235,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -842,10515 +848,11240 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J62"/>
+  <dimension ref="A1:K62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>23023000.0</v>
+      </c>
+      <c r="C2">
         <v>21493172.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>27576284.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>27345000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>30471506.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>22857861.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>16779996.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>26523792.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>22313642.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>26383279.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
-    </row>
-    <row r="4" spans="1:10">
+      <c r="K3"/>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-    </row>
-    <row r="7" spans="1:10">
+      <c r="K6"/>
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
-      <c r="E7">
-[...1 lines deleted...]
-      </c>
+      <c r="E7"/>
       <c r="F7">
         <v>0.0</v>
       </c>
       <c r="G7">
+        <v>0.0</v>
+      </c>
+      <c r="H7">
         <v>312377.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8">
+        <v>115470000.0</v>
+      </c>
+      <c r="C8">
         <v>99688429.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>88274306.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>207161816.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>188730326.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>98318247.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73465039.0</v>
       </c>
       <c r="H8">
         <v>73465039.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>73465039.0</v>
+      </c>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="K9"/>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>2126000.0</v>
+      </c>
+      <c r="C10">
         <v>5104770.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3277220.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>10304450.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>22517450.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>41795680.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>12164370.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>10683900.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>9386040.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>834030.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11"/>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
+        <v>11762000.0</v>
+      </c>
+      <c r="C12">
         <v>10160380.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>31461650.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>52127280.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>34592370.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>117231910.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>21463810.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>16849080.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>19587660.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>6198090.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
+        <v>115470000.0</v>
+      </c>
+      <c r="C13">
         <v>99688430.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>88274310.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>207162000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>188730326.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>98318247.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>73465039.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>73465040.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>40465040.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>22433000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
+        <v>1254793220.0</v>
+      </c>
+      <c r="C14">
         <v>838799840.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>775388050.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>769825600.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>707393150.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>616546050.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>511977100.0</v>
       </c>
       <c r="H14">
         <v>511977100.0</v>
       </c>
       <c r="I14">
+        <v>511977100.0</v>
+      </c>
+      <c r="J14">
         <v>398184000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>336493320.0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-    </row>
-    <row r="17" spans="1:10">
+      <c r="K16"/>
+    </row>
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-    </row>
-    <row r="19" spans="1:10">
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
-        <v>2785360.0</v>
+        <v>0.0</v>
       </c>
       <c r="F20">
         <v>2785360.0</v>
       </c>
       <c r="G20">
         <v>2785360.0</v>
       </c>
       <c r="H20">
         <v>2785360.0</v>
       </c>
-      <c r="I20"/>
+      <c r="I20">
+        <v>2785360.0</v>
+      </c>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-    </row>
-    <row r="22" spans="1:10">
+      <c r="K21"/>
+    </row>
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22">
+        <v>24806000.0</v>
+      </c>
+      <c r="C22">
         <v>29256100.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>30376590.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>31941000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>57677640.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>27521089.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>20785972.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>23712620.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>5763130.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>4057540.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
+        <v>148118000.0</v>
+      </c>
+      <c r="C23">
         <v>144918360.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>180329780.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>230212880.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>225232070.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>240797880.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>119797370.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>120463280.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>71594950.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>65982970.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24">
+        <v>69000.0</v>
+      </c>
+      <c r="C24">
         <v>38660.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>204580.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>371390.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>538780.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>695900.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1342470.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1760940.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1154720.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1294550.0</v>
       </c>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B25">
+        <v>69000.0</v>
+      </c>
+      <c r="C25">
         <v>38660.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>204580.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>371390.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>538780.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>695900.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1583390.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1760940.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1154720.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1294550.0</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-    </row>
-    <row r="29" spans="1:10">
+      <c r="K28"/>
+    </row>
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B29">
+        <v>73596000.0</v>
+      </c>
+      <c r="C29">
         <v>75522678.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>86101897.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>125695509.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>159610757.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>101973452.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>54437120.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>52182932.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>45525683.0</v>
       </c>
-      <c r="J29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:10">
+      <c r="K29"/>
+    </row>
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
+        <v>7851000.0</v>
+      </c>
+      <c r="C30">
         <v>4955430.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>18222080.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>17994877.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>14278901.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>17528984.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>43752734.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>26465340.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>39190500.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>48138800.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>124101000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>156162869.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>98375194.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>49950616.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-    </row>
-    <row r="32" spans="1:10">
+      <c r="K31"/>
+    </row>
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B32">
+        <v>-15578000.0</v>
+      </c>
+      <c r="C32">
         <v>-11905864.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>274641.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>22955998.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>58130463.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>94876777.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>45555959.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>39364472.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>40062285.0</v>
       </c>
-      <c r="J32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:10">
+      <c r="K32"/>
+    </row>
+    <row r="33" spans="1:11">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>91175000.0</v>
+      </c>
+      <c r="C33">
         <v>89311154.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>88250704.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>107030263.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>105803266.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>46854414.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>32309444.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>35233947.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>5382437.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>5866878.0</v>
       </c>
     </row>
-    <row r="34" spans="1:10">
+    <row r="34" spans="1:11">
       <c r="A34" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-    </row>
-    <row r="35" spans="1:10">
+      <c r="K34"/>
+    </row>
+    <row r="35" spans="1:11">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>2083000.0</v>
+      </c>
+      <c r="C35">
         <v>2075038.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2363309.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>4311437.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>4424352.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>4691068.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>3531919.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>4277631.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1154720.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1294554.0</v>
       </c>
     </row>
-    <row r="36" spans="1:10">
+    <row r="36" spans="1:11">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
-      <c r="G36">
+      <c r="G36"/>
+      <c r="H36">
         <v>32309444.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>35233947.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>5382437.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>5866878.0</v>
       </c>
     </row>
-    <row r="37" spans="1:10">
+    <row r="37" spans="1:11">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-    </row>
-    <row r="38" spans="1:10">
+      <c r="K37"/>
+    </row>
+    <row r="38" spans="1:11">
       <c r="A38" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-    </row>
-    <row r="39" spans="1:10">
+      <c r="K38"/>
+    </row>
+    <row r="39" spans="1:11">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
-      <c r="E39">
+      <c r="E39"/>
+      <c r="F39">
         <v>3709370.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>22777412.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>628067.0</v>
       </c>
-      <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
-    </row>
-    <row r="40" spans="1:10">
+      <c r="K39"/>
+    </row>
+    <row r="40" spans="1:11">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>72767000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>26838886.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>68914215.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>19337331.0</v>
       </c>
-      <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-    </row>
-    <row r="41" spans="1:10">
+      <c r="K40"/>
+    </row>
+    <row r="41" spans="1:11">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>3864000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>3885573.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>3995167.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>1948526.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-    </row>
-    <row r="42" spans="1:10">
+      <c r="K41"/>
+    </row>
+    <row r="42" spans="1:11">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>-11591000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-12728880.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-14302583.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-21949941.0</v>
       </c>
-      <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-    </row>
-    <row r="43" spans="1:10">
+      <c r="K42"/>
+    </row>
+    <row r="43" spans="1:11">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
-    </row>
-    <row r="44" spans="1:10">
+      <c r="K43"/>
+    </row>
+    <row r="44" spans="1:11">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
-    </row>
-    <row r="45" spans="1:10">
+      <c r="K44"/>
+    </row>
+    <row r="45" spans="1:11">
       <c r="A45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B45">
+        <v>91175000.0</v>
+      </c>
+      <c r="C45">
         <v>186515762.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>183872334.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>176677243.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>148068113.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>82620071.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>64312685.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-    </row>
-    <row r="46" spans="1:10">
+      <c r="K45"/>
+    </row>
+    <row r="46" spans="1:11">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>91175000.0</v>
+      </c>
+      <c r="C46">
         <v>89311154.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>88250704.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>107030263.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>103017902.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>44069050.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>29524080.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
-    </row>
-    <row r="47" spans="1:10">
+      <c r="K46"/>
+    </row>
+    <row r="47" spans="1:11">
       <c r="A47" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B47">
+        <v>91175000.0</v>
+      </c>
+      <c r="C47">
         <v>89311150.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>88250700.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>105557000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>103017902.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>44069050.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>29524080.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>32448580.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>5382440.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>5866880.0</v>
       </c>
     </row>
-    <row r="48" spans="1:10">
+    <row r="48" spans="1:11">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>-41956000.0</v>
+      </c>
+      <c r="C48">
         <v>-24358180.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-2523840.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-71470000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-17053213.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>17144894.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1220882.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-25564900.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>3824960.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>13092670.0</v>
       </c>
     </row>
-    <row r="49" spans="1:10">
+    <row r="49" spans="1:11">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-    </row>
-    <row r="50" spans="1:10">
+      <c r="K49"/>
+    </row>
+    <row r="50" spans="1:11">
       <c r="A50" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B50">
+        <v>13000.0</v>
+      </c>
+      <c r="C50">
         <v>153770.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>146846.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>138314.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>123745.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>116993.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>358670.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>2521853.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>80961.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>77482.0</v>
       </c>
     </row>
-    <row r="51" spans="1:10">
+    <row r="51" spans="1:11">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
-      <c r="F51">
+      <c r="F51"/>
+      <c r="G51">
         <v>695900.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1583390.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>3940500.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1154720.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1294550.0</v>
       </c>
     </row>
-    <row r="52" spans="1:10">
+    <row r="52" spans="1:11">
       <c r="A52" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="B52"/>
       <c r="C52">
         <v>0.0</v>
       </c>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
       <c r="H52">
+        <v>0.0</v>
+      </c>
+      <c r="I52">
         <v>2179560.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:10">
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11">
       <c r="A53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53">
+        <v>9636000.0</v>
+      </c>
+      <c r="C53">
         <v>5055610.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>28184430.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>41822830.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>12074920.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>75436230.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>9299430.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>6165180.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>10201620.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>5364070.0</v>
       </c>
     </row>
-    <row r="54" spans="1:10">
+    <row r="54" spans="1:11">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
-    </row>
-    <row r="55" spans="1:10">
+      <c r="K54"/>
+    </row>
+    <row r="55" spans="1:11">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>148118000.0</v>
+      </c>
+      <c r="C55">
         <v>144918360.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>180329780.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>230212880.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>225232070.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>240797880.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>119797370.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>120463280.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>71594950.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>65982970.0</v>
       </c>
     </row>
-    <row r="56" spans="1:10">
+    <row r="56" spans="1:11">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>56943000.0</v>
+      </c>
+      <c r="C56">
         <v>55607210.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>92079080.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>123518000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>119428800.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>193943461.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>87487924.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>85229330.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>66212510.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>60116090.0</v>
       </c>
     </row>
-    <row r="57" spans="1:10">
+    <row r="57" spans="1:11">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>72521000.0</v>
+      </c>
+      <c r="C57">
         <v>67513070.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>91804440.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>100250000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>61298337.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>99066684.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>41931965.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>45864860.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>26150220.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>29162750.0</v>
       </c>
     </row>
-    <row r="58" spans="1:10">
+    <row r="58" spans="1:11">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>74604000.0</v>
+      </c>
+      <c r="C58">
         <v>69588110.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>94579310.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>105027070.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>66283830.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>139637320.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>67061390.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>72563150.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>27304940.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>30457300.0</v>
       </c>
     </row>
-    <row r="59" spans="1:10">
+    <row r="59" spans="1:11">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
-    </row>
-    <row r="60" spans="1:10">
+      <c r="K59"/>
+    </row>
+    <row r="60" spans="1:11">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>73514000.0</v>
+      </c>
+      <c r="C60">
         <v>75330250.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>85750470.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>125185800.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>158948230.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>101160560.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>52735980.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>47900140.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>44290000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>35525670.0</v>
       </c>
     </row>
-    <row r="61" spans="1:10">
+    <row r="61" spans="1:11">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
-    </row>
-    <row r="62" spans="1:10">
+      <c r="K61"/>
+    </row>
+    <row r="62" spans="1:11">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
+      <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB62"/>
+  <dimension ref="A1:AD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>18628000.0</v>
+      </c>
+      <c r="C2">
+        <v>23023000.0</v>
+      </c>
+      <c r="D2">
         <v>25436000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>25529000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>22042000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>21493172.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>18868000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>19827000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>27793000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>27576284.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>23120000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>20766000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>22091000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>27345000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>26838000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>21015000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>25220000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>30465045.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>37562000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>26212000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>35504000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>22467199.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>23357000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>15251000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>12911000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>16455846.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>22437000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>23211000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>19927000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-    </row>
-    <row r="4" spans="1:28">
+      <c r="AC3"/>
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-    </row>
-    <row r="6" spans="1:28">
+      <c r="AC5"/>
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-    </row>
-    <row r="7" spans="1:28">
+      <c r="AC6"/>
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
-      <c r="Q7">
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7">
         <v>0.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7"/>
       <c r="T7"/>
-      <c r="U7">
-[...4 lines deleted...]
-      </c>
+      <c r="U7"/>
+      <c r="V7"/>
       <c r="W7">
         <v>0.0</v>
       </c>
       <c r="X7">
+        <v>0.0</v>
+      </c>
+      <c r="Y7">
+        <v>0.0</v>
+      </c>
+      <c r="Z7">
         <v>295000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>312377.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>330000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>347000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>364000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8">
         <v>115470000.0</v>
       </c>
       <c r="C8">
         <v>115470000.0</v>
       </c>
       <c r="D8">
-        <v>99688000.0</v>
+        <v>115470000.0</v>
       </c>
       <c r="E8">
-        <v>99688429.0</v>
+        <v>115470000.0</v>
       </c>
       <c r="F8">
         <v>99688000.0</v>
       </c>
       <c r="G8">
+        <v>99688429.0</v>
+      </c>
+      <c r="H8">
+        <v>99688000.0</v>
+      </c>
+      <c r="I8">
         <v>102878000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>88274306.0</v>
       </c>
       <c r="J8">
         <v>88274000.0</v>
       </c>
       <c r="K8">
+        <v>88274306.0</v>
+      </c>
+      <c r="L8">
+        <v>88274000.0</v>
+      </c>
+      <c r="M8">
         <v>208274000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>208274000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>207161816.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>200497000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>200486000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>200475000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>188730326.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>188688000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>188675000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>2520000.0</v>
+      </c>
+      <c r="C10">
+        <v>2126000.0</v>
+      </c>
+      <c r="D10">
         <v>1605000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>23993000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>2247000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>5104770.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>3896000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>8664000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>5535000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>3277221.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>4793000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>4629000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>7205000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>10304450.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>55721000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>60931000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>18319000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>22517450.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>9649000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>21343000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>38573000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>41795682.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>40792000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>34673000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>32964000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>12164373.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>18126000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>22723000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>13673000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>21</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
+        <v>11762000.0</v>
+      </c>
+      <c r="D12">
         <v>17354000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>26615000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>5331000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>10160380.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>16160000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>41613000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>45960000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>52127280.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>61279000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>66461000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>25223000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>34592370.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>39643000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>79128000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>119337000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>117231910.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>84267000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>63167000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>32964000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>21463810.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12"/>
       <c r="AB12"/>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12"/>
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>115470000.0</v>
       </c>
       <c r="D13">
-        <v>99688000.0</v>
+        <v>115470000.0</v>
       </c>
       <c r="E13">
-        <v>99688430.0</v>
+        <v>115470000.0</v>
       </c>
       <c r="F13">
         <v>99688000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
+      <c r="G13">
+        <v>99688430.0</v>
+      </c>
+      <c r="H13">
+        <v>99688000.0</v>
+      </c>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>208274000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>208274000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>207162000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>200497000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>200486000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>200475000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>188730330.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>188688000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>188675000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>98502000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>98318250.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>93153000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>73679000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>73465000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>73465040.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
-        <v>1254793220.0</v>
+        <v>1254793223.0</v>
       </c>
       <c r="C14">
         <v>1254793220.0</v>
       </c>
       <c r="D14">
-        <v>838799840.0</v>
+        <v>1254793220.0</v>
       </c>
       <c r="E14">
-        <v>838799840.0</v>
+        <v>1254793220.0</v>
       </c>
       <c r="F14">
         <v>838799840.0</v>
       </c>
       <c r="G14">
+        <v>838799840.0</v>
+      </c>
+      <c r="H14">
+        <v>838799840.0</v>
+      </c>
+      <c r="I14">
         <v>838799842.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>775388049.0</v>
       </c>
       <c r="J14">
         <v>775388049.0</v>
       </c>
       <c r="K14">
+        <v>775388049.0</v>
+      </c>
+      <c r="L14">
+        <v>775388049.0</v>
+      </c>
+      <c r="M14">
         <v>775388050.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>775388050.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>769825600.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>736502750.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>736406650.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>736393150.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>707393150.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>707182550.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>707117550.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>616941550.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>616546049.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>596183149.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>512770599.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>511997099.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>511977099.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>515192300.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>514035100.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>510400000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16"/>
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18"/>
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="J20"/>
-      <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2785000.0</v>
       </c>
       <c r="P20">
         <v>2785000.0</v>
       </c>
       <c r="Q20">
-        <v>2785360.0</v>
+        <v>2785000.0</v>
       </c>
       <c r="R20">
         <v>2785000.0</v>
       </c>
       <c r="S20">
-        <v>2785000.0</v>
+        <v>2785360.0</v>
       </c>
       <c r="T20">
         <v>2785000.0</v>
       </c>
       <c r="U20">
-        <v>2785360.0</v>
+        <v>2785000.0</v>
       </c>
       <c r="V20">
         <v>2785000.0</v>
       </c>
       <c r="W20">
-        <v>2785000.0</v>
+        <v>2785360.0</v>
       </c>
       <c r="X20">
         <v>2785000.0</v>
       </c>
       <c r="Y20">
-        <v>2785360.0</v>
+        <v>2785000.0</v>
       </c>
       <c r="Z20">
         <v>2785000.0</v>
       </c>
       <c r="AA20">
-        <v>2785000.0</v>
+        <v>2785360.0</v>
       </c>
       <c r="AB20">
         <v>2785000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20">
+        <v>2785000.0</v>
+      </c>
+      <c r="AD20">
+        <v>2785000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21"/>
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22">
+        <v>24740000.0</v>
+      </c>
+      <c r="C22">
+        <v>24806000.0</v>
+      </c>
+      <c r="D22">
         <v>29794000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>30878000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>30429000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>29256100.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>29636000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>28954000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>31970000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>30376591.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>32131000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>30425000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>32673000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>31941000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>39183000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>51463000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>51853000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>57677640.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>69915000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>48950000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>38227000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>27521090.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>14418000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>15373000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>18808000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>20785970.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>20213000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>17566000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>23833000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>32</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>148118000.0</v>
+      </c>
+      <c r="D23">
         <v>160863000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>172080000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>147172000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>144918360.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>156888000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>213559000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>233705000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>230212880.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>260217000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>271319000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>226303000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>225232070.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>254130000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>257319000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>255609000.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23"/>
+      <c r="AD23"/>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24">
+        <v>65000.0</v>
+      </c>
+      <c r="C24">
+        <v>69000.0</v>
+      </c>
+      <c r="D24">
         <v>73000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>0.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>0.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>38660.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>80000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>121000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>163000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>204580.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>246000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>288000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>330000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>371390.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>413000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>460000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>499000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>538780.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>578000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>617000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>657000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>695900.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>735000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>774000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>1211000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>1342470.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>1717000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>1821000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>1674000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>34</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>69000.0</v>
+      </c>
+      <c r="D25">
         <v>73000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>0.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>0.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>38660.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>80000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>288000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>330000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>371390.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>413000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>460000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>499000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>538780.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>578000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>617000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>657000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>695900.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>735000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28"/>
+      <c r="AD28"/>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B29">
+        <v>69866000.0</v>
+      </c>
+      <c r="C29">
+        <v>73596000.0</v>
+      </c>
+      <c r="D29">
         <v>84005000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>89156000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>71806000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>75522678.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>90350000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>93255000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>83518000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>86101897.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>119371000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>123946000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>124169000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>125695509.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>155494000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>167894000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>170468000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>159610757.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>180303000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>173892000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>115403000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>101973452.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>86247000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>61244000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>56933000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29"/>
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
+        <v>4786000.0</v>
+      </c>
+      <c r="C30">
+        <v>7851000.0</v>
+      </c>
+      <c r="D30">
         <v>10213000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>12326000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>10765000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>4955430.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>9930000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>10798000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>10109000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>18222079.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>11540000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>30740000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>24155000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>39450000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>31297000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>21910000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>30471000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>18294240.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>35288000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>31343000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>23301000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>22028530.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>23689000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>15990000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>10488000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>23417390.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>15334000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>15007000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>12446000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
+      <c r="K31"/>
       <c r="L31"/>
       <c r="M31">
+        <v>123515000.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
         <v>124101000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>152160000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31"/>
+      <c r="AD31"/>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B32">
+        <v>-19229000.0</v>
+      </c>
+      <c r="C32">
+        <v>-15578000.0</v>
+      </c>
+      <c r="D32">
         <v>-5561000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>542000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-15693000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-11905864.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>2697000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>5934000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>-2168000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>274641.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>12662000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>17755000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>19668000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>22955998.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>31276000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>53225000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>65711000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>58130463.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>94955000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>106657000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>115163000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>94876777.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>79041000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>54606000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>48219000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32"/>
+      <c r="AD32"/>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>91091000.0</v>
+      </c>
+      <c r="C33">
+        <v>91175000.0</v>
+      </c>
+      <c r="D33">
         <v>91573000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>90525000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>89377000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>89311154.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>89643000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>89319000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>88082000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>88250704.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>111276000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>110781000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>109124000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>107030263.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>128458000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>118946000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>109057000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>105803266.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>89341000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>71669000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>49927000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>46854414.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>36510000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>30928000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>31516000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>32309444.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>33217000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>33933000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>34815000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:28">
+    <row r="34" spans="1:30">
       <c r="A34" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34"/>
+      <c r="AD34"/>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>2074000.0</v>
+      </c>
+      <c r="C35">
+        <v>2083000.0</v>
+      </c>
+      <c r="D35">
         <v>2093000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>2025000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>2031000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>2075038.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>2222000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>2269000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>2316000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>2363309.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>4529000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>4576000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>4624000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>4311437.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>4282000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>4335000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>4379000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>4424352.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>4198000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>4601000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>4647000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>4691068.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>2667000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>2712000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>3377000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>3531919.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>4428000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>4555000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>4480000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:28">
+    <row r="36" spans="1:30">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36"/>
+      <c r="AA36">
         <v>32309444.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>33217000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>33933000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>34815000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:28">
+    <row r="37" spans="1:30">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37"/>
+      <c r="AD37"/>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38"/>
+      <c r="AD38"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39"/>
+      <c r="AD39"/>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
+      <c r="K40"/>
+      <c r="L40"/>
+      <c r="M40">
         <v>63962000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>82556000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>72767000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>73509000.0</v>
       </c>
-      <c r="O40"/>
-      <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40"/>
+      <c r="AD40"/>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>4288000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>3864000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>3869000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41"/>
+      <c r="AD41"/>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
-[...1 lines deleted...]
-      </c>
+      <c r="K42"/>
       <c r="L42"/>
       <c r="M42">
+        <v>-11018000.0</v>
+      </c>
+      <c r="N42"/>
+      <c r="O42">
         <v>-11591000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>-11734000.0</v>
       </c>
-      <c r="O42"/>
-      <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42"/>
+      <c r="AD42"/>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43"/>
+      <c r="AD43"/>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
-    </row>
-    <row r="45" spans="1:28">
+      <c r="AC44"/>
+      <c r="AD44"/>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B45">
+        <v>91091000.0</v>
+      </c>
+      <c r="C45">
+        <v>91175000.0</v>
+      </c>
+      <c r="D45">
         <v>91573000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>90525000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>89377000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>186515762.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>89643000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>89319000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>88082000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>183872334.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>111276000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>110781000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>109124000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>176677243.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>125673000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
-    </row>
-    <row r="46" spans="1:28">
+      <c r="AC45"/>
+      <c r="AD45"/>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>91091000.0</v>
+      </c>
+      <c r="C46">
+        <v>91175000.0</v>
+      </c>
+      <c r="D46">
         <v>91573000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>90525000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>89377000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>89311154.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>89643000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>89319000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>88082000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>88250704.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>111276000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>110781000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>109124000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>107030263.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>125673000.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
-    </row>
-    <row r="47" spans="1:28">
+      <c r="AC46"/>
+      <c r="AD46"/>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>56</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>91175000.0</v>
+      </c>
+      <c r="D47">
         <v>91573000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>90525000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>89377000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>89311150.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>89643000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>110781000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>109124000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>105557000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>125673000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>116161000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>106272000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>103017900.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>86556000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>68884000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>47142000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>44069050.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>33725000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>28143000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>28731000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>29524080.0</v>
       </c>
-      <c r="Z47"/>
-      <c r="AA47"/>
       <c r="AB47"/>
-    </row>
-    <row r="48" spans="1:28">
+      <c r="AC47"/>
+      <c r="AD47"/>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>-41679000.0</v>
+      </c>
+      <c r="C48">
+        <v>-41956000.0</v>
+      </c>
+      <c r="D48">
         <v>-31551000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-26428000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-28035000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-24358180.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-9570000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>1861000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>6687000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>9230915.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>41724000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-73741000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-84575000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-71470000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-33818000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-33179000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-30631000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-29782090.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-9085000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-15520000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>16125000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>2842310.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-7756000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-13323000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-18129000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-20729060.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>3270000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>591000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-2339000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:28">
+    <row r="49" spans="1:30">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49"/>
+      <c r="AD49"/>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B50">
         <v>13000.0</v>
       </c>
       <c r="C50">
+        <v>13000.0</v>
+      </c>
+      <c r="D50">
+        <v>13000.0</v>
+      </c>
+      <c r="E50">
         <v>114000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>153000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>153770.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>152000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>150000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>149000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>146846.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>145000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>143000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>140000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>138314.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>136000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>127000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>125000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>123745.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>122000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>120000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>119000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>116993.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>115000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>114000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>386000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>358670.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>554000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>1949000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>2243000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:28">
+    <row r="51" spans="1:30">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51"/>
+      <c r="T51">
         <v>578000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>617000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>657000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>695900.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>735000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>774000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>1434000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>1583390.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51"/>
       <c r="AB51"/>
-    </row>
-    <row r="52" spans="1:28">
+      <c r="AC51"/>
+      <c r="AD51"/>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52"/>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52"/>
+      <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="H52">
+        <v>0.0</v>
+      </c>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
-[...4 lines deleted...]
-      </c>
+      <c r="K52"/>
+      <c r="L52"/>
       <c r="M52">
         <v>0.0</v>
       </c>
       <c r="N52">
         <v>0.0</v>
       </c>
       <c r="O52">
         <v>0.0</v>
       </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
         <v>0.0</v>
       </c>
-      <c r="U52"/>
-      <c r="V52"/>
+      <c r="U52">
+        <v>0.0</v>
+      </c>
+      <c r="V52">
+        <v>0.0</v>
+      </c>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52"/>
+      <c r="AB52">
         <v>554000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>1949000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>2243000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:28">
+    <row r="53" spans="1:30">
       <c r="A53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53">
+        <v>7192000.0</v>
+      </c>
+      <c r="C53">
+        <v>9636000.0</v>
+      </c>
+      <c r="D53">
         <v>15749000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>2622000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>3084000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>5055610.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>12264000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>13836000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>24403000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>28184427.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>35282000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>36984000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>38755000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>41822830.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>5558000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>5530000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>6904000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>12074920.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>29994000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>57785000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>80764000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>75436230.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>43475000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>28494000.0</v>
       </c>
-      <c r="X53"/>
-      <c r="Y53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>9299434.0</v>
       </c>
-      <c r="Z53"/>
-      <c r="AA53"/>
       <c r="AB53"/>
-    </row>
-    <row r="54" spans="1:28">
+      <c r="AC53"/>
+      <c r="AD53"/>
+    </row>
+    <row r="54" spans="1:30">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
-    </row>
-    <row r="55" spans="1:28">
+      <c r="AC54"/>
+      <c r="AD54"/>
+    </row>
+    <row r="55" spans="1:30">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>138395000.0</v>
+      </c>
+      <c r="C55">
+        <v>148118000.0</v>
+      </c>
+      <c r="D55">
         <v>160863000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>172080000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>147172000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>144918360.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>156888000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>164114000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>172214000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>180329781.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>208697000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>213559000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>233705000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>230212880.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>260217000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>271319000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>226303000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>225232070.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>254130000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>257319000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>255609000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>240797880.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>178574000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>131465000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>110617000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>119797370.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>118178000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>117149000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>115591000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:28">
+    <row r="56" spans="1:30">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>47304000.0</v>
+      </c>
+      <c r="C56">
+        <v>56943000.0</v>
+      </c>
+      <c r="D56">
         <v>69290000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>81555000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>57795000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>55607210.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>67245000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>74795000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>84132000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>92079077.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>97421000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>102778000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>124581000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>123518000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>131759000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>152373000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>117246000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>119428800.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>164789000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>185650000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>205682000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>193943460.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>142064000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>100537000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>79101000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>87487920.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>84961000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>83216000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>80776000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:28">
+    <row r="57" spans="1:30">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>66533000.0</v>
+      </c>
+      <c r="C57">
+        <v>72521000.0</v>
+      </c>
+      <c r="D57">
         <v>74851000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>81013000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>73488000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>67513070.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>64548000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>68861000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>86300000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>91804436.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>84759000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>85023000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>104913000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>100250000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>100483000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>99148000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>51535000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>61298340.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>69834000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>78993000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>90519000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>99066680.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>63023000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>45931000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>30882000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>41931970.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>37082000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>38769000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>39691000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:28">
+    <row r="58" spans="1:30">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>68607000.0</v>
+      </c>
+      <c r="C58">
+        <v>74604000.0</v>
+      </c>
+      <c r="D58">
         <v>76944000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>83038000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>75519000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>69588110.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>66770000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>71130000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>88616000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>94167745.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>89288000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>90044000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>110006000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>105027070.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>105272000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>104012000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>56459000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>66283830.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>74527000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>84164000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>140982000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>139637320.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>93177000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>71109000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>55281000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>67061390.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>41510000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>43324000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>44171000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:28">
+    <row r="59" spans="1:30">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
-    </row>
-    <row r="60" spans="1:28">
+      <c r="AC59"/>
+      <c r="AD59"/>
+    </row>
+    <row r="60" spans="1:30">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>69788000.0</v>
+      </c>
+      <c r="C60">
+        <v>73514000.0</v>
+      </c>
+      <c r="D60">
         <v>83919000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>89042000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>71653000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>75330250.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>90118000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>92984000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>83206000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>85750471.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>118980000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>123515000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>123699000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>125185800.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>154945000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>167307000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>169844000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>158948230.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>179603000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>173155000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>114627000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>101160560.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>85397000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>60356000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>55336000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>52735980.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>54785000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>52106000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>49176000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:28">
+    <row r="61" spans="1:30">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
-    </row>
-    <row r="62" spans="1:28">
+      <c r="AC61"/>
+      <c r="AD61"/>
+    </row>
+    <row r="62" spans="1:30">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J32"/>
+  <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B2">
+        <v>45175000.0</v>
+      </c>
+      <c r="C2">
         <v>46932290.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>70924530.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>79190570.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>195663950.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>168094070.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>130762950.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>119927640.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>45500970.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>66897910.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
-    </row>
-    <row r="4" spans="1:10">
+      <c r="K3"/>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-54868000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>56466836.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>55925739.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>3752885.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-23128454.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-5645999.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>6750660.0</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>-46997110.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>40853659.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>51124086.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>8381226.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-23128454.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-5645999.0</v>
       </c>
-      <c r="J6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:10">
+      <c r="K6"/>
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B9">
+        <v>-12906000.0</v>
+      </c>
+      <c r="C9">
         <v>-5196910.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-9192720.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-3520370.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>74650270.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>72691770.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>13668630.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>8857540.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-677510.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>11584240.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B10">
+        <v>-26076000.0</v>
+      </c>
+      <c r="C10">
         <v>-21195280.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-41449760.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-53713250.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>33586130.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>45963830.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3544420.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-26363200.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-6234140.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>5976300.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-256000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>14796328.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>15765795.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-468276.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11"/>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B12">
+        <v>294.0</v>
+      </c>
+      <c r="C12">
         <v>1001.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>5088.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>6111.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>69375.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>33798.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>95856.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>91078.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:10">
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B13">
+        <v>0.0</v>
+      </c>
+      <c r="C13">
         <v>1000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>5090.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>6110.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>69380.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>33800.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>95860.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>91080.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>8800.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>9120.0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B14">
+        <v>0.0</v>
+      </c>
+      <c r="C14">
         <v>31455.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>77456.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>72123.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-9898217.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-14282061.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>823148.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-27172.0</v>
       </c>
-      <c r="I14"/>
       <c r="J14"/>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14"/>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B15">
+        <v>-25789000.0</v>
+      </c>
+      <c r="C15">
         <v>-21745500.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-41210920.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-53461300.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>8891580.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>15915980.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>4835840.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-26101740.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-6247440.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>5904070.0</v>
       </c>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B16">
+        <v>-25789000.0</v>
+      </c>
+      <c r="C16">
         <v>-21745500.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-41210920.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-54546000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>8891580.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>15915975.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4835844.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-26101740.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-6247440.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>5904070.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B17">
+        <v>-25789000.0</v>
+      </c>
+      <c r="C17">
         <v>-21776954.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-41288378.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-53533418.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>18789797.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>30198036.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>4012696.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-26074569.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-6247440.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>5904069.0</v>
       </c>
     </row>
-    <row r="18" spans="1:10">
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B18">
+        <v>-294.0</v>
+      </c>
+      <c r="C18">
         <v>-1001.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-5088.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-6111.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-69375.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-33798.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-95856.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-91078.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-8796.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-9117.0</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B21">
+        <v>-26076000.0</v>
+      </c>
+      <c r="C21">
         <v>-15971780.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-41461940.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-51615840.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>36660970.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>45997630.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3640270.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-26272130.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-6225350.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>5985420.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-    </row>
-    <row r="23" spans="1:10">
+      <c r="K22"/>
+    </row>
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>3572000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4215475.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1970087.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>906490.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-    </row>
-    <row r="24" spans="1:10">
+      <c r="K23"/>
+    </row>
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24"/>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B25">
+        <v>1334000.0</v>
+      </c>
+      <c r="C25">
         <v>1235063.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1405556.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6710029.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>7198159.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5126457.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4740950.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3143670.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>579345.0</v>
       </c>
-      <c r="J25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:10">
+      <c r="K25"/>
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B28">
+        <v>14443000.0</v>
+      </c>
+      <c r="C28">
         <v>9117380.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>8740220.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>10439140.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>19393440.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>18736120.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>10822230.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>27460600.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>5895290.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>6213230.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B29">
+        <v>-287000.0</v>
+      </c>
+      <c r="C29">
         <v>581680.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-161380.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-179830.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>14796330.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>15765800.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-468280.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-288630.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>13300.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>72230.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B30">
+        <v>58345000.0</v>
+      </c>
+      <c r="C30">
         <v>57707160.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>103193750.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>86057830.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>209882696.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>184610655.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>138210377.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>126745922.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>50787510.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>72496729.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-    </row>
-    <row r="32" spans="1:10">
+      <c r="K31"/>
+    </row>
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B32">
+        <v>32269000.0</v>
+      </c>
+      <c r="C32">
         <v>41735380.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>61731810.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>75670200.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>270314220.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>240785840.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>144431580.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>128785180.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>44823460.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>78482150.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB32"/>
+  <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B2">
+        <v>9197000.0</v>
+      </c>
+      <c r="C2">
+        <v>10260000.0</v>
+      </c>
+      <c r="D2">
         <v>13790000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>11999000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>9126000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>8285290.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>10100000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>13557000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>14990000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>23177000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>16021000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>22027000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>9700000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>13845570.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>18648000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>19195000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>27502000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>25264950.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>39223000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>55154000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>76022000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>56147070.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>47194000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>39511000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>25242000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>26872950.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>34061000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>41040000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>28789000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-    </row>
-    <row r="4" spans="1:28">
+      <c r="AC3"/>
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
+      <c r="K5"/>
       <c r="L5"/>
       <c r="M5">
+        <v>-1192000.0</v>
+      </c>
+      <c r="N5"/>
+      <c r="O5">
         <v>-40302000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-11925000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5">
         <v>12711000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>8377000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>3411000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-1513774.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>4054000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>3555000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>2286000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-      <c r="K6">
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6">
         <v>999000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-2268000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-37681110.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-10333000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-408000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>1425000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-17300341.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>9208000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>17872000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>31074000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>26625086.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>12711000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>8377000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>3411000.0</v>
       </c>
-      <c r="Y6"/>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-    </row>
-    <row r="7" spans="1:28">
+      <c r="AC6"/>
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B9">
+        <v>-2156000.0</v>
+      </c>
+      <c r="C9">
+        <v>-2047000.0</v>
+      </c>
+      <c r="D9">
         <v>-3565000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-5017000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-2277000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-2905910.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>931000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-2287000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-935000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-5333000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-3562000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>530000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-828000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-2740370.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-1764000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-1397000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>2381000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>4750270.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>11379000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>21388000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>37133000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>37380770.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>23070000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>11351000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>890000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>2853630.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>4379000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>3377000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>3059000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B10">
+        <v>-3731000.0</v>
+      </c>
+      <c r="C10">
+        <v>-10402000.0</v>
+      </c>
+      <c r="D10">
         <v>-5402000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-6590000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-3682000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-14685280.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>211000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-4552000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-2169000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-34994000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-4837000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>655000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-2597000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-39142250.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-11927000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-2201000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-443000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-19290880.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>7364000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>16045000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>29468000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>25208830.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>11441000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>7140000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>2174000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-2737580.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>2837000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>2351000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>1094000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11"/>
       <c r="M11">
+        <v>1195000.0</v>
+      </c>
+      <c r="N11"/>
+      <c r="O11">
         <v>-2445000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>800000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B12">
         <v>0.0</v>
       </c>
       <c r="C12">
         <v>0.0</v>
       </c>
       <c r="D12">
         <v>0.0</v>
       </c>
       <c r="E12">
         <v>0.0</v>
       </c>
       <c r="F12">
-        <v>1000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G12">
         <v>0.0</v>
       </c>
       <c r="H12">
-        <v>0.0</v>
+        <v>1000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
-        <v>5000.0</v>
+        <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
+        <v>5000.0</v>
+      </c>
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+      <c r="O12">
         <v>1111.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>3000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>375.0</v>
       </c>
       <c r="R12">
         <v>0.0</v>
       </c>
       <c r="S12">
-        <v>69000.0</v>
+        <v>375.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
-        <v>5202.0</v>
+        <v>69000.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
+        <v>5202.0</v>
+      </c>
+      <c r="X12">
+        <v>0.0</v>
+      </c>
+      <c r="Y12">
         <v>27000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>12000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>12856.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>16000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>30000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>37000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-      </c>
+        <v>105</v>
+      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>0.0</v>
       </c>
       <c r="D13">
         <v>0.0</v>
       </c>
       <c r="E13">
         <v>0.0</v>
       </c>
       <c r="F13">
+        <v>0.0</v>
+      </c>
+      <c r="G13">
+        <v>0.0</v>
+      </c>
+      <c r="H13">
         <v>1000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>5000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>0.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>1110.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>2000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>3000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>380.0</v>
       </c>
       <c r="R13">
         <v>0.0</v>
       </c>
       <c r="S13">
-        <v>69000.0</v>
+        <v>380.0</v>
       </c>
       <c r="T13">
         <v>0.0</v>
       </c>
       <c r="U13">
+        <v>69000.0</v>
+      </c>
+      <c r="V13">
+        <v>0.0</v>
+      </c>
+      <c r="W13">
         <v>5200.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>27000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>12000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>12860.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="B14"/>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
+        <v>0.0</v>
+      </c>
+      <c r="H14">
+        <v>0.0</v>
+      </c>
+      <c r="I14">
         <v>12000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>20000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>17000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>16000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>24000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>20000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>18123.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>22000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>16000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>16000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-65217.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>74000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>30000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>-9937000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>-8392061.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>-5021000.0</v>
       </c>
-      <c r="W14"/>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14"/>
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B15">
+        <v>-3726000.0</v>
+      </c>
+      <c r="C15">
+        <v>-10405000.0</v>
+      </c>
+      <c r="D15">
         <v>-5123000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-6584000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-3677000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-14788500.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>193000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-4606000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-2544000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-35680000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-4535000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-516000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-2930000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-36755300.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-12705000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-2879000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-1122000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-21028420.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>6103000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>11680000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>12137000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>6097980.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>2362000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>4856000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>2600000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-2049160.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>2679000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>2930000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>1276000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>108</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-10405000.0</v>
+      </c>
+      <c r="D16">
         <v>-5123000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-6584000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-3677000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-14788500.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>193000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-516000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-516000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-37840000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-12705000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-2879000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-1122000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-21028420.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>6103000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>11680000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>12137000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>6097980.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>2362000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>4856000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>2600000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-2049160.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16"/>
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B17">
+        <v>-3726000.0</v>
+      </c>
+      <c r="C17">
+        <v>-10405000.0</v>
+      </c>
+      <c r="D17">
         <v>-5123000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-6584000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-3677000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-14887000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>193000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-4618000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-2564000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-35697000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-4551000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-540000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-2950000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-36773418.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-12727000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-2895000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-1138000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-20963203.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>6029000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>11650000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>22074000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>14490036.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>7383000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>6301000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>2024000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-2334304.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>2842000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>2406000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>1099000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:28">
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B18">
         <v>0.0</v>
       </c>
       <c r="C18">
         <v>0.0</v>
       </c>
       <c r="D18">
         <v>0.0</v>
       </c>
       <c r="E18">
         <v>0.0</v>
       </c>
       <c r="F18">
-        <v>-1000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G18">
         <v>0.0</v>
       </c>
       <c r="H18">
-        <v>0.0</v>
+        <v>-1000.0</v>
       </c>
       <c r="I18">
         <v>0.0</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
-        <v>-5000.0</v>
+        <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18">
+        <v>-5000.0</v>
+      </c>
+      <c r="N18">
+        <v>0.0</v>
+      </c>
+      <c r="O18">
         <v>-1111.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-2000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-3000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-375.0</v>
       </c>
       <c r="R18">
         <v>0.0</v>
       </c>
       <c r="S18">
-        <v>-69000.0</v>
+        <v>-375.0</v>
       </c>
       <c r="T18">
         <v>0.0</v>
       </c>
       <c r="U18">
-        <v>5202.0</v>
+        <v>-69000.0</v>
       </c>
       <c r="V18">
         <v>0.0</v>
       </c>
       <c r="W18">
+        <v>5202.0</v>
+      </c>
+      <c r="X18">
+        <v>0.0</v>
+      </c>
+      <c r="Y18">
         <v>-27000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-12000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-12856.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-16000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-30000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-37000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B21">
+        <v>-3731000.0</v>
+      </c>
+      <c r="C21">
+        <v>-10402000.0</v>
+      </c>
+      <c r="D21">
         <v>-5402000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-6590000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-3682000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-9462780.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>212000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-4552000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-2169000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-34994000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-4837000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>660000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-2597000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-37049840.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-11925000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-2198000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-443000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-19290500.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>7364000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>16114000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>29468000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>25203630.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>11441000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>7167000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>2186000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-2724730.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>2853000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>2400000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>1131000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22"/>
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
-[...4 lines deleted...]
-      </c>
+      <c r="K23"/>
+      <c r="L23"/>
       <c r="M23">
         <v>1069000.0</v>
       </c>
       <c r="N23">
+        <v>1069000.0</v>
+      </c>
+      <c r="O23">
+        <v>1069000.0</v>
+      </c>
+      <c r="P23">
         <v>2613000.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23"/>
+      <c r="AD23"/>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B25">
+        <v>274000.0</v>
+      </c>
+      <c r="C25">
+        <v>367000.0</v>
+      </c>
+      <c r="D25">
         <v>347000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>310000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>307063.0</v>
       </c>
       <c r="F25">
         <v>310000.0</v>
       </c>
       <c r="G25">
+        <v>307063.0</v>
+      </c>
+      <c r="H25">
         <v>310000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
+        <v>310000.0</v>
+      </c>
+      <c r="J25">
         <v>308000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>388000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>350000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>339000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>329000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1460029.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1592000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1790000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1868000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1990159.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1844000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1758000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1606000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1421457.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1270000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1210000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1225000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B28">
+        <v>1942000.0</v>
+      </c>
+      <c r="C28">
+        <v>8713000.0</v>
+      </c>
+      <c r="D28">
         <v>1921000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1597000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2212000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>89620.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4420000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>2575000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2212000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>29661000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1953000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>2791000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>2439000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>9109860.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>12774000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>3862000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>2913000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>25178470.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>4921000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>6825000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>9245000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1577480.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>11634000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>4184000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2008000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>3345640.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1967000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>977000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>2371000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B29">
+        <v>-5000.0</v>
+      </c>
+      <c r="C29">
+        <v>3000.0</v>
+      </c>
+      <c r="D29">
         <v>-279000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-6000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-5000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>102680.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>18000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>66000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>395000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>703000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-286000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1195000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>353000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-2368830.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>800000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>694000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>695000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1672330.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1335000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>4395000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>7394000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>10718800.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>4058000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>839000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>150000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-403280.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-55000.0</v>
       </c>
       <c r="AB29">
         <v>-5000.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29">
+        <v>-55000.0</v>
+      </c>
+      <c r="AD29">
+        <v>-5000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B30">
+        <v>10772000.0</v>
+      </c>
+      <c r="C30">
+        <v>18615000.0</v>
+      </c>
+      <c r="D30">
         <v>15627000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>13572000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>10531000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>14842160.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>10819000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>15822000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>16224000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>52838000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>17296000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>21897000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>11469000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>6926830.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>28809000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>19996000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>30326000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>22529696.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>43238000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>60428000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>83687000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>58146655.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>58823000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>43695000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>23946000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>29870377.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>35587000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>42017000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>30717000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31"/>
+      <c r="AD31"/>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B32">
+        <v>7041000.0</v>
+      </c>
+      <c r="C32">
+        <v>8213000.0</v>
+      </c>
+      <c r="D32">
         <v>10225000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>6982000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>6849000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>5379380.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>11031000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>11270000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>14055000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>17844000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>12459000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>22557000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>8872000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>11105200.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>16884000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>17798000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>29883000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>30015220.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>50602000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>76542000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>113155000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>93527840.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>70264000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>50862000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>26132000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>29726580.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>38440000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>44417000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>31848000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B2">
+        <v>8508000.0</v>
+      </c>
+      <c r="C2">
         <v>29851830.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>50556571.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>33053267.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>115731910.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>21463807.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>16518529.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>19587662.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>834025.0</v>
       </c>
-      <c r="J2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:10">
+      <c r="K2"/>
+    </row>
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B3">
+        <v>5864000</v>
+      </c>
+      <c r="C3">
         <v>2643430</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>8159900</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>30497000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>27924647</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>19674517</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1342312</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2041500</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>94900</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>257180</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B6">
+        <v>1563000.0</v>
+      </c>
+      <c r="C6">
         <v>-21343470.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-20704740.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>17504000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-82678643.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>94268103.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>4945278.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-3069130.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>18753640.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-3071450.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B7">
+        <v>-2174000.0</v>
+      </c>
+      <c r="C7">
         <v>-5124540.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1186240.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>34353810.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-84426750.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>33828300.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-1886000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1743270.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>4999560.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-11004860.0</v>
       </c>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>-12063000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>17265579.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-8614054.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3226542.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="K9"/>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B10">
+        <v>1057000.0</v>
+      </c>
+      <c r="C10">
         <v>-3932544.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>587740.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>8755000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-50641534.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-6735117.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2926650.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>289175.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1705592.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1441791.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>43266000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-32870069.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>49425010.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-1316297.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11"/>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>35208000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>31349992.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>30262455.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>913255.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-    </row>
-    <row r="13" spans="1:10">
+      <c r="K12"/>
+    </row>
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>173000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>812969.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>7991460.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-7091311.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-    </row>
-    <row r="14" spans="1:10">
+      <c r="K13"/>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B14">
+        <v>1334000.0</v>
+      </c>
+      <c r="C14">
         <v>1235060.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1405560.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>6710000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>7198159.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>5126457.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>4740950.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>3143670.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>579350.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>765240.0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-      <c r="H15">
+      <c r="H15"/>
+      <c r="I15">
         <v>0.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2650060.0</v>
       </c>
-      <c r="J15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:10">
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B16">
+        <v>10071000.0</v>
+      </c>
+      <c r="C16">
         <v>8508359.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>29851830.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>50556571.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>33053267.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>115731910.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>21463807.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>16518529.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>19587662.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>834025.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B18">
+        <v>-26998000.0</v>
+      </c>
+      <c r="C18">
         <v>-20426349.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-22824772.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-3384839.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-84172604.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>73697669.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>6793321.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-8897640.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>21005.0</v>
       </c>
-      <c r="J18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:10">
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>142</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-2638991.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-8114522.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-30674157.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-64826951.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-20294138.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1039822.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>3733155.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>5269162.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>576921.0</v>
       </c>
     </row>
-    <row r="20" spans="1:10">
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B20">
+        <v>23973000.0</v>
+      </c>
+      <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>1112490.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>18372665.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>282670.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>22753290.0</v>
       </c>
-      <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B21">
+        <v>-111000.0</v>
+      </c>
+      <c r="C21">
         <v>-159000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-158280.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-153000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-150370.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1200623.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2313724.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-    </row>
-    <row r="22" spans="1:10">
+      <c r="K21"/>
+    </row>
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B22">
+        <v>-26076000.0</v>
+      </c>
+      <c r="C22">
         <v>-21195280.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-41449760.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-53461295.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>8891580.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>15915975.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>4835844.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-26363200.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-6234140.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>5976300.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B23">
+        <v>4812000.0</v>
+      </c>
+      <c r="C23">
         <v>-51600.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>87630.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-59000.0</v>
       </c>
       <c r="E23">
         <v>-59000.0</v>
       </c>
       <c r="F23">
         <v>-59000.0</v>
       </c>
       <c r="G23">
         <v>-59000.0</v>
       </c>
       <c r="H23">
+        <v>-59000.0</v>
+      </c>
+      <c r="I23">
         <v>0.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1932040.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-355500.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B24">
+        <v>1000.0</v>
+      </c>
+      <c r="C24">
         <v>4440.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>45380.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-272000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-37654304.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-762904.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>199990.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>5774650.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>5565690.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>834100.0</v>
       </c>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B25">
+        <v>-99000.0</v>
+      </c>
+      <c r="C25">
         <v>-870501.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-1675033.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-556778.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-25232.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>31224.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>86402.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-816299.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-39598.0</v>
       </c>
-      <c r="J25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:10">
+      <c r="K25"/>
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B26">
+        <v>23973000.0</v>
+      </c>
+      <c r="C26">
         <v>0.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1112490.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>18372670.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>282670.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>22753290.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>0.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>18506700.0</v>
       </c>
-      <c r="J26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>149</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>0.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>663100.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1326200.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3066837.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>9755313.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B28">
+        <v>28674000.0</v>
+      </c>
+      <c r="C28">
         <v>-210600.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1041840.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>18219000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>132300.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>21552667.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2313724.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>69710.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>13788250.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-491690.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B29">
+        <v>-21134000.0</v>
+      </c>
+      <c r="C29">
         <v>-17782920.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-14664870.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>27503000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-17993324.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>93372186.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>8235633.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-6856140.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-85710.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-3211040.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B30">
+        <v>-5863000.0</v>
+      </c>
+      <c r="C30">
         <v>-2638990.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-8114520.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-30674000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-64826951.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-20294138.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1039822.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3733160.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5470790.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>576920.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB30"/>
+  <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B2">
+        <v>10071000.0</v>
+      </c>
+      <c r="C2">
+        <v>15672000.0</v>
+      </c>
+      <c r="D2">
         <v>24943000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>3669000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>8508000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>14518000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>20869000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>28317000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>29852000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>38476000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>40024000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>44380000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>50557000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>59718000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>64908000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>23677000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>33053000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>38111000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>77628000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>117837000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>117232000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>84267000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>63167000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>32964000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>21464000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>18126000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
-    </row>
-    <row r="3" spans="1:28">
+      <c r="AC2"/>
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B3">
+        <v>190000</v>
+      </c>
+      <c r="C3">
+        <v>5864000</v>
+      </c>
+      <c r="D3">
         <v>3229000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1834000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>376000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2643430</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>2321000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1546000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>140000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>2896000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>845000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1996000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1996000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>2590000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>11103000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>16804000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>5124000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>66179280</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>47695000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>28178000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>6179000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>19674520</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>7905000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1053000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>432000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>1442310</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>485000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>294000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>736000</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-    </row>
-    <row r="6" spans="1:28">
+      <c r="AC5"/>
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B6">
+        <v>-2122000.0</v>
+      </c>
+      <c r="C6">
+        <v>1563000.0</v>
+      </c>
+      <c r="D6">
         <v>7164000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>16435000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-4839000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-21343470.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-15334000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-6827000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-2021000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-7918000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-1353000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-4356000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-4356000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-9161000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-5190000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>31855000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-9376000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-82678640.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-77621000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-39604000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>605000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>94268100.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>61303000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>41703000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>11500000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>4945280.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-4640000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>8951000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-2836000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B7">
+        <v>-2389000.0</v>
+      </c>
+      <c r="C7">
+        <v>-2174000.0</v>
+      </c>
+      <c r="D7">
         <v>2192000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>4892000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-381000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-5124540.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-3449000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-1620000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>660000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1701000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>4308000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-5170000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-2466000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>34353810.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>41653000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>35708000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-17545000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-84426750.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-91204000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-61656000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-25687000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>33828300.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>26496000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>34293000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>11433000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-1886000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>15607000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>15607000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-6007000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>692000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B10">
+        <v>66000.0</v>
+      </c>
+      <c r="C10">
+        <v>1595000.0</v>
+      </c>
+      <c r="D10">
         <v>1084000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-449000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-1173000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-4673544.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-682000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>3016000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-1593000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>778000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-1706000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>2248000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>2248000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-1136000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>3676000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>390000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>5825000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-8247534.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-20965000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-10723000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-10706000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-13102117.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>954000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>3435000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1978000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-573350.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-2646000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>6267000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-121000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-20037000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>157000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>2161000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-1771000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-1771000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>32621000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>8298000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12"/>
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>25000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>25000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>134000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-19000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B14">
+        <v>274000.0</v>
+      </c>
+      <c r="C14">
+        <v>1334000.0</v>
+      </c>
+      <c r="D14">
         <v>967000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>620000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>310000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>1235060.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>928000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>310000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>308000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>388000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>350000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>339000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>339000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1460000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1592000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>3658000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>1868000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>7198160.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>5208000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>3364000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1606000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>5126460.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>3705000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>2435000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>1225000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>4740950.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>1201000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>1174000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>1155000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B16">
+        <v>8012000.0</v>
+      </c>
+      <c r="C16">
+        <v>10071000.0</v>
+      </c>
+      <c r="D16">
         <v>15672000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>24943000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>3669000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>8508359.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>14518000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>20869000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>28317000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>29852000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>38476000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>40024000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>44380000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>50556571.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>59718000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>64908000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>23677000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>33053267.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>38111000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>77628000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>117837000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>115731910.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>84267000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>63167000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>32964000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>21463807.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>18126000.0</v>
       </c>
-      <c r="AA16"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:28">
+      <c r="AC16"/>
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B18">
+        <v>-2156000.0</v>
+      </c>
+      <c r="C18">
+        <v>-10389000.0</v>
+      </c>
+      <c r="D18">
         <v>-9265000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-2652000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-4692000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-7137349.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-4518000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-6789000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-1982000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-7919000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-1343000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-6101000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-7461000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-13591839.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-7408000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>38611000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-20996000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-5185604.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-39737000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-38965000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-285000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>28199669.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>3374000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>30824000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>11300000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18"/>
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-1458000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-375000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-320991.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-634000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-1545000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-139000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-2942000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-815000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-1965000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-2393000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-2925157.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-11083000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-11564000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-5102000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-18341951.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-17764000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-22890000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-5831000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-12964138.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-6671000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-487000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-172000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>145178.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-382000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-225000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-578000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:28">
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>143</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
+        <v>-238.0</v>
+      </c>
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="C20"/>
-[...6 lines deleted...]
-      </c>
+      <c r="E20"/>
+      <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
-        <v>-1000.0</v>
+        <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
+        <v>-1000.0</v>
+      </c>
+      <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20">
         <v>1000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>1112000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>6664665.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>11000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>11000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>11686000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>42670.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>13000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>99000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B21">
+        <v>-4000.0</v>
+      </c>
+      <c r="C21">
+        <v>-4000.0</v>
+      </c>
+      <c r="D21">
         <v>-28000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-39000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-40000.0</v>
       </c>
       <c r="F21">
         <v>-40000.0</v>
       </c>
       <c r="G21">
+        <v>-40000.0</v>
+      </c>
+      <c r="H21">
+        <v>-40000.0</v>
+      </c>
+      <c r="I21">
         <v>-39000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-40000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-40000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-39000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-39000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21"/>
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B22">
+        <v>-3726000.0</v>
+      </c>
+      <c r="C22">
+        <v>-26076000.0</v>
+      </c>
+      <c r="D22">
         <v>-15674000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-10272000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-3682000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-21195280.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-6510000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-4606000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-2544000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-35680000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-4535000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-516000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-2930000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-36755295.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-12705000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-2644000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-443000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>33586130.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>52877000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>45513000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>29468000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>45963830.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>20755000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>9314000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>2174000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>3544420.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>2679000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>2930000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>1276000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B23"/>
-      <c r="C23"/>
+      <c r="C23">
+        <v>4812000.0</v>
+      </c>
       <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23">
         <v>-51600.0</v>
       </c>
-      <c r="F23"/>
-      <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23"/>
+      <c r="O23">
         <v>-59000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-59000.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23"/>
+      <c r="AD23"/>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>144</v>
-[...3 lines deleted...]
-      </c>
+        <v>146</v>
+      </c>
+      <c r="B24"/>
       <c r="C24">
         <v>1000.0</v>
       </c>
       <c r="D24">
         <v>1000.0</v>
       </c>
       <c r="E24">
+        <v>1000.0</v>
+      </c>
+      <c r="F24">
+        <v>1000.0</v>
+      </c>
+      <c r="G24">
         <v>4440.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>3000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>31000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>31000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-335000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>20000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>138000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>22000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>1352330.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>1210000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-543000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>348000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-619620.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-925000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>394000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>260000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>402490.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B25">
+        <v>-12000.0</v>
+      </c>
+      <c r="C25">
+        <v>-18000.0</v>
+      </c>
+      <c r="D25">
         <v>-19000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-32000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-30000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-114501.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-148000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-260000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-348000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-409000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-445000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-436000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-385000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-336778.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-192000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>2000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-30000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-40232.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-53000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>69000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-1000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-5776.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>0.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>27000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>10000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>148</v>
+      </c>
+      <c r="B26"/>
       <c r="C26">
         <v>23973000.0</v>
       </c>
-      <c r="D26"/>
+      <c r="D26">
+        <v>23973000.0</v>
+      </c>
       <c r="E26">
+        <v>23973000.0</v>
+      </c>
+      <c r="F26"/>
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26">
         <v>1113000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>1112000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>18372670.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>11708000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>11697000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>11686000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>282670.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>240000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>227000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>128000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>22753290.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>17941000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>164000.0</v>
       </c>
-      <c r="X26"/>
-      <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
-[...4 lines deleted...]
-      </c>
+      <c r="E27"/>
+      <c r="F27"/>
       <c r="G27">
         <v>0.0</v>
       </c>
       <c r="H27">
         <v>0.0</v>
       </c>
       <c r="I27">
         <v>0.0</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27">
+        <v>0.0</v>
+      </c>
+      <c r="M27">
         <v>332000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>331000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>331200.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>331000.0</v>
       </c>
       <c r="P27">
         <v>332000.0</v>
       </c>
       <c r="Q27">
+        <v>331000.0</v>
+      </c>
+      <c r="R27">
+        <v>332000.0</v>
+      </c>
+      <c r="S27">
         <v>331837.0</v>
       </c>
-      <c r="R27"/>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>150</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>28674000.0</v>
+      </c>
+      <c r="D28">
         <v>23866000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>23894000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-40000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-210600.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-119000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>-39000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-39000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>6625000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-28000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>11622000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>11648000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>132300.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>127000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>152000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>90000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>21552670.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>16778000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-961000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-122000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-2313720.0</v>
       </c>
-      <c r="Z28"/>
-      <c r="AA28"/>
       <c r="AB28"/>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28"/>
+      <c r="AD28"/>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B29">
+        <v>-1966000.0</v>
+      </c>
+      <c r="C29">
+        <v>-21134000.0</v>
+      </c>
+      <c r="D29">
         <v>-13380000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-5510000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-4316000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-17782920.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-10968000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-5243000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-1842000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-5023000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-498000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-4105000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-4105000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-10611000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>3695000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>34419000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-15872000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-17993320.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-31292000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-11072000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>5894000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>93372190.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>53403000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>43177000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>11732000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>8235630.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-2743000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>9340000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-2587000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>152</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>-5863000.0</v>
+      </c>
+      <c r="D30">
         <v>-3228000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-1833000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-375000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-2638990.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-2318000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
         <v>-1965000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-1965000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-2925000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-11083000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-16666000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-5102000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-64826950.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-46485000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-28721000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-5831000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-20294140.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-8830000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-659000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-172000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-1039820.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30"/>
       <c r="AB30"/>
+      <c r="AC30"/>
+      <c r="AD30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>