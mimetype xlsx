--- v0 (2026-03-01)
+++ v1 (2026-06-19)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -238,50 +241,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -848,11486 +854,12321 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K62"/>
+  <dimension ref="A1:L62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2">
+        <v>128380000.0</v>
+      </c>
+      <c r="C2">
         <v>123990000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>68731000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>57104000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>85736000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>77476000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>73724000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>89676000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>84507000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>168430984.0</v>
       </c>
-      <c r="K2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:11">
+      <c r="L2"/>
+    </row>
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
-    </row>
-    <row r="4" spans="1:11">
+      <c r="L3"/>
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5">
+        <v>-71448000.0</v>
+      </c>
+      <c r="C5">
         <v>-595000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>37089000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>4604000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-9791000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-38713000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>56815000.0</v>
       </c>
-      <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-    </row>
-    <row r="6" spans="1:11">
+      <c r="L5"/>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-    </row>
-    <row r="7" spans="1:11">
+      <c r="L6"/>
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>17</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>174022000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>183417000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>188245000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>163576000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>164991000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>169988000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>13305000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>19707000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>22591732.0</v>
       </c>
-      <c r="K7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B8">
+        <v>18</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8">
         <v>309182000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>300925000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>300848000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>300835000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>295526000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>295525000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>244305000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-      <c r="I9">
+      <c r="I9"/>
+      <c r="J9">
         <v>0.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>157150540.0</v>
       </c>
-      <c r="K9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:11">
+      <c r="L9"/>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10">
+        <v>115062000.0</v>
+      </c>
+      <c r="C10">
         <v>89352000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>221299000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>59624000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>53156000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>66994000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>80844000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>54181000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>77388000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>113654300.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>73762080.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-    </row>
-    <row r="12" spans="1:11">
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B12">
+        <v>140819000.0</v>
+      </c>
+      <c r="C12">
         <v>101950000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>326914000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>62189000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>70179000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>79520000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>133352000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>76689000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>118884000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>129510630.0</v>
       </c>
-      <c r="K12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:11">
+      <c r="L12"/>
+    </row>
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B13">
+        <v>315093000.0</v>
+      </c>
+      <c r="C13">
         <v>309182000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>300925000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>300848000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>300835000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>295526000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>295525000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>244305000.0</v>
       </c>
       <c r="I13">
         <v>244305000.0</v>
       </c>
       <c r="J13">
+        <v>244305000.0</v>
+      </c>
+      <c r="K13">
         <v>87146550.0</v>
       </c>
-      <c r="K13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:11">
+      <c r="L13"/>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B14">
+        <v>1058442000.0</v>
+      </c>
+      <c r="C14">
         <v>1076178000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1057156000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1057026000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1068181000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1015374020.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1015372960.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>923111880.0</v>
       </c>
       <c r="I14">
         <v>923111880.0</v>
       </c>
       <c r="J14">
+        <v>923111880.0</v>
+      </c>
+      <c r="K14">
         <v>923103900.0</v>
       </c>
-      <c r="K14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:11">
+      <c r="L14"/>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-    </row>
-    <row r="16" spans="1:11">
+      <c r="L15"/>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>26</v>
+      </c>
+      <c r="B16">
+        <v>5162000.0</v>
+      </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-    </row>
-    <row r="17" spans="1:11">
+      <c r="L16"/>
+    </row>
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-    </row>
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>30</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>150800000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>154453000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>146716000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>140377000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>135888000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>140729000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>138720000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>136228000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>11320750.0</v>
       </c>
-      <c r="K20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B21">
+        <v>176219000.0</v>
+      </c>
+      <c r="C21">
         <v>197093000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>37793000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>40040000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>43181000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>47019000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>25723000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>26100000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>27758000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>10623100.0</v>
       </c>
-      <c r="K21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:11">
+      <c r="L21"/>
+    </row>
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B22">
+        <v>122975000.0</v>
+      </c>
+      <c r="C22">
         <v>120226000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>113292000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>86784000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>63392000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>61115000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>66244000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>72422000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>70791000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>50368200.0</v>
       </c>
-      <c r="K22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:11">
+      <c r="L22"/>
+    </row>
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B23">
+        <v>1989132000.0</v>
+      </c>
+      <c r="C23">
         <v>1818185000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2006518000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1648667000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1465196000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1405558000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1412988000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1136764000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1101398000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>812809870.0</v>
       </c>
-      <c r="K23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:11">
+      <c r="L23"/>
+    </row>
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>34</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>523922000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>534635000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>346233000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>177060000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>229190000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>272112000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>316468000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>167386000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>65214020.0</v>
       </c>
-      <c r="K24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:11">
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>35</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>664941000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>671707000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>492325000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>310625000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>364671000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>409128000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>324236000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>180134000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>65214020.0</v>
       </c>
-      <c r="K25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:11">
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B28">
+        <v>1143987000.0</v>
+      </c>
+      <c r="C28">
         <v>768223000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>788931000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>701766000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>549898000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>359822000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>396509000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>418092000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>321970000.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
-    </row>
-    <row r="29" spans="1:11">
+      <c r="L28"/>
+    </row>
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>39</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>1377891000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1533714000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1212342000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1036687000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>970025000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1008011000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>923417000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>841937000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
-    </row>
-    <row r="30" spans="1:11">
+      <c r="L29"/>
+    </row>
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B30">
+        <v>441464000.0</v>
+      </c>
+      <c r="C30">
         <v>402175000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>250068000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>248578000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>163668000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>107756000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>255596000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>242589000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>253930000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>232907940.0</v>
       </c>
-      <c r="K30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:11">
+      <c r="L30"/>
+    </row>
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>443972000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>413651000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>354608000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>355293000.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-    </row>
-    <row r="32" spans="1:11">
+      <c r="L31"/>
+    </row>
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B32">
+        <v>42</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32">
         <v>307144000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>309065000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>101905000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-41834000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>27580000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>125822000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>186918000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>78222000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
-    </row>
-    <row r="33" spans="1:11">
+      <c r="L32"/>
+    </row>
+    <row r="33" spans="1:12">
       <c r="A33" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B33">
+        <v>1283874000.0</v>
+      </c>
+      <c r="C33">
         <v>1191632000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1200469000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1153940000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1059095000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>990603000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>889239000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>650814000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>588209000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>324955424.0</v>
       </c>
-      <c r="K33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:11">
+      <c r="L33"/>
+    </row>
+    <row r="34" spans="1:12">
       <c r="A34" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-    </row>
-    <row r="35" spans="1:11">
+      <c r="L34"/>
+    </row>
+    <row r="35" spans="1:12">
       <c r="A35" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B35">
+        <v>811760000.0</v>
+      </c>
+      <c r="C35">
         <v>717259000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>713895000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>530912000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>343326000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>396712000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>430564000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>342675000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>200039000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>93522974.0</v>
       </c>
-      <c r="K35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:11">
+      <c r="L35"/>
+    </row>
+    <row r="36" spans="1:12">
       <c r="A36" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B36">
+        <v>46</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36">
         <v>38720000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>118098000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>35106000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>52171000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>38781000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>24415000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>650814000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>588209000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>324955424.0</v>
       </c>
-      <c r="K36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:11">
+      <c r="L36"/>
+    </row>
+    <row r="37" spans="1:12">
       <c r="A37" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-    </row>
-    <row r="38" spans="1:11">
+      <c r="L37"/>
+    </row>
+    <row r="38" spans="1:12">
       <c r="A38" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>48</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>1835000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>1879000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>32390000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>36326000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>39695000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>24415000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>643000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>633000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>173370.0</v>
       </c>
-      <c r="K38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:11">
+      <c r="L38"/>
+    </row>
+    <row r="39" spans="1:12">
       <c r="A39" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B39">
+        <v>49</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
         <v>2202000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>115775000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>97176000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>108862000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>42312256.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>51870974.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>19340000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>17571000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>37516290.0</v>
       </c>
-      <c r="K39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:11">
+      <c r="L39"/>
+    </row>
+    <row r="40" spans="1:12">
       <c r="A40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B40">
+        <v>8757000.0</v>
+      </c>
+      <c r="C40">
         <v>2509000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>83396000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>51770000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>44477000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>19379000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>35157000.0</v>
       </c>
-      <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
-    </row>
-    <row r="41" spans="1:11">
+      <c r="L40"/>
+    </row>
+    <row r="41" spans="1:12">
       <c r="A41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>37092000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>32701000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>33580000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>22034000.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-    </row>
-    <row r="42" spans="1:11">
+      <c r="L41"/>
+    </row>
+    <row r="42" spans="1:12">
       <c r="A42" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B42">
-        <v>-1573000.0</v>
+        <v>-6802000.0</v>
       </c>
       <c r="C42">
         <v>-1573000.0</v>
       </c>
       <c r="D42">
+        <v>-1573000.0</v>
+      </c>
+      <c r="E42">
         <v>1.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-9791000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-38713000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>56815000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-15073000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-18633000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-1587430.0</v>
       </c>
-      <c r="K42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:11">
+      <c r="L42"/>
+    </row>
+    <row r="43" spans="1:12">
       <c r="A43" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
-    </row>
-    <row r="44" spans="1:11">
+      <c r="L43"/>
+    </row>
+    <row r="44" spans="1:12">
       <c r="A44" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
-    </row>
-    <row r="45" spans="1:11">
+      <c r="L44"/>
+    </row>
+    <row r="45" spans="1:12">
       <c r="A45" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B45">
+        <v>55</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45">
         <v>965794000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1626549000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1475119000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1273182000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1121776000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>969112000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
-    </row>
-    <row r="46" spans="1:11">
+      <c r="L45"/>
+    </row>
+    <row r="46" spans="1:12">
       <c r="A46" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B46">
+        <v>945093000.0</v>
+      </c>
+      <c r="C46">
         <v>965794000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>976494000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>932893000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>839014000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>770456000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>698414000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
-    </row>
-    <row r="47" spans="1:11">
+      <c r="L46"/>
+    </row>
+    <row r="47" spans="1:12">
       <c r="A47" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>57</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>958253000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>976494000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>919873000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>839014000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>770456000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>698414000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>463043000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>383457000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>268548030.0</v>
       </c>
-      <c r="K47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:11">
+      <c r="L47"/>
+    </row>
+    <row r="48" spans="1:12">
       <c r="A48" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B48">
+        <v>373997000.0</v>
+      </c>
+      <c r="C48">
         <v>387324000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>370460000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>333745000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>306165000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>280702000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>169405000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>207595000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>183373000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>167747630.0</v>
       </c>
-      <c r="K48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:11">
+      <c r="L48"/>
+    </row>
+    <row r="49" spans="1:12">
       <c r="A49" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-    </row>
-    <row r="50" spans="1:11">
+      <c r="L49"/>
+    </row>
+    <row r="50" spans="1:12">
       <c r="A50" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>60</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
         <v>159631000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>292178000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>226912000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>262418000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>204437000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>214400000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>165881000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>261200000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>75099166.0</v>
       </c>
-      <c r="K50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:11">
+      <c r="L50"/>
+    </row>
+    <row r="51" spans="1:12">
       <c r="A51" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B51">
+        <v>1259049000.0</v>
+      </c>
+      <c r="C51">
         <v>857575000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1010230000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>773104000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>626286000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>463451000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>508978000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>407528000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>275488000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>127942940.0</v>
       </c>
-      <c r="K51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:11">
+      <c r="L51"/>
+    </row>
+    <row r="52" spans="1:12">
       <c r="A52" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B52">
+        <v>335104000.0</v>
+      </c>
+      <c r="C52">
         <v>183053000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>338523000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>280779000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>315661000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>98780000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>99850000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>83292000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>95354000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>62728920.0</v>
       </c>
-      <c r="K52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:11">
+      <c r="L52"/>
+    </row>
+    <row r="53" spans="1:12">
       <c r="A53" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B53">
+        <v>25757000.0</v>
+      </c>
+      <c r="C53">
         <v>12598000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>88818000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>2565000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>17023000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>12526000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>52508000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>22508000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>41496000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>15856330.0</v>
       </c>
-      <c r="K53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:11">
+      <c r="L53"/>
+    </row>
+    <row r="54" spans="1:12">
       <c r="A54" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
-    </row>
-    <row r="55" spans="1:11">
+      <c r="L54"/>
+    </row>
+    <row r="55" spans="1:12">
       <c r="A55" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B55">
+        <v>1989132000.0</v>
+      </c>
+      <c r="C55">
         <v>1818185000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2006518000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1648667000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1465196000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1405558000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1412988000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1136764000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1101398000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>812809870.0</v>
       </c>
-      <c r="K55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:11">
+      <c r="L55"/>
+    </row>
+    <row r="56" spans="1:12">
       <c r="A56" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B56">
+        <v>705258000.0</v>
+      </c>
+      <c r="C56">
         <v>626553000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>806049000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>494727000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>406101000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>412299000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>522905000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>485767000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>513189000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>487854440.0</v>
       </c>
-      <c r="K56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:11">
+      <c r="L56"/>
+    </row>
+    <row r="57" spans="1:12">
       <c r="A57" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B57">
+        <v>477403000.0</v>
+      </c>
+      <c r="C57">
         <v>319409000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>496984000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>392822000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>447935000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>384719000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>397083000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>298849000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>434967000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>255385890.0</v>
       </c>
-      <c r="K57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:11">
+      <c r="L57"/>
+    </row>
+    <row r="58" spans="1:12">
       <c r="A58" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B58">
+        <v>1289163000.0</v>
+      </c>
+      <c r="C58">
         <v>1036668000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1210879000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>923734000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>791261000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>868043000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>891243000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>695730000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>688047000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>397947220.0</v>
       </c>
-      <c r="K58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:11">
+      <c r="L58"/>
+    </row>
+    <row r="59" spans="1:12">
       <c r="A59" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
-    </row>
-    <row r="60" spans="1:11">
+      <c r="L59"/>
+    </row>
+    <row r="60" spans="1:12">
       <c r="A60" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B60">
+        <v>610840000.0</v>
+      </c>
+      <c r="C60">
         <v>694338000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>706901000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>639197000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>597209000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>537515000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>521745000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>441034000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>413351000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>414862650.0</v>
       </c>
-      <c r="K60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:11">
+      <c r="L60"/>
+    </row>
+    <row r="61" spans="1:12">
       <c r="A61" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-    </row>
-    <row r="62" spans="1:11">
+      <c r="L61"/>
+    </row>
+    <row r="62" spans="1:12">
       <c r="A62" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
+      <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB62"/>
+  <dimension ref="A1:AD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2">
+        <v>129329000.0</v>
+      </c>
+      <c r="C2">
+        <v>128380000.0</v>
+      </c>
+      <c r="D2">
         <v>133864000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>129689000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>126404000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>123990000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>140692000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>154663000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>153712000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>68731000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>187641000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>186407000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>161100000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>57104000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>127892000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>122500000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>163256000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>99037000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>185369000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>161394000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>154645000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>93096000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>146695000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>128181000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>123396000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>82471000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>116233000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>112736000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>118942000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-    </row>
-    <row r="4" spans="1:28">
+      <c r="AC3"/>
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5">
+        <v>-72159000.0</v>
+      </c>
+      <c r="C5">
+        <v>-71448000.0</v>
+      </c>
+      <c r="D5">
         <v>-42832000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-27032000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-2921000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-595000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-59113999.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>52689000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>54491000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>37089000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>38114000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>35751000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>7545000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>4604000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>29596000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-    </row>
-    <row r="6" spans="1:28">
+      <c r="AC5"/>
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-    </row>
-    <row r="7" spans="1:28">
+      <c r="AC6"/>
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B7">
+        <v>178429000.0</v>
+      </c>
+      <c r="C7">
+        <v>179831000.0</v>
+      </c>
+      <c r="D7">
         <v>190378000.0</v>
       </c>
-      <c r="C7"/>
-      <c r="D7">
+      <c r="E7"/>
+      <c r="F7">
         <v>217411000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>174022000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>159259000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>180179000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>190816000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>183417000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>183876000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>191040000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>189000000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>188245000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>187804000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>182571000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>179675000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>163576000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>168541000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>168208000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>166920000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>164991000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>169379000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>173862000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>172100000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>169988000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>135166000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>118634000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>115768000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B8">
+        <v>315146000.0</v>
+      </c>
+      <c r="C8">
+        <v>315093000.0</v>
+      </c>
+      <c r="D8">
         <v>309289000.0</v>
       </c>
-      <c r="C8"/>
-      <c r="D8">
+      <c r="E8"/>
+      <c r="F8">
         <v>309182000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>309182000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>309159000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>308382000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>303160000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>300925000.0</v>
       </c>
       <c r="K8">
         <v>300925000.0</v>
       </c>
       <c r="L8">
+        <v>300925000.0</v>
+      </c>
+      <c r="M8">
+        <v>300925000.0</v>
+      </c>
+      <c r="N8">
         <v>300921000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>300848000.0</v>
       </c>
       <c r="O8">
         <v>300848000.0</v>
       </c>
       <c r="P8">
         <v>300848000.0</v>
       </c>
       <c r="Q8">
+        <v>300848000.0</v>
+      </c>
+      <c r="R8">
+        <v>300848000.0</v>
+      </c>
+      <c r="S8">
         <v>300835000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>303686000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>303681000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10">
+        <v>136394000.0</v>
+      </c>
+      <c r="C10">
+        <v>115062000.0</v>
+      </c>
+      <c r="D10">
         <v>165727000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>144401000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>79527000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>89352000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>83616000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>53084000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>80049000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>221299000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>77862000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>99929000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>58802000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>59624000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>79355000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>56726000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>36657000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>52629000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>71535000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>75589000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>71241000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>73805000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>70042000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>97832000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>79924000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>90003000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>52895000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>67753000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>67059000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B12">
+        <v>161679000.0</v>
+      </c>
+      <c r="C12">
+        <v>140819000.0</v>
+      </c>
+      <c r="D12">
         <v>173497000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>169576000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>98796000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>101950000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>114884000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>69209000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>100536000.0</v>
       </c>
-      <c r="I12">
-[...2 lines deleted...]
-      <c r="J12">
+      <c r="K12">
+        <v>326914000.0</v>
+      </c>
+      <c r="L12">
         <v>94178000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>112265000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>71026000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>78528000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>81112000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>68506000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>65713000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>98903000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>76663000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>80711000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>76359000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>79520000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>74905000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>103023000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>84274000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>133352000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>64641000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>81478000.0</v>
       </c>
-      <c r="AB12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:28">
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B13">
+        <v>315146000.0</v>
+      </c>
+      <c r="C13">
+        <v>315093000.0</v>
+      </c>
+      <c r="D13">
         <v>309289000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>309203000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>309182000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>309182000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>309159000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>308382000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>303160000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>300925000.0</v>
       </c>
       <c r="K13">
         <v>300925000.0</v>
       </c>
       <c r="L13">
+        <v>300925000.0</v>
+      </c>
+      <c r="M13">
+        <v>300925000.0</v>
+      </c>
+      <c r="N13">
         <v>300921000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>300848000.0</v>
       </c>
       <c r="O13">
         <v>300848000.0</v>
       </c>
       <c r="P13">
         <v>300848000.0</v>
       </c>
       <c r="Q13">
+        <v>300848000.0</v>
+      </c>
+      <c r="R13">
+        <v>300848000.0</v>
+      </c>
+      <c r="S13">
         <v>300835000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>303686000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>303681000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>303668000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>295526000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>295525000.0</v>
       </c>
       <c r="X13">
         <v>295525000.0</v>
       </c>
       <c r="Y13">
         <v>295525000.0</v>
       </c>
       <c r="Z13">
+        <v>295525000.0</v>
+      </c>
+      <c r="AA13">
+        <v>295525000.0</v>
+      </c>
+      <c r="AB13">
         <v>244305000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>244305000.0</v>
       </c>
-      <c r="AB13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:28">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B14">
+        <v>1048851000.0</v>
+      </c>
+      <c r="C14">
+        <v>1058442000.0</v>
+      </c>
+      <c r="D14">
         <v>1059823000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>1063895000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>1065993000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>1081416000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>1070940000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1072413000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1058491000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1054694000.0</v>
       </c>
       <c r="K14">
         <v>1054694000.0</v>
       </c>
       <c r="L14">
+        <v>1054694000.0</v>
+      </c>
+      <c r="M14">
+        <v>1054694000.0</v>
+      </c>
+      <c r="N14">
         <v>1058491000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1054508000.0</v>
       </c>
       <c r="O14">
         <v>1054508000.0</v>
       </c>
       <c r="P14">
         <v>1054508000.0</v>
       </c>
       <c r="Q14">
+        <v>1054508000.0</v>
+      </c>
+      <c r="R14">
+        <v>1054508000.0</v>
+      </c>
+      <c r="S14">
         <v>1054480000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>1054457000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>1054452000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1054440260.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>1054440258.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1015377037.0</v>
       </c>
       <c r="X14">
         <v>1015377037.0</v>
       </c>
       <c r="Y14">
         <v>1015377037.0</v>
       </c>
       <c r="Z14">
+        <v>1015377037.0</v>
+      </c>
+      <c r="AA14">
+        <v>1015377037.0</v>
+      </c>
+      <c r="AB14">
         <v>875567000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>874000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>874590200.0</v>
       </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="C16"/>
+        <v>26</v>
+      </c>
+      <c r="B16">
+        <v>18609000.0</v>
+      </c>
+      <c r="C16">
+        <v>5162000.0</v>
+      </c>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16"/>
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18"/>
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20">
         <v>154453000.0</v>
       </c>
-      <c r="J20"/>
-      <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
         <v>146716000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>140377000.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20"/>
       <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20">
         <v>139647000.0</v>
       </c>
-      <c r="V20"/>
-      <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20">
         <v>142378000.0</v>
       </c>
-      <c r="Z20"/>
-      <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B21">
+        <v>177199000.0</v>
+      </c>
+      <c r="C21">
+        <v>176219000.0</v>
+      </c>
+      <c r="D21">
         <v>181844000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>186701000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>204632000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>197093000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>173238000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>194687000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>195840000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>37793000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>196311000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>196379000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>189606000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>40040000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>209278000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>202601000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>184649000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>183558000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>186356000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>185777000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>186597000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>180251000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>169824000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>171582000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>171901000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>166452000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>167599000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>162446000.0</v>
       </c>
-      <c r="AB21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:28">
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B22">
+        <v>106281000.0</v>
+      </c>
+      <c r="C22">
+        <v>122975000.0</v>
+      </c>
+      <c r="D22">
         <v>124318000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>116803000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>118685000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>120226000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>119952000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>118391000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>112143000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>113292000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>96268000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>91180000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>95182000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>86784000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>95204000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>91671000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>87665000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>63392000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>68150000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>66003000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>66198000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>63414000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>70052000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>70279000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>72829000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>66244000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>70330000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>70583000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>75772000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B23">
+        <v>2109018000.0</v>
+      </c>
+      <c r="C23">
+        <v>1989132000.0</v>
+      </c>
+      <c r="D23">
         <v>1886500000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1889652000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1888927000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1818185000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1730231000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1828479000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1832497000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>2006518000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1805964000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1819892000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1707634000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1648667000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1660696000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1570050000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1517427000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1465196000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1461607000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1420653000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1423103000.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23"/>
+      <c r="AD23"/>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B24">
+        <v>614681000.0</v>
+      </c>
+      <c r="C24">
+        <v>613912000.0</v>
+      </c>
+      <c r="D24">
         <v>512750000.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="E24"/>
+      <c r="F24">
         <v>519338000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>523922000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>515543000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>512742000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>467108000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>534635000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>370713000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>368666000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>346837000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>346233000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>368201000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>309342000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>141700000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>177060000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>199260000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>208410000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>215497000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>229190000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>258609000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>257845000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>264598000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>272112000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>274032000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>298771000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>295264000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>35</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>769355000.0</v>
+      </c>
+      <c r="D25">
         <v>664104000.0</v>
       </c>
-      <c r="C25"/>
-      <c r="D25">
+      <c r="E25"/>
+      <c r="F25">
         <v>695733000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>674522000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>659363000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>530295000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>497008000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>492325000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>540062000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>467973000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>291013000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>310625000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>348895000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>355448000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>354226000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>364671000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>407586000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>403441000.0</v>
       </c>
       <c r="Y25"/>
       <c r="Z25">
+        <v>403441000.0</v>
+      </c>
+      <c r="AA25"/>
+      <c r="AB25">
         <v>386006000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>391370000.0</v>
       </c>
-      <c r="AB25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:28">
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B28">
+        <v>1068204000.0</v>
+      </c>
+      <c r="C28">
+        <v>1143987000.0</v>
+      </c>
+      <c r="D28">
         <v>803754000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>828024000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>837536000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>768223000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>722222000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>735657000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>710959000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>788931000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>690330000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>700417000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>704268000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>671327000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>641137000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>443819000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>410568000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>386322000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>326980000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>322633000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>343902000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>359822000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>381449000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>360520000.0</v>
       </c>
-      <c r="X28"/>
-      <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28"/>
+      <c r="AD28"/>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B29">
+        <v>1646237000.0</v>
+      </c>
+      <c r="C29">
+        <v>1535467000.0</v>
+      </c>
+      <c r="D29">
         <v>1409422000.0</v>
       </c>
-      <c r="C29"/>
-      <c r="D29">
+      <c r="E29"/>
+      <c r="F29">
         <v>1386763000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1377891000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1279933000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1345820000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1336956000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1533714000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1286353000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1298654000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1224918000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1212342000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1203637000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1136574000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1053263000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1036687000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>986153000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>974006000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>985988000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>970025000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>991014000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1002746000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1023144000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29"/>
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B30">
+        <v>538508000.0</v>
+      </c>
+      <c r="C30">
+        <v>441464000.0</v>
+      </c>
+      <c r="D30">
         <v>412793000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>396769000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>410932000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>402175000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>396582000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>407079000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>385558000.0</v>
       </c>
-      <c r="I30">
-[...2 lines deleted...]
-      <c r="J30">
+      <c r="K30">
+        <v>250068000.0</v>
+      </c>
+      <c r="L30">
         <v>409695000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>404072000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>380652000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>236043000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>308097000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>281584000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>256999000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>242041000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>279083000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>245758000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>261161000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>265745000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>321598000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>306128000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>336500000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>320776000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>292834000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>277233000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>268692000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>492969000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>461242000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>443972000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>445728000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31"/>
+      <c r="AD31"/>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B32">
+        <v>212267000.0</v>
+      </c>
+      <c r="C32">
+        <v>227855000.0</v>
+      </c>
+      <c r="D32">
         <v>250351000.0</v>
       </c>
-      <c r="C32"/>
-      <c r="D32">
+      <c r="E32"/>
+      <c r="F32">
         <v>263698000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>307144000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>328206000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>315730000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>254172000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>309065000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>174716000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>147964000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>116891000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>101905000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>165367000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>100624000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>-90382000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>-41834000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>18912000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>20567000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>22103000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>27580000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>106528000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>123579000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>127371000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32"/>
+      <c r="AD32"/>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B33">
+        <v>1302550000.0</v>
+      </c>
+      <c r="C33">
+        <v>1283874000.0</v>
+      </c>
+      <c r="D33">
         <v>1175892000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>1197477000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>1254253000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>1191632000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>1095845000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>1225430000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>1233438000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>1200469000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>1204524000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>1210879000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>1159054000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>186756000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>1164850000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>1126152000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>1103950000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>1059095000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>1033188000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>1024267000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>1015498000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>990603000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>942587000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>932892000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>919419000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>889239000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>831282000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>802375000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>778021000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:28">
+    <row r="34" spans="1:30">
       <c r="A34" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B34"/>
-      <c r="C34"/>
+      <c r="C34">
+        <v>1000.0</v>
+      </c>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
-      <c r="R34">
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34">
         <v>-6982000.0</v>
       </c>
-      <c r="S34"/>
-      <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34"/>
+      <c r="AD34"/>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B35">
+        <v>808609999.0</v>
+      </c>
+      <c r="C35">
+        <v>811760000.0</v>
+      </c>
+      <c r="D35">
         <v>705714000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>704958000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>739238000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>717259000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>700406000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>710543000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>658858000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>713895000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>576284000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>570409000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>535904000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>530912000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>575094000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>502067000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>325583000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>343326000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>383333000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>389703000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>387448000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>396712000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>432830000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>427317000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>425791000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>430564000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>404761000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>409603000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>407335000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:28">
+    <row r="36" spans="1:30">
       <c r="A36" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B36"/>
       <c r="C36">
+        <v>160837000.0</v>
+      </c>
+      <c r="D36">
+        <v>41436000.0</v>
+      </c>
+      <c r="E36">
         <v>186634000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>47671000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>38720000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>60429000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>45791000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>53130000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>118098000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>52019000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>47845000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>42322000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>-186756000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>32621000.0</v>
       </c>
-      <c r="O36"/>
-      <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
-      <c r="X36">
-[...1 lines deleted...]
-      </c>
+      <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36">
+        <v>919419000.0</v>
+      </c>
+      <c r="AA36"/>
+      <c r="AB36">
         <v>831282000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>802375000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>778021000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:28">
+    <row r="37" spans="1:30">
       <c r="A37" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37"/>
+      <c r="AD37"/>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>48</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>1725000.0</v>
+      </c>
+      <c r="D38">
         <v>1785000.0</v>
       </c>
-      <c r="C38"/>
-      <c r="D38">
+      <c r="E38"/>
+      <c r="F38">
         <v>1896000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>2055000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>1757000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>37424000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>31725000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>967184000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>32621000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>1247000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>1190000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>1178000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>1557000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>1486000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>1448000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>1496000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>1459000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>1450000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>1352000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>1301000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>760000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>751000.0</v>
       </c>
-      <c r="AB38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:28">
+      <c r="AD38"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B39"/>
       <c r="C39">
+        <v>2773000.0</v>
+      </c>
+      <c r="D39">
+        <v>3342000.0</v>
+      </c>
+      <c r="E39">
         <v>9027000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>6261000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>2202000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>2968000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>8370000.0</v>
       </c>
-      <c r="H39">
-[...4 lines deleted...]
-      </c>
       <c r="J39">
+        <v>822000.0</v>
+      </c>
+      <c r="K39">
+        <v>115775000.0</v>
+      </c>
+      <c r="L39">
         <v>17492000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>13706000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>13825000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>93372000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>11433000.0</v>
       </c>
-      <c r="O39"/>
-      <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39"/>
+      <c r="AD39"/>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B40">
+        <v>12089000.0</v>
+      </c>
+      <c r="C40">
+        <v>13919000.0</v>
+      </c>
+      <c r="D40">
         <v>7577000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>17916000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>11240000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>2509000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>8286000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>4033000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>10553000.0</v>
       </c>
-      <c r="I40">
-[...2 lines deleted...]
-      <c r="J40">
+      <c r="K40">
+        <v>83396000.0</v>
+      </c>
+      <c r="L40">
         <v>6463000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>1280000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>1258000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>54939000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>6214000.0</v>
       </c>
-      <c r="O40"/>
-      <c r="P40"/>
       <c r="Q40"/>
-      <c r="R40">
+      <c r="R40"/>
+      <c r="S40"/>
+      <c r="T40">
         <v>-82090000.0</v>
       </c>
-      <c r="S40"/>
-      <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40"/>
+      <c r="AD40"/>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>40114000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>38896000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>37092000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>35032000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41"/>
+      <c r="AD41"/>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B42">
+        <v>-14819000.0</v>
+      </c>
+      <c r="C42">
+        <v>-6802000.0</v>
+      </c>
+      <c r="D42">
         <v>-2577000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>-8486000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>-6774000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>-1573000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>-1573000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>52918000.0</v>
       </c>
       <c r="I42">
         <v>-1573000.0</v>
       </c>
-      <c r="J42"/>
+      <c r="J42">
+        <v>-1573000.0</v>
+      </c>
       <c r="K42">
-        <v>1.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-1573000.0</v>
+      </c>
+      <c r="L42"/>
       <c r="M42">
         <v>1.0</v>
       </c>
       <c r="N42">
         <v>1.0</v>
       </c>
       <c r="O42">
+        <v>1.0</v>
+      </c>
+      <c r="P42">
+        <v>1.0</v>
+      </c>
+      <c r="Q42">
         <v>14553000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>-7301000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>-13855000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>-17293000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>-23932000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>-21720000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>-29146000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>-19744000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>-7921000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>1757000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>-17840000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>-16538000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>-12233000.0</v>
       </c>
-      <c r="AB42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:28">
+      <c r="AD42"/>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43"/>
+      <c r="AD43"/>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
-    </row>
-    <row r="45" spans="1:28">
+      <c r="AC44"/>
+      <c r="AD44"/>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B45">
+        <v>964686000.0</v>
+      </c>
+      <c r="C45">
+        <v>945093000.0</v>
+      </c>
+      <c r="D45">
         <v>950827000.0</v>
       </c>
-      <c r="C45"/>
-      <c r="D45">
+      <c r="E45"/>
+      <c r="F45">
         <v>999516000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>965794000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>891121000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>998618000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>1001786000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>1626549000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>969975000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>976279000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>937546000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>1475119000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>922756000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
-    </row>
-    <row r="46" spans="1:28">
+      <c r="AC45"/>
+      <c r="AD45"/>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B46">
+        <v>964686000.0</v>
+      </c>
+      <c r="C46">
+        <v>945093000.0</v>
+      </c>
+      <c r="D46">
         <v>950827000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>823604000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>999516000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>965794000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>891121000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>998618000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>1001786000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>976494000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>969975000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>976279000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>937546000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>932893000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>922756000.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
-    </row>
-    <row r="47" spans="1:28">
+      <c r="AC46"/>
+      <c r="AD46"/>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>57</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>945093000.0</v>
+      </c>
+      <c r="D47">
         <v>950827000.0</v>
       </c>
-      <c r="C47"/>
-      <c r="D47">
+      <c r="E47"/>
+      <c r="F47">
         <v>999516000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>812962000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>891121000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>976279000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>937546000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>919873000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>922756000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>886309000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>857330000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>839014000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>806836000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>799243000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>791717000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>770456000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>750185000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>738608000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>724980000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>698414000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>642788000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>619239000.0</v>
       </c>
-      <c r="AB47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:28">
+      <c r="AD47"/>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B48">
+        <v>391900000.0</v>
+      </c>
+      <c r="C48">
+        <v>373997000.0</v>
+      </c>
+      <c r="D48">
         <v>366439000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>391625000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>387624000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>387324000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>384882000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>377760000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>380686000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>370460000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>362998000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>352672000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>342382000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>333745000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>324562000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>313564000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>305427000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>303165000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>294057000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>288847000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>281709000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>262830000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>256028000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>249498000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>243316000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>236768000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>159931000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>151832000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>143205000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:28">
+    <row r="49" spans="1:30">
       <c r="A49" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49"/>
+      <c r="AD49"/>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B50">
+        <v>411488000.0</v>
+      </c>
+      <c r="C50">
+        <v>310715000.0</v>
+      </c>
+      <c r="D50">
         <v>266353000.0</v>
       </c>
-      <c r="C50"/>
-      <c r="D50">
+      <c r="E50"/>
+      <c r="F50">
         <v>180314000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>159631000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>131036000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>95820000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>133084000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>292178000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>213603000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>240640000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>227233000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>226912000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>180430000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>191203000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>305525000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>262418000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>199255000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>189812000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>199646000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>204437000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>192882000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>200507000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>210652000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>214400000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>218803000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>192961000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>183061000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:28">
+    <row r="51" spans="1:30">
       <c r="A51" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B51">
+        <v>1204598000.0</v>
+      </c>
+      <c r="C51">
+        <v>1259049000.0</v>
+      </c>
+      <c r="D51">
         <v>969481000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>972425000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>917063000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>857575000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>805838000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>788741000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>791008000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>1010230000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>768192000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>800346000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>763070000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>730951000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>720492000.0</v>
       </c>
-      <c r="O51"/>
-      <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51"/>
+      <c r="T51">
         <v>348895000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>355448000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>401031000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>463451000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>519908000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>404735000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>527266000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>409128000.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51"/>
       <c r="AB51"/>
-    </row>
-    <row r="52" spans="1:28">
+      <c r="AC51"/>
+      <c r="AD51"/>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B52">
+        <v>434174000.0</v>
+      </c>
+      <c r="C52">
+        <v>359493000.0</v>
+      </c>
+      <c r="D52">
         <v>305377000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>287357000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>221330000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>183053000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>146475000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>121078000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>174996000.0</v>
       </c>
-      <c r="I52">
-[...2 lines deleted...]
-      <c r="J52">
+      <c r="K52">
+        <v>338523000.0</v>
+      </c>
+      <c r="L52">
         <v>232620000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>270051000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>266062000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>280779000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>196373000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>92294000.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
+        <v>92294000.0</v>
+      </c>
+      <c r="T52">
         <v>0.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
+        <v>0.0</v>
+      </c>
+      <c r="V52">
         <v>46805000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>98780000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>112322000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>114561000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>123825000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>99850000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>218803000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>192961000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>183061000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:28">
+    <row r="53" spans="1:30">
       <c r="A53" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B53">
+        <v>25285000.0</v>
+      </c>
+      <c r="C53">
+        <v>25757000.0</v>
+      </c>
+      <c r="D53">
         <v>7770000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>25175000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>19269000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>12598000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>31268000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>16125000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>20487000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>88818000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>16316000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>12336000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>12224000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>16339000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>1757000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>11780000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>29056000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>46274000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>5128000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>5122000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>5118000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>12526000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>4863000.0</v>
       </c>
-      <c r="W53"/>
-[...3 lines deleted...]
-      </c>
+      <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53">
+        <v>37580000.0</v>
+      </c>
+      <c r="AB53"/>
+      <c r="AC53">
         <v>13725000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>16080000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:28">
+    <row r="54" spans="1:30">
       <c r="A54" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
-    </row>
-    <row r="55" spans="1:28">
+      <c r="AC54"/>
+      <c r="AD54"/>
+    </row>
+    <row r="55" spans="1:30">
       <c r="A55" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B55">
+        <v>2109018000.0</v>
+      </c>
+      <c r="C55">
+        <v>1989132000.0</v>
+      </c>
+      <c r="D55">
         <v>1886500000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>1889652000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>1888927000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1818185000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1730231000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1828479000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>1832497000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>2006518000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>1805964000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>1819892000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>1707634000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>1648667000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>1660696000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>1570050000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>1517427000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>1465196000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>1461607000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>1420653000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>1423103000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>1402902000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>1412254000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>1414212000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>1415311000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>1412988000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>1287762000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>1255199000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>1221952000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:28">
+    <row r="56" spans="1:30">
       <c r="A56" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B56">
+        <v>806468000.0</v>
+      </c>
+      <c r="C56">
+        <v>705258000.0</v>
+      </c>
+      <c r="D56">
         <v>710608000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>692175000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>634674000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>626553000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>634386000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>603049000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>599059000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>806049000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>601440000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>609013000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>548580000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>494727000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>495846000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>443898000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>413477000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>406101000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>428419000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>396386000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>407605000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>412299000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>469667000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>481320000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>495892000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>522905000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>456480000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>452824000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>443931000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:28">
+    <row r="57" spans="1:30">
       <c r="A57" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B57">
+        <v>594201000.0</v>
+      </c>
+      <c r="C57">
+        <v>477403000.0</v>
+      </c>
+      <c r="D57">
         <v>460257000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>434962000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>370976000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>319409000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>306180000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>287319000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>344887000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>496984000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>426724000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>461049000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>431689000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>392822000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>330479000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>343274000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>503859000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>447935000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>409507000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>375819000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>385502000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>384719000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>363139000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>357741000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>368521000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>397083000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>360609000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>333394000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>325002000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:28">
+    <row r="58" spans="1:30">
       <c r="A58" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B58">
+        <v>1402811000.0</v>
+      </c>
+      <c r="C58">
+        <v>1289163000.0</v>
+      </c>
+      <c r="D58">
         <v>1165971000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>1164001000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>1110214000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>1036668000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>1006586000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>997862000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>1003745000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>1210879000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>1003008000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>1031458000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>967593000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>923734000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>905573000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>934021000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>911389000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>867987000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>873969000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>844869000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>852258000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>866504000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>872731000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>869818000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>867417000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>891243000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>765370000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>742997000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>732337000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:28">
+    <row r="59" spans="1:30">
       <c r="A59" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
-    </row>
-    <row r="60" spans="1:28">
+      <c r="AC59"/>
+      <c r="AD59"/>
+    </row>
+    <row r="60" spans="1:30">
       <c r="A60" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B60">
+        <v>620068000.0</v>
+      </c>
+      <c r="C60">
+        <v>610840000.0</v>
+      </c>
+      <c r="D60">
         <v>630319000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>665310000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>687111000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>694338000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>633354000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>737258000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>736764000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>706901000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>702037000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>689348000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>650848000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>639197000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>655006000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>636029000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>606038000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>597209000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>587638000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>575784000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>570845000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>536398000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>539523000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>544394000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>547894000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>521745000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>459362000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>455555000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>430951000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:28">
+    <row r="61" spans="1:30">
       <c r="A61" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
-    </row>
-    <row r="62" spans="1:28">
+      <c r="AC61"/>
+      <c r="AD61"/>
+    </row>
+    <row r="62" spans="1:30">
       <c r="A62" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K32"/>
+  <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:11">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B2">
+        <v>481230000.0</v>
+      </c>
+      <c r="C2">
         <v>490761000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>553870000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>470363000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>363958000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>347467000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>349151000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>337248000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>371008000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>313833800.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>246692600.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B3">
+        <v>56587000.0</v>
+      </c>
+      <c r="C3">
         <v>107139000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>64867000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>65396000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>91230000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>88346000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>38787000.0</v>
       </c>
-      <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
-    </row>
-    <row r="4" spans="1:11">
+      <c r="L3"/>
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B5">
+        <v>119317000.0</v>
+      </c>
+      <c r="C5">
         <v>88566000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>97557000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>78502000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>64806000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>66676000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>69626000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>103340000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>98942000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>63413877.0</v>
       </c>
-      <c r="K5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:11">
+      <c r="L5"/>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B6">
+        <v>175904000.0</v>
+      </c>
+      <c r="C6">
         <v>195705000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>162424000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>143898000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>156036000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>155022000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>108413000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>103340000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>98942000.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
-    </row>
-    <row r="7" spans="1:11">
+      <c r="L6"/>
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-    </row>
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B9">
+        <v>164034000.0</v>
+      </c>
+      <c r="C9">
         <v>159663000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>168913000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>146743000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>124225000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>126039000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>124218000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>119973000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>121181000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>87679130.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>69210340.0</v>
       </c>
     </row>
-    <row r="10" spans="1:11">
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B10">
+        <v>60588000.0</v>
+      </c>
+      <c r="C10">
         <v>54996000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>56976000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>48439000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>38023000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>36165000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>40089000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>44168000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>45002000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>41698970.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>37332510.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B11">
+        <v>19607000.0</v>
+      </c>
+      <c r="C11">
         <v>13444000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>13855000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>9987000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>5435000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4560000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>8469000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-    </row>
-    <row r="12" spans="1:11">
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B12">
+        <v>39140000.0</v>
+      </c>
+      <c r="C12">
         <v>33570000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>40574000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>30043000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>26783000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>30511000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>31754000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>22038000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:11">
+      <c r="L12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>107</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>44375000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>40581000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>29555000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>26364000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>30446000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>29745000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>22235000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>19751000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>10657650.0</v>
       </c>
-      <c r="K13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:11">
+      <c r="L13"/>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>108</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>-8567000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-6636000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-5683000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-7195000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-4577000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-3099000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-5570000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-7311000.0</v>
       </c>
-      <c r="J14"/>
       <c r="K14"/>
-    </row>
-    <row r="15" spans="1:11">
+      <c r="L14"/>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B15">
+        <v>25612000.0</v>
+      </c>
+      <c r="C15">
         <v>32985000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>36485000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>32769000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>25393000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>27028000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>28521000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>24242000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>24629000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>26573690.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>24754770.0</v>
       </c>
     </row>
-    <row r="16" spans="1:11">
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>110</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>40155000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>36485000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>33672000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>25393000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>27028000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>28521000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>24242000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>24629000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>26573690.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>24754770.0</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>111</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
         <v>41552000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>43121000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>38452000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>32588000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>30488000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>31374000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>29846000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>31940000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>30356136.0</v>
       </c>
-      <c r="K17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>112</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>-33570000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-40574000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-30043000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-26783000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-30511000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-31754000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-22038000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-19751000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-10596254.0</v>
       </c>
-      <c r="K18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B21">
+        <v>96705000.0</v>
+      </c>
+      <c r="C21">
         <v>88566000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>97557000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>78502000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>64810000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>66692000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-9419000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>66403000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>64753000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>52356620.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>43073280.0</v>
       </c>
     </row>
-    <row r="22" spans="1:11">
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-    </row>
-    <row r="23" spans="1:11">
+      <c r="L22"/>
+    </row>
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B23">
+        <v>548559000.0</v>
+      </c>
+      <c r="C23">
         <v>561858000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>625226000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>536936000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>422976000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>406211000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>9419000.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
-    </row>
-    <row r="24" spans="1:11">
+      <c r="L23"/>
+    </row>
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-    </row>
-    <row r="25" spans="1:11">
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>119</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>107139000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>111068000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>108802000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>91230000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>87969000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>72071000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>37090000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>34189000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
-    </row>
-    <row r="26" spans="1:11">
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>382000.0</v>
       </c>
-      <c r="F27"/>
-      <c r="G27"/>
+      <c r="G27">
+        <v>603000.0</v>
+      </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B28">
+        <v>55013000.0</v>
+      </c>
+      <c r="C28">
         <v>78904000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>70522000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>63411000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>57398000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>57128000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>53259000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>55892000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>57459000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>44555650.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>30449180.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>123</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>13444000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>13855000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>9987000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5435000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4560000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>8469000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>14356000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>13062000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>11342830.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>10181170.0</v>
       </c>
     </row>
-    <row r="30" spans="1:11">
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B30">
+        <v>67329000.0</v>
+      </c>
+      <c r="C30">
         <v>71097000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>71356000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>68241000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>59415000.0</v>
       </c>
-      <c r="F30">
-[...1 lines deleted...]
-      </c>
       <c r="G30">
+        <v>59347000.0</v>
+      </c>
+      <c r="H30">
         <v>9419000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>398393000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>434672000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>349156306.0</v>
       </c>
-      <c r="K30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:11">
+      <c r="L30"/>
+    </row>
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B31">
+        <v>-36117000.0</v>
+      </c>
+      <c r="C31">
         <v>-33570000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-40581000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-30063000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-26787000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-30527000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-31177000.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-    </row>
-    <row r="32" spans="1:11">
+      <c r="L31"/>
+    </row>
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B32">
+        <v>645264000.0</v>
+      </c>
+      <c r="C32">
         <v>650424000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>722783000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>617106000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>488183000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>473506000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>473369000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>457221000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>492189000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>401512930.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>315902940.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB32"/>
+  <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B2">
+        <v>123967000.0</v>
+      </c>
+      <c r="C2">
+        <v>119890000.0</v>
+      </c>
+      <c r="D2">
         <v>116504000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>143669000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>101167000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>124594000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>123653000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>119100000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>123414000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>132688000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>147579000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>134560000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>139043000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>147083000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>120290000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>106621000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>96369000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>105857000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>88370000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>86372000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>83359000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>103038000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>84660000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>80299000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>79470000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>349151000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>97688000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>86588000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>74998000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B3">
+        <v>21792000.0</v>
+      </c>
+      <c r="C3">
+        <v>23505000.0</v>
+      </c>
+      <c r="D3">
         <v>26563000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>27043000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>-20524000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>27678000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>25976000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>26853000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>26632000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>29531000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>28020000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>26734000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>26783000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>18356000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>16508000.0</v>
       </c>
-      <c r="O3"/>
-      <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-    </row>
-    <row r="4" spans="1:28">
+      <c r="AC3"/>
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B5">
+        <v>29693000.0</v>
+      </c>
+      <c r="C5">
+        <v>28960000.0</v>
+      </c>
+      <c r="D5">
         <v>24427000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>24912000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>41018000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>22606000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>19217000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>21458000.0</v>
       </c>
-      <c r="H5">
-[...2 lines deleted...]
-      <c r="I5">
+      <c r="J5">
+        <v>25285000.0</v>
+      </c>
+      <c r="K5">
         <v>18992000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>27412000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>25646000.0</v>
       </c>
-      <c r="L5">
-[...2 lines deleted...]
-      <c r="M5">
+      <c r="N5">
+        <v>25501000.0</v>
+      </c>
+      <c r="O5">
         <v>22144000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>20181000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5">
         <v>38860000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>37003000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>35678000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>42296000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>38519000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>33364000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>29507000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B6">
+        <v>51485000.0</v>
+      </c>
+      <c r="C6">
+        <v>52465000.0</v>
+      </c>
+      <c r="D6">
         <v>50990000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>51955000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>20494000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>50284000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>45193000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>48311000.0</v>
       </c>
-      <c r="H6">
-[...2 lines deleted...]
-      <c r="I6">
+      <c r="J6">
+        <v>51917000.0</v>
+      </c>
+      <c r="K6">
         <v>48523000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>55432000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>52380000.0</v>
       </c>
-      <c r="L6">
-[...2 lines deleted...]
-      <c r="M6">
+      <c r="N6">
+        <v>52284000.0</v>
+      </c>
+      <c r="O6">
         <v>40500000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>36689000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>45344000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>40349000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>42191000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>38014000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>38624000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>37206000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>42078000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>38860000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>37003000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>35678000.0</v>
       </c>
-      <c r="Y6"/>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-    </row>
-    <row r="7" spans="1:28">
+      <c r="AC6"/>
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B9">
+        <v>50770000.0</v>
+      </c>
+      <c r="C9">
+        <v>47735000.0</v>
+      </c>
+      <c r="D9">
         <v>40995000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>40757000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>34547000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>41218000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>36559000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>39316000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>42570000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>36594000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>48675000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>42989000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>40656000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>38353000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>41816000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>35543000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>31033000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>33808000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>30338000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>30083000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>29996000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>36040000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>32575000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>27708000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>29716000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>124218000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>33365000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>29252000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>28495000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B10">
+        <v>20788000.0</v>
+      </c>
+      <c r="C10">
+        <v>19573000.0</v>
+      </c>
+      <c r="D10">
         <v>14752000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>15298000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>10965000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>13627000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>11464000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>14087000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>15818000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>9999000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>16691000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>15298000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>14989000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>12833000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>12864000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>11409000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>11335000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>9992000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>8507000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>9718000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>9805000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>9524000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>9558000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>7667000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>8390000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>40089000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>11477000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>9673000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>8234000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B11">
+        <v>4877000.0</v>
+      </c>
+      <c r="C11">
+        <v>4818000.0</v>
+      </c>
+      <c r="D11">
         <v>3952000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>7882000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>2955000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>3727000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>2596000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>3522000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>3599000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>2176000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>4440000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>3580000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>3659000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>2001000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>3718000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B12">
+        <v>11799000.0</v>
+      </c>
+      <c r="C12">
+        <v>10322000.0</v>
+      </c>
+      <c r="D12">
         <v>9675000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>9614000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>9529000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>8979000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>7753000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>7371000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>9467000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>8993000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>10721000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>10348000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>10512000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>8903000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>7317000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>7728000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>6095000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>7622000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>6631000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>6367000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>6163000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>7332000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>7655000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>7964000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>7560000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>8404000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>8523000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>7478000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>7349000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>107</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>10322000.0</v>
+      </c>
+      <c r="D13">
         <v>9675000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>2464000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>9559000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>8979000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>7753000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>10348000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>10512000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>8923000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>7317000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>7728000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>6095000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>7626000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>6631000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>6367000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>6163000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>7614000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>7655000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>7698000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>7560000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>31177000.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B14">
+        <v>4782000.0</v>
+      </c>
+      <c r="C14">
+        <v>-4690000.0</v>
+      </c>
+      <c r="D14">
         <v>-4753000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-3416000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-2510000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-1880000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-1746000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-2948000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-1993000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-591000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-1925000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-1425000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-2693000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-1731000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-905000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-1311000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-1736000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-3598000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-1509000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>-872000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>-1215000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>-2194000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>-1566000.0</v>
       </c>
-      <c r="W14"/>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14"/>
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B15">
+        <v>11250000.0</v>
+      </c>
+      <c r="C15">
+        <v>10065000.0</v>
+      </c>
+      <c r="D15">
         <v>6047000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>4000000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>5500000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>8020000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>7122000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>7617000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>10226000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>7232000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>10326000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>10293000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>8637000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>9101000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>8241000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>8028000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>7401000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>6293000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>5000000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>6930000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>7171000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6531000.0</v>
       </c>
       <c r="W15">
         <v>6401000.0</v>
       </c>
       <c r="X15">
+        <v>6531000.0</v>
+      </c>
+      <c r="Y15">
+        <v>6401000.0</v>
+      </c>
+      <c r="Z15">
         <v>6578000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>28521000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>8493000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>6992000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>5335000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>110</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>10065000.0</v>
+      </c>
+      <c r="D16">
         <v>6047000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>1670000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>5500000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>8020000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>7122000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>10293000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>8637000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>10003000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>8241000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>8028000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>7401000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>6293000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>5000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>6930000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>7171000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6531000.0</v>
       </c>
       <c r="W16">
         <v>6401000.0</v>
       </c>
       <c r="X16">
+        <v>6531000.0</v>
+      </c>
+      <c r="Y16">
+        <v>6401000.0</v>
+      </c>
+      <c r="Z16">
         <v>6578000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>28521000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>8493000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>6992000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>5335000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B17">
+        <v>-9644000.0</v>
+      </c>
+      <c r="C17">
+        <v>14755000.0</v>
+      </c>
+      <c r="D17">
         <v>10800000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>7416000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>8010000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>9900000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>8868000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>10565000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>12219000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>7823000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>12251000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>11718000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>11330000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>10832000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>9146000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>9339000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>9137000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>9891000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>6509000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>7802000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>8386000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>8595000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>8097000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>6779000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>7017000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>8305000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>9055000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>7264000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>6750000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:28">
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B18">
+        <v>8198000.0</v>
+      </c>
+      <c r="C18">
+        <v>-10322000.0</v>
+      </c>
+      <c r="D18">
         <v>-9675000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-9614000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-9529000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-8979000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-7753000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-7371000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-9467000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-8993000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-10721000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-10348000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-10512000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-8903000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-7317000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-7728000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-6095000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-7622000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-6631000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-6367000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-6163000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-7332000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-7655000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-7964000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-7560000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-8404000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-8523000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-7478000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-7349000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B21">
+        <v>29693000.0</v>
+      </c>
+      <c r="C21">
+        <v>28960000.0</v>
+      </c>
+      <c r="D21">
         <v>22309000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>24912000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>20524000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>22606000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>19217000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>21458000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>25285000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>18999000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>27412000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>25646000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>25501000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>22144000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>20181000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>19137000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>17430000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>17618000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>15138000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>16085000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>15968000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>17138000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>17213000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>15365000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>15950000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>71266000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>19165000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>15513000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>14636000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22"/>
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B23">
+        <v>145044000.0</v>
+      </c>
+      <c r="C23">
+        <v>138665000.0</v>
+      </c>
+      <c r="D23">
         <v>135190000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>159514000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>115190000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>143206000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>140995000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>136958000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>140699000.0</v>
       </c>
-      <c r="I23">
-[...2 lines deleted...]
-      <c r="J23">
+      <c r="K23">
+        <v>150283000.0</v>
+      </c>
+      <c r="L23">
         <v>168842000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>151903000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>154198000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>163820000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>141473000.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23"/>
+      <c r="AD23"/>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B25">
+        <v>-4771000.0</v>
+      </c>
+      <c r="C25">
+        <v>50099000.0</v>
+      </c>
+      <c r="D25">
         <v>26563000.0</v>
       </c>
-      <c r="C25"/>
-[...1 lines deleted...]
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25">
         <v>27678000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>25976000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>26853000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>26632000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>29531000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>28020000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>26734000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>26783000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>32518000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>27158000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>26207000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>22919000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>24577000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>22876000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>22539000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>21238000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>25222000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>21647000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>21372000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>19728000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B28">
+        <v>18439000.0</v>
+      </c>
+      <c r="C28">
+        <v>19758000.0</v>
+      </c>
+      <c r="D28">
         <v>18912000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>18557000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>17544000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>22080000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>18585000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>19680000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>18559000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>13986000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>21855000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>17862000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>16819000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>9856000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>22477000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>16591000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>14487000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>20026000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>16070000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>15675000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>14810000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>21690000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>16880000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>12916000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>14095000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>62371000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>14200000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>13739000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>13859000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B29">
+        <v>-3893000.0</v>
+      </c>
+      <c r="C29">
+        <v>4818000.0</v>
+      </c>
+      <c r="D29">
         <v>3952000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>7882000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>2955000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>3727000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>2596000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>3522000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>3599000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>2176000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>4440000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>3580000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>3659000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>2001000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>3718000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>2070000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>2198000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>101000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1998000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1916000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1419000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>929000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1461000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>888000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1373000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>8469000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>2422000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>2409000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>1484000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B30">
+        <v>21077000.0</v>
+      </c>
+      <c r="C30">
+        <v>18775000.0</v>
+      </c>
+      <c r="D30">
         <v>18686000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>15845000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>14023000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>18612000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>17342000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>17858000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>17285000.0</v>
       </c>
-      <c r="I30">
-[...2 lines deleted...]
-      <c r="J30">
+      <c r="K30">
+        <v>17595000.0</v>
+      </c>
+      <c r="L30">
         <v>21263000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>17343000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>15155000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>16737000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>21183000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>123027000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>109972000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>121650000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>103570000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>100370000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>98169000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>124125000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>101540000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>93215000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>93565000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>110376000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>111888000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>100327000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>88857000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B31">
+        <v>-8905000.0</v>
+      </c>
+      <c r="C31">
+        <v>-9387000.0</v>
+      </c>
+      <c r="D31">
         <v>-7557000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-9614000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-9559000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-8979000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-7753000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-7371000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-9467000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-9000000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-10721000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-10348000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-10512000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-8923000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-7317000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31"/>
+      <c r="AD31"/>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B32">
+        <v>174737000.0</v>
+      </c>
+      <c r="C32">
+        <v>167625000.0</v>
+      </c>
+      <c r="D32">
         <v>157499000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>184426000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>135714000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>165812000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>160212000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>158416000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>165984000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>169282000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>196254000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>177549000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>179699000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>185436000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>162106000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>142164000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>127402000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>139665000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>118708000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>116455000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>113355000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>139078000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>117235000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>108007000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>109186000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>473369000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>131053000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>115840000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>103493000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K30"/>
+  <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:11">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B2">
+        <v>80898000.0</v>
+      </c>
+      <c r="C2">
         <v>202931000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>35195000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>35907000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>58973000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>26192000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>20820000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>82811000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>84825000.0</v>
       </c>
-      <c r="J2"/>
       <c r="K2"/>
-    </row>
-    <row r="3" spans="1:11">
+      <c r="L2"/>
+    </row>
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B3">
+        <v>146797000</v>
+      </c>
+      <c r="C3">
         <v>67942000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>97169000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>87287000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>113699000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>97632000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>112240000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>108211000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>81411000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>127414450</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>22569510</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-    </row>
-    <row r="6" spans="1:11">
+      <c r="L5"/>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B6">
+        <v>23823000.0</v>
+      </c>
+      <c r="C6">
         <v>-122033000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>167736000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-712000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-23066000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>20452000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>5372000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-60680000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-2014000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-64980300.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>84737530.0</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B7">
+        <v>-41213000.0</v>
+      </c>
+      <c r="C7">
         <v>-93926000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-28599000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-116578000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>28190000.0</v>
       </c>
-      <c r="F7">
-[...1 lines deleted...]
-      </c>
       <c r="G7">
+        <v>53498000.0</v>
+      </c>
+      <c r="H7">
         <v>14033000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-54253000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-89894000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-94446420.0</v>
       </c>
-      <c r="K7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B9">
+        <v>-82638000.0</v>
+      </c>
+      <c r="C9">
         <v>-49405000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-23787000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-93204000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>30474000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>48057000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>7902000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-    </row>
-    <row r="10" spans="1:11">
+      <c r="L9"/>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B10">
+        <v>-4572000.0</v>
+      </c>
+      <c r="C10">
         <v>-7050000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-26510000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-23374000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2284000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>5441000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>6131000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2377000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-20367000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-19433010.0</v>
       </c>
-      <c r="K10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:11">
+      <c r="L10"/>
+    </row>
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>6652000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-3552000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-10955000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>9009000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-    </row>
-    <row r="12" spans="1:11">
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>27798000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>26654000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>22012000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>27698000.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-    </row>
-    <row r="13" spans="1:11">
+      <c r="L12"/>
+    </row>
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-    </row>
-    <row r="14" spans="1:11">
+      <c r="L13"/>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B14">
+        <v>50068000.0</v>
+      </c>
+      <c r="C14">
         <v>107139000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>111068000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>108802000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>91230000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>88346000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>72145000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>34411000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>31244000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>11718760.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>6837370.0</v>
       </c>
     </row>
-    <row r="15" spans="1:11">
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B15">
+        <v>12718000.0</v>
+      </c>
+      <c r="C15">
         <v>15885000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>0.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>5273000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5272000.0</v>
       </c>
       <c r="F15">
         <v>5272000.0</v>
       </c>
       <c r="G15">
         <v>5272000.0</v>
       </c>
       <c r="H15">
+        <v>5272000.0</v>
+      </c>
+      <c r="I15">
         <v>0.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>8715000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>4753450.0</v>
       </c>
-      <c r="K15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:11">
+      <c r="L15"/>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B16">
+        <v>115062000.0</v>
+      </c>
+      <c r="C16">
         <v>80898000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>202931000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>35195000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>35907000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>46644000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>26192000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>22131000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>82811000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>84825000.0</v>
       </c>
-      <c r="K16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:11">
+      <c r="L16"/>
+    </row>
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B18">
+        <v>-76768000.0</v>
+      </c>
+      <c r="C18">
         <v>21048000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>69689000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-57049000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>54421000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>82297000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>39166000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-62823000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-75640000.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
-    </row>
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>144</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>10893000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-185871000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>16905000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-16441000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>38543000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-35790000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-108310000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-300111000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-129679514.0</v>
       </c>
-      <c r="K19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>145</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>6818000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>69000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>11000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>18264000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>51220000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>146</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>-134145000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>255098000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>96741000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-31713000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-57048000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-42567000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-    </row>
-    <row r="22" spans="1:11">
+      <c r="L21"/>
+    </row>
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B22">
+        <v>34317000.0</v>
+      </c>
+      <c r="C22">
         <v>54996000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>56976000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>32769000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>38023000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>36165000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>28521000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>44212000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>45002000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>41698970.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>37332510.0</v>
       </c>
     </row>
-    <row r="23" spans="1:11">
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B23">
+        <v>-36837000.0</v>
+      </c>
+      <c r="C23">
         <v>-76385000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-67108000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-63952000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-57432000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>34550000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>47461000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-21914000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-19715000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-12716870.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-7327690.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B24">
+        <v>-3132000.0</v>
+      </c>
+      <c r="C24">
         <v>90931000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-1777000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>18674000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-18510000.0</v>
       </c>
-      <c r="F24">
-[...1 lines deleted...]
-      </c>
       <c r="G24">
-        <v>-22213000.0</v>
+        <v>3697000.0</v>
       </c>
       <c r="H24">
+        <v>14056000.0</v>
+      </c>
+      <c r="I24">
         <v>-99000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-218700000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-2265070.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-901380.0</v>
       </c>
     </row>
-    <row r="25" spans="1:11">
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B25">
+        <v>26857000.0</v>
+      </c>
+      <c r="C25">
         <v>20752000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>27398000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4806000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>9832000.0</v>
       </c>
-      <c r="F25">
-[...1 lines deleted...]
-      </c>
       <c r="G25">
+        <v>1920000.0</v>
+      </c>
+      <c r="H25">
         <v>36707000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>18446000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>15560000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
-    </row>
-    <row r="26" spans="1:11">
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B26">
+        <v>-10364000.0</v>
+      </c>
+      <c r="C26">
         <v>-92000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-1573000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>11000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-10920000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>51220000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>0.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>5000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>99345920.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>132040230.0</v>
       </c>
     </row>
-    <row r="27" spans="1:11">
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>151</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>29000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>15000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>439000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>845000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>0.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B28">
+        <v>206020000.0</v>
+      </c>
+      <c r="C28">
         <v>-219597000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>186486000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>42839000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-45564000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-60559000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-7777000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>6431000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>282099000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>101148310.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>136995520.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B29">
+        <v>70029000.0</v>
+      </c>
+      <c r="C29">
         <v>88990000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>166858000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>30238000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>168120000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>179929000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>151406000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>45388000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5771000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-31038520.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-29945450.0</v>
       </c>
     </row>
-    <row r="30" spans="1:11">
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>-258439000.0</v>
+      </c>
+      <c r="C30">
         <v>10893000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-185871000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-70895000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-148696000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-98832000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-138599000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-108310000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-300111000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-129679510.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-23470900.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB30"/>
+  <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B2">
+        <v>115062000.0</v>
+      </c>
+      <c r="C2">
+        <v>165727000.0</v>
+      </c>
+      <c r="D2">
         <v>154138000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>91239000.0</v>
       </c>
-      <c r="D2">
-[...2 lines deleted...]
-      <c r="E2">
+      <c r="F2">
+        <v>98923000.0</v>
+      </c>
+      <c r="G2">
         <v>80743000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>56700000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>70049000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>202931000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>33590000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>11684000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>36355000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>33373000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>15890000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>7583000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>649000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>23485000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>39109000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>46121000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>44336000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>46644000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>18304000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>45334000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>16552000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>38718000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>572000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
-    </row>
-    <row r="3" spans="1:28">
+      <c r="AC2"/>
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B3">
+        <v>27440000</v>
+      </c>
+      <c r="C3">
+        <v>34141000</v>
+      </c>
+      <c r="D3">
         <v>19536000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>93120000</v>
       </c>
-      <c r="D3">
-[...2 lines deleted...]
-      <c r="E3">
+      <c r="F3">
+        <v>7067000</v>
+      </c>
+      <c r="G3">
         <v>28733000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>3253000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>18006000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>17950000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>48272000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>34543000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>59446000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>23994000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>22126000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>48427000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>60986000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>19315000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>113699000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>76963000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>59077000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>40853000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>97632000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>90721000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>92887000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>57908000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>112240000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>102777000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>31551000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>41506000</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-    </row>
-    <row r="6" spans="1:28">
+      <c r="AC5"/>
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B6">
+        <v>21332000.0</v>
+      </c>
+      <c r="C6">
+        <v>-50665000.0</v>
+      </c>
+      <c r="D6">
         <v>11589000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>62899000.0</v>
       </c>
-      <c r="D6">
-[...2 lines deleted...]
-      <c r="E6">
+      <c r="F6">
+        <v>-7684000.0</v>
+      </c>
+      <c r="G6">
         <v>155000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>24043000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-13349000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-132882000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>169341000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>21906000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-24671000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>2982000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>19305000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>8307000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-15902000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-22836000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-23160000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-7535000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-522000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-2308000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>20452000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-7888000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>6616000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-9640000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>5372000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-12391000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-18153000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>7702000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B7">
+        <v>-69142000.0</v>
+      </c>
+      <c r="C7">
+        <v>-55700000.0</v>
+      </c>
+      <c r="D7">
         <v>-12195000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>26682000.0</v>
       </c>
-      <c r="D7">
-[...2 lines deleted...]
-      <c r="E7">
+      <c r="F7">
+        <v>-24485000.0</v>
+      </c>
+      <c r="G7">
         <v>-34117000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-23654000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-31947000.0</v>
       </c>
-      <c r="H7">
-[...4 lines deleted...]
-      </c>
       <c r="J7">
+        <v>-16690000.0</v>
+      </c>
+      <c r="K7">
+        <v>42007000.0</v>
+      </c>
+      <c r="L7">
         <v>-10951000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-7209000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-2567000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-20495000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-24169000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-98814000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-52722000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>11193000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>18998000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>30937000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>9063000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>26728000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>22102000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-5867000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-45150000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>9279000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B9">
+        <v>-100711000.0</v>
+      </c>
+      <c r="C9">
+        <v>-47757000.0</v>
+      </c>
+      <c r="D9">
         <v>-13070000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-21811000.0</v>
       </c>
-      <c r="D9"/>
-      <c r="E9">
+      <c r="F9">
+        <v>-16951000.0</v>
+      </c>
+      <c r="G9">
         <v>8904000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-14641000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-25915000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-17753000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>59034000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-7100000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-28808000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-44056000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-28933000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-20636000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B10">
+        <v>16620000.0</v>
+      </c>
+      <c r="C10">
+        <v>1183000.0</v>
+      </c>
+      <c r="D10">
         <v>-6685000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>930000.0</v>
       </c>
-      <c r="D10"/>
-      <c r="E10">
+      <c r="F10">
+        <v>1044999.0</v>
+      </c>
+      <c r="G10">
         <v>20000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-1832000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-6301000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>1063000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-17027000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-5087000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>4002000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-8398000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>8438000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-3533000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-4006000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-24273000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>2452000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-2146000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>194000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-2784000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>6950000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>227000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>2550000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-6585000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>4039000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>253000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>5189000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-3350000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>17597000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>52744000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>18415000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>13900000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>14268000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>10866000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-1395000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>9798000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12"/>
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B14">
+        <v>21792000.0</v>
+      </c>
+      <c r="C14">
+        <v>23505000.0</v>
+      </c>
+      <c r="D14">
         <v>26563000.0</v>
       </c>
-      <c r="C14">
-[...4 lines deleted...]
-      </c>
       <c r="E14">
+        <v>27043000.0</v>
+      </c>
+      <c r="F14">
+        <v>27325000.0</v>
+      </c>
+      <c r="G14">
         <v>27678000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>25976000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>26853000.0</v>
       </c>
-      <c r="H14">
-[...2 lines deleted...]
-      <c r="I14">
+      <c r="J14">
+        <v>26839000.0</v>
+      </c>
+      <c r="K14">
         <v>29531000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>28020000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>26734000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>26783000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>32518000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>27158000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>47310000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>22367000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>86748000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>63122000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>41432000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>20118000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>84039000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>60510000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>39631000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>19003000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>69256000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>18519000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>16213000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>13924000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>140</v>
+      </c>
+      <c r="B15">
+        <v>5204000.0</v>
+      </c>
       <c r="C15">
+        <v>3154000.0</v>
+      </c>
+      <c r="D15"/>
+      <c r="E15">
         <v>9564000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>6433000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>5342000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>10543000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>10543000.0</v>
       </c>
-      <c r="H15"/>
-      <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>0.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>0.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>1000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>1000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>5273000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>5273000.0</v>
       </c>
-      <c r="Q15"/>
-      <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B16">
+        <v>136394000.0</v>
+      </c>
+      <c r="C16">
+        <v>115062000.0</v>
+      </c>
+      <c r="D16">
         <v>165727000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>154138000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>91239000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>80898000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>80743000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>56700000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>70049000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>202931000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>33590000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>11684000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>36355000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>35195000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>15890000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>7583000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>649000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>23484000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>39109000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>46121000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>44336000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>46644000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>18304000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>45334000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>16552000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>26192000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>572000.0</v>
       </c>
-      <c r="AA16"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:28">
+      <c r="AC16"/>
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B18">
+        <v>-55090000.0</v>
+      </c>
+      <c r="C18">
+        <v>-55036000.0</v>
+      </c>
+      <c r="D18">
         <v>3129000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-24861000.0</v>
       </c>
-      <c r="D18"/>
-      <c r="E18">
+      <c r="F18">
+        <v>2725000.0</v>
+      </c>
+      <c r="G18">
         <v>-18432000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>23498000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-1502000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>17484000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-13313000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>78451000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-15174000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>19725000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>31065000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-13501000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-41695000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-32918000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-1363000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>8124000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>41677000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>5778000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>41495000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>68477000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>40061000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-67736000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18"/>
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B19">
+        <v>-13286000.0</v>
+      </c>
+      <c r="C19">
+        <v>-109349000.0</v>
+      </c>
+      <c r="D19">
         <v>13758000.0</v>
       </c>
-      <c r="C19"/>
-[...1 lines deleted...]
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19">
         <v>-23653000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-17957000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-9019000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>61522000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-139041000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>34785000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-626000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>2445000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>1639000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-51000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-24397000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-2623000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-72271000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-17891000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-18278000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-40256000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-1950000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-51312000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-35820000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-9750000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-35714000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-29828000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-31538000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-41519000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:28">
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B20">
+        <v>-34000.0</v>
+      </c>
+      <c r="C20">
+        <v>5016000.0</v>
+      </c>
+      <c r="D20">
         <v>75000.0</v>
       </c>
-      <c r="C20"/>
-[...1 lines deleted...]
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
         <v>35000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>552000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>4238000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>1993000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>-8000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>4000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>543000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="O20">
         <v>1000.0</v>
       </c>
       <c r="P20">
+        <v>1000.0</v>
+      </c>
+      <c r="Q20">
+        <v>1000.0</v>
+      </c>
+      <c r="R20">
         <v>12000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>925000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>6000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>12000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B21">
+        <v>104109000.0</v>
+      </c>
+      <c r="C21">
+        <v>165272000.0</v>
+      </c>
+      <c r="D21">
         <v>4187000.0</v>
       </c>
-      <c r="C21"/>
-[...1 lines deleted...]
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21">
         <v>36295000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>34305000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>12943000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-30471000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-11110000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>51150000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>22820000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21"/>
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B22">
+        <v>11250000.0</v>
+      </c>
+      <c r="C22">
+        <v>10065000.0</v>
+      </c>
+      <c r="D22">
         <v>14752000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>4000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>5500000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>13627000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>11464000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>14087000.0</v>
       </c>
-      <c r="H22">
-[...2 lines deleted...]
-      <c r="I22">
+      <c r="J22">
+        <v>10226000.0</v>
+      </c>
+      <c r="K22">
         <v>9999000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>16691000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>15297000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>14989000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>9101000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>8241000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>22744000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>11335000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>38023000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>28031000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>19523000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>9805000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>35139000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>25615000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>16057000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>8390000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>40089000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>8493000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>6992000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>5335000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B23">
+        <v>-14399000.0</v>
+      </c>
+      <c r="C23">
+        <v>-17590000.0</v>
+      </c>
+      <c r="D23">
         <v>-13264000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-5983000.0</v>
       </c>
-      <c r="D23">
-[...2 lines deleted...]
-      <c r="E23">
+      <c r="F23">
+        <v>-3460000.0</v>
+      </c>
+      <c r="G23">
         <v>-18167000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-15256000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-9017000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-5072000.0</v>
       </c>
-      <c r="I23">
-[...2 lines deleted...]
-      <c r="J23">
+      <c r="K23">
+        <v>465299000.0</v>
+      </c>
+      <c r="L23">
         <v>-59097000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-13545000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-16470000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>27841000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-4971000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-10861000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-5461000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-23350000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-27841000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-22047000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-17800000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-1030000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-8308000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1545000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>9509000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-5365000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-24143000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-14827000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-7349000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B24">
-        <v>15907000.0</v>
+        <v>2094000.0</v>
       </c>
       <c r="C24">
+        <v>-2094000.0</v>
+      </c>
+      <c r="D24">
+        <v>2149000.0</v>
+      </c>
+      <c r="E24">
         <v>-1038000.0</v>
       </c>
-      <c r="D24">
-[...2 lines deleted...]
-      <c r="E24">
+      <c r="F24">
+        <v>-784000.0</v>
+      </c>
+      <c r="G24">
         <v>17176000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-1629000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>7665000.0</v>
       </c>
-      <c r="H24">
-[...4 lines deleted...]
-      </c>
       <c r="J24">
+        <v>-649000.0</v>
+      </c>
+      <c r="K24">
+        <v>-88055000.0</v>
+      </c>
+      <c r="L24">
         <v>19000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-106000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>112000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-690000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-100000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>33966000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>16692000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-34997000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>538000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>543000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>597000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-1200000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-6161000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>47317000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>39000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-26359000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-108000.0</v>
       </c>
-      <c r="AA24"/>
-      <c r="AB24">
+      <c r="AC24"/>
+      <c r="AD24">
         <v>-13000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B25">
+        <v>8450000.0</v>
+      </c>
+      <c r="C25">
+        <v>1235000.0</v>
+      </c>
+      <c r="D25">
         <v>-6455000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>37577000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-5500000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>3185000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>12989000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>7386000.0</v>
       </c>
-      <c r="H25">
-[...4 lines deleted...]
-      </c>
       <c r="J25">
+        <v>15059000.0</v>
+      </c>
+      <c r="K25">
+        <v>-46408000.0</v>
+      </c>
+      <c r="L25">
         <v>10215000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>10043000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>10057000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-12297000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>23586000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>7043000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>5940000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>5307000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>6245000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>6268000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>5988000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>7458000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>7137000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>6984000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>7204000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B26">
+        <v>-8016999.0</v>
+      </c>
+      <c r="C26">
+        <v>-3451000.0</v>
+      </c>
+      <c r="D26">
         <v>75000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-6913000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>1572000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>6818000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>6783000.0</v>
       </c>
-      <c r="G26"/>
-[...3 lines deleted...]
-      </c>
+      <c r="I26"/>
       <c r="J26"/>
       <c r="K26">
+        <v>-1581000.0</v>
+      </c>
+      <c r="L26"/>
+      <c r="M26">
         <v>77000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>73000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-1000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-1000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>13000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>12000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>18264000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>19189000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>19183000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>19171000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>1000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26">
         <v>51220000.0</v>
       </c>
-      <c r="Z26"/>
-[...1 lines deleted...]
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26">
         <v>-6056000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:28">
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27">
         <v>-72000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>-24000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>125000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>0.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>-170000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>64000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>64000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>57000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>112000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>110000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>109000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>108000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>215000.0</v>
       </c>
-      <c r="R27"/>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B28">
+        <v>80717000.0</v>
+      </c>
+      <c r="C28">
+        <v>141831000.0</v>
+      </c>
+      <c r="D28">
         <v>-9002000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>73191000.0</v>
       </c>
-      <c r="D28">
-[...2 lines deleted...]
-      <c r="E28">
+      <c r="F28">
+        <v>10832000.0</v>
+      </c>
+      <c r="G28">
         <v>12821000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>19601000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-20660000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-231359000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>304023000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-59097000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-38998000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-19442000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>18340000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>17849000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>6650000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-16571000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-45453000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-76559000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-54830000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-17436000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-60559000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-42933000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-20051000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>13138000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-7777000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-25983000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-23289000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-23767000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B29">
+        <v>-27650000.0</v>
+      </c>
+      <c r="C29">
+        <v>-20895000.0</v>
+      </c>
+      <c r="D29">
         <v>22665000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>68259000.0</v>
       </c>
-      <c r="D29">
-[...2 lines deleted...]
-      <c r="E29">
+      <c r="F29">
+        <v>9792000.0</v>
+      </c>
+      <c r="G29">
         <v>10301000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>26751000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>16504000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>35434000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>34959000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>43908000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>44272000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>43719000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>8939000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>34926000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-13627000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-13603000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>167915000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>132542000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>106534000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>46631000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>179929000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>131523000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>65212000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-9828000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>151406000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>20131000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>12907000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>72988000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>-26348000.0</v>
+      </c>
+      <c r="C30">
+        <v>-158179000.0</v>
+      </c>
+      <c r="D30">
         <v>-6082000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-94178000.0</v>
       </c>
-      <c r="D30">
-[...2 lines deleted...]
-      <c r="E30">
+      <c r="F30">
+        <v>-34662000.0</v>
+      </c>
+      <c r="G30">
         <v>-23653000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-17957000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-9019000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>61522000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-139041000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>34785000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-60178000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-21437000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>4652000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-48527000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-27020000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-2623000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-148696000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-76425000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-58534000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-40256000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-98832000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-96882000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-45570000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-18908000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-138599000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-102885000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-73057000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-41519000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>