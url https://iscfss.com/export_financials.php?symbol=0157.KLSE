--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -238,50 +241,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -845,2056 +851,2191 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K62"/>
+  <dimension ref="A1:L62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2">
+        <v>27068000.0</v>
+      </c>
+      <c r="C2">
         <v>20125000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>11011000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>33029000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>20470000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>12764000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>14003000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>14585000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>18072000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>16499000.0</v>
       </c>
-      <c r="K2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:11">
+      <c r="L2"/>
+    </row>
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
-    </row>
-    <row r="4" spans="1:11">
+      <c r="L3"/>
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-    </row>
-    <row r="6" spans="1:11">
+      <c r="L5"/>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-    </row>
-    <row r="7" spans="1:11">
+      <c r="L6"/>
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B7">
+        <v>108230000.0</v>
+      </c>
+      <c r="C7">
         <v>90474000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>86936000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>83022000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>75789000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>65585000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>83610000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>9043000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>10203000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>11114000.0</v>
       </c>
-      <c r="K7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B8">
         <v>40096000.0</v>
       </c>
       <c r="C8">
         <v>40096000.0</v>
       </c>
       <c r="D8">
         <v>40096000.0</v>
       </c>
       <c r="E8">
         <v>40096000.0</v>
       </c>
       <c r="F8">
         <v>40096000.0</v>
       </c>
       <c r="G8">
         <v>40096000.0</v>
       </c>
       <c r="H8">
         <v>40096000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>40096000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-    </row>
-    <row r="10" spans="1:11">
+      <c r="L9"/>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10">
+        <v>44481000.0</v>
+      </c>
+      <c r="C10">
         <v>38511000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>10039000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>12090000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>10158000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>8733000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>13666000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>9422000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>9900000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>12485000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>11799000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>53922000.0</v>
       </c>
-      <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>13666000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>9422000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>9900000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>12485000.0</v>
       </c>
-      <c r="K11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:11">
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>22</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>38527000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>39402000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>53981000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>43001000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>17902000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>13666000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>9422000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>9900000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>12485000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>11799000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>40096000.0</v>
       </c>
       <c r="D13">
         <v>40096000.0</v>
       </c>
       <c r="E13">
         <v>40096000.0</v>
       </c>
       <c r="F13">
         <v>40096000.0</v>
       </c>
       <c r="G13">
         <v>40096000.0</v>
       </c>
       <c r="H13">
         <v>40096000.0</v>
       </c>
       <c r="I13">
         <v>40096000.0</v>
       </c>
       <c r="J13">
-        <v>33000000.0</v>
+        <v>40096000.0</v>
       </c>
       <c r="K13">
         <v>33000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:11">
+      <c r="L13">
+        <v>33000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B14">
+        <v>615480620.0</v>
+      </c>
+      <c r="C14">
         <v>461999041.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>615998720.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>461996500.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>461995970.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>461993830.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>329997950.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>461994390.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>329998350.0</v>
       </c>
       <c r="J14">
         <v>329998350.0</v>
       </c>
-      <c r="K14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:11">
+      <c r="K14">
+        <v>329998350.0</v>
+      </c>
+      <c r="L14"/>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-    </row>
-    <row r="16" spans="1:11">
+      <c r="L15"/>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-    </row>
-    <row r="17" spans="1:11">
+      <c r="L16"/>
+    </row>
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-    </row>
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-    </row>
-    <row r="22" spans="1:11">
+      <c r="L21"/>
+    </row>
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B22">
+        <v>61355000.0</v>
+      </c>
+      <c r="C22">
         <v>60705000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>60698000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>52671000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>46288000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>44945000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>49787000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>46033000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>45098000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>46412000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>46140000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:11">
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>33</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>295261000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>283217000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>271386000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>232599000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>192220000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>211022000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>128434000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>129818000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>133344000.0</v>
       </c>
-      <c r="K23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:11">
+      <c r="L23"/>
+    </row>
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B24">
+        <v>14992000.0</v>
+      </c>
+      <c r="C24">
         <v>16926000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>17207000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>17106000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>17557000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>8126000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>7991000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>8756000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>9448000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>14003000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>6087000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:11">
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>35</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>74076000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>68565000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>65223000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>62607000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>43043000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>57191000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>12411000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>14124000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>14003000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>6087000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:11">
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
         <v>24972000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>26868000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>989000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>10713000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>18440000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>20517000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>23228000.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
-    </row>
-    <row r="29" spans="1:11">
+      <c r="L28"/>
+    </row>
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B29">
+        <v>186375000.0</v>
+      </c>
+      <c r="C29">
         <v>170437000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>153010000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>140667000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>112604000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>92178000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>89732000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>87219000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>85472000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
-    </row>
-    <row r="30" spans="1:11">
+      <c r="L29"/>
+    </row>
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B30">
+        <v>24151000.0</v>
+      </c>
+      <c r="C30">
         <v>16714000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>14148000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>9699000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>9044000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4904000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>12986000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>24088000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>24518000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>24635000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>24898000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:11">
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>101709000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>75754000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>68306000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>62069000.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-    </row>
-    <row r="32" spans="1:11">
+      <c r="L31"/>
+    </row>
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B32">
+        <v>69179000.0</v>
+      </c>
+      <c r="C32">
         <v>61823000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>46676000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>39991000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>26552000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>14810000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1652000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>23897000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>19672000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
-    </row>
-    <row r="33" spans="1:11">
+      <c r="L32"/>
+    </row>
+    <row r="33" spans="1:12">
       <c r="A33" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B33">
+        <v>174060000.0</v>
+      </c>
+      <c r="C33">
         <v>150247000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>143170000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>129519000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>113930000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>98461000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>119338000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>48890000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>50228000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>49702000.0</v>
       </c>
-      <c r="K33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:11">
+      <c r="L33"/>
+    </row>
+    <row r="34" spans="1:12">
       <c r="A34" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-    </row>
-    <row r="35" spans="1:11">
+      <c r="L34"/>
+    </row>
+    <row r="35" spans="1:12">
       <c r="A35" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B35">
+        <v>90781000.0</v>
+      </c>
+      <c r="C35">
         <v>77052000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>71847000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>67801000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>64728000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>44965000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>58921000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>15507000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>17556000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>17071000.0</v>
       </c>
-      <c r="K35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:11">
+      <c r="L35"/>
+    </row>
+    <row r="36" spans="1:12">
       <c r="A36" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
-      <c r="D36">
+      <c r="D36"/>
+      <c r="E36">
         <v>30000.0</v>
       </c>
-      <c r="E36"/>
       <c r="F36"/>
-      <c r="G36">
+      <c r="G36"/>
+      <c r="H36">
         <v>119338000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>48890000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>50228000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>49702000.0</v>
       </c>
-      <c r="K36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:11">
+      <c r="L36"/>
+    </row>
+    <row r="37" spans="1:12">
       <c r="A37" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-    </row>
-    <row r="38" spans="1:11">
+      <c r="L37"/>
+    </row>
+    <row r="38" spans="1:12">
       <c r="A38" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>48</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>413000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>14000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>4459000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>3632000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>4997000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>6046000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>247000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>250000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>306000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>233000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:11">
+    <row r="39" spans="1:12">
       <c r="A39" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B39">
+        <v>49</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
         <v>14250000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>12955000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>13561000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>12528000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>12065000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>12199000.0</v>
       </c>
-      <c r="H39"/>
-      <c r="I39">
+      <c r="I39"/>
+      <c r="J39">
         <v>0.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>40000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>7000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:11">
+    <row r="40" spans="1:12">
       <c r="A40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>7464000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>11385000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>10121000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>7661000.0</v>
       </c>
-      <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
-    </row>
-    <row r="41" spans="1:11">
+      <c r="L40"/>
+    </row>
+    <row r="41" spans="1:12">
       <c r="A41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>2394000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>2121000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>1922000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>1730000.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-    </row>
-    <row r="42" spans="1:11">
+      <c r="L41"/>
+    </row>
+    <row r="42" spans="1:12">
       <c r="A42" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
-    </row>
-    <row r="43" spans="1:11">
+      <c r="L42"/>
+    </row>
+    <row r="43" spans="1:12">
       <c r="A43" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
-    </row>
-    <row r="44" spans="1:11">
+      <c r="L43"/>
+    </row>
+    <row r="44" spans="1:12">
       <c r="A44" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
-    </row>
-    <row r="45" spans="1:11">
+      <c r="L44"/>
+    </row>
+    <row r="45" spans="1:12">
       <c r="A45" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B45">
+        <v>167040000.0</v>
+      </c>
+      <c r="C45">
         <v>144094000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>208803000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>189524000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>167877000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>146334000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>161382000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
-    </row>
-    <row r="46" spans="1:11">
+      <c r="L45"/>
+    </row>
+    <row r="46" spans="1:12">
       <c r="A46" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B46">
+        <v>167040000.0</v>
+      </c>
+      <c r="C46">
         <v>144094000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>137085000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>123856000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>109378000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>92503000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>112337000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
-    </row>
-    <row r="47" spans="1:11">
+      <c r="L46"/>
+    </row>
+    <row r="47" spans="1:12">
       <c r="A47" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>57</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>144094000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>137085000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>123856000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>109378000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>92503000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>112337000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>46770000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>48530000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>48470000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>39559000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:11">
+    <row r="48" spans="1:12">
       <c r="A48" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B48">
+        <v>112630000.0</v>
+      </c>
+      <c r="C48">
         <v>94922000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>77903000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>61613000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>35658000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>28210000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>21973000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>17184000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>12248000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>19802000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>21083000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:11">
+    <row r="49" spans="1:12">
       <c r="A49" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-    </row>
-    <row r="50" spans="1:11">
+      <c r="L49"/>
+    </row>
+    <row r="50" spans="1:12">
       <c r="A50" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B50">
+        <v>18925000.0</v>
+      </c>
+      <c r="C50">
         <v>18493000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>17804000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>21852000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>19293000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>15746000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>19672000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>21183000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>23680000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>24885000.0</v>
       </c>
-      <c r="K50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:11">
+      <c r="L50"/>
+    </row>
+    <row r="51" spans="1:12">
       <c r="A51" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
-      <c r="F51">
+      <c r="F51"/>
+      <c r="G51">
         <v>57162000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>75381000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>32040000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>36420000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>14003000.0</v>
       </c>
-      <c r="K51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:11">
+      <c r="L51"/>
+    </row>
+    <row r="52" spans="1:12">
       <c r="A52" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="B52">
+        <v>62</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
         <v>14058000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>15520000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>12842000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>11988000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>14119000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>18190000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>19629000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>22296000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>0.0</v>
       </c>
-      <c r="K52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:11">
+      <c r="L52"/>
+    </row>
+    <row r="53" spans="1:12">
       <c r="A53" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B53">
+        <v>4703000.0</v>
+      </c>
+      <c r="C53">
         <v>16000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>29363000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>41891000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>32843000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>9169000.0</v>
       </c>
-      <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>4989000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>6122000.0</v>
       </c>
-      <c r="J53"/>
       <c r="K53"/>
-    </row>
-    <row r="54" spans="1:11">
+      <c r="L53"/>
+    </row>
+    <row r="54" spans="1:12">
       <c r="A54" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
-    </row>
-    <row r="55" spans="1:11">
+      <c r="L54"/>
+    </row>
+    <row r="55" spans="1:12">
       <c r="A55" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B55">
+        <v>330179000.0</v>
+      </c>
+      <c r="C55">
         <v>288338000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>283217000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>271386000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>232599000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>192220000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>211022000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>128434000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>129818000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>133344000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>123735000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:11">
+    <row r="56" spans="1:12">
       <c r="A56" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B56">
+        <v>156119000.0</v>
+      </c>
+      <c r="C56">
         <v>138091000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>140047000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>137058000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>118669000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>93759000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>91684000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>79544000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>79590000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>83642000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>82905000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:11">
+    <row r="57" spans="1:12">
       <c r="A57" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B57">
+        <v>86940000.0</v>
+      </c>
+      <c r="C57">
         <v>76268000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>93371000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>99943000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>92117000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>78949000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>90032000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>55647000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>59918000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>63477000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>60767000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:11">
+    <row r="58" spans="1:12">
       <c r="A58" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B58">
+        <v>177721000.0</v>
+      </c>
+      <c r="C58">
         <v>153320000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>165218000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>169677000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>156845000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>123914000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>148953000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>71154000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>77474000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>80542000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>69652000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:11">
+    <row r="59" spans="1:12">
       <c r="A59" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
-    </row>
-    <row r="60" spans="1:11">
+      <c r="L59"/>
+    </row>
+    <row r="60" spans="1:12">
       <c r="A60" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B60">
+        <v>152458000.0</v>
+      </c>
+      <c r="C60">
         <v>135018000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>117999000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>101709000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>75754000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>68306000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>62069000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>57280000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>52344000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>52802000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>54083000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:11">
+    <row r="61" spans="1:12">
       <c r="A61" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-    </row>
-    <row r="62" spans="1:11">
+      <c r="L61"/>
+    </row>
+    <row r="62" spans="1:12">
       <c r="A62" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
+      <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB62"/>
+  <dimension ref="A1:AD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2">
+        <v>22759000.0</v>
+      </c>
+      <c r="C2">
+        <v>13776000.0</v>
+      </c>
+      <c r="D2">
         <v>21134000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>21866000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>20416000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>9358000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>19266000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>23540000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>26336000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>11011000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>26463000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>25126000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>27335000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>33029000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>24897000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>32455000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>30770000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>20470000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>23901000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>24515000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>28603000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>12764000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>29652000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>31313000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>32535000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>14003000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>33954000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>33272000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>26657000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-    </row>
-    <row r="4" spans="1:28">
+      <c r="AC3"/>
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-    </row>
-    <row r="6" spans="1:28">
+      <c r="AC5"/>
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-    </row>
-    <row r="7" spans="1:28">
+      <c r="AC6"/>
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B7">
+        <v>116485000.0</v>
+      </c>
+      <c r="C7">
+        <v>108238000.0</v>
+      </c>
+      <c r="D7">
         <v>114870000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>108429000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>103803000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>90474000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>94659000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>101425000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>92337000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>86936000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>85157000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>77560000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>79671000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>83022000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>73136000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>73027000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>74237000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>75789000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>45861000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>53519000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>60350000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>65585000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>71001000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>74527000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>82390000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>83610000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>67053000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>60317000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>9861000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B8">
         <v>40096000.0</v>
       </c>
       <c r="C8">
         <v>40096000.0</v>
       </c>
       <c r="D8">
         <v>40096000.0</v>
       </c>
       <c r="E8">
         <v>40096000.0</v>
       </c>
       <c r="F8">
         <v>40096000.0</v>
       </c>
       <c r="G8">
         <v>40096000.0</v>
       </c>
       <c r="H8">
         <v>40096000.0</v>
       </c>
       <c r="I8">
         <v>40096000.0</v>
       </c>
@@ -2906,4809 +3047,5118 @@
       </c>
       <c r="L8">
         <v>40096000.0</v>
       </c>
       <c r="M8">
         <v>40096000.0</v>
       </c>
       <c r="N8">
         <v>40096000.0</v>
       </c>
       <c r="O8">
         <v>40096000.0</v>
       </c>
       <c r="P8">
         <v>40096000.0</v>
       </c>
       <c r="Q8">
         <v>40096000.0</v>
       </c>
       <c r="R8">
         <v>40096000.0</v>
       </c>
       <c r="S8">
         <v>40096000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>40096000.0</v>
+      </c>
+      <c r="U8">
+        <v>40096000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10">
+        <v>22993000.0</v>
+      </c>
+      <c r="C10">
+        <v>49184000.0</v>
+      </c>
+      <c r="D10">
         <v>38174000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>36533000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>38687000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>14004000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>40382000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>35700000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>42937000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>37393000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>40807000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>40518000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>38330000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>12090000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>48693000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>49533000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>47250000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>10158000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>34130000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>33159000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>20802000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>17902000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>20105000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>13973000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>14042000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>13666000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>10258000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>4146000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>5786000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
         <v>36533000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>38687000.0</v>
       </c>
-      <c r="E11"/>
-      <c r="F11">
+      <c r="G11"/>
+      <c r="H11">
         <v>40382000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>35700000.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>40518000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>38330000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>53981000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>48693000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>49533000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>47250000.0</v>
       </c>
-      <c r="Q11"/>
-      <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B12"/>
-      <c r="C12">
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
         <v>41051000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>41205000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>38527000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>42461000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>37762000.0</v>
       </c>
-      <c r="H12"/>
-      <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>40518000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>38330000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>53981000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>48693000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>49533000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>47250000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>43001000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>34130000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>33159000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>20802000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>17902000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>20105000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>13973000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>14042000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>13666000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>10258000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>10582000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>10128000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
-[...4 lines deleted...]
-      </c>
+      <c r="C13"/>
+      <c r="D13"/>
       <c r="E13">
         <v>40096000.0</v>
       </c>
       <c r="F13">
         <v>40096000.0</v>
       </c>
       <c r="G13">
         <v>40096000.0</v>
       </c>
-      <c r="H13"/>
-      <c r="I13"/>
+      <c r="H13">
+        <v>40096000.0</v>
+      </c>
+      <c r="I13">
+        <v>40096000.0</v>
+      </c>
       <c r="J13"/>
-      <c r="K13">
-[...4 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
         <v>40096000.0</v>
       </c>
       <c r="N13">
         <v>40096000.0</v>
       </c>
       <c r="O13">
         <v>40096000.0</v>
       </c>
       <c r="P13">
         <v>40096000.0</v>
       </c>
       <c r="Q13">
         <v>40096000.0</v>
       </c>
       <c r="R13">
         <v>40096000.0</v>
       </c>
       <c r="S13">
         <v>40096000.0</v>
       </c>
       <c r="T13">
         <v>40096000.0</v>
       </c>
       <c r="U13">
         <v>40096000.0</v>
       </c>
       <c r="V13">
         <v>40096000.0</v>
       </c>
       <c r="W13">
         <v>40096000.0</v>
       </c>
       <c r="X13">
         <v>40096000.0</v>
       </c>
       <c r="Y13">
         <v>40096000.0</v>
       </c>
       <c r="Z13">
         <v>40096000.0</v>
       </c>
       <c r="AA13">
         <v>40096000.0</v>
       </c>
       <c r="AB13">
         <v>40096000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13">
+        <v>40096000.0</v>
+      </c>
+      <c r="AD13">
+        <v>40096000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B14">
+        <v>614949620.0</v>
+      </c>
+      <c r="C14">
+        <v>615480620.0</v>
+      </c>
+      <c r="D14">
         <v>615998721.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>615998720.0</v>
       </c>
       <c r="E14">
         <v>615998720.0</v>
       </c>
       <c r="F14">
         <v>615998720.0</v>
       </c>
       <c r="G14">
+        <v>615998720.0</v>
+      </c>
+      <c r="H14">
+        <v>615998720.0</v>
+      </c>
+      <c r="I14">
         <v>461999040.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>461999041.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>461999041.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>461999267.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>461996500.0</v>
       </c>
       <c r="M14">
         <v>461996500.0</v>
       </c>
       <c r="N14">
+        <v>461996500.0</v>
+      </c>
+      <c r="O14">
+        <v>461996500.0</v>
+      </c>
+      <c r="P14">
         <v>461995970.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>461995970.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>329999480.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>329999480.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>329997950.0</v>
       </c>
       <c r="T14">
         <v>329997950.0</v>
       </c>
       <c r="U14">
-        <v>329999601.0</v>
+        <v>329997950.0</v>
       </c>
       <c r="V14">
-        <v>329999601.0</v>
+        <v>329997950.0</v>
       </c>
       <c r="W14">
         <v>329999601.0</v>
       </c>
       <c r="X14">
         <v>329999601.0</v>
       </c>
       <c r="Y14">
         <v>329999601.0</v>
       </c>
       <c r="Z14">
+        <v>329999601.0</v>
+      </c>
+      <c r="AA14">
+        <v>329999601.0</v>
+      </c>
+      <c r="AB14">
         <v>184109600.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>218571400.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>219285700.0</v>
       </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16"/>
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18"/>
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21"/>
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B22">
+        <v>68641000.0</v>
+      </c>
+      <c r="C22">
+        <v>61356000.0</v>
+      </c>
+      <c r="D22">
         <v>67060000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>65258000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>64822000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>60705000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>64820000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>62551000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>63447000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>60698000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>58993000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>56783000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>58123000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>52671000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>49638000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>49099000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>47202000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>46288000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>47763000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>48444000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>47698000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>44945000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>48440000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>50787000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>53826000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>49787000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>50621000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>49394000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>48251000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23">
         <v>312620000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>308416000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>295261000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>292709000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>293484000.0</v>
       </c>
-      <c r="H23"/>
-      <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>251399000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>251825000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>271386000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>239906000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>237517000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>230826000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>232599000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>182437000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>190441000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>185846000.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23"/>
+      <c r="AD23"/>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B24">
+        <v>17977000.0</v>
+      </c>
+      <c r="C24">
+        <v>15960000.0</v>
+      </c>
+      <c r="D24">
         <v>15323000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>15330000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>16019000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>16926000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>17149000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>17641000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>17332000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>17207000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>15355000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>14778000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>13357000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>17106000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>15149000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>17203000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>21033000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>17557000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>19265000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>21133000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>7791000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>8126000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>9345000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>7814000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>7806000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>7991000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>7607000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>8002000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>8010000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25">
         <v>88968000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>84827000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>74076000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>76904000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>81884000.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>57978000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>58349000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>65223000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>56729000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>59581000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>63518000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>62607000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>41493000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>48226000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>39417000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>43043000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>49554000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>56875000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>57191000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>51265000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>38555000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>12445000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>38</v>
+      </c>
+      <c r="B28">
+        <v>15139000.0</v>
+      </c>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
-      <c r="I28">
+      <c r="I28"/>
+      <c r="J28"/>
+      <c r="K28">
         <v>24972000.0</v>
       </c>
-      <c r="J28"/>
-      <c r="K28"/>
       <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28"/>
+      <c r="O28">
         <v>26868000.0</v>
       </c>
-      <c r="N28"/>
-      <c r="O28"/>
       <c r="P28"/>
-      <c r="Q28">
+      <c r="Q28"/>
+      <c r="R28"/>
+      <c r="S28">
         <v>989000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>5903000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>7928000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>622000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>10713000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>6951000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>15750000.0</v>
       </c>
-      <c r="X28"/>
-      <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28"/>
+      <c r="AD28"/>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B29">
+        <v>194909000.0</v>
+      </c>
+      <c r="C29">
+        <v>186365000.0</v>
+      </c>
+      <c r="D29">
         <v>184588000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>174535000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>177086000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>170437000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>169726000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>156915000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>159575000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>153010000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>145620000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>137446000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>134652000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>140667000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>133838000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>124453000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>120484000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>112604000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>109797000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>109355000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>92934000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>92178000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>92152000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>84963000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>89939000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29"/>
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B30">
+        <v>43380000.0</v>
+      </c>
+      <c r="C30">
+        <v>24151000.0</v>
+      </c>
+      <c r="D30">
         <v>37888000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>35941000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>37812000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>45445000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>32568000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>35198000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>32407000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>14148000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>28501000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>27270000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>27356000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>30465000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>27469000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>25504000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>23849000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>29277000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>21026000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>22322000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>23000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>30841000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>24934000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>23233000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>24404000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>28220000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>22496000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>23364000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>23116000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
+      <c r="K31"/>
       <c r="L31"/>
       <c r="M31">
+        <v>108048000.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
         <v>101709000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>96207000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31"/>
+      <c r="AD31"/>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B32">
+        <v>74974000.0</v>
+      </c>
+      <c r="C32">
+        <v>70718000.0</v>
+      </c>
+      <c r="D32">
         <v>68081000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>65155000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>66509000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>61823000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>61426000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>53224000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>54513000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>46676000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>45497000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>41482000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>40664000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>39991000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>40841000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>35283000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>34504000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>26552000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>33864000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>32095000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>18571000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>14810000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>13344000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>6583000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>4593000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32"/>
+      <c r="AD32"/>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B33">
+        <v>181398000.0</v>
+      </c>
+      <c r="C33">
+        <v>173455000.0</v>
+      </c>
+      <c r="D33">
         <v>177256000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>170082000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>164284000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>150247000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>152521000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>157636000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>147480000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>143170000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>136167000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>126828000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>127770000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>129519000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>114106000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>113371000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>112455000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>113930000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>79321000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>86381000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>94304000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>98461000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>102805000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>105589000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>115624000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>119338000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>105348000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>98670000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>49612000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:28">
+    <row r="34" spans="1:30">
       <c r="A34" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34"/>
+      <c r="AD34"/>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B35">
+        <v>99595000.0</v>
+      </c>
+      <c r="C35">
+        <v>91715000.0</v>
+      </c>
+      <c r="D35">
         <v>95855000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>91950000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>87870000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>77052000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>80067000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>85099000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>76581000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>71847000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>67215000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>60262000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>60693000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>67801000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>58740000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>61549000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>65504000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>64728000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>43421000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>50208000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>41365000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>44965000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>51053000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>52423000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>58536000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>58921000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>53243000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>41312000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>15441000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:28">
+    <row r="36" spans="1:30">
       <c r="A36" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
-      <c r="M36">
+      <c r="M36"/>
+      <c r="N36"/>
+      <c r="O36">
         <v>30000.0</v>
       </c>
-      <c r="N36"/>
-      <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
-      <c r="X36">
+      <c r="X36"/>
+      <c r="Y36"/>
+      <c r="Z36">
         <v>115624000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>119338000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>105348000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>98670000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>49612000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:28">
+    <row r="37" spans="1:30">
       <c r="A37" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37"/>
+      <c r="AD37"/>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38">
         <v>462000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>448000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>413000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>14000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>14000.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>3624000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>30000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>4459000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>4370000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>64000.0</v>
       </c>
       <c r="Q38">
         <v>64000.0</v>
       </c>
       <c r="R38">
-        <v>115000.0</v>
+        <v>64000.0</v>
       </c>
       <c r="S38">
-        <v>115000.0</v>
+        <v>64000.0</v>
       </c>
       <c r="T38">
         <v>115000.0</v>
       </c>
       <c r="U38">
         <v>115000.0</v>
       </c>
       <c r="V38">
-        <v>186000.0</v>
+        <v>115000.0</v>
       </c>
       <c r="W38">
-        <v>186000.0</v>
+        <v>115000.0</v>
       </c>
       <c r="X38">
         <v>186000.0</v>
       </c>
       <c r="Y38">
         <v>186000.0</v>
       </c>
       <c r="Z38">
+        <v>186000.0</v>
+      </c>
+      <c r="AA38">
+        <v>186000.0</v>
+      </c>
+      <c r="AB38">
         <v>255000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>254000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>247000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:28">
+    <row r="39" spans="1:30">
       <c r="A39" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39"/>
+      <c r="AD39"/>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
-[...1 lines deleted...]
-      </c>
+      <c r="K40"/>
       <c r="L40"/>
       <c r="M40">
+        <v>8983000.0</v>
+      </c>
+      <c r="N40"/>
+      <c r="O40">
         <v>7464000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>6024000.0</v>
       </c>
-      <c r="O40"/>
-      <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40"/>
+      <c r="AD40"/>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>2284000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>2394000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>2011000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41"/>
+      <c r="AD41"/>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42"/>
+      <c r="AD42"/>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43"/>
+      <c r="AD43"/>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
-    </row>
-    <row r="45" spans="1:28">
+      <c r="AC44"/>
+      <c r="AD44"/>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B45">
+        <v>173447000.0</v>
+      </c>
+      <c r="C45">
+        <v>252795000.0</v>
+      </c>
+      <c r="D45">
         <v>169198000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>163341000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>157081000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>223633000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>145182000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>149439000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>139383000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>208803000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>130132000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>120252000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>120545000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>189524000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>108594000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
-    </row>
-    <row r="46" spans="1:28">
+      <c r="AC45"/>
+      <c r="AD45"/>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B46">
+        <v>173447000.0</v>
+      </c>
+      <c r="C46">
+        <v>166439000.0</v>
+      </c>
+      <c r="D46">
         <v>169198000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>163341000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>157081000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>144094000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>145182000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>149439000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>139383000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>137085000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>130132000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>120252000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>120545000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>123856000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>108594000.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
-    </row>
-    <row r="47" spans="1:28">
+      <c r="AC46"/>
+      <c r="AD46"/>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47">
         <v>163341000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>157081000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>144094000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>145182000.0</v>
       </c>
-      <c r="G47">
+      <c r="I47">
         <v>149439000.0</v>
       </c>
-      <c r="H47"/>
-      <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>120252000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>120545000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>123856000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>108594000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>107991000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>107249000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>109378000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>75329000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>81908000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>89132000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>92503000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>96222000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>98454000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>107921000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>112337000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>103306000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>96458000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>47529000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:28">
+    <row r="48" spans="1:30">
       <c r="A48" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B48">
+        <v>117216000.0</v>
+      </c>
+      <c r="C48">
+        <v>112630000.0</v>
+      </c>
+      <c r="D48">
         <v>109495000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>103191000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>102827000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>94922000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>93784000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>85665000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>85316000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>77903000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>74353000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>67952000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>67645000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>61613000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>56111000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>47009000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>41359000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>35658000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>29668000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>28172000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>31414000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>28210000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>25000000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>19653000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>21585000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>21973000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>17362000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>17876000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>19333000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:28">
+    <row r="49" spans="1:30">
       <c r="A49" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49"/>
+      <c r="AD49"/>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B50">
+        <v>20155000.0</v>
+      </c>
+      <c r="C50">
+        <v>17947000.0</v>
+      </c>
+      <c r="D50">
         <v>19783000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>15918000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>18144000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>18493000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>18697000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>13513000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>16831000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>17804000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>15816000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>14620000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>13554000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>21852000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>22482000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>20145000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>17996000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>19293000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>20768000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>19954000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>13633000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>15746000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>17711000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>17400000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>20452000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>19672000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>18486000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>16209000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>21079000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:28">
+    <row r="51" spans="1:30">
       <c r="A51" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51"/>
+      <c r="T51">
         <v>54711000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>60567000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>51641000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>57162000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>66285000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>50823000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>76045000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>75381000.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51"/>
       <c r="AB51"/>
-    </row>
-    <row r="52" spans="1:28">
+      <c r="AC51"/>
+      <c r="AD51"/>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
+      <c r="C52"/>
+      <c r="D52"/>
+      <c r="E52">
         <v>11250000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>13623000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>14058000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>14513000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>0.0</v>
       </c>
-      <c r="H52"/>
-      <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52"/>
+      <c r="M52">
         <v>12538000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>11410000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>12842000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>14364000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>12118000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>11757000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>11988000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>13218000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>12341000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>12224000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>14119000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>16731000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>16101000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>19170000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>18190000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>18486000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>16209000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>21079000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:28">
+    <row r="53" spans="1:30">
       <c r="A53" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B53">
+        <v>26487000.0</v>
+      </c>
+      <c r="C53">
+        <v>4703000.0</v>
+      </c>
+      <c r="D53">
         <v>7539000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>4518000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>2518000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>24523000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>2079000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>2062000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>2030000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>2009000.0</v>
       </c>
-      <c r="J53"/>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
-      <c r="Q53">
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53">
         <v>32843000.0</v>
       </c>
-      <c r="R53"/>
-      <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
-    </row>
-    <row r="54" spans="1:28">
+      <c r="AC53"/>
+      <c r="AD53"/>
+    </row>
+    <row r="54" spans="1:30">
       <c r="A54" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
-    </row>
-    <row r="55" spans="1:28">
+      <c r="AC54"/>
+      <c r="AD54"/>
+    </row>
+    <row r="55" spans="1:30">
       <c r="A55" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B55">
+        <v>342947000.0</v>
+      </c>
+      <c r="C55">
+        <v>336270000.0</v>
+      </c>
+      <c r="D55">
         <v>328188000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>312620000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>308416000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>295261000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>292709000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>293484000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>288622000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>283217000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>264774000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>251399000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>251825000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>271386000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>239906000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>237517000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>230826000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>232599000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>182437000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>190441000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>185846000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>192220000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>196421000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>193712000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>207979000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>211022000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>188735000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>182012000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>131109000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:28">
+    <row r="56" spans="1:30">
       <c r="A56" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B56">
+        <v>161549000.0</v>
+      </c>
+      <c r="C56">
+        <v>162815000.0</v>
+      </c>
+      <c r="D56">
         <v>150932000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>142538000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>144132000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>145014000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>140188000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>135848000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>141142000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>140047000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>128607000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>124571000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>124055000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>137058000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>125800000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>124146000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>118371000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>118669000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>103116000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>104060000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>91542000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>93759000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>93616000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>88123000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>92355000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>91684000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>83387000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>83342000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>81497000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:28">
+    <row r="57" spans="1:30">
       <c r="A57" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B57">
+        <v>86575000.0</v>
+      </c>
+      <c r="C57">
+        <v>92097000.0</v>
+      </c>
+      <c r="D57">
         <v>82851000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>77383000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>77623000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>83191000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>78762000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>82624000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>86629000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>93371000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>83110000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>83089000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>83391000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>99943000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>84959000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>88863000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>83867000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>92117000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>69252000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>71965000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>72971000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>78949000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>80272000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>81540000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>87762000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>90032000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>78034000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>82728000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>56239000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:28">
+    <row r="58" spans="1:30">
       <c r="A58" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B58">
+        <v>186170000.0</v>
+      </c>
+      <c r="C58">
+        <v>183812000.0</v>
+      </c>
+      <c r="D58">
         <v>178706000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>169333000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>165493000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>160243000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>158829000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>167723000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>163210000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>165218000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>150325000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>143351000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>144084000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>169677000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>143699000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>150412000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>149371000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>156845000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>112673000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>122173000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>114336000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>123914000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>131325000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>133963000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>146298000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>148953000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>131277000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>124040000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>71680000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:28">
+    <row r="59" spans="1:30">
       <c r="A59" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
-    </row>
-    <row r="60" spans="1:28">
+      <c r="AC59"/>
+      <c r="AD59"/>
+    </row>
+    <row r="60" spans="1:30">
       <c r="A60" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B60">
+        <v>156777000.0</v>
+      </c>
+      <c r="C60">
+        <v>152458000.0</v>
+      </c>
+      <c r="D60">
         <v>149482000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>143287000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>142923000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>135018000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>133880000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>125761000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>125412000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>117999000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>114449000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>108048000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>107741000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>101709000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>96207000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>87105000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>81455000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>75754000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>69764000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>68268000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>71510000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>68306000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>65096000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>59749000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>61681000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>62069000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>57458000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>57972000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>59429000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:28">
+    <row r="61" spans="1:30">
       <c r="A61" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
-    </row>
-    <row r="62" spans="1:28">
+      <c r="AC61"/>
+      <c r="AD61"/>
+    </row>
+    <row r="62" spans="1:30">
       <c r="A62" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K32"/>
+  <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B2">
+        <v>107336000.0</v>
+      </c>
+      <c r="C2">
         <v>106026000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>91501000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>86285000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>57631000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>56609000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>73315000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>70561000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>67193000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>66856000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>65452000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
-    </row>
-    <row r="4" spans="1:11">
+      <c r="L3"/>
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>50711000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>20595000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>16872000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>20603000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>21891000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>12694000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>10702000.0</v>
       </c>
-      <c r="K5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:11">
+      <c r="L5"/>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>90469000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>60994000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>57125000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>50183000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>21891000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>12694000.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
-    </row>
-    <row r="7" spans="1:11">
+      <c r="L6"/>
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-    </row>
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B9">
+        <v>204059000.0</v>
+      </c>
+      <c r="C9">
         <v>186502000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>169396000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>162537000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>112796000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>103003000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>117710000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>108711000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>97928000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>95090000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>89140000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:11">
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B10">
+        <v>48749000.0</v>
+      </c>
+      <c r="C10">
         <v>43710000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>39888000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>47859000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>20703000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>15622000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>15205000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>10887000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1911000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>643000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>4593000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>12004000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>6655000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4985000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>5317000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-    </row>
-    <row r="12" spans="1:11">
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B12">
+        <v>7402000.0</v>
+      </c>
+      <c r="C12">
         <v>6397000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>6144000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>5352000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4969000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5629000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5728000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2754000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:11">
+      <c r="L12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B13">
+        <v>5206000.0</v>
+      </c>
+      <c r="C13">
         <v>6237000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>5845000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>5070000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>5010000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>5623000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>5398000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2478000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2395000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2012000.0</v>
       </c>
-      <c r="K13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:11">
+      <c r="L13"/>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
+        <v>0.0</v>
+      </c>
+      <c r="J14">
         <v>-1000.0</v>
       </c>
-      <c r="J14"/>
       <c r="K14"/>
-    </row>
-    <row r="15" spans="1:11">
+      <c r="L14"/>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B15">
+        <v>35028000.0</v>
+      </c>
+      <c r="C15">
         <v>33189000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>30150000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>35855000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>14048000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>10637000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>9888000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>7099000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-458000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-1198000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1331000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:11">
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B16">
+        <v>35028000.0</v>
+      </c>
+      <c r="C16">
         <v>33189000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>30150000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>35855000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>14048000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>10637000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>9888000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>7099000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-458000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-1198000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1331000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B17">
+        <v>35028000.0</v>
+      </c>
+      <c r="C17">
         <v>33189000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>30150000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>35855000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>14048000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>10637000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>9888000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>7099000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-457000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-1283000.0</v>
       </c>
-      <c r="K17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B18">
+        <v>-5638000.0</v>
+      </c>
+      <c r="C18">
         <v>-6397000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-6144000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-5352000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-4969000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-5629000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-5728000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-2754000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-2714000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-2408000.0</v>
       </c>
-      <c r="K18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B21">
+        <v>53955000.0</v>
+      </c>
+      <c r="C21">
         <v>50400000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>46735000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>52929000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>25713000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>21245000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>20603000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>13365000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4306000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2655000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>6202000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:11">
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-    </row>
-    <row r="23" spans="1:11">
+      <c r="L22"/>
+    </row>
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>1151000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1308000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1949000.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
-    </row>
-    <row r="24" spans="1:11">
+      <c r="L23"/>
+    </row>
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-    </row>
-    <row r="25" spans="1:11">
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B25">
+        <v>47264000.0</v>
+      </c>
+      <c r="C25">
         <v>45289000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>43826000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>37258000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>35322000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>35874000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>29250000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>8250000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>8069000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
-    </row>
-    <row r="26" spans="1:11">
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B28">
+        <v>152602000.0</v>
+      </c>
+      <c r="C28">
         <v>104806000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>90913000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>82708000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>64629000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>57651000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>105030000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>100428000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>98533000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>97626000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>91338000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B29">
+        <v>13721000.0</v>
+      </c>
+      <c r="C29">
         <v>10521000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>9738000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>12004000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>6655000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4985000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5317000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3788000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2368000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1926000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3393000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:11">
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B30">
+        <v>257440000.0</v>
+      </c>
+      <c r="C30">
         <v>242128000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>214162000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>195893000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>144714000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>138367000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>170422000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>165907000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>160815000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>159291000.0</v>
       </c>
-      <c r="K30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:11">
+      <c r="L30"/>
+    </row>
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-    </row>
-    <row r="32" spans="1:11">
+      <c r="L31"/>
+    </row>
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B32">
+        <v>311395000.0</v>
+      </c>
+      <c r="C32">
         <v>292528000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>260897000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>248822000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>170427000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>159612000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>191025000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>179272000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>165121000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>161946000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>154592000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB32"/>
+  <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B2">
+        <v>24661000.0</v>
+      </c>
+      <c r="C2">
+        <v>33427000.0</v>
+      </c>
+      <c r="D2">
         <v>26056000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>23431000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>24422000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>33071000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>24651000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>24758000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>23546000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>25540000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>23631000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>22303000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>20027000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>24346000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>19592000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>24236000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>18111000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>21819000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>8175000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>13503000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>14134000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>18023000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>19922000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>10422000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>14894000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>19877000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>18430000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>17947000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>17061000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-    </row>
-    <row r="4" spans="1:28">
+      <c r="AC3"/>
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
+      <c r="K5"/>
       <c r="L5"/>
       <c r="M5">
+        <v>10569000.0</v>
+      </c>
+      <c r="N5"/>
+      <c r="O5">
         <v>14234000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>12901000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5">
         <v>17103000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>5678000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>14058000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>17144000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>11423000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>15816000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>5800000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-      <c r="K6">
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6">
         <v>21225000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>20382000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>25205000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>22737000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>24514000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>18013000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>26283000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>11127000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>9329000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>14255000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>20286000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>17103000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>5678000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>14058000.0</v>
       </c>
-      <c r="Y6"/>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-    </row>
-    <row r="7" spans="1:28">
+      <c r="AC6"/>
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B9">
+        <v>52609000.0</v>
+      </c>
+      <c r="C9">
+        <v>57747000.0</v>
+      </c>
+      <c r="D9">
         <v>48450000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>49344000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>48518000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>50387000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>45514000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>45851000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>44750000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>48171000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>40892000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>40691000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>39642000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>44102000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>41397000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>43246000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>33792000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>41876000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>20816000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>21760000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>28344000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>25705000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>29587000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>16340000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>24719000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>32580000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>28513000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>27944000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>28673000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B10">
+        <v>12362000.0</v>
+      </c>
+      <c r="C10">
+        <v>17438000.0</v>
+      </c>
+      <c r="D10">
         <v>9193000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>11481000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>10637000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>11740000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>10572000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>11370000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>10028000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>12698000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>9196000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>9783000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>8211000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>13899000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>12069000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>14095000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>7796000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>13090000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>2622000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>282000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>4709000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>8050000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>7128000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-2036000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>2480000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>6909000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>2446000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>2658000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>3192000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11"/>
       <c r="M11">
+        <v>2546000.0</v>
+      </c>
+      <c r="N11"/>
+      <c r="O11">
         <v>3447000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>2967000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B12">
+        <v>1989000.0</v>
+      </c>
+      <c r="C12">
+        <v>2116000.0</v>
+      </c>
+      <c r="D12">
         <v>1835000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>1757000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1694000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>1681000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>1575000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1528000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>1613000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1909000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>1370000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1302000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1563000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1400000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1388000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1301000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1263000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1761000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1082000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1028000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1098000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1149000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1854000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>749000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1877000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1832000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>1606000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1691000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>599000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B13">
+        <v>412000.0</v>
+      </c>
+      <c r="C13">
+        <v>1437000.0</v>
+      </c>
+      <c r="D13">
         <v>1316000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>1248000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>1205000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>2938000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>1133000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>453000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>441000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>368000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>390000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>900000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>1154000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>936000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>946000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>884000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>981000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>1517000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>868000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>874000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>946000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>1041000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>1655000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>611000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>1623000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>1762000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>54000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>51000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>45000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:28">
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
@@ -7729,3948 +8179,4237 @@
       </c>
       <c r="O14">
         <v>0.0</v>
       </c>
       <c r="P14">
         <v>0.0</v>
       </c>
       <c r="Q14">
         <v>0.0</v>
       </c>
       <c r="R14">
         <v>0.0</v>
       </c>
       <c r="S14">
         <v>0.0</v>
       </c>
       <c r="T14">
         <v>0.0</v>
       </c>
       <c r="U14">
         <v>0.0</v>
       </c>
       <c r="V14">
         <v>0.0</v>
       </c>
-      <c r="W14"/>
-      <c r="X14"/>
+      <c r="W14">
+        <v>0.0</v>
+      </c>
+      <c r="X14">
+        <v>0.0</v>
+      </c>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14"/>
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B15">
+        <v>9198000.0</v>
+      </c>
+      <c r="C15">
+        <v>12370000.0</v>
+      </c>
+      <c r="D15">
         <v>6304000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>8449000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>7905000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>9223000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>8119000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>8434000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>7413000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>10480000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>6401000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>7237000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>6032000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>10452000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>9102000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>10600000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>5701000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>9290000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>1496000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>58000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>3204000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>5410000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>5347000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-1932000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>1812000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>4712000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>1344000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>1683000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>2149000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>109</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>12370000.0</v>
+      </c>
+      <c r="D16">
         <v>6304000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>8449000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>7905000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>9223000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>8119000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>7237000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>7237000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>10452000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>9102000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>10600000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>5701000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>9290000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1496000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>58000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>3204000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>5410000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>5347000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-1932000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1812000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>4712000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>1344000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>1683000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>2149000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B17">
+        <v>9198000.0</v>
+      </c>
+      <c r="C17">
+        <v>12370000.0</v>
+      </c>
+      <c r="D17">
         <v>6304000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>8449000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>7905000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>9223000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>8119000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>8434000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>7413000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>10480000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>6401000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>7237000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>6032000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>10452000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>9102000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>10600000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>5701000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>9290000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>1496000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>58000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>3204000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>5410000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>5347000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-1932000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>1812000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>4712000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>1344000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>1683000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>2149000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:28">
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B18">
+        <v>-1577000.0</v>
+      </c>
+      <c r="C18">
+        <v>-1549000.0</v>
+      </c>
+      <c r="D18">
         <v>-1414000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-1358000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-1317000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-1248000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-1136000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-1075000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-1172000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-1541000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-980000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-918000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-1206000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-2319000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-1047000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-992000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-994000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-2331000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-850000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-851000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-937000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-1752000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-1646000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-553000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-1678000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-1982000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-1552000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-1640000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-554000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B21">
+        <v>13711000.0</v>
+      </c>
+      <c r="C21">
+        <v>18875000.0</v>
+      </c>
+      <c r="D21">
         <v>10509000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>12729000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>11842000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>14678000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>11705000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>12291000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>11021000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>14004000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>9759000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>10683000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>9365000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>14835000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>13015000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>14979000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>8777000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>14607000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>3490000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>1156000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>5655000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>9091000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>8783000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-1425000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>4103000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>8671000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>2026000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>2553000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>3691000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22"/>
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23"/>
+      <c r="AD23"/>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B25">
+        <v>11851000.0</v>
+      </c>
+      <c r="C25">
+        <v>12851000.0</v>
+      </c>
+      <c r="D25">
         <v>11513000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>11444000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>11456000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>12100000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>11163000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>11071000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>10955000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>12482000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>10596000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>10140000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>10608000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>9906000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>9280000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>9118000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>8954000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>11432000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>7423000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>8019000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>8448000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>11087000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>8121000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>6965000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>9701000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B28">
+        <v>38898000.0</v>
+      </c>
+      <c r="C28">
+        <v>40861000.0</v>
+      </c>
+      <c r="D28">
         <v>38095000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>36812000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>36834000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>38784000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>34470000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>33560000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>33729000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>34167000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>31133000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>30122000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>30412000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>29870000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>28496000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>28372000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>25090000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>27435000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>17354000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>20711000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>22734000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>24343000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>22395000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>18757000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>22255000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>26892000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>26487000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>25391000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>26260000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B29">
+        <v>3164000.0</v>
+      </c>
+      <c r="C29">
+        <v>5068000.0</v>
+      </c>
+      <c r="D29">
         <v>2889000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>3032000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>2732000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>2517000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>2453000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>2936000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>2615000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>2218000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>2795000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>2546000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>2179000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>3447000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>2967000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>3495000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>2095000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>3800000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1126000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>224000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1505000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>2640000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1781000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-104000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>668000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>2197000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>1102000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>975000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>1043000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B30">
+        <v>63559000.0</v>
+      </c>
+      <c r="C30">
+        <v>72299000.0</v>
+      </c>
+      <c r="D30">
         <v>63997000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>60046000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>61098000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>71631000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>59121000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>58318000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>57275000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>59707000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>54764000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>52425000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>50439000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>51996000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>48088000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>52608000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>43201000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>48103000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>25529000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>34214000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>36868000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>29722000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>42317000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>29179000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>37149000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>38846000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>44917000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>43338000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>42043000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31"/>
+      <c r="AD31"/>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B32">
+        <v>77270000.0</v>
+      </c>
+      <c r="C32">
+        <v>91174000.0</v>
+      </c>
+      <c r="D32">
         <v>74506000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>72775000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>72940000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>83458000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>70165000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>70609000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>68296000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>73711000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>64523000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>62994000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>59669000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>68448000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>60989000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>67482000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>51903000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>63695000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>28991000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>35263000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>42478000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>43728000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>49509000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>26762000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>39613000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>52457000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>46943000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>45891000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>45734000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K30"/>
+  <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B2">
+        <v>14692000.0</v>
+      </c>
+      <c r="C2">
         <v>12709000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>12743000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>34797000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>12125000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8205000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1533000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>-1359000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>-2230000.0</v>
       </c>
-      <c r="J2"/>
       <c r="K2"/>
-    </row>
-    <row r="3" spans="1:11">
+      <c r="L2"/>
+    </row>
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B3">
+        <v>17700000</v>
+      </c>
+      <c r="C3">
         <v>14322000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>13240000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>8522000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4159000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3004000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4166000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2988000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3298000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3776000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5154000</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-    </row>
-    <row r="6" spans="1:11">
+      <c r="L5"/>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B6">
+        <v>10593000.0</v>
+      </c>
+      <c r="C6">
         <v>1983000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-34000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>14020000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>22672000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>3920000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>6672000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2892000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>871000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-2053000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>403000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B7">
+        <v>-11637000.0</v>
+      </c>
+      <c r="C7">
         <v>-22030000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-29639000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-15286000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2542000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>157000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-904000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-8707000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-4220000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-3798000.0</v>
       </c>
-      <c r="K7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>161000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>5146000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2951000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3067000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-    </row>
-    <row r="10" spans="1:11">
+      <c r="L9"/>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B10">
+        <v>-2451000.0</v>
+      </c>
+      <c r="C10">
         <v>-1312000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-9110000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-7350000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2189000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3950000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-4768000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1715000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>482000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1261000.0</v>
       </c>
-      <c r="K10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:11">
+      <c r="L10"/>
+    </row>
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-8246000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>5526000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-1946000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>7448000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-    </row>
-    <row r="12" spans="1:11">
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>9998000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>886000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1997000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5462000.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-    </row>
-    <row r="13" spans="1:11">
+      <c r="L12"/>
+    </row>
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-    </row>
-    <row r="14" spans="1:11">
+      <c r="L13"/>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B14">
+        <v>47264000.0</v>
+      </c>
+      <c r="C14">
         <v>45289000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>43826000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>37258000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>35322000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>35874000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>29250000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>8250000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>8069000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>7651000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>6980000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:11">
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B15">
+        <v>17320000.0</v>
+      </c>
+      <c r="C15">
         <v>16170000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>13860000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>9900000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>6600000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>4400000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>4125000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1650000.0</v>
       </c>
-      <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-    </row>
-    <row r="16" spans="1:11">
+      <c r="L15"/>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B16">
+        <v>25285000.0</v>
+      </c>
+      <c r="C16">
         <v>14692000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>12709000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>48876000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>34797000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>12125000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>8205000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1533000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-1359000.0</v>
       </c>
-      <c r="J16"/>
       <c r="K16"/>
-    </row>
-    <row r="17" spans="1:11">
+      <c r="L16"/>
+    </row>
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B18">
+        <v>74387000.0</v>
+      </c>
+      <c r="C18">
         <v>58743000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>48366000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>60135000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>54580000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>50459000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>46181000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>12044000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>7168000.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
-    </row>
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B19">
+        <v>-478000.0</v>
+      </c>
+      <c r="C19">
         <v>-9107000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>1090000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-29000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-10000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-103000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>10000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1242000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>815000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-4825000.0</v>
       </c>
-      <c r="K19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B21">
+        <v>-1502000.0</v>
+      </c>
+      <c r="C21">
         <v>408000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-3947000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-36693000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-22211000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-41050000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-34575000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-    </row>
-    <row r="22" spans="1:11">
+      <c r="L21"/>
+    </row>
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B22">
-        <v>43710000.0</v>
+        <v>48749000.0</v>
       </c>
       <c r="C22">
+        <v>33189000.0</v>
+      </c>
+      <c r="D22">
         <v>30150000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>35855000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>14048000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>10637000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>9888000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>10887000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1911000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>643000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>4593000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:11">
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B23">
+        <v>-7242000.0</v>
+      </c>
+      <c r="C23">
         <v>-6257000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-5943000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1526000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1120000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1184000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1262000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-2493000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-2605000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-2323000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1821000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B24">
+        <v>2250000.0</v>
+      </c>
+      <c r="C24">
         <v>5215000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>14330000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2949000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-1979000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-110000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>384000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1746000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>4113000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-1049000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1143000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:11">
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B25">
+        <v>7711000.0</v>
+      </c>
+      <c r="C25">
         <v>4464000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4130000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3624000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-1206000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>326000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5019000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2504000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2456000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
-    </row>
-    <row r="26" spans="1:11">
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-      <c r="C26"/>
+        <v>149</v>
+      </c>
+      <c r="B26">
+        <v>-268000.0</v>
+      </c>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B28">
+        <v>-66044000.0</v>
+      </c>
+      <c r="C28">
         <v>-61975000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-62730000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-48119000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-29931000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-46634000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-39962000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-10898000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-10410000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-6723000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-2100000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B29">
+        <v>92087000.0</v>
+      </c>
+      <c r="C29">
         <v>73065000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>61606000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>67676000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>58739000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>53463000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>50347000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>15032000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>10466000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>9495000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>6514000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:11">
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B30">
+        <v>-15450000.0</v>
+      </c>
+      <c r="C30">
         <v>-9107000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1090000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-5537000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-6136000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-2909000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-3713000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1242000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>815000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-4825000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-4011000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB30"/>
+  <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B2">
+        <v>25284000.0</v>
+      </c>
+      <c r="C2">
+        <v>18518000.0</v>
+      </c>
+      <c r="D2">
         <v>13850000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>14553000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>14692000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>11465000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>10271000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>11282000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>12709000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>39064000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>9191000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>35255000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>48876000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>44007000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>42566000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>38980000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>34797000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>27548000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>26691000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>15027000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>12125000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>14369000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>6861000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>4813000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>8205000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>4265000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
-    </row>
-    <row r="3" spans="1:28">
+      <c r="AC2"/>
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B3">
+        <v>3595000</v>
+      </c>
+      <c r="C3">
+        <v>17700000</v>
+      </c>
+      <c r="D3">
         <v>11214000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>7372000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>3351000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>14322000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>9111000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>3554000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1974000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>7803000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>2193000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>963000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>963000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1784000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>2424000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>4314000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1233000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>4159000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>3312000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>496000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>2494000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>3004000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>3642000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1433000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>663000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>4166000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1297000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>520000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>267000</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-    </row>
-    <row r="6" spans="1:28">
+      <c r="AC5"/>
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B6">
+        <v>18469000.0</v>
+      </c>
+      <c r="C6">
+        <v>10593000.0</v>
+      </c>
+      <c r="D6">
         <v>3826000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-842000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-139000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>1983000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-1244000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-1011000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-1427000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>9778000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-6260000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>2156000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>2156000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>4810000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>1441000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>7769000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>4183000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>22672000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>15423000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>14566000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>2902000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>3920000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>6164000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-1344000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-3392000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>6672000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>1147000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>367000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>1218000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B7">
+        <v>-7821000.0</v>
+      </c>
+      <c r="C7">
+        <v>-11637000.0</v>
+      </c>
+      <c r="D7">
         <v>-10118000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-3795000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-5394000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-22030000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-22544000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-5731000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-2663000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-3241000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-2899000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-12438000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-10240000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-15286000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-22614000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-10181000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-6840000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>2542000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-6511000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-6170000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>1662000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>157000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-1007000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>2349000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-296000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-547000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>274000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>274000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-2699000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-1274000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B10">
+        <v>-8084000.0</v>
+      </c>
+      <c r="C10">
+        <v>4909000.0</v>
+      </c>
+      <c r="D10">
         <v>-2036000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-518000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-4806000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>3760000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-2652000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>601000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-3021000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-2010000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-2490000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1094000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>1094000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-3294000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-767000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-2142000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-1147000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>1243000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>497000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-952000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-2977000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>3274000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>2104000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>2843000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-4271000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>533000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-1466000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-1385000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-2450000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-2216000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>8066000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-7622000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>2335000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2335000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>2582000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1545000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12"/>
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B14">
+        <v>11851000.0</v>
+      </c>
+      <c r="C14">
+        <v>47264000.0</v>
+      </c>
+      <c r="D14">
         <v>34413000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>22900000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>11456000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>45289000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>33189000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>11071000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>10955000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>12482000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>10596000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>10140000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>10140000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>9906000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>9280000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>18072000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>8954000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>35322000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>23890000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>16467000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>8448000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>35874000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>24787000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>16666000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>9701000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>29250000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>7371000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>11467000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>2009000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B15">
+        <v>4612000.0</v>
+      </c>
+      <c r="C15">
+        <v>17320000.0</v>
+      </c>
+      <c r="D15">
         <v>8085000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>8085000.0</v>
       </c>
-      <c r="D15"/>
-      <c r="E15">
+      <c r="F15"/>
+      <c r="G15">
         <v>16170000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>8085000.0</v>
       </c>
-      <c r="G15"/>
-[...6 lines deleted...]
-      </c>
+      <c r="I15"/>
+      <c r="J15"/>
       <c r="K15">
         <v>6930000.0</v>
       </c>
       <c r="L15">
+        <v>0.0</v>
+      </c>
+      <c r="M15">
         <v>6930000.0</v>
       </c>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
       <c r="N15">
-        <v>4950000.0</v>
+        <v>6930000.0</v>
       </c>
       <c r="O15">
         <v>4950000.0</v>
       </c>
-      <c r="P15"/>
+      <c r="P15">
+        <v>4950000.0</v>
+      </c>
       <c r="Q15">
+        <v>4950000.0</v>
+      </c>
+      <c r="R15"/>
+      <c r="S15">
         <v>6600000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>3300000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>3300000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>0.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>4400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2200000.0</v>
       </c>
       <c r="X15">
         <v>2200000.0</v>
       </c>
       <c r="Y15">
+        <v>2200000.0</v>
+      </c>
+      <c r="Z15">
+        <v>2200000.0</v>
+      </c>
+      <c r="AA15">
         <v>4125000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>1650000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>2475000.0</v>
       </c>
-      <c r="AB15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:28">
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B16">
+        <v>43753000.0</v>
+      </c>
+      <c r="C16">
+        <v>25285000.0</v>
+      </c>
+      <c r="D16">
         <v>18518000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>13850000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>14553000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>14692000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>11465000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>10271000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>11282000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>12709000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>39064000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>37411000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>35255000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>48876000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>44007000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>42566000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>38980000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>34797000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>27548000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>26691000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>15027000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>12125000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>14369000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>6861000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>4813000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>8205000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>4265000.0</v>
       </c>
-      <c r="AA16"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:28">
+      <c r="AC16"/>
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B18">
+        <v>12638000.0</v>
+      </c>
+      <c r="C18">
+        <v>24785000.0</v>
+      </c>
+      <c r="D18">
         <v>12248000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>22102000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>15252000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>21469000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>9076000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>12881000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>15317000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>13763000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>8967000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>17901000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>7735000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>24210000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>7840000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>17857000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>10228000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>29558000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>7980000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>3519000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>13523000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>17827000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>11627000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>7614000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>13391000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18"/>
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B19">
+        <v>18282000.0</v>
+      </c>
+      <c r="C19">
+        <v>3409000.0</v>
+      </c>
+      <c r="D19">
         <v>-3443000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-4125000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-5876000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>2628000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-6711000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>3403000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-8427000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>3702000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-8150000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-718000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-1628000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-111000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>72000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-1577000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-1118000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-3111000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-2667000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>2082000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-2440000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>486000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-2116000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-725000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-554000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-1822000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-1105000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-674000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-112000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:28">
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B21">
+        <v>4225000.0</v>
+      </c>
+      <c r="C21">
+        <v>-1189000.0</v>
+      </c>
+      <c r="D21">
         <v>3858000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-2916000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-1255000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-421000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>4910000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-8696000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-8696000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-12902000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-7563000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21"/>
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B22">
+        <v>9198000.0</v>
+      </c>
+      <c r="C22">
+        <v>48749000.0</v>
+      </c>
+      <c r="D22">
         <v>31311000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>22118000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>10637000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>43710000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>31970000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>8434000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>7413000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>10480000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>6401000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>7237000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>6032000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>10452000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>9102000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>21891000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>7796000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>20703000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>7613000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>4991000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>4709000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>15622000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>7572000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>444000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>2480000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>15205000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>1344000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>1683000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>2149000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>146</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>-7242000.0</v>
+      </c>
+      <c r="D23">
         <v>-5286000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-3451000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-1694000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-6257000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-4718000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>-364000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-364000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-365000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-404000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-757000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-356000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-1120000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-699000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-1058000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-196000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-1184000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-1765000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-1084000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-599000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-1262000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-2311000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-3314000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-634000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>147</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>2250000.0</v>
+      </c>
+      <c r="D24">
         <v>-2230000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-2629000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-2525000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>5215000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-2624000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>245000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>245000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-135000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>1478000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>1619000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>115000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-1977000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-467000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>138000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>54000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>95000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>247000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>154000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>109000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>453000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>193000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>1000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>155000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B25">
+        <v>2540000.0</v>
+      </c>
+      <c r="C25">
+        <v>2501000.0</v>
+      </c>
+      <c r="D25">
         <v>1707000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1599000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1904000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>694000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1465000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1294000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1011000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>579000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1004000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1139000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1408000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-341000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1348000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1066000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1551000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-4548000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1092000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1052000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1198000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-4596000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1943000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>810000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>2169000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B26">
+        <v>-267000.0</v>
+      </c>
+      <c r="C26">
+        <v>-268000.0</v>
+      </c>
+      <c r="D26">
         <v>-109000.0</v>
       </c>
-      <c r="C26"/>
-      <c r="D26"/>
       <c r="E26"/>
-      <c r="F26"/>
-      <c r="G26"/>
+      <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>151</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>-66044000.0</v>
+      </c>
+      <c r="D28">
         <v>-43546000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-35567000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-12866000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-61975000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-35894000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>-15990000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-15990000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-18217000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-7967000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-21935000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-6160000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-29931000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-9132000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-2614000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-10675000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-46634000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-26715000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-22503000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-16892000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-39962000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-13053000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-12581000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-2758000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B29">
+        <v>16233000.0</v>
+      </c>
+      <c r="C29">
+        <v>92087000.0</v>
+      </c>
+      <c r="D29">
         <v>60816000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>44726000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>18603000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>73065000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>46385000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>16435000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>17291000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>21566000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>11160000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>18864000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>18864000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>25013000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>10264000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>32399000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>11461000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>58739000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>28334000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>17538000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>16017000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>53463000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>36274000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>22438000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>14054000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>50347000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>2724000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>10864000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>4088000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>153</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>-15450000.0</v>
+      </c>
+      <c r="D30">
         <v>-13444000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-10001000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-5876000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-9107000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-11735000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
         <v>-718000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-718000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-1986000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-856000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-2695000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-1118000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-6136000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-3779000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-358000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-2440000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-2909000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-3395000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-1279000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-554000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-3713000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-1891000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-786000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-112000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>