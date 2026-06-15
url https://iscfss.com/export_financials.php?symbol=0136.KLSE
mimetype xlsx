--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-07-31</t>
+  </si>
+  <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
   <si>
     <t>2022-07-31</t>
   </si>
   <si>
     <t>2021-07-31</t>
   </si>
   <si>
     <t>2020-07-31</t>
   </si>
   <si>
     <t>2019-07-31</t>
   </si>
   <si>
     <t>2018-07-31</t>
   </si>
   <si>
     <t>2017-07-31</t>
   </si>
   <si>
     <t>2016-07-31</t>
@@ -237,51 +240,54 @@
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
   </si>
   <si>
-    <t>2025-07-31</t>
+    <t>2026-01-31</t>
+  </si>
+  <si>
+    <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>2023-04-30</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
@@ -842,10349 +848,11088 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J62"/>
+  <dimension ref="A1:K62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>11152000.0</v>
+      </c>
+      <c r="C2">
         <v>1868477.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2542834.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>11729000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1470144.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1836805.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1792211.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3241567.0</v>
       </c>
-      <c r="I2"/>
       <c r="J2"/>
-    </row>
-    <row r="3" spans="1:10">
+      <c r="K2"/>
+    </row>
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
-    </row>
-    <row r="4" spans="1:10">
+      <c r="K3"/>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-    </row>
-    <row r="7" spans="1:10">
+      <c r="K6"/>
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7">
+        <v>953000.0</v>
+      </c>
+      <c r="C7">
         <v>1472586.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1315766.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1562791.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>655581.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>698110.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7">
+      <c r="H7"/>
+      <c r="I7">
         <v>661666.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>108289.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>370689.0</v>
       </c>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8">
-        <v>84641923.0</v>
+        <v>84642000.0</v>
       </c>
       <c r="C8">
         <v>84641923.0</v>
       </c>
       <c r="D8">
         <v>84641923.0</v>
       </c>
       <c r="E8">
-        <v>33374000.0</v>
+        <v>84641923.0</v>
       </c>
       <c r="F8">
         <v>33374000.0</v>
       </c>
-      <c r="G8"/>
-      <c r="H8">
+      <c r="G8">
         <v>33374000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="H8"/>
+      <c r="I8">
+        <v>33374000.0</v>
+      </c>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="K9"/>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>11584000.0</v>
+      </c>
+      <c r="C10">
         <v>4049578.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3491819.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>6241428.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>14877330.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>12238770.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>9397200.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>5608090.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>8866550.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>12779450.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11">
+        <v>11584000.0</v>
+      </c>
+      <c r="C11">
         <v>4049580.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>3491820.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>6241430.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>14877330.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>12238770.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>9397200.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>5608090.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>8866550.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>12779450.0</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
+        <v>11584000.0</v>
+      </c>
+      <c r="C12">
         <v>4049580.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3491820.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>6241430.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>14877330.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>12238770.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>9397200.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5608090.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>8866550.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>12779450.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
-        <v>84641920.0</v>
+        <v>84642000.0</v>
       </c>
       <c r="C13">
         <v>84641920.0</v>
       </c>
       <c r="D13">
+        <v>84641920.0</v>
+      </c>
+      <c r="E13">
         <v>84642000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33374000.0</v>
       </c>
       <c r="F13">
         <v>33374000.0</v>
       </c>
       <c r="G13">
         <v>33374000.0</v>
       </c>
       <c r="H13">
         <v>33374000.0</v>
       </c>
       <c r="I13">
         <v>33374000.0</v>
       </c>
       <c r="J13">
         <v>33374000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:10">
+      <c r="K13">
+        <v>33374000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
-        <v>542289730.0</v>
+        <v>554237200.0</v>
       </c>
       <c r="C14">
         <v>542289730.0</v>
       </c>
       <c r="D14">
         <v>542289730.0</v>
       </c>
       <c r="E14">
-        <v>333740000.0</v>
+        <v>542289730.0</v>
       </c>
       <c r="F14">
         <v>333740000.0</v>
       </c>
       <c r="G14">
         <v>333740000.0</v>
       </c>
       <c r="H14">
         <v>333740000.0</v>
       </c>
       <c r="I14">
         <v>333740000.0</v>
       </c>
       <c r="J14">
         <v>333740000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14">
+        <v>333740000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-    </row>
-    <row r="17" spans="1:10">
+      <c r="K16"/>
+    </row>
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-    </row>
-    <row r="19" spans="1:10">
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21">
+        <v>3460000.0</v>
+      </c>
+      <c r="C21">
         <v>3561950.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3654090.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3759460.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3831990.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>3932930.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>4031310.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>78750.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>63120.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>43080.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22">
+        <v>6095000.0</v>
+      </c>
+      <c r="C22">
         <v>7152220.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>8614950.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>10977000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>8333550.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>7149248.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>8236862.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>9030820.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>9650080.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>10463080.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
+        <v>235579000.0</v>
+      </c>
+      <c r="C23">
         <v>243852490.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>251439420.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>261971150.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>89149340.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>84246400.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>84740340.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>78078470.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>77472930.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>78025560.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24">
+        <v>5518000.0</v>
+      </c>
+      <c r="C24">
         <v>6320150.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3657480.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>4941540.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>10638230.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>12049300.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>15791610.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>15355590.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>15871480.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>11783150.0</v>
       </c>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B25">
+        <v>6158000.0</v>
+      </c>
+      <c r="C25">
         <v>7252400.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4476500.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6081310.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>11007210.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>12501390.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>16339890.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>15859600.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>15903340.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>11783150.0</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>37</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>3059116.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1486686.0</v>
       </c>
-      <c r="D28"/>
       <c r="E28"/>
-      <c r="F28">
+      <c r="F28"/>
+      <c r="G28">
         <v>1338684.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28">
+      <c r="H28"/>
+      <c r="I28">
         <v>8816462.0</v>
       </c>
-      <c r="I28"/>
       <c r="J28"/>
-    </row>
-    <row r="29" spans="1:10">
+      <c r="K28"/>
+    </row>
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B29">
+        <v>135927000.0</v>
+      </c>
+      <c r="C29">
         <v>133211759.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>136549907.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>147122290.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>81081618.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>76862423.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29">
+      <c r="H29"/>
+      <c r="I29">
         <v>70990608.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>72804356.0</v>
       </c>
-      <c r="J29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:10">
+      <c r="K29"/>
+    </row>
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
+        <v>2363000.0</v>
+      </c>
+      <c r="C30">
         <v>6075880.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>6793300.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>8484723.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>6403789.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5283658.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>5124748.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>11972320.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>6658490.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>8450990.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>146840000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>65027486.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>59352044.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>53994722.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-    </row>
-    <row r="32" spans="1:10">
+      <c r="K31"/>
+    </row>
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B32">
+        <v>10957000.0</v>
+      </c>
+      <c r="C32">
         <v>11914408.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3431587.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>15295861.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>23842313.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>19633967.0</v>
       </c>
-      <c r="G32"/>
-      <c r="H32">
+      <c r="H32"/>
+      <c r="I32">
         <v>20825598.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>23512279.0</v>
       </c>
-      <c r="J32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:10">
+      <c r="K32"/>
+    </row>
+    <row r="33" spans="1:11">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>211978000.0</v>
+      </c>
+      <c r="C33">
         <v>225373174.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>231362706.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>233054406.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>58394395.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>58396377.0</v>
       </c>
-      <c r="G33"/>
-      <c r="H33">
+      <c r="H33"/>
+      <c r="I33">
         <v>50822176.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>49711314.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>44138420.0</v>
       </c>
     </row>
-    <row r="34" spans="1:10">
+    <row r="34" spans="1:11">
       <c r="A34" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-    </row>
-    <row r="35" spans="1:10">
+      <c r="K34"/>
+    </row>
+    <row r="35" spans="1:11">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>54991000.0</v>
+      </c>
+      <c r="C35">
         <v>62674718.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>53605145.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>55819394.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>13377234.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>14745371.0</v>
       </c>
-      <c r="G35"/>
-      <c r="H35">
+      <c r="H35"/>
+      <c r="I35">
         <v>17230882.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>17348744.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>13237909.0</v>
       </c>
     </row>
-    <row r="36" spans="1:10">
+    <row r="36" spans="1:11">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
-      <c r="H36">
+      <c r="H36"/>
+      <c r="I36">
         <v>2974747.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>49711314.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>44138420.0</v>
       </c>
     </row>
-    <row r="37" spans="1:10">
+    <row r="37" spans="1:11">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-    </row>
-    <row r="38" spans="1:10">
+      <c r="K37"/>
+    </row>
+    <row r="38" spans="1:11">
       <c r="A38" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>2772000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>5327107.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>5375886.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>5130174.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>2974750.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>3033810.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>3380180.0</v>
       </c>
     </row>
-    <row r="39" spans="1:10">
+    <row r="39" spans="1:11">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
-      <c r="G39">
+      <c r="G39"/>
+      <c r="H39">
         <v>1805907.0</v>
       </c>
-      <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
-    </row>
-    <row r="40" spans="1:10">
+      <c r="K39"/>
+    </row>
+    <row r="40" spans="1:11">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>220000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2780298.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1472811.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>3099607.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>40980.0</v>
       </c>
-      <c r="I40"/>
       <c r="J40"/>
-    </row>
-    <row r="41" spans="1:10">
+      <c r="K40"/>
+    </row>
+    <row r="41" spans="1:11">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>49459000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>2370025.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>2243985.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>2507097.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-    </row>
-    <row r="42" spans="1:10">
+      <c r="K41"/>
+    </row>
+    <row r="42" spans="1:11">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42">
+        <v>-1851000.0</v>
+      </c>
+      <c r="C42">
         <v>-543730.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-238530.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-823000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>381359.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>248513.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>375318.0</v>
       </c>
-      <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-    </row>
-    <row r="43" spans="1:10">
+      <c r="K42"/>
+    </row>
+    <row r="43" spans="1:11">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
-    </row>
-    <row r="44" spans="1:10">
+      <c r="K43"/>
+    </row>
+    <row r="44" spans="1:11">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
-    </row>
-    <row r="45" spans="1:10">
+      <c r="K44"/>
+    </row>
+    <row r="45" spans="1:11">
       <c r="A45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B45">
+        <v>205626000.0</v>
+      </c>
+      <c r="C45">
         <v>277485791.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>224979754.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>276035446.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>68291489.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>67080426.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-    </row>
-    <row r="46" spans="1:10">
+      <c r="K45"/>
+    </row>
+    <row r="46" spans="1:11">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>205626000.0</v>
+      </c>
+      <c r="C46">
         <v>219135597.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>224979754.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>226511863.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>49235300.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>49087562.0</v>
       </c>
-      <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
-    </row>
-    <row r="47" spans="1:10">
+      <c r="K46"/>
+    </row>
+    <row r="47" spans="1:11">
       <c r="A47" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B47">
+        <v>205626000.0</v>
+      </c>
+      <c r="C47">
         <v>219135600.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>224979750.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>226522000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>49235300.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>49087562.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>50026370.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>32559260.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>31272710.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>25925010.0</v>
       </c>
     </row>
-    <row r="48" spans="1:10">
+    <row r="48" spans="1:11">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>46820000.0</v>
+      </c>
+      <c r="C48">
         <v>51562850.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>56725990.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>66781000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>35104115.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>29662460.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>24276713.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>21042890.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>22500850.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>23934180.0</v>
       </c>
     </row>
-    <row r="49" spans="1:10">
+    <row r="49" spans="1:11">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-    </row>
-    <row r="50" spans="1:10">
+      <c r="K49"/>
+    </row>
+    <row r="50" spans="1:11">
       <c r="A50" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B50">
+        <v>798000.0</v>
+      </c>
+      <c r="C50">
         <v>788548.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1321027.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1254110.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1583913.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1528154.0</v>
       </c>
-      <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>1218130.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>1058027.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>847550.0</v>
       </c>
     </row>
-    <row r="51" spans="1:10">
+    <row r="51" spans="1:11">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
-      <c r="F51">
+      <c r="F51"/>
+      <c r="G51">
         <v>12501390.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>16339890.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>15859600.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>15903340.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>11783150.0</v>
       </c>
     </row>
-    <row r="52" spans="1:10">
+    <row r="52" spans="1:11">
       <c r="A52" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="B52"/>
       <c r="C52">
         <v>0.0</v>
       </c>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:10">
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11">
       <c r="A53" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>62</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
         <v>14000.0</v>
       </c>
-      <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-    </row>
-    <row r="54" spans="1:10">
+      <c r="K53"/>
+    </row>
+    <row r="54" spans="1:11">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
-    </row>
-    <row r="55" spans="1:10">
+      <c r="K54"/>
+    </row>
+    <row r="55" spans="1:11">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>235579000.0</v>
+      </c>
+      <c r="C55">
         <v>243852490.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>251439420.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>261971150.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>89149340.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>84246400.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>84740340.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>78078470.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>77472930.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>78025560.0</v>
       </c>
     </row>
-    <row r="56" spans="1:10">
+    <row r="56" spans="1:11">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>23601000.0</v>
+      </c>
+      <c r="C56">
         <v>18479320.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>20076720.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>28758000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>30754944.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>25850025.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>25552491.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>27256300.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>27761620.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>33887140.0</v>
       </c>
     </row>
-    <row r="57" spans="1:10">
+    <row r="57" spans="1:11">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>12644000.0</v>
+      </c>
+      <c r="C57">
         <v>6564910.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>16645130.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>13626000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>6912631.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>6216058.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>7867322.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>6430700.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>4249340.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>7479470.0</v>
       </c>
     </row>
-    <row r="58" spans="1:10">
+    <row r="58" spans="1:11">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>105968000.0</v>
+      </c>
+      <c r="C58">
         <v>108191450.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>110310040.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>111486520.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>20289870.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>20961430.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>26714310.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>23661580.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>21598080.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>20717380.0</v>
       </c>
     </row>
-    <row r="59" spans="1:10">
+    <row r="59" spans="1:11">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
-    </row>
-    <row r="60" spans="1:10">
+      <c r="K59"/>
+    </row>
+    <row r="60" spans="1:11">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>129611000.0</v>
+      </c>
+      <c r="C60">
         <v>135661040.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>141129380.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>150484620.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>68859470.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>63284970.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>58026030.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>54416890.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>55874850.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>57308180.0</v>
       </c>
     </row>
-    <row r="61" spans="1:10">
+    <row r="61" spans="1:11">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
-    </row>
-    <row r="62" spans="1:10">
+      <c r="K61"/>
+    </row>
+    <row r="62" spans="1:11">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
+      <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA62"/>
+  <dimension ref="A1:AC62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="T1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="X1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:27">
+      <c r="AB1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>10255000.0</v>
+      </c>
+      <c r="C2">
+        <v>11152000.0</v>
+      </c>
+      <c r="D2">
         <v>4257000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>4591000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>5357000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1868477.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>12331000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>14024000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>14310000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2542834.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>2011000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1734000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>5065000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>11729000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1965000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2941000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>5100000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1470144.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>3298000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>2896000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>3281000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1836805.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>6312000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>4403000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>9993000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1923000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>5195000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>3921000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
-    </row>
-    <row r="4" spans="1:27">
+      <c r="AB3"/>
+      <c r="AC3"/>
+    </row>
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-    </row>
-    <row r="5" spans="1:27">
+      <c r="AB4"/>
+      <c r="AC4"/>
+    </row>
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
-    </row>
-    <row r="6" spans="1:27">
+      <c r="AB5"/>
+      <c r="AC5"/>
+    </row>
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
-    </row>
-    <row r="7" spans="1:27">
+      <c r="AB6"/>
+      <c r="AC6"/>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7">
+        <v>942000.0</v>
+      </c>
+      <c r="C7">
+        <v>953000.0</v>
+      </c>
+      <c r="D7">
         <v>1046000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>1135000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>1163000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1472586.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>763000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>867000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>936000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1315766.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>1080000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1383000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1471000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1562791.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>951000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>582000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>581000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>655581.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>729000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>802000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>874000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>698110.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>758000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>817000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>493000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>448000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>519000.0</v>
       </c>
-      <c r="AA7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:27">
+      <c r="AC7"/>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8">
         <v>84642000.0</v>
       </c>
       <c r="C8">
         <v>84642000.0</v>
       </c>
       <c r="D8">
         <v>84642000.0</v>
       </c>
       <c r="E8">
-        <v>84641923.0</v>
+        <v>84642000.0</v>
       </c>
       <c r="F8">
         <v>84642000.0</v>
       </c>
       <c r="G8">
-        <v>84642000.0</v>
+        <v>84641923.0</v>
       </c>
       <c r="H8">
         <v>84642000.0</v>
       </c>
       <c r="I8">
-        <v>84641923.0</v>
+        <v>84642000.0</v>
       </c>
       <c r="J8">
         <v>84642000.0</v>
       </c>
       <c r="K8">
-        <v>84642000.0</v>
+        <v>84641923.0</v>
       </c>
       <c r="L8">
         <v>84642000.0</v>
       </c>
       <c r="M8">
+        <v>84642000.0</v>
+      </c>
+      <c r="N8">
+        <v>84642000.0</v>
+      </c>
+      <c r="O8">
         <v>84641923.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>33374000.0</v>
       </c>
       <c r="P8">
         <v>33374000.0</v>
       </c>
       <c r="Q8">
         <v>33374000.0</v>
       </c>
       <c r="R8">
         <v>33374000.0</v>
       </c>
       <c r="S8">
         <v>33374000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>33374000.0</v>
+      </c>
+      <c r="U8">
+        <v>33374000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8"/>
+      <c r="AC8"/>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9"/>
+      <c r="AC9"/>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>11788000.0</v>
+      </c>
+      <c r="C10">
+        <v>11584000.0</v>
+      </c>
+      <c r="D10">
         <v>6078000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>5426000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>4449000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>4049578.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>1272000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>2658000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>1628000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>3491819.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>3383000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>6154000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>6397000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>6241428.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>8793000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>10384000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>14325000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>14877330.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>13872000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>14577000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>12566000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>12238770.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>8579000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>7890000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>8714000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>9397200.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>6558000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>4768000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:27">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>20</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>11584000.0</v>
+      </c>
+      <c r="D11">
         <v>6078000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>5426000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>4449000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>4049580.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>1272000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>6154000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>6397000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>6241430.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>8793000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>10384000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>14325000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>14877330.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>13872000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>14577000.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11"/>
+      <c r="AC11"/>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>21</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
+        <v>11584000.0</v>
+      </c>
+      <c r="D12">
         <v>6078000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>5440000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>4463000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>4049580.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>1286000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>6154000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>6397000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>6241430.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>8793000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>10384000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>14325000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>14877330.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>13872000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>14577000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>12566000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>12238770.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>8579000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>7890000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>8714000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>9397200.0</v>
       </c>
-      <c r="Z12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:27">
+      <c r="AB12"/>
+      <c r="AC12"/>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>84642000.0</v>
       </c>
       <c r="D13">
         <v>84642000.0</v>
       </c>
       <c r="E13">
-        <v>84641920.0</v>
+        <v>84642000.0</v>
       </c>
       <c r="F13">
         <v>84642000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
+      <c r="G13">
+        <v>84641920.0</v>
+      </c>
+      <c r="H13">
+        <v>84642000.0</v>
+      </c>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...4 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
         <v>84642000.0</v>
       </c>
       <c r="N13">
-        <v>33374000.0</v>
+        <v>84642000.0</v>
       </c>
       <c r="O13">
-        <v>33374000.0</v>
+        <v>84642000.0</v>
       </c>
       <c r="P13">
         <v>33374000.0</v>
       </c>
       <c r="Q13">
         <v>33374000.0</v>
       </c>
       <c r="R13">
         <v>33374000.0</v>
       </c>
       <c r="S13">
         <v>33374000.0</v>
       </c>
       <c r="T13">
         <v>33374000.0</v>
       </c>
       <c r="U13">
         <v>33374000.0</v>
       </c>
       <c r="V13">
         <v>33374000.0</v>
       </c>
       <c r="W13">
         <v>33374000.0</v>
       </c>
       <c r="X13">
         <v>33374000.0</v>
       </c>
       <c r="Y13">
         <v>33374000.0</v>
       </c>
-      <c r="Z13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:27">
+      <c r="Z13">
+        <v>33374000.0</v>
+      </c>
+      <c r="AA13">
+        <v>33374000.0</v>
+      </c>
+      <c r="AB13"/>
+      <c r="AC13"/>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
+        <v>554237199.0</v>
+      </c>
+      <c r="C14">
         <v>554237200.0</v>
       </c>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
-        <v>542289730.0</v>
+        <v>554237200.0</v>
       </c>
       <c r="E14">
         <v>542289730.0</v>
       </c>
       <c r="F14">
         <v>542289730.0</v>
       </c>
       <c r="G14">
-        <v>542289728.0</v>
+        <v>542289730.0</v>
       </c>
       <c r="H14">
-        <v>542289728.0</v>
+        <v>542289730.0</v>
       </c>
       <c r="I14">
         <v>542289728.0</v>
       </c>
       <c r="J14">
         <v>542289728.0</v>
       </c>
       <c r="K14">
-        <v>542289730.0</v>
+        <v>542289728.0</v>
       </c>
       <c r="L14">
-        <v>542289730.0</v>
+        <v>542289728.0</v>
       </c>
       <c r="M14">
         <v>542289730.0</v>
       </c>
       <c r="N14">
-        <v>333740000.0</v>
+        <v>542289730.0</v>
       </c>
       <c r="O14">
-        <v>333740000.0</v>
+        <v>542289730.0</v>
       </c>
       <c r="P14">
         <v>333740000.0</v>
       </c>
       <c r="Q14">
         <v>333740000.0</v>
       </c>
       <c r="R14">
         <v>333740000.0</v>
       </c>
       <c r="S14">
         <v>333740000.0</v>
       </c>
       <c r="T14">
         <v>333740000.0</v>
       </c>
       <c r="U14">
         <v>333740000.0</v>
       </c>
       <c r="V14">
         <v>333740000.0</v>
       </c>
       <c r="W14">
         <v>333740000.0</v>
       </c>
       <c r="X14">
         <v>333740000.0</v>
       </c>
       <c r="Y14">
+        <v>333740000.0</v>
+      </c>
+      <c r="Z14">
+        <v>333740000.0</v>
+      </c>
+      <c r="AA14">
         <v>17111100.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>333571400.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>326666700.0</v>
       </c>
     </row>
-    <row r="15" spans="1:27">
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15"/>
+      <c r="AC15"/>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16"/>
+      <c r="AC16"/>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17"/>
+      <c r="AC17"/>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18"/>
+      <c r="AC18"/>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19"/>
+      <c r="AC19"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20"/>
+      <c r="AC20"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>30</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
+        <v>3460000.0</v>
+      </c>
+      <c r="D21">
         <v>3483000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>3509000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>3535000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>3561950.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>3578000.0</v>
       </c>
-      <c r="G21"/>
-[...3 lines deleted...]
-      </c>
+      <c r="I21"/>
       <c r="J21"/>
       <c r="K21">
+        <v>3654090.0</v>
+      </c>
+      <c r="L21"/>
+      <c r="M21">
         <v>3706000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>3733000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>3759460.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>3752000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>3778000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>3805000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>3831990.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>3859000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>3886000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>3913000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>3932930.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>3959000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>3978000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>4005000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>4031310.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>79000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>82000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:27">
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22">
+        <v>5054000.0</v>
+      </c>
+      <c r="C22">
+        <v>6095000.0</v>
+      </c>
+      <c r="D22">
         <v>6606000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>6856000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>7619000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>7152220.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>9317000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>8394000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>8113000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>8614950.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>9207000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>12258000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>10390000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>10977000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>10213000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>8766000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>9507000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>8333550.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>7383000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>7950000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>7224000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>7149250.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>8260000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>7306000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>7901000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>8236860.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>9522000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>10170000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:27">
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>32</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>235579000.0</v>
+      </c>
+      <c r="D23">
         <v>240623000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>240937000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>244169000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>243852490.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>245458000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>258359000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>264802000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>261971150.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>86807000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>87691000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>92269000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>89149340.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>87803000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>86787000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>86174000.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23"/>
+      <c r="AC23"/>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24">
+        <v>5309000.0</v>
+      </c>
+      <c r="C24">
+        <v>5518000.0</v>
+      </c>
+      <c r="D24">
         <v>5706000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>5911000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>6119000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>6320150.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>6743000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>11140000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>3567000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>3657478.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>4144000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>4302000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>4620000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>4941540.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>5080000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>6364000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>10246000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>10638230.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>11035000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>11444000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>11751000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>12049300.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>12621000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>12750000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>13345000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>15791610.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>14969000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>15157000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:27">
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>34</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>6158000.0</v>
+      </c>
+      <c r="D25">
         <v>6424000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>6708000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>6946000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>7252400.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>7281000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>5347000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>5732000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>6081310.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>5746000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>6689000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>10574000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>11007210.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>11515000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>11998000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>12379000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>12501390.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>13141000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25"/>
+      <c r="AC25"/>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26"/>
+      <c r="AC26"/>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27"/>
+      <c r="AC27"/>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>37</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28">
         <v>439000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1291000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2465000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>3059116.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>6329000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>9105000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>3435000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1486686.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>2120000.0</v>
       </c>
-      <c r="K28"/>
-      <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
-      <c r="T28">
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28">
         <v>728000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1338684.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>5296000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>6277000.0</v>
       </c>
-      <c r="X28"/>
-      <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28"/>
+      <c r="AC28"/>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B29">
+        <v>134309000.0</v>
+      </c>
+      <c r="C29">
+        <v>135927000.0</v>
+      </c>
+      <c r="D29">
         <v>139947000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>140311000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>142995000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>133211759.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>143669000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>151039000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>146036000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>136549907.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>148458000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>151410000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>155132000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>147122290.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>79744000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>80021000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>82671000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>81081618.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>79900000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>79532000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>78659000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>76862423.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>75839000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>74831000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>72772000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29"/>
+      <c r="AC29"/>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
+        <v>4222000.0</v>
+      </c>
+      <c r="C30">
+        <v>2363000.0</v>
+      </c>
+      <c r="D30">
         <v>2188000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>1661000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>3428000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>6075880.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>3775000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>3868000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>4099000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>4070455.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>3843000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>5709000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>14929000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>11540000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>10793000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>10969000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>9654000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>7448530.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>8209000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>5622000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>7813000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>6418760.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>8533000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>6842000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>7025000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>5796060.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>8566000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>9337000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:27">
+    <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>142113000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>145505000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>146840000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>69500000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31"/>
+      <c r="AC31"/>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B32">
+        <v>10207000.0</v>
+      </c>
+      <c r="C32">
+        <v>10957000.0</v>
+      </c>
+      <c r="D32">
         <v>12393000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>12074000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>13215000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>11914408.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>4775000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>9311000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>2584000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>3431587.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>3753000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>7537000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>13215000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>15295861.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>24373000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>23530000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>25117000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>23842313.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>22714000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>22201000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>21429000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>19633967.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>17741000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>16799000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>14339000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32"/>
+      <c r="AC32"/>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>210704000.0</v>
+      </c>
+      <c r="C33">
+        <v>211978000.0</v>
+      </c>
+      <c r="D33">
         <v>222125000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>222774000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>224398000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>225373174.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>227111000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>230492000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>231371000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>231362706.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>234058000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>234238000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>233086000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>233054406.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>57008000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>57569000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>58669000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>58394395.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>58338000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>58587000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>58568000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>58396377.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>59876000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>59709000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>59808000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>59555000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>57971000.0</v>
       </c>
-      <c r="AA33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:27">
+      <c r="AC33"/>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
-      <c r="F34">
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34">
         <v>-1000.0</v>
       </c>
-      <c r="G34"/>
-      <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34"/>
+      <c r="AC34"/>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>55062000.0</v>
+      </c>
+      <c r="C35">
+        <v>54991000.0</v>
+      </c>
+      <c r="D35">
         <v>61847000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>62131000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>62369000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>62674718.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>56409000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>60895000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>53375000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>53605145.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>54683000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>55085000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>55477000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>55819394.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>8129000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>9072000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>12955000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>13377234.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>13753000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>14249000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>14632000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>14745371.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>15653000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>15844000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>16209000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>19478000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>17994000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>16975000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:27">
+    <row r="36" spans="1:29">
       <c r="A36" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="B36"/>
+        <v>45</v>
+      </c>
+      <c r="B36">
+        <v>-1000.0</v>
+      </c>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
-      <c r="F36">
+      <c r="F36"/>
+      <c r="G36"/>
+      <c r="H36">
         <v>1000.0</v>
       </c>
-      <c r="G36"/>
-      <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36"/>
+      <c r="AA36">
         <v>59555000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>57971000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>51034000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:27">
+    <row r="37" spans="1:29">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37"/>
+      <c r="AC37"/>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38">
         <v>1000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>2748000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>2755000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>2772000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>3253000.0</v>
       </c>
-      <c r="O38"/>
-      <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
-      <c r="V38">
+      <c r="V38"/>
+      <c r="W38"/>
+      <c r="X38">
         <v>2510000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>2514000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>2514000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>4316040.0</v>
       </c>
-      <c r="Z38"/>
-[...2 lines deleted...]
-    <row r="39" spans="1:27">
+      <c r="AB38"/>
+      <c r="AC38"/>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
-      <c r="F39">
+      <c r="F39"/>
+      <c r="G39"/>
+      <c r="H39">
         <v>1000.0</v>
       </c>
-      <c r="G39"/>
-      <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
-      <c r="W39">
+      <c r="W39"/>
+      <c r="X39"/>
+      <c r="Y39">
         <v>540000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>1881000.0</v>
       </c>
-      <c r="Y39"/>
-      <c r="Z39"/>
       <c r="AA39"/>
-    </row>
-    <row r="40" spans="1:27">
+      <c r="AB39"/>
+      <c r="AC39"/>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
-      <c r="F40">
+      <c r="F40"/>
+      <c r="G40"/>
+      <c r="H40">
         <v>1000.0</v>
       </c>
-      <c r="G40"/>
-      <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
+      <c r="K40"/>
+      <c r="L40"/>
+      <c r="M40">
         <v>13223000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>11635000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>215000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>1764000.0</v>
       </c>
-      <c r="O40"/>
-      <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
-    </row>
-    <row r="41" spans="1:27">
+      <c r="AB40"/>
+      <c r="AC40"/>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>49738000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>49745000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>49459000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>2383000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41"/>
+      <c r="AC41"/>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B42">
+        <v>51</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42">
+        <v>-1851000.0</v>
+      </c>
+      <c r="D42">
         <v>-1229000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>-1199000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>-654000.0</v>
       </c>
-      <c r="E42"/>
-      <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
+      <c r="K42"/>
+      <c r="L42"/>
+      <c r="M42">
         <v>-174000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>-1093000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>-823000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>963000.0</v>
       </c>
-      <c r="O42"/>
-      <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
-    </row>
-    <row r="43" spans="1:27">
+      <c r="AB42"/>
+      <c r="AC42"/>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43"/>
+      <c r="AC43"/>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
-    </row>
-    <row r="45" spans="1:27">
+      <c r="AB44"/>
+      <c r="AC44"/>
+    </row>
+    <row r="45" spans="1:29">
       <c r="A45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B45">
+        <v>204661000.0</v>
+      </c>
+      <c r="C45">
+        <v>205626000.0</v>
+      </c>
+      <c r="D45">
         <v>216014000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>216624000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>218205000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>277485791.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>220850000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>223922000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>224757000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>279238911.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>227372000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>227784000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>226598000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>276035446.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>50003000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
-    </row>
-    <row r="46" spans="1:27">
+      <c r="AB45"/>
+      <c r="AC45"/>
+    </row>
+    <row r="46" spans="1:29">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>204661000.0</v>
+      </c>
+      <c r="C46">
+        <v>205626000.0</v>
+      </c>
+      <c r="D46">
         <v>216014000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>216624000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>218205000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>219135597.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>220850000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>223922000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>224757000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>224979754.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>227372000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>227784000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>226598000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>226511863.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>50003000.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
-    </row>
-    <row r="47" spans="1:27">
+      <c r="AB46"/>
+      <c r="AC46"/>
+    </row>
+    <row r="47" spans="1:29">
       <c r="A47" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>56</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>205626000.0</v>
+      </c>
+      <c r="D47">
         <v>216014000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>216624000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>218205000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>219135600.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>220850000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>227784000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>226598000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>226522000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>50003000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>49323000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>49078000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>49235300.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>49141000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>48863000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>48792000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>49087560.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>49432000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>50574000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>50638000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>50026370.0</v>
       </c>
-      <c r="Z47"/>
-[...2 lines deleted...]
-    <row r="48" spans="1:27">
+      <c r="AB47"/>
+      <c r="AC47"/>
+    </row>
+    <row r="48" spans="1:29">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>45206000.0</v>
+      </c>
+      <c r="C48">
+        <v>46820000.0</v>
+      </c>
+      <c r="D48">
         <v>50017000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>50151000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>52093000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>51019120.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>51426000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>54300000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>55999000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>56725989.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>58238000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>61351000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>65689000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>66781000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>38915000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>38653000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>37457000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>35485470.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>33925000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>33165000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>31991000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>29910970.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>28590000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>27290000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>24564000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>24652030.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>25839000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>21636000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:27">
+    <row r="49" spans="1:29">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
-    </row>
-    <row r="50" spans="1:27">
+      <c r="AB49"/>
+      <c r="AC49"/>
+    </row>
+    <row r="50" spans="1:29">
       <c r="A50" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B50">
+        <v>1062000.0</v>
+      </c>
+      <c r="C50">
+        <v>798000.0</v>
+      </c>
+      <c r="D50">
         <v>811000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>806000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>795000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>788548.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>858000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>623000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>1496000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>1321027.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>1359000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>1289000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>1274000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>1254110.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>1412000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>1630000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>1594000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>1583913.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>1566000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>1549000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>1543000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>1528154.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>1254000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>1417000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>1489000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>1208000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>1242000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>1254000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:27">
+    <row r="51" spans="1:29">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51"/>
+      <c r="T51">
         <v>11515000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>11998000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>12379000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>14029390.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>14395000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>13330000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>13693000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>16339890.0</v>
       </c>
-      <c r="Z51"/>
-[...2 lines deleted...]
-    <row r="52" spans="1:27">
+      <c r="AB51"/>
+      <c r="AC51"/>
+    </row>
+    <row r="52" spans="1:29">
       <c r="A52" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52"/>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52"/>
+      <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="H52">
+        <v>0.0</v>
+      </c>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
-[...4 lines deleted...]
-      </c>
+      <c r="K52"/>
+      <c r="L52"/>
       <c r="M52">
         <v>0.0</v>
       </c>
       <c r="N52">
         <v>0.0</v>
       </c>
       <c r="O52">
         <v>0.0</v>
       </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
         <v>0.0</v>
       </c>
       <c r="U52">
+        <v>0.0</v>
+      </c>
+      <c r="V52">
+        <v>0.0</v>
+      </c>
+      <c r="W52">
         <v>1528000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>1254000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>1417000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>1489000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>1470670.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>1242000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>1254000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:27">
+    <row r="53" spans="1:29">
       <c r="A53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
-[...4 lines deleted...]
-      </c>
+      <c r="C53"/>
+      <c r="D53"/>
       <c r="E53">
         <v>14000.0</v>
       </c>
       <c r="F53">
         <v>14000.0</v>
       </c>
       <c r="G53">
+        <v>14000.0</v>
+      </c>
+      <c r="H53">
+        <v>14000.0</v>
+      </c>
+      <c r="I53">
         <v>5025000.0</v>
       </c>
-      <c r="H53"/>
-      <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
-    </row>
-    <row r="54" spans="1:27">
+      <c r="AB53"/>
+      <c r="AC53"/>
+    </row>
+    <row r="54" spans="1:29">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
-    </row>
-    <row r="55" spans="1:27">
+      <c r="AB54"/>
+      <c r="AC54"/>
+    </row>
+    <row r="55" spans="1:29">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>232412000.0</v>
+      </c>
+      <c r="C55">
+        <v>235579000.0</v>
+      </c>
+      <c r="D55">
         <v>240623000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>240937000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>244169000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>243852490.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>245458000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>254943000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>250162000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>251439421.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>254608000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>258359000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>264802000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>261971150.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>86807000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>87691000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>92269000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>89149340.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>87803000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>86787000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>86174000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>84246400.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>85250000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>82288000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>85493000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>84740340.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>84178000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>77728000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:27">
+    <row r="56" spans="1:29">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>21707000.0</v>
+      </c>
+      <c r="C56">
+        <v>23601000.0</v>
+      </c>
+      <c r="D56">
         <v>18498000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>18163000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>19771000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>18479320.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>18347000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>24451000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>18791000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>20076715.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>20550000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>24121000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>31716000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>28758000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>29799000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>30122000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>33600000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>30754940.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>29465000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>28200000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>27606000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>25850030.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>25374000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>22579000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>25685000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>23746580.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>26207000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>26694000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:27">
+    <row r="57" spans="1:29">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>11500000.0</v>
+      </c>
+      <c r="C57">
+        <v>12644000.0</v>
+      </c>
+      <c r="D57">
         <v>6105000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>6089000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>6556000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>6564910.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>13571000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>15140000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>16207000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>16645128.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>16797000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>16584000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>18501000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>13626000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>5426000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>6592000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>8483000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>6912630.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>6751000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>5999000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>6177000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>6216060.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>7633000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>5780000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>11346000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>7867320.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>6603000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>5377000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:27">
+    <row r="58" spans="1:29">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>66562000.0</v>
+      </c>
+      <c r="C58">
+        <v>105968000.0</v>
+      </c>
+      <c r="D58">
         <v>107193000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>107343000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>108088000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>108191450.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>109390000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>76035000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>69582000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>70250273.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>71480000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>112540000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>115564000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>111486520.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>13555000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>15664000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>21438000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>20289870.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>20504000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>20248000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>20809000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>20961430.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>23286000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>21624000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>27555000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>26714310.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>24597000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>22352000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:27">
+    <row r="59" spans="1:29">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
-    </row>
-    <row r="60" spans="1:27">
+      <c r="AB59"/>
+      <c r="AC59"/>
+    </row>
+    <row r="60" spans="1:29">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>127938000.0</v>
+      </c>
+      <c r="C60">
+        <v>129611000.0</v>
+      </c>
+      <c r="D60">
         <v>133430000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>133594000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>136081000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>135661040.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>136068000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>139276000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>140973000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>141129379.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>142955000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>145819000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>149238000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>150484620.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>73252000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>72027000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>70831000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>68859470.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>67299000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>66539000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>65365000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>63284970.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>61964000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>60664000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>57938000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>58026030.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>59581000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>55376000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:27">
+    <row r="61" spans="1:29">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
-    </row>
-    <row r="62" spans="1:27">
+      <c r="AB61"/>
+      <c r="AC61"/>
+    </row>
+    <row r="62" spans="1:29">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J32"/>
+  <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B2">
+        <v>22751000.0</v>
+      </c>
+      <c r="C2">
         <v>25324140.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>33926530.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>40541350.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>29447740.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>22871880.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>34307920.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>32318270.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>21591720.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>25365190.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
-    </row>
-    <row r="4" spans="1:10">
+      <c r="K3"/>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>5417000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>7718595.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>7074054.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-676010.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2819642.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2649146.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>5952865.0</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>36659561.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>9805826.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>9617595.0</v>
       </c>
-      <c r="G6"/>
-      <c r="H6">
+      <c r="H6"/>
+      <c r="I6">
         <v>2836922.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2649146.0</v>
       </c>
-      <c r="J6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:10">
+      <c r="K6"/>
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B9">
+        <v>9657000.0</v>
+      </c>
+      <c r="C9">
         <v>12077140.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>4936540.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>16380640.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>15928430.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>10472850.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>13033790.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>10205240.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>9081920.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>11935450.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B10">
+        <v>-5073000.0</v>
+      </c>
+      <c r="C10">
         <v>-6264130.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-12663450.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>34305580.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7502040.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>6887210.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4543410.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>151410.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>557680.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3629640.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>1827000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2060385.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1501461.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>196545.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11"/>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B12">
+        <v>770000.0</v>
+      </c>
+      <c r="C12">
         <v>420100.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>323013.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>328935.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>363090.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>381830.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>866510.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>738280.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:10">
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B13">
+        <v>739000.0</v>
+      </c>
+      <c r="C13">
         <v>509200.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>233500.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>206650.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>229610.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>109736.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>171510.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>760230.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>225820.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>367770.0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B14">
+        <v>80000.0</v>
+      </c>
+      <c r="C14">
         <v>943609.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2253220.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>234708.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>0.0</v>
       </c>
-      <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14"/>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B15">
+        <v>-4743000.0</v>
+      </c>
+      <c r="C15">
         <v>-5163140.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-9939150.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>32562240.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>5441660.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>5385750.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>4264970.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-396740.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>222340.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2526060.0</v>
       </c>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B16">
+        <v>-4743000.0</v>
+      </c>
+      <c r="C16">
         <v>-5163140.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-9939150.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>32678000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5441655.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>5385747.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3010566.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-396740.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>222340.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2526060.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B17">
+        <v>-4823000.0</v>
+      </c>
+      <c r="C17">
         <v>-6106746.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-12192370.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>32327536.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>5441655.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>5385747.0</v>
       </c>
-      <c r="G17"/>
-      <c r="H17">
+      <c r="H17"/>
+      <c r="I17">
         <v>-396741.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>222344.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>2526061.0</v>
       </c>
     </row>
-    <row r="18" spans="1:10">
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B18">
+        <v>-739000.0</v>
+      </c>
+      <c r="C18">
         <v>509203.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-233504.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-206641.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-229608.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-381836.0</v>
       </c>
-      <c r="G18"/>
-      <c r="H18">
+      <c r="H18"/>
+      <c r="I18">
         <v>-627967.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-306346.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-363889.0</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B21">
+        <v>-4334000.0</v>
+      </c>
+      <c r="C21">
         <v>-6773330.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-12429940.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>34512220.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>7731650.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>6887200.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>4371900.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>911650.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>783500.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>3997410.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-    </row>
-    <row r="23" spans="1:10">
+      <c r="K22"/>
+    </row>
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>1873000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>439014.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5988169.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1311663.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-    </row>
-    <row r="24" spans="1:10">
+      <c r="K23"/>
+    </row>
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24"/>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B25">
+        <v>3692000.0</v>
+      </c>
+      <c r="C25">
         <v>5292066.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>5285458.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2025044.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1940696.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2238815.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25">
+      <c r="H25"/>
+      <c r="I25">
         <v>1947229.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1865654.0</v>
       </c>
-      <c r="J25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:10">
+      <c r="K25"/>
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B28">
+        <v>15793000.0</v>
+      </c>
+      <c r="C28">
         <v>16555930.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>18106310.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>12788400.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>8648850.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>9386970.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>12133280.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>10096490.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9153560.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>9627950.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B29">
+        <v>-250000.0</v>
+      </c>
+      <c r="C29">
         <v>-157380.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-471080.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1978050.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2060390.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1501460.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>278440.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>548150.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>335330.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1103580.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B30">
+        <v>36742000.0</v>
+      </c>
+      <c r="C30">
         <v>44174610.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>51293010.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>51248436.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>38096591.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>32258848.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30">
+      <c r="H30"/>
+      <c r="I30">
         <v>42414755.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>29890143.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>33303231.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-    </row>
-    <row r="32" spans="1:10">
+      <c r="K31"/>
+    </row>
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B32">
+        <v>32408000.0</v>
+      </c>
+      <c r="C32">
         <v>37401280.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>38863070.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>56921990.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>45376170.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>33344730.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>47341710.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>42523510.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>30673640.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>37300640.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA32"/>
+  <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="T1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="X1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:27">
+      <c r="AB1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B2">
+        <v>5132000.0</v>
+      </c>
+      <c r="C2">
+        <v>6428000.0</v>
+      </c>
+      <c r="D2">
         <v>5673000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>5516000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>5134000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>7658140.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>6284000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>5435000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>5947000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>8253000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>8438000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>2965000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>13052000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>9474350.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>10571000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>10941000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>9555000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>11412740.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>6799000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>5325000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>5911000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>7987880.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>5925000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>3194000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>5765000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>2993920.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>8485000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>6579000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
-    </row>
-    <row r="4" spans="1:27">
+      <c r="AB3"/>
+      <c r="AC3"/>
+    </row>
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-    </row>
-    <row r="5" spans="1:27">
+      <c r="AB4"/>
+      <c r="AC4"/>
+    </row>
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>-4008000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-1038000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-1814000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>2005000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5">
         <v>2185000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>4341000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>732000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>2595000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>4976000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>1049000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:27">
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-      <c r="K6">
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6">
         <v>-3075000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-170000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>28092561.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>2472000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>2971000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>3124000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>3032826.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>1401000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>2133000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>3239000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>2356595.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>2185000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>4341000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>735000.0</v>
       </c>
-      <c r="Y6"/>
-      <c r="Z6"/>
       <c r="AA6"/>
-    </row>
-    <row r="7" spans="1:27">
+      <c r="AB6"/>
+      <c r="AC6"/>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AB7"/>
+      <c r="AC7"/>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8"/>
+      <c r="AC8"/>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B9">
+        <v>1344000.0</v>
+      </c>
+      <c r="C9">
+        <v>388000.0</v>
+      </c>
+      <c r="D9">
         <v>3350000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>2048000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>3871000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>4811140.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>2510000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>2191000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>2565000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>1631000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>1669000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>80000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>2774000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1800640.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>4660000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>4488000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>5432000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>4926430.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>2880000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>3485000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>4637000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>4342850.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>2929000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>880000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>2321000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>1475790.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>2311000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>2954000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:27">
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B10">
+        <v>-1837000.0</v>
+      </c>
+      <c r="C10">
+        <v>-4185000.0</v>
+      </c>
+      <c r="D10">
         <v>0.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-1688000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>800000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-2454130.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-956000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-1676000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-1179000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-4734000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-3035000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-4058000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-1096000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>27211580.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1960000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>2505000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>2629000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>2465040.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>852000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>1571000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>2614000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1676210.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1543000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>3716000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-48000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-440590.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>4259000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>347000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:27">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-180000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>340000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-455000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>763000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11"/>
+      <c r="AC11"/>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B12">
+        <v>77000.0</v>
+      </c>
+      <c r="C12">
+        <v>493000.0</v>
+      </c>
+      <c r="D12">
         <v>89000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>92000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>96000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>93000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>90000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>134000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>77000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>71000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>76000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>78000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>79000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>93935.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>70000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>82000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>83000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>86090.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>72000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>95000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>110000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>78572.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>104000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>123000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>186000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>169000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>177000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>184000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:27">
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B13">
+        <v>22000.0</v>
+      </c>
+      <c r="C13">
+        <v>486000.0</v>
+      </c>
+      <c r="D13">
         <v>78000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>85000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>90000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>777200.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>73000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="I13">
         <v>18000.0</v>
       </c>
       <c r="J13">
+        <v>7000.0</v>
+      </c>
+      <c r="K13">
+        <v>18000.0</v>
+      </c>
+      <c r="L13">
         <v>23000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>50000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>58000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>69650.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>47000.0</v>
       </c>
       <c r="P13">
         <v>45000.0</v>
       </c>
       <c r="Q13">
+        <v>47000.0</v>
+      </c>
+      <c r="R13">
+        <v>45000.0</v>
+      </c>
+      <c r="S13">
         <v>48610.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>29000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>65000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>87000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>69840.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>77000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>99000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>136000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>68080.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>20000.0</v>
       </c>
-      <c r="AA13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:27">
+      <c r="AC13"/>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B14">
+        <v>331000.0</v>
+      </c>
+      <c r="C14">
+        <v>738000.0</v>
+      </c>
+      <c r="D14">
         <v>-134000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-254000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-270000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>89000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>221000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-24000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>452000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>401000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>698000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>715000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>460000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>234708.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P14">
         <v>0.0</v>
       </c>
-      <c r="Q14"/>
+      <c r="Q14">
+        <v>0.0</v>
+      </c>
       <c r="R14">
         <v>0.0</v>
       </c>
-      <c r="S14">
-[...1 lines deleted...]
-      </c>
+      <c r="S14"/>
       <c r="T14">
         <v>0.0</v>
       </c>
-      <c r="U14"/>
+      <c r="U14">
+        <v>0.0</v>
+      </c>
       <c r="V14">
         <v>0.0</v>
       </c>
       <c r="W14"/>
-      <c r="X14"/>
+      <c r="X14">
+        <v>0.0</v>
+      </c>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14"/>
+      <c r="AC14"/>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B15">
+        <v>-1506000.0</v>
+      </c>
+      <c r="C15">
+        <v>-3197000.0</v>
+      </c>
+      <c r="D15">
         <v>-134000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-1942000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>530000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-2114140.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-623000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-1700000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-727000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-3711000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-2337000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-3163000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-976000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>27750240.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>1197000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>1664000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>1951000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>1530660.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>744000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>1162000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>2005000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>1232750.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>1405000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>2837000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-89000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-255030.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>4203000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>196000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:27">
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>108</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-3197000.0</v>
+      </c>
+      <c r="D16">
         <v>-134000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-1942000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>530000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-2114140.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-623000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-3163000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-976000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>27866000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1197000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1664000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1951000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>1530660.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>744000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1162000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>2005000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1232750.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1405000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>2837000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-89000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-255030.0</v>
       </c>
-      <c r="Z16"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:27">
+      <c r="AB16"/>
+      <c r="AC16"/>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B17">
+        <v>-1837000.0</v>
+      </c>
+      <c r="C17">
+        <v>-3935000.0</v>
+      </c>
+      <c r="D17">
         <v>0.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-1688000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>800000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-2436000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-844000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-1676000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-1179000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-4112000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-3035000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-3878000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-1436000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>27515536.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>1197000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>1664000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>1951000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>1530655.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>744000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>1162000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>2005000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>1232747.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>1405000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>2837000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-89000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-231000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>4203000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>196000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:27">
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B18">
+        <v>-55000.0</v>
+      </c>
+      <c r="C18">
+        <v>-486000.0</v>
+      </c>
+      <c r="D18">
         <v>-78000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-85000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-90000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>794000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-73000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-116000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-70000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-53000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-53000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-50000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-58000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-69641.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-47000.0</v>
       </c>
       <c r="P18">
         <v>-45000.0</v>
       </c>
       <c r="Q18">
+        <v>-47000.0</v>
+      </c>
+      <c r="R18">
+        <v>-45000.0</v>
+      </c>
+      <c r="S18">
         <v>-48608.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-29000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-65000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-87000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-69836.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-77000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-99000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-136000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-142000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-157000.0</v>
       </c>
-      <c r="AA18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:27">
+      <c r="AC18"/>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19"/>
+      <c r="AC19"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20"/>
+      <c r="AC20"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B21">
+        <v>-1782000.0</v>
+      </c>
+      <c r="C21">
+        <v>-3699000.0</v>
+      </c>
+      <c r="D21">
         <v>78000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-1603000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>890000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-3231330.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-883000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-1560000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-1107000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-4898000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-2982000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-4008000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-1038000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>27281220.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>2005000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>2552000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>2674000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>2513650.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>881000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>1636000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>2701000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>1746040.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>1620000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>3815000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>88000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-345590.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>87000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>457000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:27">
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22"/>
+      <c r="AC22"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>28000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>167000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>457000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>473000.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23"/>
+      <c r="AC23"/>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24"/>
+      <c r="AC24"/>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B25">
+        <v>852000.0</v>
+      </c>
+      <c r="C25">
+        <v>1003000.0</v>
+      </c>
+      <c r="D25">
         <v>861000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>908000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>920000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1805066.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1380000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1154000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>953000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>2619000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>914000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>905000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>847000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>787044.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>442000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>384000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>412000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>481696.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>477000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>467000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>515000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>601815.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>538000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>502000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>597000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25"/>
+      <c r="AC25"/>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26"/>
+      <c r="AC26"/>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27"/>
+      <c r="AC27"/>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B28">
+        <v>3019000.0</v>
+      </c>
+      <c r="C28">
+        <v>6133000.0</v>
+      </c>
+      <c r="D28">
         <v>3216000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>3291000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>3153000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>6190930.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>3055000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>3681000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>3629000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>5684000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>4400000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>4060000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3979000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>4023400.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>3128000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>2755000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>2882000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>2514850.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>2073000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1990000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2071000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>2365970.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>3116000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1360000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2545000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1615280.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>2051000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>2456000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:27">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
-        <v>0.0</v>
+        <v>-250000.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
+        <v>0.0</v>
+      </c>
+      <c r="F29">
+        <v>0.0</v>
+      </c>
+      <c r="G29">
         <v>-45380.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-112000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-622000.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
+        <v>-622000.0</v>
+      </c>
+      <c r="L29">
+        <v>0.0</v>
+      </c>
+      <c r="M29">
         <v>-180000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>340000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-303950.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>763000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>841000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>678000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>934390.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>108000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>409000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>609000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>443460.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>138000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>879000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>41000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-185560.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>56000.0</v>
       </c>
-      <c r="AA29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:27">
+      <c r="AC29"/>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B30">
+        <v>8258000.0</v>
+      </c>
+      <c r="C30">
+        <v>10515000.0</v>
+      </c>
+      <c r="D30">
         <v>8945000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>9167000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>8115000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>15700610.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>9677000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>9186000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>9619000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>14782000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>13089000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>7053000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>16864000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>12832436.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>13226000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>12877000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>12313000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>14277591.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>8798000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>7174000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>7847000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>16767848.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>7234000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>259000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>7998000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>7179000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>10709000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>2497000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:27">
+    <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31"/>
+      <c r="AC31"/>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B32">
+        <v>6476000.0</v>
+      </c>
+      <c r="C32">
+        <v>6816000.0</v>
+      </c>
+      <c r="D32">
         <v>9023000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>7564000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>9005000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>12469280.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>8794000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>7626000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>8512000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>9884000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>10107000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>3045000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>15826000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>11274990.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>15231000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>15429000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>14987000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>16339170.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>9679000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>8810000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>10548000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>12330730.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>8854000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>4074000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>8086000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>4469710.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>10796000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>9533000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B2">
+        <v>4050000.0</v>
+      </c>
+      <c r="C2">
         <v>3491819.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6241428.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>14877332.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>12238766.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>9397200.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3458924.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>6786160.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>10769968.0</v>
       </c>
-      <c r="J2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:10">
+      <c r="K2"/>
+    </row>
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B3">
+        <v>609000</v>
+      </c>
+      <c r="C3">
         <v>2917360</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4291490</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2655000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1471599</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2125008</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3278120</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2715190</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>6613870</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3614740</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B6">
+        <v>7534000.0</v>
+      </c>
+      <c r="C6">
         <v>557760.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-2749610.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-8636000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2638566.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2841566.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>4191722.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-3327240.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-3983810.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-1606040.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B7">
+        <v>1131000.0</v>
+      </c>
+      <c r="C7">
         <v>-2575590.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>10169940.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-4341750.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-3549540.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-2281790.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-4488650.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1214660.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-1572970.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-1550510.0</v>
       </c>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>-8374000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-965535.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-663049.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>4088284.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="K9"/>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B10">
+        <v>1114000.0</v>
+      </c>
+      <c r="C10">
         <v>868156.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1858932.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>600000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1184746.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1087614.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>563518.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>576062.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>806087.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-791962.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>4513000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>587379.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-1424296.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-7756367.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11"/>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-29320000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>155154.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-4129082.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-2073187.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-    </row>
-    <row r="13" spans="1:10">
+      <c r="K12"/>
+    </row>
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-    </row>
-    <row r="14" spans="1:10">
+      <c r="K13"/>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B14">
+        <v>3620000.0</v>
+      </c>
+      <c r="C14">
         <v>5219430.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>5207130.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1956000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2032623.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2330470.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2203876.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1913760.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1827770.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1909190.0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-      <c r="C15">
+        <v>138</v>
+      </c>
+      <c r="B15">
         <v>0.0</v>
       </c>
+      <c r="C15"/>
       <c r="D15">
-        <v>1001000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E15">
         <v>1001000.0</v>
       </c>
       <c r="F15">
-        <v>667480.0</v>
+        <v>1001000.0</v>
       </c>
       <c r="G15">
         <v>667480.0</v>
       </c>
       <c r="H15">
+        <v>667480.0</v>
+      </c>
+      <c r="I15">
         <v>1001220.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2002440.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2503050.0</v>
       </c>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B16">
+        <v>11584000.0</v>
+      </c>
+      <c r="C16">
         <v>4049578.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3491819.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>6241428.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>14877332.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>12238766.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>9397200.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3458924.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>6786160.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>10769968.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B18">
+        <v>-2658000.0</v>
+      </c>
+      <c r="C18">
         <v>-1064142.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>257897.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>142632.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>4514431.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>407156.0</v>
       </c>
-      <c r="G18"/>
-      <c r="H18">
+      <c r="H18"/>
+      <c r="I18">
         <v>-1112479.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-5182467.0</v>
       </c>
-      <c r="J18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:10">
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>142</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-2599815.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-3982164.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-1425934.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1380298.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>5592493.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>8329408.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-2499388.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-7013072.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-4053824.0</v>
       </c>
     </row>
-    <row r="20" spans="1:10">
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B21">
+        <v>-793000.0</v>
+      </c>
+      <c r="C21">
         <v>2130189.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1217141.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-6342000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1639842.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-3917554.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>295602.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-    </row>
-    <row r="22" spans="1:10">
+      <c r="K21"/>
+    </row>
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B22">
+        <v>-5073000.0</v>
+      </c>
+      <c r="C22">
         <v>-6264130.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-12663450.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>32562244.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>5441655.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>5385747.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3010566.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>151410.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>557680.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>3629640.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B23">
+        <v>-782000.0</v>
+      </c>
+      <c r="C23">
         <v>-434210.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-328060.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>850000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-536923.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-681961.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-942109.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-917390.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-619120.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-542800.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B24">
+        <v>8133000.0</v>
+      </c>
+      <c r="C24">
         <v>317550.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>309320.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>122000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>23001.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>127834.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>733392.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>215810.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-399200.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-439090.0</v>
       </c>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B25">
+        <v>739000.0</v>
+      </c>
+      <c r="C25">
         <v>-511132.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>233504.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-28854416.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>229608.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>381836.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25">
+      <c r="H25"/>
+      <c r="I25">
         <v>627967.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>306346.0</v>
       </c>
-      <c r="J25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:10">
+      <c r="K25"/>
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B28">
+        <v>-2094000.0</v>
+      </c>
+      <c r="C28">
         <v>1365190.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1922020.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-6493000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2176765.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-5266995.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-646507.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-2414520.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1523140.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-2028920.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B29">
+        <v>-2049000.0</v>
+      </c>
+      <c r="C29">
         <v>1867630.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4556260.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2053000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>6066530.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2587404.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>50456.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1634540.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1461220.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4470880.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B30">
+        <v>7524000.0</v>
+      </c>
+      <c r="C30">
         <v>-2599820.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-3982160.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-3151000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1380298.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5592493.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4799766.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2499390.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-7013070.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-4053820.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA30"/>
+  <dimension ref="A1:AC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="T1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="X1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:27">
+      <c r="AB1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B2">
+        <v>11615000.0</v>
+      </c>
+      <c r="C2">
+        <v>6078000.0</v>
+      </c>
+      <c r="D2">
         <v>5440000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>4463000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>4050000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1286000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>7683000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1628000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>3491000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>3383000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>6154000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>6397000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>6241000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>8793000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>10384000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>14325000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>14900000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>13872000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>14577000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>12566000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>12239000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>9914000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>7890000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>8714000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>9397000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>3459000.0</v>
       </c>
-      <c r="Z2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:27">
+      <c r="AB2"/>
+      <c r="AC2"/>
+    </row>
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B3">
+        <v>378000</v>
+      </c>
+      <c r="C3">
+        <v>609000</v>
+      </c>
+      <c r="D3">
         <v>1031000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1059000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>45000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2917360</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1887000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>715000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>634000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1213000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>985000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1325000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>775000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>654000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>885000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1116000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>589000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1545400</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1120000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>876000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>410000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>2172500</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1766000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1287000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>896000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>4912360</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>12476000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>141000</v>
       </c>
     </row>
-    <row r="4" spans="1:27">
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-    </row>
-    <row r="5" spans="1:27">
+      <c r="AB4"/>
+      <c r="AC4"/>
+    </row>
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
-    </row>
-    <row r="6" spans="1:27">
+      <c r="AB5"/>
+      <c r="AC5"/>
+    </row>
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B6">
+        <v>53000.0</v>
+      </c>
+      <c r="C6">
+        <v>7534000.0</v>
+      </c>
+      <c r="D6">
         <v>2028000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>1390000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>413000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>557760.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-2205000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>6275000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-1864000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>1525000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-2771000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-243000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>156000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-4436000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-1591000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-2609000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-575000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>2638570.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>1634000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>2294000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>327000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>2841570.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>517000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-1507000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-683000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>5938280.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>1792000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-351000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:27">
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B7">
+        <v>146000.0</v>
+      </c>
+      <c r="C7">
+        <v>1131000.0</v>
+      </c>
+      <c r="D7">
         <v>370000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>344000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-777000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-2575590.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-2046000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>816000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-687000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>3452000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>865000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>6090000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1560000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-4341750.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-8705000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-4800000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-2557000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-3549540.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-2652000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-1302000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-2122000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-2281790.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-2985000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-2367000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>2455000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-4488650.0</v>
       </c>
-      <c r="Z7"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:27">
+      <c r="AB7"/>
+      <c r="AC7"/>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8"/>
+      <c r="AC8"/>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>9009000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-3332000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-5756000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-20000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9"/>
+      <c r="AC9"/>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B10">
+        <v>886000.0</v>
+      </c>
+      <c r="C10">
+        <v>511000.0</v>
+      </c>
+      <c r="D10">
         <v>251000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>763000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-411000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>1932156.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-1276000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-331000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>543000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-30000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>2957000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-1675000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>607000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>2480000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-1448000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>742000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-1174000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-951746.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>568000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-727000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-74000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1110614.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-954000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>595000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>336000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>512000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>648000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-1023000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:27">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-2601000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>4757000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>7392000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-1916000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11"/>
+      <c r="AC11"/>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-1058000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-534000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-29932000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>271000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12"/>
+      <c r="AC12"/>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13"/>
+      <c r="AC13"/>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B14">
+        <v>852000.0</v>
+      </c>
+      <c r="C14">
+        <v>3620000.0</v>
+      </c>
+      <c r="D14">
         <v>2627000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>1787000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>876000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>5219430.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>3391000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1154000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>953000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>2619000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>914000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>905000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>847000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>718000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>442000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>746000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>383000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>1839520.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>1373000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>925000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>486000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>2165920.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>1600000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>1074000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>582000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>3153740.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>540000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>518000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:27">
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B15"/>
-      <c r="C15"/>
+      <c r="C15">
+        <v>0.0</v>
+      </c>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15">
         <v>1001220.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>1001000.0</v>
       </c>
-      <c r="O15"/>
-[...6 lines deleted...]
-      </c>
+      <c r="Q15"/>
+      <c r="R15"/>
       <c r="S15">
         <v>0.0</v>
       </c>
       <c r="T15">
         <v>0.0</v>
       </c>
       <c r="U15">
+        <v>0.0</v>
+      </c>
+      <c r="V15">
+        <v>0.0</v>
+      </c>
+      <c r="W15">
         <v>667480.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>667000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>667000.0</v>
       </c>
-      <c r="X15"/>
-      <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15"/>
+      <c r="AC15"/>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B16">
+        <v>11788000.0</v>
+      </c>
+      <c r="C16">
+        <v>11584000.0</v>
+      </c>
+      <c r="D16">
         <v>6078000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>5440000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>4463000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>4049578.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>1286000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>7683000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>1628000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>3492000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>3383000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>6154000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>6397000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>6241428.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>8793000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>10384000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>14325000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>14877332.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>13872000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>14577000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>12566000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>12238766.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>9914000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>7890000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>8714000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>7085000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>3459000.0</v>
       </c>
-      <c r="AA16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:27">
+      <c r="AC16"/>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17"/>
+      <c r="AC17"/>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B18">
+        <v>-223000.0</v>
+      </c>
+      <c r="C18">
+        <v>-5459000.0</v>
+      </c>
+      <c r="D18">
         <v>1289000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>585000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>927000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>3060858.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-1980000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-283000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-1643000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>1903000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-2332000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>92000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>594000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>2858632.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-2359000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-296000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-61000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>1620431.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-236000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>2457000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>673000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-2423844.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>2167000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-1561000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>2225000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18"/>
+      <c r="AC18"/>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-1007000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>66000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-951815.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-410000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-647000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-591000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-1098000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-956000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-1191000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-737000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-2732934.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>514000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>1337000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-544000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-455298.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-182000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-413000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-330000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>5300493.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>106000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>981000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-795000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-2616000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-1427000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-215000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:27">
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20"/>
+      <c r="AC20"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B21">
         <v>-200000.0</v>
       </c>
       <c r="C21">
+        <v>-201000.0</v>
+      </c>
+      <c r="D21">
+        <v>-200000.0</v>
+      </c>
+      <c r="E21">
         <v>-197000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-195000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-191811.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-4285000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>6714000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-405000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-398000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-2869000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>443000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21"/>
+      <c r="AC21"/>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B22">
+        <v>-1506000.0</v>
+      </c>
+      <c r="C22">
+        <v>-5073000.0</v>
+      </c>
+      <c r="D22">
         <v>-888000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-888000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>800000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-6264130.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-3810000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-1700000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-727000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-3711000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-2337000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-3163000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-976000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>27750244.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>1197000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>5134000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>2629000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>7502040.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>5037000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>4185000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>2614000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>6887210.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>5211000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>3668000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-48000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>4543410.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>4203000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>196000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:27">
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>145</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>-782000.0</v>
+      </c>
+      <c r="D23">
         <v>-277000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-188000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-96000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-434210.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-529000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>-77000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-79000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1171000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-74000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-247000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-123000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-538930.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-408000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-292000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-153000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-684860.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-541000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-392000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-224000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-1346720.0</v>
       </c>
-      <c r="Z23"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:27">
+      <c r="AB23"/>
+      <c r="AC23"/>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>146</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>8133000.0</v>
+      </c>
+      <c r="D24">
         <v>125000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>118000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>111000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>317550.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>239000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>28000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>21000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-1155000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>1223000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>1909000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>45000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>165100.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>195000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>133000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>80000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>7764990.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>2058000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>1473000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>101000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>11443680.0</v>
       </c>
-      <c r="Z24"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:27">
+      <c r="AB24"/>
+      <c r="AC24"/>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B25">
+        <v>57000.0</v>
+      </c>
+      <c r="C25">
+        <v>486000.0</v>
+      </c>
+      <c r="D25">
         <v>78000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>85000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>90000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-779132.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>73000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>125000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>70000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>72000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>53000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>50000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>58000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-28991416.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>47000.0</v>
       </c>
       <c r="P25">
         <v>45000.0</v>
       </c>
       <c r="Q25">
+        <v>47000.0</v>
+      </c>
+      <c r="R25">
+        <v>45000.0</v>
+      </c>
+      <c r="S25">
         <v>48608.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>29000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>65000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>87000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>69836.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>77000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>99000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>136000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25"/>
+      <c r="AC25"/>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26"/>
+      <c r="AC26"/>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27"/>
+      <c r="AC27"/>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>150</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>-2094000.0</v>
+      </c>
+      <c r="D28">
         <v>-1294000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-918000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-600000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1365190.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1768000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>-482000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-477000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-1698000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-632000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-4163000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-580000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-2176770.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-1590000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-1012000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-501000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-5267000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-4766000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-4265000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-3086000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-915890.0</v>
       </c>
-      <c r="Z28"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:27">
+      <c r="AB28"/>
+      <c r="AC28"/>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B29">
+        <v>155000.0</v>
+      </c>
+      <c r="C29">
+        <v>-2049000.0</v>
+      </c>
+      <c r="D29">
         <v>3832000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>2571000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>972000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1867630.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-2233000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>432000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-1009000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>3116000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-1347000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1417000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1369000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>2768000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-1474000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>759000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>528000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>6066530.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>4014000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>4006000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1083000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>2587400.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>5196000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>2618000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>3121000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>339830.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>4049000.0</v>
       </c>
-      <c r="AA29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:27">
+      <c r="AC29"/>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>152</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>7524000.0</v>
+      </c>
+      <c r="D30">
         <v>-906000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-941000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>66000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-2599820.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-1648000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
         <v>-1191000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-737000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-4458000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>514000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>793000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-544000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-1380300.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-925000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-743000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-330000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>5592490.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>292000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>186000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-795000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>6531320.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30"/>
+      <c r="AB30"/>
+      <c r="AC30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>