--- v1 (2026-06-15)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
   <si>
     <t>2022-07-31</t>
   </si>
   <si>
     <t>2021-07-31</t>
   </si>
   <si>
     <t>2020-07-31</t>
   </si>
   <si>
     <t>2019-07-31</t>
   </si>
   <si>
@@ -238,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
@@ -2458,3700 +2461,3808 @@
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC62"/>
+  <dimension ref="A1:AD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
         <v>73</v>
       </c>
       <c r="D1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
         <v>76</v>
       </c>
       <c r="H1" t="s">
+        <v>77</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
         <v>79</v>
       </c>
       <c r="L1" t="s">
+        <v>80</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
         <v>82</v>
       </c>
       <c r="P1" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
         <v>85</v>
       </c>
       <c r="T1" t="s">
+        <v>86</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
         <v>88</v>
       </c>
       <c r="X1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
         <v>91</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
+        <v>10709000.0</v>
+      </c>
+      <c r="C2">
         <v>10255000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>11152000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4257000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4591000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5357000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1868477.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>12331000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>14024000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>14310000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2542834.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2011000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1734000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5065000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>11729000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1965000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2941000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>5100000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1470144.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3298000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2896000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3281000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1836805.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>6312000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4403000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>9993000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1923000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>5195000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3921000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7">
+        <v>870000.0</v>
+      </c>
+      <c r="C7">
         <v>942000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>953000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1046000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1135000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1163000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1472586.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>763000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>867000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>936000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1315766.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1080000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1383000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1471000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1562791.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>951000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>582000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>581000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>655581.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>729000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>802000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>874000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>698110.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>758000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>817000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>493000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>448000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>519000.0</v>
       </c>
-      <c r="AC7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
         <v>17</v>
       </c>
       <c r="B8">
         <v>84642000.0</v>
       </c>
       <c r="C8">
         <v>84642000.0</v>
       </c>
       <c r="D8">
         <v>84642000.0</v>
       </c>
       <c r="E8">
         <v>84642000.0</v>
       </c>
       <c r="F8">
         <v>84642000.0</v>
       </c>
       <c r="G8">
+        <v>84642000.0</v>
+      </c>
+      <c r="H8">
         <v>84641923.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84642000.0</v>
       </c>
       <c r="I8">
         <v>84642000.0</v>
       </c>
       <c r="J8">
         <v>84642000.0</v>
       </c>
       <c r="K8">
+        <v>84642000.0</v>
+      </c>
+      <c r="L8">
         <v>84641923.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84642000.0</v>
       </c>
       <c r="M8">
         <v>84642000.0</v>
       </c>
       <c r="N8">
         <v>84642000.0</v>
       </c>
       <c r="O8">
+        <v>84642000.0</v>
+      </c>
+      <c r="P8">
         <v>84641923.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33374000.0</v>
       </c>
       <c r="Q8">
         <v>33374000.0</v>
       </c>
       <c r="R8">
         <v>33374000.0</v>
       </c>
       <c r="S8">
         <v>33374000.0</v>
       </c>
       <c r="T8">
         <v>33374000.0</v>
       </c>
       <c r="U8">
         <v>33374000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>33374000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
+        <v>10414000.0</v>
+      </c>
+      <c r="C10">
         <v>11788000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>11584000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>6078000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5426000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4449000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4049578.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1272000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2658000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1628000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3491819.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3383000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>6154000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>6397000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>6241428.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>8793000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>10384000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>14325000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>14877330.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>13872000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>14577000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>12566000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>12238770.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>8579000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>7890000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>8714000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>9397200.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>6558000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>4768000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>11584000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>6078000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>5426000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4449000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>4049580.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1272000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>6154000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>6397000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>6241430.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>8793000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>10384000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>14325000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>14877330.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>13872000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>14577000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12"/>
-      <c r="C12">
+      <c r="C12"/>
+      <c r="D12">
         <v>11584000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>6078000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5440000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4463000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4049580.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1286000.0</v>
       </c>
-      <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>6154000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>6397000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6241430.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>8793000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>10384000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>14325000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>14877330.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>13872000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>14577000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>12566000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>12238770.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>8579000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>7890000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>8714000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>9397200.0</v>
       </c>
-      <c r="AB12"/>
       <c r="AC12"/>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
-[...1 lines deleted...]
-      </c>
+      <c r="C13"/>
       <c r="D13">
         <v>84642000.0</v>
       </c>
       <c r="E13">
         <v>84642000.0</v>
       </c>
       <c r="F13">
         <v>84642000.0</v>
       </c>
       <c r="G13">
+        <v>84642000.0</v>
+      </c>
+      <c r="H13">
         <v>84641920.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>84642000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>84642000.0</v>
       </c>
       <c r="O13">
         <v>84642000.0</v>
       </c>
       <c r="P13">
-        <v>33374000.0</v>
+        <v>84642000.0</v>
       </c>
       <c r="Q13">
         <v>33374000.0</v>
       </c>
       <c r="R13">
         <v>33374000.0</v>
       </c>
       <c r="S13">
         <v>33374000.0</v>
       </c>
       <c r="T13">
         <v>33374000.0</v>
       </c>
       <c r="U13">
         <v>33374000.0</v>
       </c>
       <c r="V13">
         <v>33374000.0</v>
       </c>
       <c r="W13">
         <v>33374000.0</v>
       </c>
       <c r="X13">
         <v>33374000.0</v>
       </c>
       <c r="Y13">
         <v>33374000.0</v>
       </c>
       <c r="Z13">
         <v>33374000.0</v>
       </c>
       <c r="AA13">
         <v>33374000.0</v>
       </c>
-      <c r="AB13"/>
+      <c r="AB13">
+        <v>33374000.0</v>
+      </c>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14">
         <v>554237199.0</v>
       </c>
       <c r="C14">
-        <v>554237200.0</v>
+        <v>554237199.0</v>
       </c>
       <c r="D14">
         <v>554237200.0</v>
       </c>
       <c r="E14">
-        <v>542289730.0</v>
+        <v>554237200.0</v>
       </c>
       <c r="F14">
         <v>542289730.0</v>
       </c>
       <c r="G14">
         <v>542289730.0</v>
       </c>
       <c r="H14">
         <v>542289730.0</v>
       </c>
       <c r="I14">
-        <v>542289728.0</v>
+        <v>542289730.0</v>
       </c>
       <c r="J14">
         <v>542289728.0</v>
       </c>
       <c r="K14">
         <v>542289728.0</v>
       </c>
       <c r="L14">
         <v>542289728.0</v>
       </c>
       <c r="M14">
-        <v>542289730.0</v>
+        <v>542289728.0</v>
       </c>
       <c r="N14">
         <v>542289730.0</v>
       </c>
       <c r="O14">
         <v>542289730.0</v>
       </c>
       <c r="P14">
-        <v>333740000.0</v>
+        <v>542289730.0</v>
       </c>
       <c r="Q14">
         <v>333740000.0</v>
       </c>
       <c r="R14">
         <v>333740000.0</v>
       </c>
       <c r="S14">
         <v>333740000.0</v>
       </c>
       <c r="T14">
         <v>333740000.0</v>
       </c>
       <c r="U14">
         <v>333740000.0</v>
       </c>
       <c r="V14">
         <v>333740000.0</v>
       </c>
       <c r="W14">
         <v>333740000.0</v>
       </c>
       <c r="X14">
         <v>333740000.0</v>
       </c>
       <c r="Y14">
         <v>333740000.0</v>
       </c>
       <c r="Z14">
         <v>333740000.0</v>
       </c>
       <c r="AA14">
+        <v>333740000.0</v>
+      </c>
+      <c r="AB14">
         <v>17111100.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>333571400.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>326666700.0</v>
       </c>
     </row>
-    <row r="15" spans="1:29">
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
+      <c r="C21"/>
+      <c r="D21">
         <v>3460000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3483000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3509000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>3535000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3561950.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3578000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>3654090.0</v>
       </c>
-      <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>3706000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>3733000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>3759460.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>3752000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>3778000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3805000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>3831990.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>3859000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>3886000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>3913000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>3932930.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>3959000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>3978000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>4005000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>4031310.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>79000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>82000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:29">
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22">
+        <v>4565000.0</v>
+      </c>
+      <c r="C22">
         <v>5054000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>6095000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>6606000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>6856000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>7619000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>7152220.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>9317000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>8394000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>8113000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>8614950.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>9207000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>12258000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>10390000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>10977000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>10213000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>8766000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>9507000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>8333550.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>7383000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>7950000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>7224000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>7149250.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>8260000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>7306000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>7901000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>8236860.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>9522000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>10170000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>235579000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>240623000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>240937000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>244169000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>243852490.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>245458000.0</v>
       </c>
-      <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>258359000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>264802000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>261971150.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>86807000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>87691000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>92269000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>89149340.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>87803000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>86787000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>86174000.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23"/>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24">
+        <v>5098000.0</v>
+      </c>
+      <c r="C24">
         <v>5309000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>5518000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>5706000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>5911000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>6119000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>6320150.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>6743000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>11140000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>3567000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>3657478.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>4144000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>4302000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>4620000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>4941540.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>5080000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>6364000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>10246000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>10638230.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>11035000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>11444000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>11751000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>12049300.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>12621000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>12750000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>13345000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>15791610.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>14969000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>15157000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:29">
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>34</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>6158000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6424000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6708000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6946000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7252400.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>7281000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>5347000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>5732000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>6081310.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5746000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6689000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>10574000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>11007210.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>11515000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>11998000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>12379000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>12501390.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>13141000.0</v>
       </c>
-      <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
         <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>439000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1291000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2465000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3059116.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>6329000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9105000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3435000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1486686.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2120000.0</v>
       </c>
-      <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
-      <c r="V28">
+      <c r="V28"/>
+      <c r="W28">
         <v>728000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1338684.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5296000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>6277000.0</v>
       </c>
-      <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28"/>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
         <v>38</v>
       </c>
       <c r="B29">
+        <v>133900000.0</v>
+      </c>
+      <c r="C29">
         <v>134309000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>135927000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>139947000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>140311000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>142995000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>133211759.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>143669000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>151039000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>146036000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>136549907.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>148458000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>151410000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>155132000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>147122290.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>79744000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>80021000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>82671000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>81081618.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>79900000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>79532000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>78659000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>76862423.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>75839000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>74831000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>72772000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
+        <v>7485000.0</v>
+      </c>
+      <c r="C30">
         <v>4222000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2363000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2188000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1661000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3428000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>6075880.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3775000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3868000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>4099000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>4070455.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3843000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>5709000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>14929000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>11540000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>10793000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>10969000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>9654000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>7448530.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>8209000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>5622000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>7813000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>6418760.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>8533000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>6842000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>7025000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>5796060.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>8566000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>9337000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:29">
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>142113000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>145505000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>146840000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>69500000.0</v>
       </c>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31"/>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
         <v>41</v>
       </c>
       <c r="B32">
+        <v>10836000.0</v>
+      </c>
+      <c r="C32">
         <v>10207000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>10957000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>12393000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>12074000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>13215000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>11914408.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>4775000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>9311000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2584000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>3431587.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>3753000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>7537000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>13215000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>15295861.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>24373000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>23530000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>25117000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>23842313.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>22714000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>22201000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>21429000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>19633967.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>17741000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>16799000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>14339000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32"/>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
+        <v>209763000.0</v>
+      </c>
+      <c r="C33">
         <v>210704000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>211978000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>222125000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>222774000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>224398000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>225373174.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>227111000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>230492000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>231371000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>231362706.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>234058000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>234238000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>233086000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>233054406.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>57008000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>57569000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>58669000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>58394395.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>58338000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>58587000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>58568000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>58396377.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>59876000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>59709000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>59808000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>59555000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>57971000.0</v>
       </c>
-      <c r="AC33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:29">
+      <c r="AD33"/>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
-      <c r="H34">
+      <c r="H34"/>
+      <c r="I34">
         <v>-1000.0</v>
       </c>
-      <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34"/>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35">
+        <v>54788000.0</v>
+      </c>
+      <c r="C35">
         <v>55062000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>54991000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>61847000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>62131000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>62369000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>62674718.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>56409000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>60895000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>53375000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>53605145.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>54683000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>55085000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>55477000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>55819394.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>8129000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>9072000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>12955000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>13377234.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>13753000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>14249000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>14632000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>14745371.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>15653000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>15844000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>16209000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>19478000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>17994000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>16975000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:29">
+    <row r="36" spans="1:30">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
+        <v>1000.0</v>
+      </c>
+      <c r="C36">
         <v>-1000.0</v>
       </c>
-      <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
-      <c r="H36">
+      <c r="H36"/>
+      <c r="I36">
         <v>1000.0</v>
       </c>
-      <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
-      <c r="AA36">
+      <c r="AA36"/>
+      <c r="AB36">
         <v>59555000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>57971000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>51034000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:29">
+    <row r="37" spans="1:30">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37"/>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" t="s">
         <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>1000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>2748000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>2755000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>2772000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>3253000.0</v>
       </c>
-      <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
-      <c r="X38">
+      <c r="X38"/>
+      <c r="Y38">
         <v>2510000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2514000.0</v>
       </c>
       <c r="Z38">
         <v>2514000.0</v>
       </c>
       <c r="AA38">
+        <v>2514000.0</v>
+      </c>
+      <c r="AB38">
         <v>4316040.0</v>
       </c>
-      <c r="AB38"/>
       <c r="AC38"/>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
-      <c r="H39">
+      <c r="H39"/>
+      <c r="I39">
         <v>1000.0</v>
       </c>
-      <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
-      <c r="Y39">
+      <c r="Y39"/>
+      <c r="Z39">
         <v>540000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1881000.0</v>
       </c>
-      <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39"/>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
-      <c r="H40">
+      <c r="H40"/>
+      <c r="I40">
         <v>1000.0</v>
       </c>
-      <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
-      <c r="M40">
+      <c r="M40"/>
+      <c r="N40">
         <v>13223000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>11635000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>215000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1764000.0</v>
       </c>
-      <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40"/>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>49738000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>49745000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>49459000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>2383000.0</v>
       </c>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41"/>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42"/>
-      <c r="C42">
+      <c r="C42"/>
+      <c r="D42">
         <v>-1851000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-1229000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-1199000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-654000.0</v>
       </c>
-      <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
-      <c r="M42">
+      <c r="M42"/>
+      <c r="N42">
         <v>-174000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-1093000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-823000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>963000.0</v>
       </c>
-      <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42"/>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43"/>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44"/>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" t="s">
         <v>54</v>
       </c>
       <c r="B45">
+        <v>203762000.0</v>
+      </c>
+      <c r="C45">
         <v>204661000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>205626000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>216014000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>216624000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>218205000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>277485791.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>220850000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>223922000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>224757000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>279238911.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>227372000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>227784000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>226598000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>276035446.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>50003000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45"/>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
+        <v>203762000.0</v>
+      </c>
+      <c r="C46">
         <v>204661000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>205626000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>216014000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>216624000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>218205000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>219135597.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>220850000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>223922000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>224757000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>224979754.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>227372000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>227784000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>226598000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>226511863.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>50003000.0</v>
       </c>
-      <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46"/>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" t="s">
         <v>56</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>205626000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>216014000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>216624000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>218205000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>219135600.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>220850000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>227784000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>226598000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>226522000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>50003000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>49323000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>49078000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>49235300.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>49141000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>48863000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>48792000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>49087560.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>49432000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>50574000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>50638000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>50026370.0</v>
       </c>
-      <c r="AB47"/>
       <c r="AC47"/>
-    </row>
-    <row r="48" spans="1:29">
+      <c r="AD47"/>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" t="s">
         <v>57</v>
       </c>
       <c r="B48">
+        <v>44949000.0</v>
+      </c>
+      <c r="C48">
         <v>45206000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>46820000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>50017000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>50151000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>52093000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>51019120.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>51426000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>54300000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>55999000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>56725989.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>58238000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>61351000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>65689000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>66781000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>38915000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>38653000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>37457000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>35485470.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>33925000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>33165000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>31991000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>29910970.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>28590000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>27290000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>24564000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>24652030.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>25839000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>21636000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:29">
+    <row r="49" spans="1:30">
       <c r="A49" t="s">
         <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49"/>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" t="s">
         <v>59</v>
       </c>
       <c r="B50">
+        <v>1072000.0</v>
+      </c>
+      <c r="C50">
         <v>1062000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>798000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>811000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>806000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>795000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>788548.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>858000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>623000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1496000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>1321027.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>1359000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>1289000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>1274000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>1254110.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>1412000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>1630000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>1594000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>1583913.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>1566000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>1549000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>1543000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>1528154.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>1254000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>1417000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>1489000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>1208000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>1242000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>1254000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:29">
+    <row r="51" spans="1:30">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
-      <c r="T51">
+      <c r="T51"/>
+      <c r="U51">
         <v>11515000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>11998000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>12379000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>14029390.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>14395000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>13330000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>13693000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>16339890.0</v>
       </c>
-      <c r="AB51"/>
       <c r="AC51"/>
-    </row>
-    <row r="52" spans="1:29">
+      <c r="AD51"/>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
-      <c r="D52">
-[...1 lines deleted...]
-      </c>
+      <c r="D52"/>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
-      <c r="I52"/>
+      <c r="I52">
+        <v>0.0</v>
+      </c>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
-      <c r="M52">
-[...1 lines deleted...]
-      </c>
+      <c r="M52"/>
       <c r="N52">
         <v>0.0</v>
       </c>
       <c r="O52">
         <v>0.0</v>
       </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
         <v>0.0</v>
       </c>
       <c r="U52">
         <v>0.0</v>
       </c>
       <c r="V52">
         <v>0.0</v>
       </c>
       <c r="W52">
+        <v>0.0</v>
+      </c>
+      <c r="X52">
         <v>1528000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>1254000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>1417000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1489000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>1470670.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>1242000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>1254000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:29">
+    <row r="53" spans="1:30">
       <c r="A53" t="s">
         <v>62</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
-      <c r="E53">
-[...1 lines deleted...]
-      </c>
+      <c r="E53"/>
       <c r="F53">
         <v>14000.0</v>
       </c>
       <c r="G53">
         <v>14000.0</v>
       </c>
       <c r="H53">
         <v>14000.0</v>
       </c>
       <c r="I53">
+        <v>14000.0</v>
+      </c>
+      <c r="J53">
         <v>5025000.0</v>
       </c>
-      <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-    </row>
-    <row r="54" spans="1:29">
+      <c r="AD53"/>
+    </row>
+    <row r="54" spans="1:30">
       <c r="A54" t="s">
         <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-    </row>
-    <row r="55" spans="1:29">
+      <c r="AD54"/>
+    </row>
+    <row r="55" spans="1:30">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55">
+        <v>232542000.0</v>
+      </c>
+      <c r="C55">
         <v>232412000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>235579000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>240623000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>240937000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>244169000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>243852490.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>245458000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>254943000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>250162000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>251439421.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>254608000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>258359000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>264802000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>261971150.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>86807000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>87691000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>92269000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>89149340.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>87803000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>86787000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>86174000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>84246400.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>85250000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>82288000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>85493000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>84740340.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>84178000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>77728000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:29">
+    <row r="56" spans="1:30">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
+        <v>22781000.0</v>
+      </c>
+      <c r="C56">
         <v>21707000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>23601000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>18498000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>18163000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>19771000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>18479320.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>18347000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>24451000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>18791000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>20076715.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>20550000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>24121000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>31716000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>28758000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>29799000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>30122000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>33600000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>30754940.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>29465000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>28200000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>27606000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>25850030.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>25374000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>22579000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>25685000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>23746580.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>26207000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>26694000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:29">
+    <row r="57" spans="1:30">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
+        <v>11945000.0</v>
+      </c>
+      <c r="C57">
         <v>11500000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>12644000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>6105000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>6089000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>6556000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>6564910.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>13571000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>15140000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>16207000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>16645128.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>16797000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>16584000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>18501000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>13626000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>5426000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>6592000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>8483000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>6912630.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>6751000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>5999000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>6177000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>6216060.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>7633000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>5780000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>11346000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>7867320.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>6603000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>5377000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:29">
+    <row r="58" spans="1:30">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58">
+        <v>66733000.0</v>
+      </c>
+      <c r="C58">
         <v>66562000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>105968000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>107193000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>107343000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>108088000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>108191450.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>109390000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>76035000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>69582000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>70250273.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>71480000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>112540000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>115564000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>111486520.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>13555000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>15664000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>21438000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>20289870.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>20504000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>20248000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>20809000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>20961430.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>23286000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>21624000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>27555000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>26714310.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>24597000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>22352000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:29">
+    <row r="59" spans="1:30">
       <c r="A59" t="s">
         <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-    </row>
-    <row r="60" spans="1:29">
+      <c r="AD59"/>
+    </row>
+    <row r="60" spans="1:30">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60">
+        <v>127730000.0</v>
+      </c>
+      <c r="C60">
         <v>127938000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>129611000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>133430000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>133594000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>136081000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>135661040.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>136068000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>139276000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>140973000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>141129379.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>142955000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>145819000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>149238000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>150484620.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>73252000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>72027000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>70831000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>68859470.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>67299000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>66539000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>65365000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>63284970.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>61964000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>60664000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>57938000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>58026030.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>59581000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>55376000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:29">
+    <row r="61" spans="1:30">
       <c r="A61" t="s">
         <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-    </row>
-    <row r="62" spans="1:29">
+      <c r="AD61"/>
+    </row>
+    <row r="62" spans="1:30">
       <c r="A62" t="s">
         <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
+      <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6188,821 +6299,821 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B2">
         <v>22751000.0</v>
       </c>
       <c r="C2">
         <v>25324140.0</v>
       </c>
       <c r="D2">
         <v>33926530.0</v>
       </c>
       <c r="E2">
         <v>40541350.0</v>
       </c>
       <c r="F2">
         <v>29447740.0</v>
       </c>
       <c r="G2">
         <v>22871880.0</v>
       </c>
       <c r="H2">
         <v>34307920.0</v>
       </c>
       <c r="I2">
         <v>32318270.0</v>
       </c>
       <c r="J2">
         <v>21591720.0</v>
       </c>
       <c r="K2">
         <v>25365190.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>5417000.0</v>
       </c>
       <c r="F5">
         <v>7718595.0</v>
       </c>
       <c r="G5">
         <v>7074054.0</v>
       </c>
       <c r="H5">
         <v>-676010.0</v>
       </c>
       <c r="I5">
         <v>2819642.0</v>
       </c>
       <c r="J5">
         <v>2649146.0</v>
       </c>
       <c r="K5">
         <v>5952865.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>36659561.0</v>
       </c>
       <c r="F6">
         <v>9805826.0</v>
       </c>
       <c r="G6">
         <v>9617595.0</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>2836922.0</v>
       </c>
       <c r="J6">
         <v>2649146.0</v>
       </c>
       <c r="K6"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B9">
         <v>9657000.0</v>
       </c>
       <c r="C9">
         <v>12077140.0</v>
       </c>
       <c r="D9">
         <v>4936540.0</v>
       </c>
       <c r="E9">
         <v>16380640.0</v>
       </c>
       <c r="F9">
         <v>15928430.0</v>
       </c>
       <c r="G9">
         <v>10472850.0</v>
       </c>
       <c r="H9">
         <v>13033790.0</v>
       </c>
       <c r="I9">
         <v>10205240.0</v>
       </c>
       <c r="J9">
         <v>9081920.0</v>
       </c>
       <c r="K9">
         <v>11935450.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B10">
         <v>-5073000.0</v>
       </c>
       <c r="C10">
         <v>-6264130.0</v>
       </c>
       <c r="D10">
         <v>-12663450.0</v>
       </c>
       <c r="E10">
         <v>34305580.0</v>
       </c>
       <c r="F10">
         <v>7502040.0</v>
       </c>
       <c r="G10">
         <v>6887210.0</v>
       </c>
       <c r="H10">
         <v>4543410.0</v>
       </c>
       <c r="I10">
         <v>151410.0</v>
       </c>
       <c r="J10">
         <v>557680.0</v>
       </c>
       <c r="K10">
         <v>3629640.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>1827000.0</v>
       </c>
       <c r="F11">
         <v>2060385.0</v>
       </c>
       <c r="G11">
         <v>1501461.0</v>
       </c>
       <c r="H11">
         <v>196545.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B12">
         <v>770000.0</v>
       </c>
       <c r="C12">
         <v>420100.0</v>
       </c>
       <c r="D12">
         <v>323013.0</v>
       </c>
       <c r="E12">
         <v>328935.0</v>
       </c>
       <c r="F12">
         <v>363090.0</v>
       </c>
       <c r="G12">
         <v>381830.0</v>
       </c>
       <c r="H12">
         <v>866510.0</v>
       </c>
       <c r="I12">
         <v>738280.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B13">
         <v>739000.0</v>
       </c>
       <c r="C13">
         <v>509200.0</v>
       </c>
       <c r="D13">
         <v>233500.0</v>
       </c>
       <c r="E13">
         <v>206650.0</v>
       </c>
       <c r="F13">
         <v>229610.0</v>
       </c>
       <c r="G13">
         <v>109736.0</v>
       </c>
       <c r="H13">
         <v>171510.0</v>
       </c>
       <c r="I13">
         <v>760230.0</v>
       </c>
       <c r="J13">
         <v>225820.0</v>
       </c>
       <c r="K13">
         <v>367770.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B14">
         <v>80000.0</v>
       </c>
       <c r="C14">
         <v>943609.0</v>
       </c>
       <c r="D14">
         <v>2253220.0</v>
       </c>
       <c r="E14">
         <v>234708.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B15">
         <v>-4743000.0</v>
       </c>
       <c r="C15">
         <v>-5163140.0</v>
       </c>
       <c r="D15">
         <v>-9939150.0</v>
       </c>
       <c r="E15">
         <v>32562240.0</v>
       </c>
       <c r="F15">
         <v>5441660.0</v>
       </c>
       <c r="G15">
         <v>5385750.0</v>
       </c>
       <c r="H15">
         <v>4264970.0</v>
       </c>
       <c r="I15">
         <v>-396740.0</v>
       </c>
       <c r="J15">
         <v>222340.0</v>
       </c>
       <c r="K15">
         <v>2526060.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B16">
         <v>-4743000.0</v>
       </c>
       <c r="C16">
         <v>-5163140.0</v>
       </c>
       <c r="D16">
         <v>-9939150.0</v>
       </c>
       <c r="E16">
         <v>32678000.0</v>
       </c>
       <c r="F16">
         <v>5441655.0</v>
       </c>
       <c r="G16">
         <v>5385747.0</v>
       </c>
       <c r="H16">
         <v>3010566.0</v>
       </c>
       <c r="I16">
         <v>-396740.0</v>
       </c>
       <c r="J16">
         <v>222340.0</v>
       </c>
       <c r="K16">
         <v>2526060.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B17">
         <v>-4823000.0</v>
       </c>
       <c r="C17">
         <v>-6106746.0</v>
       </c>
       <c r="D17">
         <v>-12192370.0</v>
       </c>
       <c r="E17">
         <v>32327536.0</v>
       </c>
       <c r="F17">
         <v>5441655.0</v>
       </c>
       <c r="G17">
         <v>5385747.0</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>-396741.0</v>
       </c>
       <c r="J17">
         <v>222344.0</v>
       </c>
       <c r="K17">
         <v>2526061.0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B18">
         <v>-739000.0</v>
       </c>
       <c r="C18">
         <v>509203.0</v>
       </c>
       <c r="D18">
         <v>-233504.0</v>
       </c>
       <c r="E18">
         <v>-206641.0</v>
       </c>
       <c r="F18">
         <v>-229608.0</v>
       </c>
       <c r="G18">
         <v>-381836.0</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>-627967.0</v>
       </c>
       <c r="J18">
         <v>-306346.0</v>
       </c>
       <c r="K18">
         <v>-363889.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B21">
         <v>-4334000.0</v>
       </c>
       <c r="C21">
         <v>-6773330.0</v>
       </c>
       <c r="D21">
         <v>-12429940.0</v>
       </c>
       <c r="E21">
         <v>34512220.0</v>
       </c>
       <c r="F21">
         <v>7731650.0</v>
       </c>
       <c r="G21">
         <v>6887200.0</v>
       </c>
       <c r="H21">
         <v>4371900.0</v>
       </c>
       <c r="I21">
         <v>911650.0</v>
       </c>
       <c r="J21">
         <v>783500.0</v>
       </c>
       <c r="K21">
         <v>3997410.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>1873000.0</v>
       </c>
       <c r="F23">
         <v>439014.0</v>
       </c>
       <c r="G23">
         <v>5988169.0</v>
       </c>
       <c r="H23">
         <v>1311663.0</v>
       </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B25">
         <v>3692000.0</v>
       </c>
       <c r="C25">
         <v>5292066.0</v>
       </c>
       <c r="D25">
         <v>5285458.0</v>
       </c>
       <c r="E25">
         <v>2025044.0</v>
       </c>
       <c r="F25">
         <v>1940696.0</v>
       </c>
       <c r="G25">
         <v>2238815.0</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>1947229.0</v>
       </c>
       <c r="J25">
         <v>1865654.0</v>
       </c>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B28">
         <v>15793000.0</v>
       </c>
       <c r="C28">
         <v>16555930.0</v>
       </c>
       <c r="D28">
         <v>18106310.0</v>
       </c>
       <c r="E28">
         <v>12788400.0</v>
       </c>
       <c r="F28">
         <v>8648850.0</v>
       </c>
       <c r="G28">
         <v>9386970.0</v>
       </c>
       <c r="H28">
         <v>12133280.0</v>
       </c>
       <c r="I28">
         <v>10096490.0</v>
       </c>
       <c r="J28">
         <v>9153560.0</v>
       </c>
       <c r="K28">
         <v>9627950.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B29">
         <v>-250000.0</v>
       </c>
       <c r="C29">
         <v>-157380.0</v>
       </c>
       <c r="D29">
         <v>-471080.0</v>
       </c>
       <c r="E29">
         <v>1978050.0</v>
       </c>
       <c r="F29">
         <v>2060390.0</v>
       </c>
       <c r="G29">
         <v>1501460.0</v>
       </c>
       <c r="H29">
         <v>278440.0</v>
       </c>
       <c r="I29">
         <v>548150.0</v>
       </c>
       <c r="J29">
         <v>335330.0</v>
       </c>
       <c r="K29">
         <v>1103580.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B30">
         <v>36742000.0</v>
       </c>
       <c r="C30">
         <v>44174610.0</v>
       </c>
       <c r="D30">
         <v>51293010.0</v>
       </c>
       <c r="E30">
         <v>51248436.0</v>
       </c>
       <c r="F30">
         <v>38096591.0</v>
       </c>
       <c r="G30">
         <v>32258848.0</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>42414755.0</v>
       </c>
       <c r="J30">
         <v>29890143.0</v>
       </c>
       <c r="K30">
         <v>33303231.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B32">
         <v>32408000.0</v>
       </c>
       <c r="C32">
         <v>37401280.0</v>
       </c>
       <c r="D32">
         <v>38863070.0</v>
       </c>
       <c r="E32">
         <v>56921990.0</v>
       </c>
       <c r="F32">
         <v>45376170.0</v>
       </c>
       <c r="G32">
         <v>33344730.0</v>
       </c>
       <c r="H32">
         <v>47341710.0</v>
       </c>
       <c r="I32">
         <v>42523510.0</v>
       </c>
@@ -7012,2090 +7123,2154 @@
       <c r="K32">
         <v>37300640.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC32"/>
+  <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
         <v>73</v>
       </c>
       <c r="D1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
         <v>76</v>
       </c>
       <c r="H1" t="s">
+        <v>77</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
         <v>79</v>
       </c>
       <c r="L1" t="s">
+        <v>80</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
         <v>82</v>
       </c>
       <c r="P1" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
         <v>85</v>
       </c>
       <c r="T1" t="s">
+        <v>86</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
         <v>88</v>
       </c>
       <c r="X1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
         <v>91</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B2">
+        <v>5665000.0</v>
+      </c>
+      <c r="C2">
         <v>5132000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6428000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5673000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5516000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5134000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7658140.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>6284000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5435000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5947000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>8253000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>8438000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2965000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>13052000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>9474350.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>10571000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>10941000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>9555000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>11412740.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>6799000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5325000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>5911000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>7987880.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>5925000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3194000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5765000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2993920.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>8485000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>6579000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-4008000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1038000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1814000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>2005000.0</v>
       </c>
-      <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5">
         <v>2185000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>4341000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>732000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>2595000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>4976000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1049000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:29">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
-      <c r="M6">
+      <c r="M6"/>
+      <c r="N6">
         <v>-3075000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-170000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>28092561.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>2472000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>2971000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>3124000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>3032826.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1401000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>2133000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>3239000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>2356595.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>2185000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>4341000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>735000.0</v>
       </c>
-      <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B9">
+        <v>3517000.0</v>
+      </c>
+      <c r="C9">
         <v>1344000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>388000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>3350000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2048000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3871000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>4811140.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2510000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2191000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2565000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1631000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1669000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>80000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2774000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1800640.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>4660000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>4488000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>5432000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>4926430.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2880000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>3485000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>4637000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>4342850.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>2929000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>880000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>2321000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1475790.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>2311000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>2954000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:29">
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B10">
+        <v>53000.0</v>
+      </c>
+      <c r="C10">
         <v>-1837000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-4185000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>0.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1688000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>800000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-2454130.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-956000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1676000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1179000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-4734000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-3035000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-4058000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-1096000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>27211580.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1960000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>2505000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>2629000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2465040.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>852000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1571000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2614000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1676210.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1543000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3716000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-48000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-440590.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>4259000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>347000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-180000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>340000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-455000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>763000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B12">
+        <v>75000.0</v>
+      </c>
+      <c r="C12">
         <v>77000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>493000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>89000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>92000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>96000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>93000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>90000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>134000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>77000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>71000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>76000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>78000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>79000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>93935.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>70000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>82000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>83000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>86090.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>72000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>95000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>110000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>78572.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>104000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>123000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>186000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>169000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>177000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>184000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:29">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B13">
+        <v>27000.0</v>
+      </c>
+      <c r="C13">
         <v>22000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>486000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>78000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>85000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>90000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>777200.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>73000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>18000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>7000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>18000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>23000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>50000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>58000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>69650.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>45000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>47000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>45000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>48610.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>29000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>65000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>87000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>69840.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>77000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>99000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>136000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>68080.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>20000.0</v>
       </c>
-      <c r="AC13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B14">
+        <v>-142000.0</v>
+      </c>
+      <c r="C14">
         <v>331000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>738000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-134000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-254000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-270000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>89000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>221000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-24000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>452000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>401000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>698000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>715000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>460000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>234708.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q14">
         <v>0.0</v>
       </c>
       <c r="R14">
         <v>0.0</v>
       </c>
-      <c r="S14"/>
-      <c r="T14">
+      <c r="S14">
         <v>0.0</v>
       </c>
+      <c r="T14"/>
       <c r="U14">
         <v>0.0</v>
       </c>
       <c r="V14">
         <v>0.0</v>
       </c>
-      <c r="W14"/>
-      <c r="X14">
+      <c r="W14">
         <v>0.0</v>
       </c>
-      <c r="Y14"/>
+      <c r="X14"/>
+      <c r="Y14">
+        <v>0.0</v>
+      </c>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B15">
+        <v>-256000.0</v>
+      </c>
+      <c r="C15">
         <v>-1506000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-3197000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-134000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-1942000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>530000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-2114140.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-623000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-1700000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-727000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-3711000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-2337000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-3163000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-976000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>27750240.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1197000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1664000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1951000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1530660.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>744000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1162000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>2005000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1232750.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1405000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>2837000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-89000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-255030.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>4203000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>196000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:29">
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-3197000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-134000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-1942000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>530000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-2114140.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-623000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-3163000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-976000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>27866000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1197000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1664000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1951000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1530660.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>744000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1162000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2005000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1232750.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1405000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2837000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-89000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-255030.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B17">
+        <v>-114000.0</v>
+      </c>
+      <c r="C17">
         <v>-1837000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-3935000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>0.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-1688000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>800000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-2436000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-844000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-1676000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-1179000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-4112000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-3035000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-3878000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-1436000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>27515536.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>1197000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>1664000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>1951000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>1530655.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>744000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>1162000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>2005000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>1232747.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>1405000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>2837000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-89000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-231000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>4203000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>196000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:29">
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B18">
+        <v>-48000.0</v>
+      </c>
+      <c r="C18">
         <v>-55000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-486000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-78000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-85000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-90000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>794000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-73000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-116000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-70000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-53000.0</v>
       </c>
       <c r="L18">
         <v>-53000.0</v>
       </c>
       <c r="M18">
+        <v>-53000.0</v>
+      </c>
+      <c r="N18">
         <v>-50000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-58000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-69641.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-45000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-47000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-45000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-48608.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-29000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-65000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-87000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-69836.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-77000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-99000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-136000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-142000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-157000.0</v>
       </c>
-      <c r="AC18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B21">
+        <v>102000.0</v>
+      </c>
+      <c r="C21">
         <v>-1782000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-3699000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>78000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1603000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>890000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-3231330.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-883000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-1560000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-1107000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-4898000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-2982000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-4008000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-1038000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>27281220.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2005000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2552000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>2674000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>2513650.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>881000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1636000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2701000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1746040.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1620000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>3815000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>88000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-345590.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>87000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>457000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:29">
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>28000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>167000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>457000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>473000.0</v>
       </c>
-      <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23"/>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B25">
+        <v>839000.0</v>
+      </c>
+      <c r="C25">
         <v>852000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1003000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>861000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>908000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>920000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1805066.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1380000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1154000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>953000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2619000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>914000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>905000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>847000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>787044.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>442000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>384000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>412000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>481696.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>477000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>467000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>515000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>601815.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>538000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>502000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>597000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B28">
+        <v>3383000.0</v>
+      </c>
+      <c r="C28">
         <v>3019000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>6133000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3216000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3291000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3153000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>6190930.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3055000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3681000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3629000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5684000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4400000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4060000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3979000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4023400.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3128000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2755000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2882000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2514850.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2073000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1990000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2071000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2365970.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3116000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1360000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2545000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1615280.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2051000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2456000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B29">
+        <v>167000.0</v>
+      </c>
+      <c r="C29">
         <v>0.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
         <v>-45380.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-112000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29">
         <v>-622000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>0.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-180000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>340000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-303950.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>763000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>841000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>678000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>934390.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>108000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>409000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>609000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>443460.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>138000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>879000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>41000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-185560.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>56000.0</v>
       </c>
-      <c r="AC29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B30">
+        <v>9080000.0</v>
+      </c>
+      <c r="C30">
         <v>8258000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>10515000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>8945000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>9167000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>8115000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>15700610.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>9677000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>9186000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>9619000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>14782000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>13089000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>7053000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>16864000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>12832436.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>13226000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>12877000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>12313000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>14277591.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>8798000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>7174000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>7847000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>16767848.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>7234000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>259000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>7998000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>7179000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>10709000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2497000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:29">
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31"/>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B32">
+        <v>9182000.0</v>
+      </c>
+      <c r="C32">
         <v>6476000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>6816000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>9023000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>7564000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>9005000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>12469280.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>8794000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>7626000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>8512000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>9884000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>10107000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>3045000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>15826000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>11274990.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>15231000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>15429000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>14987000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>16339170.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>9679000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>8810000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>10548000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>12330730.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>8854000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>4074000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>8086000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>4469710.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>10796000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>9533000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
@@ -9134,815 +9309,815 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B2">
         <v>4050000.0</v>
       </c>
       <c r="C2">
         <v>3491819.0</v>
       </c>
       <c r="D2">
         <v>6241428.0</v>
       </c>
       <c r="E2">
         <v>14877332.0</v>
       </c>
       <c r="F2">
         <v>12238766.0</v>
       </c>
       <c r="G2">
         <v>9397200.0</v>
       </c>
       <c r="H2">
         <v>3458924.0</v>
       </c>
       <c r="I2">
         <v>6786160.0</v>
       </c>
       <c r="J2">
         <v>10769968.0</v>
       </c>
       <c r="K2"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B3">
         <v>609000</v>
       </c>
       <c r="C3">
         <v>2917360</v>
       </c>
       <c r="D3">
         <v>4291490</v>
       </c>
       <c r="E3">
         <v>2655000</v>
       </c>
       <c r="F3">
         <v>1471599</v>
       </c>
       <c r="G3">
         <v>2125008</v>
       </c>
       <c r="H3">
         <v>3278120</v>
       </c>
       <c r="I3">
         <v>2715190</v>
       </c>
       <c r="J3">
         <v>6613870</v>
       </c>
       <c r="K3">
         <v>3614740</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B6">
         <v>7534000.0</v>
       </c>
       <c r="C6">
         <v>557760.0</v>
       </c>
       <c r="D6">
         <v>-2749610.0</v>
       </c>
       <c r="E6">
         <v>-8636000.0</v>
       </c>
       <c r="F6">
         <v>2638566.0</v>
       </c>
       <c r="G6">
         <v>2841566.0</v>
       </c>
       <c r="H6">
         <v>4191722.0</v>
       </c>
       <c r="I6">
         <v>-3327240.0</v>
       </c>
       <c r="J6">
         <v>-3983810.0</v>
       </c>
       <c r="K6">
         <v>-1606040.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B7">
         <v>1131000.0</v>
       </c>
       <c r="C7">
         <v>-2575590.0</v>
       </c>
       <c r="D7">
         <v>10169940.0</v>
       </c>
       <c r="E7">
         <v>-4341750.0</v>
       </c>
       <c r="F7">
         <v>-3549540.0</v>
       </c>
       <c r="G7">
         <v>-2281790.0</v>
       </c>
       <c r="H7">
         <v>-4488650.0</v>
       </c>
       <c r="I7">
         <v>-1214660.0</v>
       </c>
       <c r="J7">
         <v>-1572970.0</v>
       </c>
       <c r="K7">
         <v>-1550510.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>-8374000.0</v>
       </c>
       <c r="F9">
         <v>-965535.0</v>
       </c>
       <c r="G9">
         <v>-663049.0</v>
       </c>
       <c r="H9">
         <v>4088284.0</v>
       </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B10">
         <v>1114000.0</v>
       </c>
       <c r="C10">
         <v>868156.0</v>
       </c>
       <c r="D10">
         <v>1858932.0</v>
       </c>
       <c r="E10">
         <v>600000.0</v>
       </c>
       <c r="F10">
         <v>-1184746.0</v>
       </c>
       <c r="G10">
         <v>1087614.0</v>
       </c>
       <c r="H10">
         <v>563518.0</v>
       </c>
       <c r="I10">
         <v>576062.0</v>
       </c>
       <c r="J10">
         <v>806087.0</v>
       </c>
       <c r="K10">
         <v>-791962.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>4513000.0</v>
       </c>
       <c r="F11">
         <v>587379.0</v>
       </c>
       <c r="G11">
         <v>-1424296.0</v>
       </c>
       <c r="H11">
         <v>-7756367.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-29320000.0</v>
       </c>
       <c r="F12">
         <v>155154.0</v>
       </c>
       <c r="G12">
         <v>-4129082.0</v>
       </c>
       <c r="H12">
         <v>-2073187.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B14">
         <v>3620000.0</v>
       </c>
       <c r="C14">
         <v>5219430.0</v>
       </c>
       <c r="D14">
         <v>5207130.0</v>
       </c>
       <c r="E14">
         <v>1956000.0</v>
       </c>
       <c r="F14">
         <v>2032623.0</v>
       </c>
       <c r="G14">
         <v>2330470.0</v>
       </c>
       <c r="H14">
         <v>2203876.0</v>
       </c>
       <c r="I14">
         <v>1913760.0</v>
       </c>
       <c r="J14">
         <v>1827770.0</v>
       </c>
       <c r="K14">
         <v>1909190.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
       <c r="C15"/>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
         <v>1001000.0</v>
       </c>
       <c r="F15">
         <v>1001000.0</v>
       </c>
       <c r="G15">
         <v>667480.0</v>
       </c>
       <c r="H15">
         <v>667480.0</v>
       </c>
       <c r="I15">
         <v>1001220.0</v>
       </c>
       <c r="J15">
         <v>2002440.0</v>
       </c>
       <c r="K15">
         <v>2503050.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B16">
         <v>11584000.0</v>
       </c>
       <c r="C16">
         <v>4049578.0</v>
       </c>
       <c r="D16">
         <v>3491819.0</v>
       </c>
       <c r="E16">
         <v>6241428.0</v>
       </c>
       <c r="F16">
         <v>14877332.0</v>
       </c>
       <c r="G16">
         <v>12238766.0</v>
       </c>
       <c r="H16">
         <v>9397200.0</v>
       </c>
       <c r="I16">
         <v>3458924.0</v>
       </c>
       <c r="J16">
         <v>6786160.0</v>
       </c>
       <c r="K16">
         <v>10769968.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B18">
         <v>-2658000.0</v>
       </c>
       <c r="C18">
         <v>-1064142.0</v>
       </c>
       <c r="D18">
         <v>257897.0</v>
       </c>
       <c r="E18">
         <v>142632.0</v>
       </c>
       <c r="F18">
         <v>4514431.0</v>
       </c>
       <c r="G18">
         <v>407156.0</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>-1112479.0</v>
       </c>
       <c r="J18">
         <v>-5182467.0</v>
       </c>
       <c r="K18"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-2599815.0</v>
       </c>
       <c r="D19">
         <v>-3982164.0</v>
       </c>
       <c r="E19">
         <v>-1425934.0</v>
       </c>
       <c r="F19">
         <v>-1380298.0</v>
       </c>
       <c r="G19">
         <v>5592493.0</v>
       </c>
       <c r="H19">
         <v>8329408.0</v>
       </c>
       <c r="I19">
         <v>-2499388.0</v>
       </c>
       <c r="J19">
         <v>-7013072.0</v>
       </c>
       <c r="K19">
         <v>-4053824.0</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B21">
         <v>-793000.0</v>
       </c>
       <c r="C21">
         <v>2130189.0</v>
       </c>
       <c r="D21">
         <v>-1217141.0</v>
       </c>
       <c r="E21">
         <v>-6342000.0</v>
       </c>
       <c r="F21">
         <v>-1639842.0</v>
       </c>
       <c r="G21">
         <v>-3917554.0</v>
       </c>
       <c r="H21">
         <v>295602.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22">
         <v>-5073000.0</v>
       </c>
       <c r="C22">
         <v>-6264130.0</v>
       </c>
       <c r="D22">
         <v>-12663450.0</v>
       </c>
       <c r="E22">
         <v>32562244.0</v>
       </c>
       <c r="F22">
         <v>5441655.0</v>
       </c>
       <c r="G22">
         <v>5385747.0</v>
       </c>
       <c r="H22">
         <v>3010566.0</v>
       </c>
       <c r="I22">
         <v>151410.0</v>
       </c>
       <c r="J22">
         <v>557680.0</v>
       </c>
       <c r="K22">
         <v>3629640.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B23">
         <v>-782000.0</v>
       </c>
       <c r="C23">
         <v>-434210.0</v>
       </c>
       <c r="D23">
         <v>-328060.0</v>
       </c>
       <c r="E23">
         <v>850000.0</v>
       </c>
       <c r="F23">
         <v>-536923.0</v>
       </c>
       <c r="G23">
         <v>-681961.0</v>
       </c>
       <c r="H23">
         <v>-942109.0</v>
       </c>
       <c r="I23">
         <v>-917390.0</v>
       </c>
       <c r="J23">
         <v>-619120.0</v>
       </c>
       <c r="K23">
         <v>-542800.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B24">
         <v>8133000.0</v>
       </c>
       <c r="C24">
         <v>317550.0</v>
       </c>
       <c r="D24">
         <v>309320.0</v>
       </c>
       <c r="E24">
         <v>122000.0</v>
       </c>
       <c r="F24">
         <v>23001.0</v>
       </c>
       <c r="G24">
         <v>127834.0</v>
       </c>
       <c r="H24">
         <v>733392.0</v>
       </c>
       <c r="I24">
         <v>215810.0</v>
       </c>
       <c r="J24">
         <v>-399200.0</v>
       </c>
       <c r="K24">
         <v>-439090.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B25">
         <v>739000.0</v>
       </c>
       <c r="C25">
         <v>-511132.0</v>
       </c>
       <c r="D25">
         <v>233504.0</v>
       </c>
       <c r="E25">
         <v>-28854416.0</v>
       </c>
       <c r="F25">
         <v>229608.0</v>
       </c>
       <c r="G25">
         <v>381836.0</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>627967.0</v>
       </c>
       <c r="J25">
         <v>306346.0</v>
       </c>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B28">
         <v>-2094000.0</v>
       </c>
       <c r="C28">
         <v>1365190.0</v>
       </c>
       <c r="D28">
         <v>-1922020.0</v>
       </c>
       <c r="E28">
         <v>-6493000.0</v>
       </c>
       <c r="F28">
         <v>-2176765.0</v>
       </c>
       <c r="G28">
         <v>-5266995.0</v>
       </c>
       <c r="H28">
         <v>-646507.0</v>
       </c>
       <c r="I28">
         <v>-2414520.0</v>
       </c>
       <c r="J28">
         <v>1523140.0</v>
       </c>
       <c r="K28">
         <v>-2028920.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B29">
         <v>-2049000.0</v>
       </c>
       <c r="C29">
         <v>1867630.0</v>
       </c>
       <c r="D29">
         <v>4556260.0</v>
       </c>
       <c r="E29">
         <v>2053000.0</v>
       </c>
       <c r="F29">
         <v>6066530.0</v>
       </c>
       <c r="G29">
         <v>2587404.0</v>
       </c>
       <c r="H29">
         <v>50456.0</v>
       </c>
       <c r="I29">
         <v>1634540.0</v>
       </c>
       <c r="J29">
         <v>1461220.0</v>
       </c>
       <c r="K29">
         <v>4470880.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B30">
         <v>7524000.0</v>
       </c>
       <c r="C30">
         <v>-2599820.0</v>
       </c>
       <c r="D30">
         <v>-3982160.0</v>
       </c>
       <c r="E30">
         <v>-3151000.0</v>
       </c>
       <c r="F30">
         <v>-1380298.0</v>
       </c>
       <c r="G30">
         <v>5592493.0</v>
       </c>
       <c r="H30">
         <v>4799766.0</v>
       </c>
       <c r="I30">
         <v>-2499390.0</v>
       </c>
@@ -9952,1984 +10127,2040 @@
       <c r="K30">
         <v>-4053820.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC30"/>
+  <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
         <v>73</v>
       </c>
       <c r="D1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
         <v>76</v>
       </c>
       <c r="H1" t="s">
+        <v>77</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
         <v>79</v>
       </c>
       <c r="L1" t="s">
+        <v>80</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
         <v>82</v>
       </c>
       <c r="P1" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
         <v>85</v>
       </c>
       <c r="T1" t="s">
+        <v>86</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
         <v>88</v>
       </c>
       <c r="X1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
         <v>91</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B2">
+        <v>11788000.0</v>
+      </c>
+      <c r="C2">
         <v>11615000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6078000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5440000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4463000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4050000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1286000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7683000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1628000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3491000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3383000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>6154000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>6397000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>6241000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>8793000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>10384000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>14325000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>14900000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>13872000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>14577000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>12566000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>12239000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>9914000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>7890000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>8714000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>9397000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3459000.0</v>
       </c>
-      <c r="AB2"/>
       <c r="AC2"/>
-    </row>
-    <row r="3" spans="1:29">
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
         <v>378000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>609000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1031000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1059000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>45000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2917360</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1887000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>715000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>634000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1213000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>985000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1325000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>775000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>654000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>885000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1116000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>589000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1545400</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1120000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>876000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>410000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2172500</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1766000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1287000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>896000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>4912360</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>12476000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>141000</v>
       </c>
     </row>
-    <row r="4" spans="1:29">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B6">
+        <v>-1547000.0</v>
+      </c>
+      <c r="C6">
         <v>53000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>7534000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2028000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1390000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>413000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>557760.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-2205000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>6275000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-1864000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1525000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-2771000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-243000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>156000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-4436000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-1591000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-2609000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-575000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>2638570.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1634000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>2294000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>327000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>2841570.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>517000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-1507000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-683000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>5938280.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1792000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-351000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:29">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B7">
+        <v>-2792000.0</v>
+      </c>
+      <c r="C7">
         <v>146000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1131000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>370000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>344000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-777000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-2575590.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-2046000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>816000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-687000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>3452000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>865000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>6090000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1560000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-4341750.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-8705000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-4800000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-2557000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-3549540.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-2652000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-1302000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-2122000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-2281790.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-2985000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-2367000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>2455000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-4488650.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>9009000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-3332000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-5756000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-20000.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B10">
+        <v>485000.0</v>
+      </c>
+      <c r="C10">
         <v>886000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>511000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>251000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>763000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-411000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1932156.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1276000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-331000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>543000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-30000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2957000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1675000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>607000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2480000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-1448000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>742000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-1174000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-951746.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>568000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-727000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-74000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1110614.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-954000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>595000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>336000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>512000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>648000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-1023000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-2601000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>4757000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>7392000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-1916000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>-1058000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-534000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-29932000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>271000.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B14">
+        <v>839000.0</v>
+      </c>
+      <c r="C14">
         <v>852000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3620000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2627000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1787000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>876000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>5219430.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>3391000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1154000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>953000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2619000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>914000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>905000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>847000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>718000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>442000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>746000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>383000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1839520.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1373000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>925000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>486000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2165920.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1600000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1074000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>582000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>3153740.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>540000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>518000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:29">
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
+      <c r="C15"/>
+      <c r="D15">
         <v>0.0</v>
       </c>
-      <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>1001220.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1001000.0</v>
       </c>
-      <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
-[...1 lines deleted...]
-      </c>
+      <c r="S15"/>
       <c r="T15">
         <v>0.0</v>
       </c>
       <c r="U15">
         <v>0.0</v>
       </c>
       <c r="V15">
         <v>0.0</v>
       </c>
       <c r="W15">
+        <v>0.0</v>
+      </c>
+      <c r="X15">
         <v>667480.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>667000.0</v>
       </c>
       <c r="Y15">
         <v>667000.0</v>
       </c>
-      <c r="Z15"/>
+      <c r="Z15">
+        <v>667000.0</v>
+      </c>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B16">
+        <v>10414000.0</v>
+      </c>
+      <c r="C16">
         <v>11788000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>11584000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>6078000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5440000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4463000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4049578.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1286000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>7683000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1628000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3492000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>3383000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>6154000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>6397000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>6241428.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>8793000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>10384000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>14325000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>14877332.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>13872000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>14577000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>12566000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>12238766.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>9914000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>7890000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>8714000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>7085000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3459000.0</v>
       </c>
-      <c r="AC16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B18">
+        <v>-893000.0</v>
+      </c>
+      <c r="C18">
         <v>-223000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-5459000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1289000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>585000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>927000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>3060858.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1980000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-283000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1643000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1903000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2332000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>92000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>594000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>2858632.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2359000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-296000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-61000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>1620431.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-236000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>2457000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>673000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-2423844.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>2167000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1561000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>2225000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>-1007000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>66000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-951815.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-410000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-647000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-591000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-1098000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-956000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-1191000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-737000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-2732934.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>514000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>1337000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-544000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-455298.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-182000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-413000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-330000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>5300493.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>106000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>981000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-795000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-2616000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-1427000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-215000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:29">
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B21">
+        <v>-202000.0</v>
+      </c>
+      <c r="C21">
         <v>-200000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-201000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-200000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-197000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-195000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-191811.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-4285000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>6714000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-405000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-398000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-2869000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>443000.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22">
+        <v>-256000.0</v>
+      </c>
+      <c r="C22">
         <v>-1506000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-5073000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-888000.0</v>
       </c>
       <c r="E22">
         <v>-888000.0</v>
       </c>
       <c r="F22">
+        <v>-888000.0</v>
+      </c>
+      <c r="G22">
         <v>800000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-6264130.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-3810000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-1700000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-727000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-3711000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-2337000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-3163000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-976000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>27750244.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1197000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>5134000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>2629000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>7502040.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>5037000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>4185000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>2614000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>6887210.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>5211000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>3668000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-48000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>4543410.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>4203000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>196000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>-782000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-277000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-188000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-96000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-434210.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-529000.0</v>
       </c>
-      <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>-77000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-79000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1171000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-74000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-247000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-123000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-538930.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-408000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-292000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-153000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-684860.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-541000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-392000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-224000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-1346720.0</v>
       </c>
-      <c r="AB23"/>
       <c r="AC23"/>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23"/>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>8133000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>125000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>118000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>111000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>317550.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>239000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>28000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>21000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-1155000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1223000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1909000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>45000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>165100.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>195000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>133000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>80000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>7764990.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2058000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1473000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>101000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>11443680.0</v>
       </c>
-      <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B25">
+        <v>51000.0</v>
+      </c>
+      <c r="C25">
         <v>57000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>486000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>78000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>85000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>90000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-779132.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>73000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>125000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>70000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>72000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>53000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>50000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>58000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-28991416.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>45000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>47000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>45000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>48608.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>29000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>65000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>87000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>69836.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>77000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>99000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>136000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
         <v>-2094000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1294000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-918000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-600000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1365190.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1768000.0</v>
       </c>
-      <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>-482000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-477000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1698000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-632000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-4163000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-580000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-2176770.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1590000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-1012000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-501000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-5267000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-4766000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-4265000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-3086000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-915890.0</v>
       </c>
-      <c r="AB28"/>
       <c r="AC28"/>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28"/>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B29">
+        <v>-1271000.0</v>
+      </c>
+      <c r="C29">
         <v>155000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-2049000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3832000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2571000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>972000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1867630.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-2233000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>432000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-1009000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3116000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-1347000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1417000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1369000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2768000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-1474000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>759000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>528000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>6066530.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4014000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4006000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1083000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2587400.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>5196000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2618000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>3121000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>339830.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>4049000.0</v>
       </c>
-      <c r="AC29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>7524000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-906000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-941000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>66000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2599820.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1648000.0</v>
       </c>
-      <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
-      <c r="M30">
+      <c r="M30"/>
+      <c r="N30">
         <v>-1191000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-737000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-4458000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>514000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>793000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-544000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1380300.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-925000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-743000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-330000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>5592490.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>292000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>186000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-795000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>6531320.0</v>
       </c>
-      <c r="AB30"/>
       <c r="AC30"/>
+      <c r="AD30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>