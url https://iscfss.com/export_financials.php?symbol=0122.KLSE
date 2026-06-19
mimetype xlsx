--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
@@ -238,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2421,3604 +2424,3726 @@
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB62"/>
+  <dimension ref="A1:AC62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
         <v>73</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="G1" t="s">
         <v>76</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
+        <v>78</v>
+      </c>
+      <c r="J1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="K1" t="s">
         <v>79</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
+        <v>81</v>
+      </c>
+      <c r="N1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="O1" t="s">
         <v>82</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
+        <v>84</v>
+      </c>
+      <c r="R1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="S1" t="s">
         <v>85</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
+        <v>87</v>
+      </c>
+      <c r="V1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="W1" t="s">
         <v>88</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
+        <v>90</v>
+      </c>
+      <c r="Z1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AA1" t="s">
         <v>91</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
+        <v>205000.0</v>
+      </c>
+      <c r="C2">
         <v>125000.0</v>
       </c>
-      <c r="C2"/>
-      <c r="D2">
+      <c r="D2"/>
+      <c r="E2">
         <v>103000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>227000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>135000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>170000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>47000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>217340.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>813000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>963000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>405000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>198000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>32000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>448000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>523000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>222999.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>97000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>145000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>163000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>545285.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>337000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>83000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>106000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>171767.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>88000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>79000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>59000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-    </row>
-    <row r="4" spans="1:28">
+      <c r="AC3"/>
+    </row>
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+    </row>
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-    </row>
-    <row r="6" spans="1:28">
+      <c r="AC5"/>
+    </row>
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-    </row>
-    <row r="7" spans="1:28">
+      <c r="AC6"/>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7">
+        <v>521000.0</v>
+      </c>
+      <c r="C7">
         <v>676000.0</v>
       </c>
-      <c r="C7"/>
-      <c r="D7">
+      <c r="D7"/>
+      <c r="E7">
         <v>1727000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1617000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>498000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>709000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>741000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>217245.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>233000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>249000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>264000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>279295.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>4000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>6000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>8916.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>12000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>20000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>27000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>35240.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>177000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>207000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>125000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>143447.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>125000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>44000.0</v>
       </c>
-      <c r="AB7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>17</v>
       </c>
       <c r="B8">
         <v>21511000.0</v>
       </c>
-      <c r="C8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="C8">
+        <v>21511000.0</v>
+      </c>
+      <c r="D8"/>
       <c r="E8">
         <v>53511000.0</v>
       </c>
       <c r="F8">
         <v>53511000.0</v>
       </c>
       <c r="G8">
         <v>53511000.0</v>
       </c>
       <c r="H8">
         <v>53511000.0</v>
       </c>
       <c r="I8">
+        <v>53511000.0</v>
+      </c>
+      <c r="J8">
         <v>53510924.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30098000.0</v>
       </c>
       <c r="K8">
         <v>30098000.0</v>
       </c>
       <c r="L8">
         <v>30098000.0</v>
       </c>
       <c r="M8">
+        <v>30098000.0</v>
+      </c>
+      <c r="N8">
         <v>28051999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28052000.0</v>
       </c>
       <c r="O8">
         <v>28052000.0</v>
       </c>
       <c r="P8">
         <v>28052000.0</v>
       </c>
       <c r="Q8">
+        <v>28052000.0</v>
+      </c>
+      <c r="R8">
         <v>28051999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28052000.0</v>
       </c>
       <c r="S8">
         <v>28052000.0</v>
       </c>
-      <c r="T8"/>
+      <c r="T8">
+        <v>28052000.0</v>
+      </c>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
+        <v>29000.0</v>
+      </c>
+      <c r="C10">
         <v>77000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>209230.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>61000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>225000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>387000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>538000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>551000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>9592317.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>35000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>435000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>193000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>567000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>559000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>657000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>950000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>4074830.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>431000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>477000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>750000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>3969450.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>434000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>6191000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>5503000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>7955311.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>9682000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>8923000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>485000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
-      <c r="Q11">
+      <c r="Q11"/>
+      <c r="R11">
         <v>4074830.0</v>
       </c>
-      <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12">
+        <v>29000.0</v>
+      </c>
+      <c r="C12">
         <v>77000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>209460.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>61000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>225000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>938000.0</v>
       </c>
-      <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>471000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1225000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>595000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1086000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2976000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3763000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>5077220.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1739000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2692000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3566000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3969450.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>5158000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>6191000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>5503000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>7955310.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>9682000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>8923000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>10030000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13">
         <v>21511000.0</v>
       </c>
       <c r="C13">
+        <v>21511000.0</v>
+      </c>
+      <c r="D13">
         <v>53510920.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53511000.0</v>
       </c>
       <c r="E13">
         <v>53511000.0</v>
       </c>
       <c r="F13">
         <v>53511000.0</v>
       </c>
-      <c r="G13"/>
+      <c r="G13">
+        <v>53511000.0</v>
+      </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>30098000.0</v>
       </c>
       <c r="M13">
-        <v>28052000.0</v>
+        <v>30098000.0</v>
       </c>
       <c r="N13">
         <v>28052000.0</v>
       </c>
       <c r="O13">
         <v>28052000.0</v>
       </c>
       <c r="P13">
         <v>28052000.0</v>
       </c>
       <c r="Q13">
         <v>28052000.0</v>
       </c>
       <c r="R13">
         <v>28052000.0</v>
       </c>
       <c r="S13">
         <v>28052000.0</v>
       </c>
       <c r="T13">
         <v>28052000.0</v>
       </c>
       <c r="U13">
         <v>28052000.0</v>
       </c>
       <c r="V13">
         <v>28052000.0</v>
       </c>
       <c r="W13">
         <v>28052000.0</v>
       </c>
       <c r="X13">
         <v>28052000.0</v>
       </c>
       <c r="Y13">
         <v>28052000.0</v>
       </c>
       <c r="Z13">
         <v>28052000.0</v>
       </c>
       <c r="AA13">
         <v>28052000.0</v>
       </c>
       <c r="AB13">
         <v>28052000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13">
+        <v>28052000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14">
         <v>390216720.0</v>
       </c>
       <c r="C14">
         <v>390216720.0</v>
       </c>
       <c r="D14">
         <v>390216720.0</v>
       </c>
       <c r="E14">
         <v>390216720.0</v>
       </c>
       <c r="F14">
         <v>390216720.0</v>
       </c>
       <c r="G14">
-        <v>390216722.0</v>
+        <v>390216720.0</v>
       </c>
       <c r="H14">
         <v>390216722.0</v>
       </c>
       <c r="I14">
         <v>390216722.0</v>
       </c>
       <c r="J14">
+        <v>390216722.0</v>
+      </c>
+      <c r="K14">
         <v>164549268.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97554210.0</v>
       </c>
       <c r="L14">
         <v>97554210.0</v>
       </c>
       <c r="M14">
-        <v>88685340.0</v>
+        <v>97554210.0</v>
       </c>
       <c r="N14">
         <v>88685340.0</v>
       </c>
       <c r="O14">
         <v>88685340.0</v>
       </c>
       <c r="P14">
         <v>88685340.0</v>
       </c>
       <c r="Q14">
         <v>88685340.0</v>
       </c>
       <c r="R14">
-        <v>241968170.0</v>
+        <v>88685340.0</v>
       </c>
       <c r="S14">
         <v>241968170.0</v>
       </c>
       <c r="T14">
         <v>241968170.0</v>
       </c>
       <c r="U14">
-        <v>241968166.0</v>
+        <v>241968170.0</v>
       </c>
       <c r="V14">
         <v>241968166.0</v>
       </c>
       <c r="W14">
         <v>241968166.0</v>
       </c>
       <c r="X14">
         <v>241968166.0</v>
       </c>
       <c r="Y14">
         <v>241968166.0</v>
       </c>
       <c r="Z14">
+        <v>241968166.0</v>
+      </c>
+      <c r="AA14">
         <v>242727300.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>242982500.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>242750000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16"/>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18"/>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21">
+        <v>6000.0</v>
+      </c>
+      <c r="C21">
         <v>11000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>11530.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>247000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>312000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>133000.0</v>
       </c>
-      <c r="G21"/>
       <c r="H21"/>
-      <c r="I21">
+      <c r="I21"/>
+      <c r="J21">
         <v>137604.0</v>
       </c>
-      <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>117000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>123000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>83000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>104000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>101000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>100000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>100170.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>32000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>31000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>34000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>36820.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>34000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>6000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>5000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>6810.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>7000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>8000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>9000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22">
+        <v>2102000.0</v>
+      </c>
+      <c r="C22">
         <v>2850000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>3097010.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1846000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2242000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>669000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>217000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>253000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>179319.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>241000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>300000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>293000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>226000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>237000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>141000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>17000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>97530.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>163000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>178000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>230000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>599060.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>318000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>505000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>531000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1088250.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>285000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>362000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>337000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23">
+        <v>19460000.0</v>
+      </c>
+      <c r="C23">
         <v>20558000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>20915540.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>24005000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>25865000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>26705000.0</v>
       </c>
-      <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23">
         <v>11375000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>11582000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>11330000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>12694000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>14415000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>15087000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>15739510.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>15265000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>16103000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>18732000.0</v>
       </c>
-      <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23"/>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24">
+        <v>1190000.0</v>
+      </c>
+      <c r="C24">
         <v>1232000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1279420.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1287000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1306000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1325000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1344000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>0.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1404346.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1422000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1442000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1455000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1472000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1487000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1492000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1482000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1482250.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1488000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1452000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1501000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1524940.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1543000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1518000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1536000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1525130.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1532000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>27000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>31000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
         <v>34</v>
       </c>
       <c r="B25">
+        <v>1427000.0</v>
+      </c>
+      <c r="C25">
         <v>1469000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1516520.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2396000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2305000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2160000.0</v>
       </c>
-      <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>1627000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1656000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1689000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1487000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1492000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1482000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1482250.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1488000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1452000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1507000.0</v>
       </c>
-      <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25">
         <v>1601000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1607110.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1609000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>27000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>31000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
         <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
+        <v>1762000.0</v>
+      </c>
+      <c r="C28">
         <v>1739000.0</v>
       </c>
-      <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>1832000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1710000.0</v>
       </c>
-      <c r="F28"/>
-      <c r="G28">
+      <c r="G28"/>
+      <c r="H28">
         <v>1430000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>93000.0</v>
       </c>
-      <c r="I28"/>
-      <c r="J28">
+      <c r="J28"/>
+      <c r="K28">
         <v>1454000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1071000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1328000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>970377.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>994000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1266000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1262000.0</v>
       </c>
-      <c r="Q28"/>
-      <c r="R28">
+      <c r="R28"/>
+      <c r="S28">
         <v>1410000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1083000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>814000.0</v>
       </c>
-      <c r="U28"/>
-      <c r="V28">
+      <c r="V28"/>
+      <c r="W28">
         <v>1130000.0</v>
       </c>
-      <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28"/>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
         <v>38</v>
       </c>
       <c r="B29">
+        <v>16055000.0</v>
+      </c>
+      <c r="C29">
         <v>18092000.0</v>
       </c>
-      <c r="C29"/>
-      <c r="D29">
+      <c r="D29"/>
+      <c r="E29">
         <v>20730000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>23036000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>23221000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>28064000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>28537000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>31882908.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>9343000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>9338000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>10237000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>10242032.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>11853000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>13174000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>13796000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>14730980.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>14228000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>15389000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>17890000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>21131185.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>19743000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>20647000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>19340000.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29"/>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
+        <v>404000.0</v>
+      </c>
+      <c r="C30">
         <v>427000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>296440.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>295000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>306000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>474000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>459000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>364000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>519914.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>715000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1082000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>325000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>323000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1842000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1396000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1692000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>836570.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1970000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1762000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1943000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2100510.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1724000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1313000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2524000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>853070.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>715000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>478000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>693000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:29">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>7715000.0</v>
       </c>
-      <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>8528000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>10196000.0</v>
       </c>
-      <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31"/>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" t="s">
         <v>41</v>
       </c>
       <c r="B32">
+        <v>5085000.0</v>
+      </c>
+      <c r="C32">
         <v>6869000.0</v>
       </c>
-      <c r="C32"/>
-      <c r="D32">
+      <c r="D32"/>
+      <c r="E32">
         <v>8192000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>9221000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>15262000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>18129000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>18065000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>21343309.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-679000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>126000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1008000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>331727.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2535000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>3451000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>4036000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>4759419.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>3129000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>4542000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>5302000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>5913417.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>6682000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>7638000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>8094000.0</v>
       </c>
-      <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32"/>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
+        <v>10838000.0</v>
+      </c>
+      <c r="C33">
         <v>11108000.0</v>
       </c>
-      <c r="C33"/>
-      <c r="D33">
+      <c r="D33"/>
+      <c r="E33">
         <v>13145000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>14289000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>10243000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>10061000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>10581000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>10224292.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>10388000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>9522000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>9544000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>10233821.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>9529000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>9562000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>9297000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>9516085.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>11070000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>11055000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>12847000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>15505301.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>13268000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>13277000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>11480000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>12255247.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>12467000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>11724000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>11537000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:28">
+    <row r="34" spans="1:29">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34"/>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35">
+        <v>1659000.0</v>
+      </c>
+      <c r="C35">
         <v>1701000.0</v>
       </c>
-      <c r="C35"/>
-      <c r="D35">
+      <c r="D35"/>
+      <c r="E35">
         <v>2528000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2437000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2310000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2115000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>771000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1703373.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1855000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1816000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1836000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1860845.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1764000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1762000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1749000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1748655.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1812000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1768000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1823000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1851274.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1771000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1832000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1798000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1831870.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1805000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>222000.0</v>
       </c>
       <c r="AB35">
         <v>222000.0</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35">
+        <v>222000.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36">
         <v>12467000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>11724000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>11537000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:28">
+    <row r="37" spans="1:29">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37"/>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" t="s">
         <v>47</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000.0</v>
       </c>
       <c r="E38">
         <v>12000.0</v>
       </c>
       <c r="F38">
+        <v>12000.0</v>
+      </c>
+      <c r="G38">
         <v>16000.0</v>
       </c>
-      <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>54000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>52000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>50000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>73000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>72000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>71000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>70860.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>84000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82000.0</v>
       </c>
       <c r="T38">
         <v>82000.0</v>
       </c>
       <c r="U38">
+        <v>82000.0</v>
+      </c>
+      <c r="V38">
         <v>82090.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>40000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>42000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>39000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>41990.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000.0</v>
       </c>
       <c r="AA38">
         <v>35000.0</v>
       </c>
       <c r="AB38">
         <v>35000.0</v>
       </c>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38">
+        <v>35000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39"/>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
+      <c r="K40"/>
+      <c r="L40">
         <v>636000.0</v>
       </c>
-      <c r="L40"/>
-      <c r="M40">
+      <c r="M40"/>
+      <c r="N40">
         <v>533000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>531000.0</v>
       </c>
-      <c r="O40"/>
       <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40"/>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>189000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>172000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>277000.0</v>
       </c>
-      <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41"/>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
+      <c r="K42"/>
+      <c r="L42">
         <v>-2247000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-904000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-1548000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-1814000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-690000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-717000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-725000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-711000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-795000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-808000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-796110.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-904000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-566000.0</v>
       </c>
-      <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42"/>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43"/>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
-    </row>
-    <row r="45" spans="1:28">
+      <c r="AC44"/>
+    </row>
+    <row r="45" spans="1:29">
       <c r="A45" t="s">
         <v>54</v>
       </c>
       <c r="B45">
+        <v>10176000.0</v>
+      </c>
+      <c r="C45">
         <v>10482000.0</v>
       </c>
-      <c r="C45"/>
-      <c r="D45">
+      <c r="D45"/>
+      <c r="E45">
         <v>12230000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>12982000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>8944000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>7339000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>7489000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>10056129.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>7076000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>5868000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>5886000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>8694380.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>5624000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
-    </row>
-    <row r="46" spans="1:28">
+      <c r="AC45"/>
+    </row>
+    <row r="46" spans="1:29">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
+        <v>10176000.0</v>
+      </c>
+      <c r="C46">
         <v>10482000.0</v>
       </c>
-      <c r="C46"/>
-      <c r="D46">
+      <c r="D46"/>
+      <c r="E46">
         <v>12230000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>12982000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>8944000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>7339000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>7489000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>6960179.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>7076000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>5868000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>5886000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>5916234.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>5624000.0</v>
       </c>
-      <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
-    </row>
-    <row r="47" spans="1:28">
+      <c r="AC46"/>
+    </row>
+    <row r="47" spans="1:29">
       <c r="A47" t="s">
         <v>56</v>
       </c>
       <c r="B47">
+        <v>10176000.0</v>
+      </c>
+      <c r="C47">
         <v>10482000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>10806210.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>12230000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>12982000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>8944000.0</v>
       </c>
-      <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>5868000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>5886000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>5916000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>5624000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>5661000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>5725000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>5862430.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>5956000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>6004000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>6067000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>6156770.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>6311000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>6536000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>6338000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>6584640.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>6659000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>6544000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>2127000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:28">
+    <row r="48" spans="1:29">
       <c r="A48" t="s">
         <v>57</v>
       </c>
       <c r="B48">
+        <v>-7247000.0</v>
+      </c>
+      <c r="C48">
         <v>-5235000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-37262260.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-34674000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-32410000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-30290000.0</v>
       </c>
-      <c r="G48"/>
       <c r="H48"/>
       <c r="I48"/>
-      <c r="J48">
+      <c r="J48"/>
+      <c r="K48">
         <v>-20891000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-20019000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-19068000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-17893000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-15938000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-14947000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-14259000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-15525150.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-10929000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-9342000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-8559000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-7894960.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-6787000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-6031000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-6309000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-4075780.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-3196000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-2395000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-1010000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:28">
+    <row r="49" spans="1:29">
       <c r="A49" t="s">
         <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49"/>
+    </row>
+    <row r="50" spans="1:29">
       <c r="A50" t="s">
         <v>59</v>
       </c>
       <c r="B50">
+        <v>601000.0</v>
+      </c>
+      <c r="C50">
         <v>584000.0</v>
       </c>
-      <c r="C50"/>
-      <c r="D50">
+      <c r="D50"/>
+      <c r="E50">
         <v>606000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>629000.0</v>
       </c>
-      <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>624000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>644000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>601731.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>67000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>64000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>66000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>65476.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>66000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>431000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>730000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>721881.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>353000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>108000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>63000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>38799.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>21000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>46000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>28000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>63832.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>64000.0</v>
       </c>
-      <c r="AA50"/>
-      <c r="AB50">
+      <c r="AB50"/>
+      <c r="AC50">
         <v>16000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:28">
+    <row r="51" spans="1:29">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51">
         <v>1781000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1452000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1507000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1533860.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1604000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1608000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1601000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1670940.0</v>
       </c>
-      <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
-    </row>
-    <row r="52" spans="1:28">
+      <c r="AC51"/>
+    </row>
+    <row r="52" spans="1:29">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52">
+        <v>523000.0</v>
+      </c>
+      <c r="C52">
         <v>0.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>513180.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>531000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>554000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>533000.0</v>
       </c>
-      <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
-[...1 lines deleted...]
-      </c>
+      <c r="K52"/>
       <c r="L52">
         <v>0.0</v>
       </c>
-      <c r="M52"/>
-      <c r="N52">
+      <c r="M52">
         <v>0.0</v>
       </c>
+      <c r="N52"/>
       <c r="O52">
         <v>0.0</v>
       </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
+        <v>0.0</v>
+      </c>
+      <c r="S52">
         <v>293000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="T52">
         <v>0.0</v>
       </c>
-      <c r="U52"/>
+      <c r="U52">
+        <v>0.0</v>
+      </c>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
-      <c r="Y52">
+      <c r="Y52"/>
+      <c r="Z52">
         <v>63830.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>64000.0</v>
       </c>
-      <c r="AA52"/>
-      <c r="AB52">
+      <c r="AB52"/>
+      <c r="AC52">
         <v>16000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:28">
+    <row r="53" spans="1:29">
       <c r="A53" t="s">
         <v>62</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>230.0</v>
       </c>
-      <c r="D53"/>
-      <c r="E53">
+      <c r="E53"/>
+      <c r="F53">
         <v>0.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>551000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>5485000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>5343000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>19816019.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>7000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>36000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>1032000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>28000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>527000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>2319000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>2813000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>1002390.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>1308000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>2215000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>2816000.0</v>
       </c>
-      <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>4724000.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
+      <c r="AB53"/>
+      <c r="AC53">
         <v>9545000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:28">
+    <row r="54" spans="1:29">
       <c r="A54" t="s">
         <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
-    </row>
-    <row r="55" spans="1:28">
+      <c r="AC54"/>
+    </row>
+    <row r="55" spans="1:29">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55">
+        <v>19460000.0</v>
+      </c>
+      <c r="C55">
         <v>20558000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>20915540.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>24005000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>25865000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>26705000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>29377000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>29783000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>40633008.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>11633000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>11375000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>11582000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>11330000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>12694000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>14415000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>15087000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>15739510.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>15265000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>16103000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>18732000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>22315690.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>20775000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>21558000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>20307000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>22508010.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>23368000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>21729000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>22781000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:28">
+    <row r="56" spans="1:29">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
+        <v>8622000.0</v>
+      </c>
+      <c r="C56">
         <v>9450000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>9523780.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>10860000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>11576000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>16462000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>19316000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>19202000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>30408716.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1245000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1853000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2038000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1144000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>3165000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>4853000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>5790000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>6223430.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>4195000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>5048000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>5885000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>6810390.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>7507000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>8281000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>8827000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>10252770.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>10901000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>10005000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>11244000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:28">
+    <row r="57" spans="1:29">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
+        <v>3537000.0</v>
+      </c>
+      <c r="C57">
         <v>2581000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2918760.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2668000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2355000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1200000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1187000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1137000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>9065407.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1924000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1727000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1030000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>858000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>630000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1402000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1754000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1464010.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1066000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>506000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>583000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>896970.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>825000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>643000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>733000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>757770.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>601000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>417000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>328000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:28">
+    <row r="58" spans="1:29">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58">
+        <v>5196000.0</v>
+      </c>
+      <c r="C58">
         <v>4282000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>4666870.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>5168000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>4764000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3484000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>3302000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1908000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>10768780.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>3779000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3543000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2866000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2719000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2394000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>3164000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>3503000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>3212660.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2878000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>2274000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>2406000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>2748250.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>2596000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>2475000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>2531000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2589640.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>2406000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>639000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>550000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:28">
+    <row r="59" spans="1:29">
       <c r="A59" t="s">
         <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
-    </row>
-    <row r="60" spans="1:28">
+      <c r="AC59"/>
+    </row>
+    <row r="60" spans="1:29">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60">
+        <v>14264000.0</v>
+      </c>
+      <c r="C60">
         <v>16276000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>16248670.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>18837000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>21101000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>23221000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>26096000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>27893000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>29876831.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>7854000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>7832000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>8716000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>8611000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>10300000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>11251000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>11584000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>12526850.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>12387000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>13829000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>16326000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>19567440.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>18179000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>19083000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>17776000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>19918380.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>20962000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>21090000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>22231000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:28">
+    <row r="61" spans="1:29">
       <c r="A61" t="s">
         <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-      <c r="R61">
-[...1 lines deleted...]
-      </c>
+      <c r="R61"/>
       <c r="S61">
         <v>-4058000.0</v>
       </c>
       <c r="T61">
         <v>-4058000.0</v>
       </c>
       <c r="U61">
+        <v>-4058000.0</v>
+      </c>
+      <c r="V61">
         <v>-4057840.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4058000.0</v>
       </c>
       <c r="W61">
         <v>-4058000.0</v>
       </c>
       <c r="X61">
         <v>-4058000.0</v>
       </c>
       <c r="Y61">
+        <v>-4058000.0</v>
+      </c>
+      <c r="Z61">
         <v>-4057840.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4058000.0</v>
       </c>
       <c r="AA61">
         <v>-4058000.0</v>
       </c>
       <c r="AB61">
         <v>-4058000.0</v>
       </c>
-    </row>
-    <row r="62" spans="1:28">
+      <c r="AC61">
+        <v>-4058000.0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:29">
       <c r="A62" t="s">
         <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
+      <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6055,809 +6180,809 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B2">
         <v>6049430.0</v>
       </c>
       <c r="C2">
         <v>3098810.0</v>
       </c>
       <c r="D2">
         <v>3075940.0</v>
       </c>
       <c r="E2">
         <v>6798490.0</v>
       </c>
       <c r="F2">
         <v>9808040.0</v>
       </c>
       <c r="G2">
         <v>4502430.0</v>
       </c>
       <c r="H2">
         <v>8082300.0</v>
       </c>
       <c r="I2">
         <v>8630610.0</v>
       </c>
       <c r="J2">
         <v>9140580.0</v>
       </c>
       <c r="K2">
         <v>18490620.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
         <v>-4382000.0</v>
       </c>
       <c r="E5">
         <v>-5095712.0</v>
       </c>
       <c r="F5">
         <v>-3721378.0</v>
       </c>
       <c r="G5">
         <v>-4055333.0</v>
       </c>
       <c r="H5">
         <v>-3596552.0</v>
       </c>
       <c r="I5">
         <v>-2614916.0</v>
       </c>
       <c r="J5">
         <v>-2106620.0</v>
       </c>
       <c r="K5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6">
         <v>-3904190.0</v>
       </c>
       <c r="E6">
         <v>-4730843.0</v>
       </c>
       <c r="F6">
         <v>-3252336.0</v>
       </c>
       <c r="G6">
         <v>-3607837.0</v>
       </c>
       <c r="H6">
         <v>-3596552.0</v>
       </c>
       <c r="I6">
         <v>-2614916.0</v>
       </c>
       <c r="J6"/>
       <c r="K6"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B9">
         <v>1608040.0</v>
       </c>
       <c r="C9">
         <v>429840.0</v>
       </c>
       <c r="D9">
         <v>362230.0</v>
       </c>
       <c r="E9">
         <v>953180.0</v>
       </c>
       <c r="F9">
         <v>1043010.0</v>
       </c>
       <c r="G9">
         <v>441420.0</v>
       </c>
       <c r="H9">
         <v>1468870.0</v>
       </c>
       <c r="I9">
         <v>3826130.0</v>
       </c>
       <c r="J9">
         <v>3147400.0</v>
       </c>
       <c r="K9">
         <v>2572700.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B10">
         <v>-11099360.0</v>
       </c>
       <c r="C10">
         <v>-4746690.0</v>
       </c>
       <c r="D10">
         <v>-4433570.0</v>
       </c>
       <c r="E10">
         <v>-5187100.0</v>
       </c>
       <c r="F10">
         <v>-3821200.0</v>
       </c>
       <c r="G10">
         <v>-4097610.0</v>
       </c>
       <c r="H10">
         <v>-2319690.0</v>
       </c>
       <c r="I10">
         <v>-2122920.0</v>
       </c>
       <c r="J10">
         <v>-1019180.0</v>
       </c>
       <c r="K10">
         <v>802910.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>9000.0</v>
       </c>
       <c r="E11">
         <v>-25553.0</v>
       </c>
       <c r="F11">
         <v>-25983.0</v>
       </c>
       <c r="G11">
         <v>-14361.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B12">
         <v>161000.0</v>
       </c>
       <c r="C12">
         <v>119000.0</v>
       </c>
       <c r="D12">
         <v>149131.0</v>
       </c>
       <c r="E12">
         <v>91392.0</v>
       </c>
       <c r="F12">
         <v>99825.0</v>
       </c>
       <c r="G12">
         <v>53866.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B13">
         <v>266000.0</v>
       </c>
       <c r="C13">
         <v>118920.0</v>
       </c>
       <c r="D13">
         <v>149130.0</v>
       </c>
       <c r="E13">
         <v>91390.0</v>
       </c>
       <c r="F13">
         <v>99830.0</v>
       </c>
       <c r="G13">
         <v>53870.0</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13">
         <v>597359.0</v>
       </c>
       <c r="K13"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B14">
         <v>15000.0</v>
       </c>
       <c r="C14">
         <v>13000.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B15">
         <v>-11076440.0</v>
       </c>
       <c r="C15">
         <v>-4730210.0</v>
       </c>
       <c r="D15">
         <v>-4442600.0</v>
       </c>
       <c r="E15">
         <v>-5161550.0</v>
       </c>
       <c r="F15">
         <v>-3795220.0</v>
       </c>
       <c r="G15">
         <v>-4083250.0</v>
       </c>
       <c r="H15">
         <v>-2330330.0</v>
       </c>
       <c r="I15">
         <v>-2115820.0</v>
       </c>
       <c r="J15">
         <v>-1088000.0</v>
       </c>
       <c r="K15">
         <v>676910.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B16">
         <v>-11076440.0</v>
       </c>
       <c r="C16">
         <v>-4730210.0</v>
       </c>
       <c r="D16">
         <v>-4540000.0</v>
       </c>
       <c r="E16">
         <v>-5161551.0</v>
       </c>
       <c r="F16">
         <v>-3795220.0</v>
       </c>
       <c r="G16">
         <v>-4083248.0</v>
       </c>
       <c r="H16">
         <v>-2330330.0</v>
       </c>
       <c r="I16">
         <v>-2115820.0</v>
       </c>
       <c r="J16">
         <v>-1088000.0</v>
       </c>
       <c r="K16">
         <v>676910.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B17">
         <v>-6562000.0</v>
       </c>
       <c r="C17">
         <v>-4743000.0</v>
       </c>
       <c r="D17">
         <v>-4442604.0</v>
       </c>
       <c r="E17">
         <v>-5161551.0</v>
       </c>
       <c r="F17">
         <v>-3795220.0</v>
       </c>
       <c r="G17">
         <v>-4083248.0</v>
       </c>
       <c r="H17">
         <v>-2330330.0</v>
       </c>
       <c r="I17">
         <v>-2115818.0</v>
       </c>
       <c r="J17">
         <v>-1088002.0</v>
       </c>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B18">
         <v>-161000.0</v>
       </c>
       <c r="C18">
         <v>-119000.0</v>
       </c>
       <c r="D18">
         <v>-149131.0</v>
       </c>
       <c r="E18">
         <v>-91392.0</v>
       </c>
       <c r="F18">
         <v>-99825.0</v>
       </c>
       <c r="G18">
         <v>-53866.0</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18">
         <v>597359.0</v>
       </c>
       <c r="K18"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B21">
         <v>-10833350.0</v>
       </c>
       <c r="C21">
         <v>-4627770.0</v>
       </c>
       <c r="D21">
         <v>-4284440.0</v>
       </c>
       <c r="E21">
         <v>-5095710.0</v>
       </c>
       <c r="F21">
         <v>-3721380.0</v>
       </c>
       <c r="G21">
         <v>-4043740.0</v>
       </c>
       <c r="H21">
         <v>-2319700.0</v>
       </c>
       <c r="I21">
         <v>-2122920.0</v>
       </c>
       <c r="J21">
         <v>-1019170.0</v>
       </c>
       <c r="K21">
         <v>802900.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
         <v>234000.0</v>
       </c>
       <c r="E23">
         <v>160884.0</v>
       </c>
       <c r="F23">
         <v>432226.0</v>
       </c>
       <c r="G23">
         <v>524564.0</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B25">
         <v>684000.0</v>
       </c>
       <c r="C25">
         <v>419000.0</v>
       </c>
       <c r="D25">
         <v>380250.0</v>
       </c>
       <c r="E25">
         <v>364869.0</v>
       </c>
       <c r="F25">
         <v>469042.0</v>
       </c>
       <c r="G25">
         <v>435906.0</v>
       </c>
       <c r="H25">
         <v>310346.0</v>
       </c>
       <c r="I25">
         <v>251164.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B28">
         <v>12522330.0</v>
       </c>
       <c r="C28">
         <v>5073880.0</v>
       </c>
       <c r="D28">
         <v>4678020.0</v>
       </c>
       <c r="E28">
         <v>6209780.0</v>
       </c>
       <c r="F28">
         <v>5196620.0</v>
       </c>
       <c r="G28">
         <v>5021320.0</v>
       </c>
       <c r="H28">
         <v>5375770.0</v>
       </c>
       <c r="I28">
         <v>6692200.0</v>
       </c>
       <c r="J28">
         <v>5533200.0</v>
       </c>
       <c r="K28">
         <v>3717340.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B29">
         <v>8150.0</v>
       </c>
       <c r="C29">
         <v>-3880.0</v>
       </c>
       <c r="D29">
         <v>9030.0</v>
       </c>
       <c r="E29">
         <v>-25550.0</v>
       </c>
       <c r="F29">
         <v>-25980.0</v>
       </c>
       <c r="G29">
         <v>-14360.0</v>
       </c>
       <c r="H29">
         <v>10640.0</v>
       </c>
       <c r="I29">
         <v>-7100.0</v>
       </c>
       <c r="J29">
         <v>68820.0</v>
       </c>
       <c r="K29">
         <v>126000.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B30">
         <v>18490820.0</v>
       </c>
       <c r="C30">
         <v>8156420.0</v>
       </c>
       <c r="D30">
         <v>7679595.0</v>
       </c>
       <c r="E30">
         <v>12839819.0</v>
       </c>
       <c r="F30">
         <v>15004658.0</v>
       </c>
       <c r="G30">
         <v>9523743.0</v>
       </c>
       <c r="H30">
         <v>13458071.0</v>
       </c>
       <c r="I30">
         <v>15322818.0</v>
       </c>
       <c r="J30">
         <v>14673787.0</v>
       </c>
       <c r="K30"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B32">
         <v>7657470.0</v>
       </c>
       <c r="C32">
         <v>3528650.0</v>
       </c>
       <c r="D32">
         <v>3438170.0</v>
       </c>
       <c r="E32">
         <v>7751670.0</v>
       </c>
       <c r="F32">
         <v>10851050.0</v>
       </c>
       <c r="G32">
         <v>4943850.0</v>
       </c>
       <c r="H32">
         <v>9551170.0</v>
       </c>
       <c r="I32">
         <v>12456740.0</v>
       </c>
@@ -6867,1992 +6992,2058 @@
       <c r="K32">
         <v>21063320.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB32"/>
+  <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
         <v>73</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="G1" t="s">
         <v>76</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
+        <v>78</v>
+      </c>
+      <c r="J1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="K1" t="s">
         <v>79</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
+        <v>81</v>
+      </c>
+      <c r="N1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="O1" t="s">
         <v>82</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
+        <v>84</v>
+      </c>
+      <c r="R1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="S1" t="s">
         <v>85</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
+        <v>87</v>
+      </c>
+      <c r="V1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="W1" t="s">
         <v>88</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
+        <v>90</v>
+      </c>
+      <c r="Z1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AA1" t="s">
         <v>91</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B2">
+        <v>1941000.0</v>
+      </c>
+      <c r="C2">
         <v>1928000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1087430.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1543000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1483000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>597000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>706000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>633000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>788000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>803000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1046000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>462000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3075940.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>317000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1142000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1279000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>809490.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1477000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1833000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2679000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2757040.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2521000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1640000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2890000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1549430.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1220000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>925000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>808000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-    </row>
-    <row r="4" spans="1:28">
+      <c r="AC3"/>
+    </row>
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+    </row>
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5">
         <v>-921000.0</v>
       </c>
-      <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-1955000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-939000.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>-578000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-794000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-903000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-789837.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-643000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1392000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1018000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-      <c r="K6">
+      <c r="K6"/>
+      <c r="L6">
         <v>-819000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1139000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-1760190.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-850000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-563000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-731000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-2028843.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-1474000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-678000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-550000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-977336.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-578000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-794000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-903000.0</v>
       </c>
-      <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-    </row>
-    <row r="7" spans="1:28">
+      <c r="AC6"/>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B9">
+        <v>-162000.0</v>
+      </c>
+      <c r="C9">
         <v>1236000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>646040.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>351000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>262000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>143000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>103000.0</v>
       </c>
       <c r="H9">
         <v>103000.0</v>
       </c>
       <c r="I9">
+        <v>103000.0</v>
+      </c>
+      <c r="J9">
         <v>129000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>118000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>123000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>60000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>362230.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>126000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>611000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>197000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>134180.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>204000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>255000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>360000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>342010.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>226000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>115000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>360000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>103420.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>91000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>77000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>170000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B10">
+        <v>-2048000.0</v>
+      </c>
+      <c r="C10">
         <v>-85000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-2614360.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1926000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1975000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1313000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1444000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1827000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1652000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-872000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-951000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1272000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-4433570.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-991000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-688000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-868000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-2153100.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-1587000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-784000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-663000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-1083200.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-756000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-934000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1048000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-940610.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-801000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-1385000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-971000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>9000.0</v>
       </c>
-      <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B12">
+        <v>34000.0</v>
+      </c>
+      <c r="C12">
         <v>149000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>42000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>60000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>54000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>49000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>25000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>33000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="J12">
         <v>30000.0</v>
       </c>
       <c r="K12">
         <v>30000.0</v>
       </c>
       <c r="L12">
+        <v>30000.0</v>
+      </c>
+      <c r="M12">
         <v>29000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>29131.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>52000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>29000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>39000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>32392.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>22000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>15000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>22000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>22825.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>56000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>19000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>29866.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>24000.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12"/>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B13">
+        <v>34000.0</v>
+      </c>
+      <c r="C13">
         <v>149000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>45000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>60000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>54000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>49000.0</v>
       </c>
-      <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>30000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>29000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>149130.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>52000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>29000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>39000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>32390.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>22000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>15000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>22000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>22830.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>56000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>19000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>29870.0</v>
       </c>
-      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
+        <v>0.0</v>
+      </c>
+      <c r="D14">
         <v>2000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>5000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>5000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
-      <c r="M14"/>
+      <c r="M14">
+        <v>0.0</v>
+      </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
-      <c r="S14">
-[...1 lines deleted...]
-      </c>
+      <c r="S14"/>
       <c r="T14">
         <v>0.0</v>
       </c>
-      <c r="U14"/>
-      <c r="V14">
+      <c r="U14">
         <v>0.0</v>
       </c>
-      <c r="W14"/>
+      <c r="V14"/>
+      <c r="W14">
+        <v>0.0</v>
+      </c>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14"/>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B15">
+        <v>-2048000.0</v>
+      </c>
+      <c r="C15">
         <v>-94000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-2604440.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-1925000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-1976000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-1308000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-1441000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-1822000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-1648000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-872000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-951000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-1272000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-4442600.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-991000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-688000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-868000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-2127550.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-1587000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-784000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-663000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-1057220.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-756000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-934000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-1048000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-926250.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-801000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-1385000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-971000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B16">
+        <v>-2048000.0</v>
+      </c>
+      <c r="C16">
         <v>-94000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-2604440.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-1925000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-1976000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-1308000.0</v>
       </c>
-      <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
-[...1 lines deleted...]
-      </c>
+      <c r="K16"/>
       <c r="L16">
         <v>-951000.0</v>
       </c>
       <c r="M16">
+        <v>-951000.0</v>
+      </c>
+      <c r="N16">
         <v>-1993000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-991000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-688000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-868000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-2127550.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-1587000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-784000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-663000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-1057220.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-756000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-934000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-1048000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-926250.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-801000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-1385000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-971000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B17">
+        <v>-2048000.0</v>
+      </c>
+      <c r="C17">
         <v>-94000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-2049000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-1926000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-1978000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-1313000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-1444000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-1827000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-1648000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-872000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-951000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-1272000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-1895604.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-991000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-688000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-868000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-2127551.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-1587000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-784000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-663000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-1057220.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-756000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-934000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-1048000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-926248.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-801000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-1385000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-971000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:28">
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B18">
+        <v>-34000.0</v>
+      </c>
+      <c r="C18">
         <v>-149000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-42000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-60000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-54000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-49000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-25000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-33000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-30000.0</v>
       </c>
       <c r="J18">
         <v>-30000.0</v>
       </c>
       <c r="K18">
         <v>-30000.0</v>
       </c>
       <c r="L18">
+        <v>-30000.0</v>
+      </c>
+      <c r="M18">
         <v>-29000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-29131.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-52000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-29000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-39000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-32392.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-22000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-15000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-22000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-22825.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-56000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-2000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-19000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-29866.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-24000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18"/>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B21">
+        <v>-2014000.0</v>
+      </c>
+      <c r="C21">
         <v>64000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-2569350.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1866000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1921000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1264000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1419000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1794000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-1622000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-842000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-921000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-1243000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-4284440.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-939000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-659000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-829000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-2120710.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-1565000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-769000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-641000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-1060380.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-700000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-932000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1029000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-910740.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-960000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-1496000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-1095000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
-[...1 lines deleted...]
-      </c>
+      <c r="K23"/>
       <c r="L23">
         <v>6000.0</v>
       </c>
       <c r="M23">
+        <v>6000.0</v>
+      </c>
+      <c r="N23">
         <v>51000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>96000.0</v>
       </c>
-      <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23"/>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B25">
+        <v>321000.0</v>
+      </c>
+      <c r="C25">
         <v>324000.0</v>
       </c>
-      <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>1144000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>243000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>153000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-255000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>543000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>106000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>107000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>102000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>104000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>97250.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>89000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>96000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>98000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>91869.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91000.0</v>
       </c>
       <c r="S25">
         <v>91000.0</v>
       </c>
       <c r="T25">
         <v>91000.0</v>
       </c>
       <c r="U25">
+        <v>91000.0</v>
+      </c>
+      <c r="V25">
         <v>83042.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>122000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>138000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>126000.0</v>
       </c>
-      <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B28">
+        <v>1859000.0</v>
+      </c>
+      <c r="C28">
         <v>1181000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3097330.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2226000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2186000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1424000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1564000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2025000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1648000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1073000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1050000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1308000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4721030.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1161000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1302000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1081000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2155340.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1889000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1147000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1026000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1630370.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>985000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1155000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1448000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1123790.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1051000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1573000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1265000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B29">
+        <v>0.0</v>
+      </c>
+      <c r="C29">
         <v>9000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>5150.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>0.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
+        <v>0.0</v>
+      </c>
+      <c r="J29">
         <v>-4000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29">
+        <v>0.0</v>
+      </c>
+      <c r="N29">
         <v>9030.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="O29">
         <v>0.0</v>
       </c>
       <c r="P29">
         <v>0.0</v>
       </c>
       <c r="Q29">
+        <v>0.0</v>
+      </c>
+      <c r="R29">
         <v>-25550.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="S29">
         <v>0.0</v>
       </c>
       <c r="T29">
         <v>0.0</v>
       </c>
       <c r="U29">
+        <v>0.0</v>
+      </c>
+      <c r="V29">
         <v>-25980.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="W29">
         <v>0.0</v>
       </c>
       <c r="X29">
         <v>0.0</v>
       </c>
       <c r="Y29">
+        <v>0.0</v>
+      </c>
+      <c r="Z29">
         <v>-14360.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AA29">
         <v>0.0</v>
       </c>
       <c r="AB29">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B30">
+        <v>3793000.0</v>
+      </c>
+      <c r="C30">
         <v>3100000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4302820.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3760000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3666000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2004000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2228000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2530000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2539000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1763000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2090000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1765000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1580595.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1382000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2412000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2305000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>3056819.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3246000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2857000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3680000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4365658.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3506000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2687000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>4338000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2681743.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2271000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2498000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2073000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31"/>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B32">
+        <v>1779000.0</v>
+      </c>
+      <c r="C32">
         <v>3164000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1733470.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1894000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1745000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>740000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>809000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>736000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>917000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>921000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1169000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>522000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>3438170.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>443000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1753000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1476000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>943670.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1681000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2088000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>3039000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>3099050.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>2747000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1755000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>3250000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1652850.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1311000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1002000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>978000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
@@ -8891,779 +9082,779 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B2">
         <v>9059000.0</v>
       </c>
       <c r="C2">
         <v>567000.0</v>
       </c>
       <c r="D2">
         <v>2765389.0</v>
       </c>
       <c r="E2">
         <v>1458965.0</v>
       </c>
       <c r="F2">
         <v>2892862.0</v>
       </c>
       <c r="G2">
         <v>4780523.0</v>
       </c>
       <c r="H2">
         <v>9009345.0</v>
       </c>
       <c r="I2">
         <v>10560916.0</v>
       </c>
       <c r="J2"/>
       <c r="K2"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B3">
         <v>6770660</v>
       </c>
       <c r="C3">
         <v>12860</v>
       </c>
       <c r="D3">
         <v>200000</v>
       </c>
       <c r="E3">
         <v>29349</v>
       </c>
       <c r="F3">
         <v>135102</v>
       </c>
       <c r="G3">
         <v>964984</v>
       </c>
       <c r="H3">
         <v>346110</v>
       </c>
       <c r="I3">
         <v>1755790</v>
       </c>
       <c r="J3">
         <v>450180</v>
       </c>
       <c r="K3">
         <v>354080</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B6">
         <v>-9362960.0</v>
       </c>
       <c r="C6">
         <v>8492060.0</v>
       </c>
       <c r="D6">
         <v>-3508000.0</v>
       </c>
       <c r="E6">
         <v>1306424.0</v>
       </c>
       <c r="F6">
         <v>-1433897.0</v>
       </c>
       <c r="G6">
         <v>-1887661.0</v>
       </c>
       <c r="H6">
         <v>-4228820.0</v>
       </c>
       <c r="I6">
         <v>1488030.0</v>
       </c>
       <c r="J6">
         <v>-8563190.0</v>
       </c>
       <c r="K6">
         <v>-6507710.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B7">
         <v>-15106500.0</v>
       </c>
       <c r="C7">
         <v>7193350.0</v>
       </c>
       <c r="D7">
         <v>372050.0</v>
       </c>
       <c r="E7">
         <v>1519960.0</v>
       </c>
       <c r="F7">
         <v>-249000.0</v>
       </c>
       <c r="G7">
         <v>96000.0</v>
       </c>
       <c r="H7">
         <v>4605760.0</v>
       </c>
       <c r="I7">
         <v>3432240.0</v>
       </c>
       <c r="J7">
         <v>-1959330.0</v>
       </c>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9">
         <v>713000.0</v>
       </c>
       <c r="E9">
         <v>1215181.0</v>
       </c>
       <c r="F9">
         <v>-1032672.0</v>
       </c>
       <c r="G9">
         <v>1003289.0</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B10">
         <v>-2062000.0</v>
       </c>
       <c r="C10">
         <v>49000.0</v>
       </c>
       <c r="D10">
         <v>-128000.0</v>
       </c>
       <c r="E10">
         <v>501529.0</v>
       </c>
       <c r="F10">
         <v>489187.0</v>
       </c>
       <c r="G10">
         <v>-915006.0</v>
       </c>
       <c r="H10">
         <v>289673.0</v>
       </c>
       <c r="I10">
         <v>-26987.0</v>
       </c>
       <c r="J10">
         <v>-379049.0</v>
       </c>
       <c r="K10"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>10000.0</v>
       </c>
       <c r="E11">
         <v>-104704.0</v>
       </c>
       <c r="F11">
         <v>227362.0</v>
       </c>
       <c r="G11">
         <v>-254895.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>-35000.0</v>
       </c>
       <c r="E12">
         <v>119769.0</v>
       </c>
       <c r="F12">
         <v>-35524.0</v>
       </c>
       <c r="G12">
         <v>72854.0</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B14">
         <v>1401700.0</v>
       </c>
       <c r="C14">
         <v>376400.0</v>
       </c>
       <c r="D14">
         <v>339000.0</v>
       </c>
       <c r="E14">
         <v>353516.0</v>
       </c>
       <c r="F14">
         <v>463009.0</v>
       </c>
       <c r="G14">
         <v>433269.0</v>
       </c>
       <c r="H14">
         <v>293890.0</v>
       </c>
       <c r="I14">
         <v>247810.0</v>
       </c>
       <c r="J14">
         <v>276630.0</v>
       </c>
       <c r="K14">
         <v>321350.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B16">
         <v>-329000.0</v>
       </c>
       <c r="C16">
         <v>9059000.0</v>
       </c>
       <c r="D16">
         <v>566952.0</v>
       </c>
       <c r="E16">
         <v>2765389.0</v>
       </c>
       <c r="F16">
         <v>1458965.0</v>
       </c>
       <c r="G16">
         <v>2892862.0</v>
       </c>
       <c r="H16">
         <v>4780523.0</v>
       </c>
       <c r="I16">
         <v>12048945.0</v>
       </c>
       <c r="J16">
         <v>10560916.0</v>
       </c>
       <c r="K16"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B18">
         <v>-29150000.0</v>
       </c>
       <c r="C18">
         <v>2877000.0</v>
       </c>
       <c r="D18">
         <v>-3856372.0</v>
       </c>
       <c r="E18">
         <v>-3168270.0</v>
       </c>
       <c r="F18">
         <v>-3849182.0</v>
       </c>
       <c r="G18">
         <v>-4706084.0</v>
       </c>
       <c r="H18">
         <v>928795.0</v>
       </c>
       <c r="I18">
         <v>-760327.0</v>
       </c>
       <c r="J18"/>
       <c r="K18"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B19">
         <v>14537000.0</v>
       </c>
       <c r="C19">
         <v>-19786000.0</v>
       </c>
       <c r="D19">
         <v>1000000.0</v>
       </c>
       <c r="E19">
         <v>201049.0</v>
       </c>
       <c r="F19">
         <v>2655445.0</v>
       </c>
       <c r="G19">
         <v>826977.0</v>
       </c>
       <c r="H19">
         <v>-4725136.0</v>
       </c>
       <c r="I19">
         <v>848591.0</v>
       </c>
       <c r="J19">
         <v>-5367908.0</v>
       </c>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>25459000.0</v>
       </c>
       <c r="D20">
         <v>2046000.0</v>
       </c>
       <c r="E20">
         <v>3600494.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B21">
         <v>-92000.0</v>
       </c>
       <c r="C21">
         <v>-64559.0</v>
       </c>
       <c r="D21">
         <v>-707000.0</v>
       </c>
       <c r="E21">
         <v>614066.0</v>
       </c>
       <c r="F21">
         <v>-86085.0</v>
       </c>
       <c r="G21">
         <v>1544891.0</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B22">
         <v>-11099360.0</v>
       </c>
       <c r="C22">
         <v>-4746690.0</v>
       </c>
       <c r="D22">
         <v>-4442604.0</v>
       </c>
       <c r="E22">
         <v>-5161551.0</v>
       </c>
       <c r="F22">
         <v>-3795220.0</v>
       </c>
       <c r="G22">
         <v>-4083248.0</v>
       </c>
       <c r="H22">
         <v>-2319690.0</v>
       </c>
       <c r="I22">
         <v>-2122920.0</v>
       </c>
       <c r="J22">
         <v>-1019180.0</v>
       </c>
       <c r="K22">
         <v>802910.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B24">
         <v>19958490.0</v>
       </c>
       <c r="C24">
         <v>-19773310.0</v>
       </c>
       <c r="D24">
         <v>2376360.0</v>
       </c>
       <c r="E24">
         <v>1201050.0</v>
       </c>
       <c r="F24">
         <v>103000.0</v>
       </c>
       <c r="G24">
         <v>2000.0</v>
       </c>
       <c r="H24">
         <v>-4379030.0</v>
       </c>
       <c r="I24">
         <v>2604380.0</v>
       </c>
       <c r="J24">
         <v>-4917730.0</v>
       </c>
       <c r="K24">
         <v>-5790340.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B25">
         <v>-92000.0</v>
       </c>
       <c r="C25">
         <v>116000.0</v>
       </c>
       <c r="D25">
         <v>140827.0</v>
       </c>
       <c r="E25">
         <v>44972.0</v>
       </c>
       <c r="F25">
         <v>-96849.0</v>
       </c>
       <c r="G25">
         <v>-383783.0</v>
       </c>
       <c r="H25">
         <v>-342180.0</v>
       </c>
       <c r="I25">
         <v>-553584.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>25458930.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>3587840.0</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B28">
         <v>-471380.0</v>
       </c>
       <c r="C28">
         <v>25332320.0</v>
       </c>
       <c r="D28">
         <v>-707000.0</v>
       </c>
       <c r="E28">
         <v>4201910.0</v>
       </c>
       <c r="F28">
         <v>-86085.0</v>
       </c>
       <c r="G28">
         <v>1544891.0</v>
       </c>
       <c r="H28">
         <v>-6480.0</v>
       </c>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B29">
         <v>-22124050.0</v>
       </c>
       <c r="C29">
         <v>2945770.0</v>
       </c>
       <c r="D29">
         <v>-3602000.0</v>
       </c>
       <c r="E29">
         <v>-3064907.0</v>
       </c>
       <c r="F29">
         <v>-3677825.0</v>
       </c>
       <c r="G29">
         <v>-3741100.0</v>
       </c>
       <c r="H29">
         <v>1274910.0</v>
       </c>
       <c r="I29">
         <v>995460.0</v>
       </c>
       <c r="J29">
         <v>-3677510.0</v>
       </c>
       <c r="K29">
         <v>-1100830.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B30">
         <v>13187840.0</v>
       </c>
       <c r="C30">
         <v>-19786170.0</v>
       </c>
       <c r="D30">
         <v>845000.0</v>
       </c>
       <c r="E30">
         <v>97686.0</v>
       </c>
       <c r="F30">
         <v>2484088.0</v>
       </c>
       <c r="G30">
         <v>-135879.0</v>
       </c>
       <c r="H30">
         <v>-4725140.0</v>
       </c>
       <c r="I30">
         <v>848590.0</v>
       </c>
@@ -9673,1872 +9864,1936 @@
       <c r="K30">
         <v>-6144410.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB30"/>
+  <dimension ref="A1:AC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
         <v>73</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="G1" t="s">
         <v>76</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
+        <v>78</v>
+      </c>
+      <c r="J1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="K1" t="s">
         <v>79</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
+        <v>81</v>
+      </c>
+      <c r="N1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="O1" t="s">
         <v>82</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
+        <v>84</v>
+      </c>
+      <c r="R1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="S1" t="s">
         <v>85</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
+        <v>87</v>
+      </c>
+      <c r="V1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="W1" t="s">
         <v>88</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
+        <v>90</v>
+      </c>
+      <c r="Z1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AA1" t="s">
         <v>91</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B2">
+        <v>77000.0</v>
+      </c>
+      <c r="C2">
         <v>-304000.0</v>
       </c>
-      <c r="C2"/>
-      <c r="D2">
+      <c r="D2"/>
+      <c r="E2">
         <v>9059000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>-146000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>-16000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>-45000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>567000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>66000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>435000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>193000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>567000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>559000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>657000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1455000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4075000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1739000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2692000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3566000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3969000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5158000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>6191000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5503000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>-86000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>9682000.0</v>
       </c>
-      <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
-    </row>
-    <row r="3" spans="1:28">
+      <c r="AC2"/>
+    </row>
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B3">
+        <v>32000</v>
+      </c>
+      <c r="C3">
         <v>21000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>6770660</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5466000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6466000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2609000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>22000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2000</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000</v>
       </c>
       <c r="L3">
         <v>4000</v>
       </c>
       <c r="M3">
+        <v>4000</v>
+      </c>
+      <c r="N3">
         <v>190000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1323000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1311000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1103360</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>22000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>24000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>171000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>133000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>78000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>73000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>965000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>124000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>757000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>62000</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+    </row>
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-    </row>
-    <row r="6" spans="1:28">
+      <c r="AC5"/>
+    </row>
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B6">
+        <v>-190000.0</v>
+      </c>
+      <c r="C6">
         <v>381000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-9362960.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-9529000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-9388000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-9205000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-8953000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-670000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>8768000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-365000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>242000.0</v>
       </c>
       <c r="L6">
         <v>242000.0</v>
       </c>
       <c r="M6">
+        <v>242000.0</v>
+      </c>
+      <c r="N6">
         <v>8000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-98000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-3418000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-2620000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1306420.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-2230000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-1277000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-403000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-3986000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-2797000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-1764000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-2452000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-2715000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>737000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-1547000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-623000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B7">
+        <v>1165000.0</v>
+      </c>
+      <c r="C7">
         <v>-439000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-15106500.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-17075000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-17904000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-22615000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-7695000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-13112000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>6750000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>451000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>22000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-80000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>372050.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-1165000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-543000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-624000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1519960.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>549000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>23000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>177000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-249000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-59000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>160000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-1293000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>96000.0</v>
       </c>
-      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
-[...1 lines deleted...]
-      </c>
+      <c r="K9"/>
       <c r="L9">
         <v>-595000.0</v>
       </c>
       <c r="M9">
+        <v>-595000.0</v>
+      </c>
+      <c r="N9">
         <v>1508000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>74000.0</v>
       </c>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B10">
+        <v>479000.0</v>
+      </c>
+      <c r="C10">
         <v>247000.0</v>
       </c>
-      <c r="C10"/>
-      <c r="D10">
+      <c r="D10"/>
+      <c r="E10">
         <v>-1667000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2022000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-13000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-25000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>63000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>58000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7000.0</v>
       </c>
       <c r="L10">
         <v>-7000.0</v>
       </c>
       <c r="M10">
+        <v>-7000.0</v>
+      </c>
+      <c r="N10">
         <v>4000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-90000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-123000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>81000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>39529.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>39000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>54000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>369000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-250813.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>154000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>93000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>493000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-855006.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>25000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-72000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-13000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>699000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>0.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>170000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-613000.0</v>
       </c>
-      <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
-[...1 lines deleted...]
-      </c>
+      <c r="K12"/>
       <c r="L12">
         <v>30000.0</v>
       </c>
       <c r="M12">
+        <v>30000.0</v>
+      </c>
+      <c r="N12">
         <v>-42000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>59000.0</v>
       </c>
-      <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12"/>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B14">
+        <v>635000.0</v>
+      </c>
+      <c r="C14">
         <v>319000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1401700.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1067000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>606000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>385000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-255000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>543000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>106000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>107000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>102000.0</v>
       </c>
       <c r="L14">
         <v>102000.0</v>
       </c>
       <c r="M14">
+        <v>102000.0</v>
+      </c>
+      <c r="N14">
         <v>80000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>81000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>178000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>90000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>353520.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>265000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>176000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>88000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>463000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>383000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>263000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>125000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>433000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>134000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>104000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>77000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B16">
+        <v>-494000.0</v>
+      </c>
+      <c r="C16">
         <v>77000.0</v>
       </c>
-      <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-470000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-329000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-146000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-16000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-45000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>9059000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>66000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>435000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>193000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>566952.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>559000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>657000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1455000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2765389.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1739000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2692000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3566000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1458965.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>5158000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>6191000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>5503000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2892862.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>9682000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16"/>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B18">
+        <v>135000.0</v>
+      </c>
+      <c r="C18">
         <v>-27000.0</v>
       </c>
-      <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>-29190000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-673000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-4480000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-4627000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-19370000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>5221000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-394000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-726000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1224000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-478372.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1483000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-507000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1388000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-966270.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-943000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-865000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-394000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1231182.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-899000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>607000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-2326000.0</v>
       </c>
-      <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18"/>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
-      <c r="C19"/>
-      <c r="D19">
+      <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19">
         <v>14537000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-3304000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>3350000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>19673000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-5195000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-19807000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>27000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="L19">
         <v>1000000.0</v>
       </c>
       <c r="M19">
+        <v>1000000.0</v>
+      </c>
+      <c r="N19">
         <v>508000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>1792000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-16000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-1243000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>119686.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>2000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-19000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-5000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>2617088.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-55000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-5000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-73000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>807121.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-124000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-497000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-322000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:28">
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
-[...1 lines deleted...]
-      </c>
+      <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
         <v>-25459000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>25459000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>23413000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20">
         <v>2046000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B21">
+        <v>-547000.0</v>
+      </c>
+      <c r="C21">
         <v>458000.0</v>
       </c>
-      <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>-110000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-18000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-15000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1430000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
+      <c r="K21"/>
       <c r="L21">
         <v>-32000.0</v>
       </c>
       <c r="M21">
+        <v>-32000.0</v>
+      </c>
+      <c r="N21">
         <v>-29000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-376000.0</v>
       </c>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21"/>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B22">
+        <v>-2133000.0</v>
+      </c>
+      <c r="C22">
         <v>-85000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-11099360.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-8485000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-6559000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-4584000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-1441000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-1822000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-1648000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-872000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-951000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-1272000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-1895604.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-991000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-1556000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-868000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-5187100.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-3034000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-1447000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-663000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-3821000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-2738000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-1982000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-1048000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-4098000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-801000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-1385000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-971000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23"/>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>146</v>
+      </c>
+      <c r="B24">
+        <v>0.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>19958490.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>20003000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>21003000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>20450000.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>1000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>0.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2376360.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>554000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>64000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>68000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1201050.0</v>
       </c>
-      <c r="R24"/>
       <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>0.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>103000.0</v>
       </c>
-      <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>2000.0</v>
       </c>
-      <c r="Z24"/>
       <c r="AA24"/>
-      <c r="AB24">
+      <c r="AB24"/>
+      <c r="AC24">
         <v>-260000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B25">
+        <v>0.0</v>
+      </c>
+      <c r="C25">
         <v>194000.0</v>
       </c>
-      <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>-32000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>54000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-135000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-109000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>98000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>28000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>30000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000.0</v>
       </c>
       <c r="L25">
         <v>29000.0</v>
       </c>
       <c r="M25">
+        <v>29000.0</v>
+      </c>
+      <c r="N25">
         <v>26827.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>52000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>27000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>35000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>23972.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>14000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>6000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-22849.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>9000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-45000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-38000.0</v>
       </c>
-      <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
+      <c r="K26"/>
       <c r="L26">
         <v>2046000.0</v>
       </c>
       <c r="M26">
+        <v>2046000.0</v>
+      </c>
+      <c r="N26">
         <v>0.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>3587840.0</v>
       </c>
-      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B28">
+        <v>-396000.0</v>
+      </c>
+      <c r="C28">
         <v>306000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-471380.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-461000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-267000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-192000.0</v>
       </c>
-      <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
-[...1 lines deleted...]
-      </c>
+      <c r="K28"/>
       <c r="L28">
         <v>-32000.0</v>
       </c>
       <c r="M28">
+        <v>-32000.0</v>
+      </c>
+      <c r="N28">
         <v>-29000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-376000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-302000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-3000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4201910.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-40000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-20000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-8000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-86000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-96000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-68000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-40000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1544000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1558000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-8000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-4000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B29">
+        <v>140000.0</v>
+      </c>
+      <c r="C29">
         <v>-6000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-22124050.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-23724000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-23684000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-26868000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-4640000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-19348000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5226000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-392000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-722000.0</v>
       </c>
       <c r="L29">
         <v>-722000.0</v>
       </c>
       <c r="M29">
+        <v>-722000.0</v>
+      </c>
+      <c r="N29">
         <v>-258000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-1472000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-1872000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-1377000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-3064910.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-2180000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-1235000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-389000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-3678000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-2485000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-1641000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-2253000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-3741000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-705000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-1046000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-297000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B30">
+        <v>-32000.0</v>
+      </c>
+      <c r="C30">
         <v>-21000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>13187840.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14537000.0</v>
       </c>
       <c r="E30">
         <v>14537000.0</v>
       </c>
       <c r="F30">
+        <v>14537000.0</v>
+      </c>
+      <c r="G30">
         <v>17841000.0</v>
       </c>
-      <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
-[...1 lines deleted...]
-      </c>
+      <c r="K30"/>
       <c r="L30">
         <v>996000.0</v>
       </c>
       <c r="M30">
+        <v>996000.0</v>
+      </c>
+      <c r="N30">
         <v>325000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1779000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1259000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1243000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>97690.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-22000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-24000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-5000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-68000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-133000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-78000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-73000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-963000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-943000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-819000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-322000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>