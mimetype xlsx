--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -265,50 +268,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -941,81 +947,82 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T62"/>
+  <dimension ref="A1:U62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1032,2981 +1039,3103 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
-    </row>
-    <row r="2" spans="1:20">
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B2">
+        <v>24515000.0</v>
+      </c>
+      <c r="C2">
         <v>35120000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>23433000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>15562000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5293000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>15000161.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5597659.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5911046.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2680712.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1582612.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3503584.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5513518.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4156711.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3804636.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3950937.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3009779.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5091340.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3905313.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4551983.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1554647.0</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
-    </row>
-    <row r="4" spans="1:20">
+      <c r="U3"/>
+    </row>
+    <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4"/>
+    </row>
+    <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>24</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>388851000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>389057000.0</v>
       </c>
-      <c r="D5"/>
-      <c r="E5">
+      <c r="E5"/>
+      <c r="F5">
         <v>389311000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>389101441.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-13784.0</v>
       </c>
-      <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-    </row>
-    <row r="6" spans="1:20">
+      <c r="U5"/>
+    </row>
+    <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
-    </row>
-    <row r="7" spans="1:20">
+      <c r="U6"/>
+    </row>
+    <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B7">
+        <v>123221000.0</v>
+      </c>
+      <c r="C7">
         <v>12700000.0</v>
       </c>
-      <c r="C7"/>
       <c r="D7"/>
-      <c r="E7">
+      <c r="E7"/>
+      <c r="F7">
         <v>4809097.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>5426052.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>4726342.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>81793.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>121586.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>163303.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
-    </row>
-    <row r="8" spans="1:20">
+      <c r="U7"/>
+    </row>
+    <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B8">
+        <v>141525000.0</v>
+      </c>
+      <c r="C8">
         <v>268325000.0</v>
       </c>
-      <c r="C8"/>
       <c r="D8"/>
-      <c r="E8">
+      <c r="E8"/>
+      <c r="F8">
         <v>268324526.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>208419429.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>86965549.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>86815822.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8"/>
+    </row>
+    <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-      <c r="H9">
+      <c r="H9"/>
+      <c r="I9">
         <v>0.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>2966430.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
-    </row>
-    <row r="10" spans="1:20">
+      <c r="U9"/>
+    </row>
+    <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B10">
+        <v>5858000.0</v>
+      </c>
+      <c r="C10">
         <v>18215000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>35329000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>17738000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>60545000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>132238857.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>5193256.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3634256.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2975325.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2075991.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>25533216.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>36141946.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5495989.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4602444.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>6755147.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>242397.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>2039799.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>3050630.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>3296445.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>3394990.0</v>
       </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
-    </row>
-    <row r="12" spans="1:20">
+      <c r="U11"/>
+    </row>
+    <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>31</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>18215000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>36853000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>24303000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>65561000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>138419814.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5751211.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4187906.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>10381374.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>13296601.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>25533216.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>36141946.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5495989.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4602444.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6755147.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>242397.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2039799.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3050630.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3296445.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3394990.0</v>
       </c>
     </row>
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>32</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>91840000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>218640000.0</v>
       </c>
       <c r="D13">
         <v>218640000.0</v>
       </c>
       <c r="E13">
         <v>218640000.0</v>
       </c>
       <c r="F13">
+        <v>218640000.0</v>
+      </c>
+      <c r="G13">
         <v>99562907.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>86965549.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>86815822.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>39102905.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>38854486.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70550279.0</v>
       </c>
       <c r="L13">
         <v>70550279.0</v>
       </c>
       <c r="M13">
+        <v>70550279.0</v>
+      </c>
+      <c r="N13">
         <v>35275140.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>32068310.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>29153005.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>13504693.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10394693.0</v>
       </c>
       <c r="R13">
         <v>10394693.0</v>
       </c>
       <c r="S13">
+        <v>10394693.0</v>
+      </c>
+      <c r="T13">
         <v>9449723.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>7559778.0</v>
       </c>
     </row>
-    <row r="14" spans="1:20">
+    <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B14">
-        <v>6372206000.0</v>
+        <v>6372205736.0</v>
       </c>
       <c r="C14">
         <v>6372206000.0</v>
       </c>
       <c r="D14">
         <v>6372206000.0</v>
       </c>
       <c r="E14">
+        <v>6372206000.0</v>
+      </c>
+      <c r="F14">
         <v>6341684000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>8112444000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6128598456.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>5954432793.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>5076725805.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>4269215531.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>4021365891.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2313662569.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1831899977.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1795569557.0</v>
       </c>
       <c r="O14">
         <v>1795569557.0</v>
       </c>
       <c r="P14">
+        <v>1795569557.0</v>
+      </c>
+      <c r="Q14">
         <v>702062405.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>592497472.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>591510967.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>538634211.0</v>
       </c>
       <c r="T14">
         <v>538634211.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:20">
+      <c r="U14">
+        <v>538634211.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-    </row>
-    <row r="16" spans="1:20">
+      <c r="U15"/>
+    </row>
+    <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>394000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>425000.0</v>
       </c>
-      <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
-    </row>
-    <row r="17" spans="1:20">
+      <c r="U16"/>
+    </row>
+    <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17"/>
+    </row>
+    <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
-    </row>
-    <row r="19" spans="1:20">
+      <c r="U18"/>
+    </row>
+    <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19"/>
+    </row>
+    <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B20">
         <v>88000.0</v>
       </c>
       <c r="C20">
         <v>88000.0</v>
       </c>
       <c r="D20">
         <v>88000.0</v>
       </c>
       <c r="E20">
         <v>88000.0</v>
       </c>
       <c r="F20">
-        <v>88129.0</v>
+        <v>88000.0</v>
       </c>
       <c r="G20">
         <v>88129.0</v>
       </c>
       <c r="H20">
         <v>88129.0</v>
       </c>
       <c r="I20">
         <v>88129.0</v>
       </c>
       <c r="J20">
         <v>88129.0</v>
       </c>
       <c r="K20">
+        <v>88129.0</v>
+      </c>
+      <c r="L20">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2331544.0</v>
       </c>
       <c r="M20">
         <v>2331544.0</v>
       </c>
-      <c r="N20"/>
-[...1 lines deleted...]
-      <c r="P20">
+      <c r="N20">
+        <v>2331544.0</v>
+      </c>
+      <c r="O20">
         <v>2209793.0</v>
       </c>
+      <c r="P20"/>
       <c r="Q20">
-        <v>2261580.0</v>
+        <v>2209793.0</v>
       </c>
       <c r="R20">
         <v>2261580.0</v>
       </c>
       <c r="S20">
+        <v>2261580.0</v>
+      </c>
+      <c r="T20">
         <v>2209793.0</v>
       </c>
-      <c r="T20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:20">
+      <c r="U20"/>
+    </row>
+    <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21">
         <v>19236416.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>14815159.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>6638049.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>0.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
-    </row>
-    <row r="22" spans="1:20">
+      <c r="U21"/>
+    </row>
+    <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B22">
+        <v>15565000.0</v>
+      </c>
+      <c r="C22">
         <v>17435000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>13068000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>19619000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>14633000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>11743552.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>15945097.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>14987111.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>3186234.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1503629.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1040608.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>793559.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>941044.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1170207.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1331776.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2121772.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>3980507.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>5317276.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>6432215.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>5282515.0</v>
       </c>
     </row>
-    <row r="23" spans="1:20">
+    <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>42</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>259870999.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>226635000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>255956000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>233895000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>222517434.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>69696741.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>58454835.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>43821181.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>38864705.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>44418466.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>57733266.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>30489041.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>26589857.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>32251000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>23646173.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>27114483.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>27297044.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>23116226.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>16594119.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>121590.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>163300.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-    </row>
-    <row r="25" spans="1:20">
+      <c r="U24"/>
+    </row>
+    <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>44</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>18728000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>14710000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>13637000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>10543000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4493810.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>37497490.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>37430.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>77750.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>121590.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>163300.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-    </row>
-    <row r="26" spans="1:20">
+      <c r="U25"/>
+    </row>
+    <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-    </row>
-    <row r="27" spans="1:20">
+      <c r="U26"/>
+    </row>
+    <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-    </row>
-    <row r="28" spans="1:20">
+      <c r="U27"/>
+    </row>
+    <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>47</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>24756277.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-6377000.0</v>
       </c>
-      <c r="D28"/>
-      <c r="E28">
+      <c r="E28"/>
+      <c r="F28">
         <v>-38960000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-125588164.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>737407.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-2347419.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1653981.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-716231.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-24057501.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-33408658.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-543760.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-3966687.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1092082.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4990827.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>5844297.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2984134.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>486268.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-488405.0</v>
       </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B29">
+        <v>59668000.0</v>
+      </c>
+      <c r="C29">
         <v>99017000.0</v>
       </c>
-      <c r="C29"/>
       <c r="D29"/>
-      <c r="E29">
+      <c r="E29"/>
+      <c r="F29">
         <v>197840850.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>69855989.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>40634723.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>42321480.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>31646068.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
-    </row>
-    <row r="30" spans="1:20">
+      <c r="U29"/>
+    </row>
+    <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B30">
+        <v>2913000.0</v>
+      </c>
+      <c r="C30">
         <v>16757000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>11487000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>52094000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>41718000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5541233.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3928045.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4451710.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5649990.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1537400.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>6433330.0</v>
       </c>
-      <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
-    </row>
-    <row r="31" spans="1:20">
+      <c r="U30"/>
+    </row>
+    <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>100124000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>196544089.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>68543000.0</v>
       </c>
-      <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
-    </row>
-    <row r="32" spans="1:20">
+      <c r="U31"/>
+    </row>
+    <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B32">
+        <v>-32187000.0</v>
+      </c>
+      <c r="C32">
         <v>2363000.0</v>
       </c>
-      <c r="C32"/>
       <c r="D32"/>
-      <c r="E32">
+      <c r="E32"/>
+      <c r="F32">
         <v>90964336.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>124412115.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>9477989.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>20615379.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>17634686.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
-    </row>
-    <row r="33" spans="1:20">
+      <c r="U32"/>
+    </row>
+    <row r="33" spans="1:21">
       <c r="A33" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B33">
+        <v>293081000.0</v>
+      </c>
+      <c r="C33">
         <v>199593000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>155464000.0</v>
       </c>
-      <c r="D33"/>
-      <c r="E33">
+      <c r="E33"/>
+      <c r="F33">
         <v>109538000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>58538623.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>35024766.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>21731569.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>13959378.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>14159701.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>11408813.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>11115358.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>17538285.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>13546856.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>13018846.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>11334401.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>9579248.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>7359720.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>5105769.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1868379.0</v>
       </c>
     </row>
-    <row r="34" spans="1:20">
+    <row r="34" spans="1:21">
       <c r="A34" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
-    </row>
-    <row r="35" spans="1:20">
+      <c r="U34"/>
+    </row>
+    <row r="35" spans="1:21">
       <c r="A35" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B35">
+        <v>157042000.0</v>
+      </c>
+      <c r="C35">
         <v>41135000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>19479000.0</v>
       </c>
-      <c r="D35"/>
-      <c r="E35">
+      <c r="E35"/>
+      <c r="F35">
         <v>10741000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>4522788.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>3698968.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>82251.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>122574.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>121586.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>163303.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>551557.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>2628611.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>517800.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>5392392.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>4988491.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>3162453.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>2126634.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>312487.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>232032.0</v>
       </c>
     </row>
-    <row r="36" spans="1:20">
+    <row r="36" spans="1:21">
       <c r="A36" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B36">
+        <v>55</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36">
         <v>13841000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>89000000.0</v>
       </c>
-      <c r="D36"/>
-      <c r="E36">
+      <c r="E36"/>
+      <c r="F36">
         <v>34779000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>25417373.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>15373114.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>437747.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>13959378.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>714471.0</v>
       </c>
       <c r="K36">
         <v>714471.0</v>
       </c>
-      <c r="L36"/>
+      <c r="L36">
+        <v>714471.0</v>
+      </c>
       <c r="M36"/>
       <c r="N36"/>
-      <c r="O36">
+      <c r="O36"/>
+      <c r="P36">
         <v>572049.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1538304.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>2003498.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>2126569.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>2341443.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1431244.0</v>
       </c>
     </row>
-    <row r="37" spans="1:20">
+    <row r="37" spans="1:21">
       <c r="A37" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
-    </row>
-    <row r="38" spans="1:20">
+      <c r="U37"/>
+    </row>
+    <row r="38" spans="1:21">
       <c r="A38" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>57</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>134560000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>89000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>85972000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>32965885.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>19236420.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>14815160.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>6638050.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1382780.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
-    </row>
-    <row r="39" spans="1:20">
+      <c r="U38"/>
+    </row>
+    <row r="39" spans="1:21">
       <c r="A39" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B39">
+        <v>58</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
         <v>7871000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>9763000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>6546000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>2445000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>6852506.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>7652383.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>17548249.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>16294195.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>9904774.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>6435829.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>9682403.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>6513723.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>7270350.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>11145232.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>9947603.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>11514929.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>11569418.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>8281797.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>6048235.0</v>
       </c>
     </row>
-    <row r="40" spans="1:20">
+    <row r="40" spans="1:21">
       <c r="A40" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B40">
+        <v>59</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40">
         <v>30912723.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>6965000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>65099000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>36076000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>22409647.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>17364632.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>8947431.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>5246207.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>9429279.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-3041297.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-5462953.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-4151275.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-3775516.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-3777612.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-2861682.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-4063116.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-2292613.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-2319990.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-1512447.0</v>
       </c>
     </row>
-    <row r="41" spans="1:20">
+    <row r="41" spans="1:21">
       <c r="A41" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>195000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>146303.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>29000.0</v>
       </c>
-      <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
-    </row>
-    <row r="42" spans="1:20">
+      <c r="U41"/>
+    </row>
+    <row r="42" spans="1:21">
       <c r="A42" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B42"/>
-      <c r="C42">
+      <c r="C42"/>
+      <c r="D42">
         <v>1.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>389162000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>389180323.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-13784.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-45699386.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-8656595.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-11946408.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-31573399.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>2966427.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>3464689.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-9947966.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-6689331.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1750380.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>2669663.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>5087234.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>2725046.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>4358836.0</v>
       </c>
     </row>
-    <row r="43" spans="1:20">
+    <row r="43" spans="1:21">
       <c r="A43" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
-    </row>
-    <row r="44" spans="1:20">
+      <c r="U43"/>
+    </row>
+    <row r="44" spans="1:21">
       <c r="A44" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
-    </row>
-    <row r="45" spans="1:20">
+      <c r="U44"/>
+    </row>
+    <row r="45" spans="1:21">
       <c r="A45" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B45">
+        <v>274783000.0</v>
+      </c>
+      <c r="C45">
         <v>33289000.0</v>
       </c>
-      <c r="C45"/>
       <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45">
         <v>16596799.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>40375146.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>38189962.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-    </row>
-    <row r="46" spans="1:20">
+      <c r="U45"/>
+    </row>
+    <row r="46" spans="1:21">
       <c r="A46" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B46">
+        <v>274783000.0</v>
+      </c>
+      <c r="C46">
         <v>160387000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>40823000.0</v>
       </c>
-      <c r="D46"/>
-      <c r="E46">
+      <c r="E46"/>
+      <c r="F46">
         <v>39301000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>16524885.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>19623543.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>14567644.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>13871249.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>13357101.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>10694342.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>8783814.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>15206741.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>11337063.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>10237004.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>7584620.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>5312486.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2969887.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>550446.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>406980.0</v>
       </c>
     </row>
-    <row r="47" spans="1:20">
+    <row r="47" spans="1:21">
       <c r="A47" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>66</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>39668000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>40823000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>45680000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>16596799.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>16524890.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>19623540.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>14567640.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>12528750.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>13357100.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>10694340.0</v>
       </c>
-      <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
-    </row>
-    <row r="48" spans="1:20">
+      <c r="U47"/>
+    </row>
+    <row r="48" spans="1:21">
       <c r="A48" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B48">
+        <v>-33702000.0</v>
+      </c>
+      <c r="C48">
         <v>-402095000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-518621000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-507590000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-494456000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-420033001.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-47521363.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-45686070.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-9505790.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-11946410.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-34539830.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-24171424.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-18374721.0</v>
       </c>
-      <c r="N48"/>
       <c r="O48"/>
       <c r="P48"/>
       <c r="Q48"/>
       <c r="R48"/>
       <c r="S48"/>
       <c r="T48"/>
-    </row>
-    <row r="49" spans="1:20">
+      <c r="U48"/>
+    </row>
+    <row r="49" spans="1:21">
       <c r="A49" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
-    </row>
-    <row r="50" spans="1:20">
+      <c r="U49"/>
+    </row>
+    <row r="50" spans="1:21">
       <c r="A50" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B50">
+        <v>999000.0</v>
+      </c>
+      <c r="C50">
         <v>11205000.0</v>
       </c>
-      <c r="C50"/>
       <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>1208632.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1224641.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1204321.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>1205044.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>1199758.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1196457.0</v>
       </c>
-      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
-    </row>
-    <row r="51" spans="1:20">
+      <c r="U50"/>
+    </row>
+    <row r="51" spans="1:21">
       <c r="A51" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="B51">
+        <v>70</v>
+      </c>
+      <c r="B51"/>
+      <c r="C51">
         <v>42971277.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>28952000.0</v>
       </c>
-      <c r="D51"/>
-      <c r="E51">
+      <c r="E51"/>
+      <c r="F51">
         <v>21585000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>6650698.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>39729185.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1286840.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1321344.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1359764.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1475715.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2733288.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>4952229.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>635757.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>5663065.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>5233224.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>7884096.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>6034764.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>3782713.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2906585.0</v>
       </c>
     </row>
-    <row r="52" spans="1:20">
+    <row r="52" spans="1:21">
       <c r="A52" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="B52">
+        <v>71</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
         <v>24243277.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>14242000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>6209000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>11042000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2156888.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>2231695.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1249410.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1243594.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1238174.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1312412.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>2272344.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>2531310.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>117957.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>270673.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>244733.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>4721643.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>3912640.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>3521705.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>2679122.0</v>
       </c>
     </row>
-    <row r="53" spans="1:20">
+    <row r="53" spans="1:21">
       <c r="A53" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B53">
+        <v>1596000.0</v>
+      </c>
+      <c r="C53">
         <v>12367000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>1524000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>6565000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>5016000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>6180957.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>557955.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>553650.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>7406049.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>11220610.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>24989430.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>33618721.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>1059916.0</v>
       </c>
-      <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
-    </row>
-    <row r="54" spans="1:20">
+      <c r="U53"/>
+    </row>
+    <row r="54" spans="1:21">
       <c r="A54" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
-    </row>
-    <row r="55" spans="1:20">
+      <c r="U54"/>
+    </row>
+    <row r="55" spans="1:21">
       <c r="A55" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B55">
+        <v>336119000.0</v>
+      </c>
+      <c r="C55">
         <v>259870999.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>226635000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>255956000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>233895000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>222517434.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>69696741.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>58454835.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>43821181.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>38864705.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>44418466.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>57733266.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>30489041.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>26589857.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>32251000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>23646173.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>27114483.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>27297044.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>23116226.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>16594119.0</v>
       </c>
     </row>
-    <row r="56" spans="1:20">
+    <row r="56" spans="1:21">
       <c r="A56" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B56">
+        <v>43038000.0</v>
+      </c>
+      <c r="C56">
         <v>60278000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>71171000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>96016000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>124357000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>163978811.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>34671975.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>36723266.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>29861803.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>24705004.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>33009653.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>46617908.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>12950756.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>13043000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>19232155.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>12311772.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>17535235.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>19937324.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>18010457.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>14725740.0</v>
       </c>
     </row>
-    <row r="57" spans="1:20">
+    <row r="57" spans="1:21">
       <c r="A57" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B57">
+        <v>75225000.0</v>
+      </c>
+      <c r="C57">
         <v>90276000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>68861000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>89437000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>58554000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>39566696.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>25193986.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>16107887.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>12227117.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>12250065.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>5278283.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>7836427.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>6693457.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>3951713.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>4394935.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>3402609.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>10841207.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>9641490.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>10628970.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>4443473.0</v>
       </c>
     </row>
-    <row r="58" spans="1:20">
+    <row r="58" spans="1:21">
       <c r="A58" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B58">
+        <v>232267000.0</v>
+      </c>
+      <c r="C58">
         <v>131411000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>88340000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>106059000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>69295000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>44089484.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>28892954.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>16190138.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>12349691.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>12371651.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>5441586.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>8387984.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>9322068.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>4469513.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>9787327.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>8391100.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>14003660.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>11768124.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>10941457.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>4675505.0</v>
       </c>
     </row>
-    <row r="59" spans="1:20">
+    <row r="59" spans="1:21">
       <c r="A59" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
-    </row>
-    <row r="60" spans="1:20">
+      <c r="U59"/>
+    </row>
+    <row r="60" spans="1:21">
       <c r="A60" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B60">
+        <v>108354000.0</v>
+      </c>
+      <c r="C60">
         <v>128281000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>138761000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>149897000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>163180000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>177487870.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>39430402.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>41116436.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>30446310.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>26908078.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>38976880.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>49345282.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>20365108.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>22120344.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>22463674.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>15255073.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>13064356.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>15481927.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>12174769.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>11918614.0</v>
       </c>
     </row>
-    <row r="61" spans="1:20">
+    <row r="61" spans="1:21">
       <c r="A61" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
-    </row>
-    <row r="62" spans="1:20">
+      <c r="U61"/>
+    </row>
+    <row r="62" spans="1:21">
       <c r="A62" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
+      <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF62"/>
+  <dimension ref="A1:BH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:60">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C1" t="s">
-        <v>82</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>84</v>
       </c>
       <c r="F1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G1" t="s">
-        <v>85</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>87</v>
       </c>
       <c r="J1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="K1" t="s">
-        <v>88</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>90</v>
       </c>
       <c r="N1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O1" t="s">
-        <v>91</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>93</v>
       </c>
       <c r="R1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="S1" t="s">
-        <v>94</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>96</v>
       </c>
       <c r="V1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="W1" t="s">
-        <v>97</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>99</v>
       </c>
       <c r="Z1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AA1" t="s">
-        <v>100</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>102</v>
       </c>
       <c r="AD1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AE1" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="AH1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AI1" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>108</v>
       </c>
       <c r="AL1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AM1" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>111</v>
       </c>
       <c r="AP1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AQ1" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>114</v>
       </c>
       <c r="AT1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AU1" t="s">
-        <v>115</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>117</v>
       </c>
       <c r="AX1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AY1" t="s">
-        <v>118</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>120</v>
       </c>
       <c r="BB1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BC1" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
         <v>124</v>
       </c>
-    </row>
-    <row r="2" spans="1:58">
+      <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="2" spans="1:60">
       <c r="A2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B2">
+        <v>24515000.0</v>
+      </c>
+      <c r="C2">
+        <v>32420000.0</v>
+      </c>
+      <c r="D2">
         <v>31917000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>32731000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>35120000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>11314000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>9499000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>6572000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>14142000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>18999000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>23433000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>15562000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>8434000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>9316000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>6064000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>5293000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>15919132.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>11555565.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>10621332.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>11731661.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>15001206.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>15000161.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>15083771.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>4844312.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>5787046.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>5597659.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>6654163.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>3959658.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>3956196.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>5911046.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>14870761.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>10983399.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>8703834.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>2680712.0</v>
       </c>
-      <c r="AH2"/>
-      <c r="AI2">
+      <c r="AJ2"/>
+      <c r="AK2">
         <v>12661280.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>9748561.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1582612.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>8518287.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>4039579.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>3193783.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>3503584.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>3915424.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>3867264.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>5414785.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>5513518.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>4452473.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>4390591.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>4903835.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>4156711.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>3572423.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>3241122.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>2717826.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>3804636.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>3352493.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>4007258.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>4274995.0</v>
       </c>
-      <c r="BE2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:58">
+      <c r="BG2"/>
+      <c r="BH2"/>
+    </row>
+    <row r="3" spans="1:60">
       <c r="A3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4021,54 +4150,56 @@
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
-    </row>
-    <row r="4" spans="1:58">
+      <c r="BG3"/>
+      <c r="BH3"/>
+    </row>
+    <row r="4" spans="1:60">
       <c r="A4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4083,134 +4214,142 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+      <c r="BH4"/>
+    </row>
+    <row r="5" spans="1:60">
       <c r="A5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B5">
+        <v>531000.0</v>
+      </c>
+      <c r="C5">
+        <v>324000.0</v>
+      </c>
+      <c r="D5">
         <v>389227999.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>389741000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>388851000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>389292000.0</v>
       </c>
-      <c r="F5"/>
-      <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5">
         <v>389180000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>389057000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>389162000.0</v>
       </c>
-      <c r="L5"/>
-      <c r="M5"/>
       <c r="N5"/>
-      <c r="O5">
-[...1 lines deleted...]
-      </c>
+      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5">
+        <v>389311000.0</v>
+      </c>
+      <c r="R5"/>
+      <c r="S5">
         <v>389180323.0</v>
       </c>
-      <c r="R5"/>
-      <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-    </row>
-    <row r="6" spans="1:58">
+      <c r="BG5"/>
+      <c r="BH5"/>
+    </row>
+    <row r="6" spans="1:60">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -4225,248 +4364,262 @@
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
-    </row>
-    <row r="7" spans="1:58">
+      <c r="BG6"/>
+      <c r="BH6"/>
+    </row>
+    <row r="7" spans="1:60">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B7">
+        <v>123221000.0</v>
+      </c>
+      <c r="C7">
+        <v>127308000.0</v>
+      </c>
+      <c r="D7">
         <v>19886000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>22737000.0</v>
       </c>
-      <c r="D7"/>
-      <c r="E7">
+      <c r="F7"/>
+      <c r="G7">
         <v>11939000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>12700000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>13467000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>14215000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>17038000.0</v>
       </c>
-      <c r="J7"/>
-[...1 lines deleted...]
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7">
         <v>17310000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>13379000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>22785000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>4423020.0</v>
       </c>
       <c r="Q7"/>
       <c r="R7">
+        <v>4423020.0</v>
+      </c>
+      <c r="S7"/>
+      <c r="T7">
         <v>4819627.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>5246125.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>5375411.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>5426052.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>4262163.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>4559246.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>4822630.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>4726342.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>143535.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>157366.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>171029.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
-    </row>
-    <row r="8" spans="1:58">
+      <c r="BG7"/>
+      <c r="BH7"/>
+    </row>
+    <row r="8" spans="1:60">
       <c r="A8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B8">
         <v>141525000.0</v>
       </c>
       <c r="C8">
         <v>141525000.0</v>
       </c>
-      <c r="D8"/>
+      <c r="D8">
+        <v>141525000.0</v>
+      </c>
       <c r="E8">
-        <v>268325000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>141525000.0</v>
+      </c>
+      <c r="F8"/>
       <c r="G8">
         <v>268325000.0</v>
       </c>
       <c r="H8">
         <v>268325000.0</v>
       </c>
       <c r="I8">
         <v>268325000.0</v>
       </c>
-      <c r="J8"/>
-[...1 lines deleted...]
-      <c r="L8">
+      <c r="J8">
         <v>268325000.0</v>
       </c>
-      <c r="M8">
+      <c r="K8">
         <v>268325000.0</v>
       </c>
+      <c r="L8"/>
+      <c r="M8"/>
       <c r="N8">
         <v>268325000.0</v>
       </c>
-      <c r="O8"/>
+      <c r="O8">
+        <v>268325000.0</v>
+      </c>
       <c r="P8">
-        <v>268324526.0</v>
+        <v>268325000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8">
         <v>268324526.0</v>
       </c>
-      <c r="S8">
+      <c r="S8"/>
+      <c r="T8">
         <v>268324526.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="U8">
+        <v>268324526.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+      <c r="BH8"/>
+    </row>
+    <row r="9" spans="1:60">
       <c r="A9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -4481,226 +4634,234 @@
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-    </row>
-    <row r="10" spans="1:58">
+      <c r="BG9"/>
+      <c r="BH9"/>
+    </row>
+    <row r="10" spans="1:60">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B10">
+        <v>7433000.0</v>
+      </c>
+      <c r="C10">
+        <v>6664000.0</v>
+      </c>
+      <c r="D10">
         <v>9109000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>9475000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>18215000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>19821000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>9149000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>10436000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>12839000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>27329000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>35329000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>24284000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>23730000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>27434000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>40981000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>60545000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>74129470.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>85524853.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>118378808.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>126075290.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>153857537.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>132238857.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>30200476.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>13118443.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>3701688.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>5193256.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>4396575.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>3878076.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>3766002.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>3634256.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>3169235.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>3506220.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>4137300.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>2975325.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>10461593.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>3816643.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>2140768.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>2075991.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>14663167.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>20058459.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>22463935.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>25533216.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>28314926.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>32898635.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>35797589.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>36141946.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>3728661.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>3785861.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>4632186.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>5495989.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>3222434.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>3385734.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>3905912.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>4602444.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>6390361.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>6636656.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>10956120.0</v>
       </c>
-      <c r="BE10"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:58">
+      <c r="BG10"/>
+      <c r="BH10"/>
+    </row>
+    <row r="11" spans="1:60">
       <c r="A11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -4715,570 +4876,590 @@
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-    </row>
-    <row r="12" spans="1:58">
+      <c r="BG11"/>
+      <c r="BH11"/>
+    </row>
+    <row r="12" spans="1:60">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B12">
+        <v>7454000.0</v>
+      </c>
+      <c r="C12">
+        <v>8253000.0</v>
+      </c>
+      <c r="D12">
         <v>9130000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>9496000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>18215000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>20361000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>21376000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>22571000.0</v>
       </c>
-      <c r="H12"/>
-      <c r="I12">
+      <c r="J12"/>
+      <c r="K12">
         <v>28853000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>36853000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>24303000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>35254000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>32504000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>51021000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>65561000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>79117312.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>90502787.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>123337859.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>131015502.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>158779062.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>138419814.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>33089292.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>15996417.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>5667758.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>5751211.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>6346013.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>5815626.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>5689469.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>4187906.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>6103173.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>17533787.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>20085551.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>10381374.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>10461593.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>10143487.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>10926313.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>13296601.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>14663167.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>20058459.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>22463935.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>25533216.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>28314926.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>32898635.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>35797589.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>36141946.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>3728661.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>3785861.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>4632186.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>5495989.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>3222434.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>3385734.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>3905912.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>4602444.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>6390361.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>6636656.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>10956120.0</v>
       </c>
-      <c r="BE12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:58">
+      <c r="BG12"/>
+      <c r="BH12"/>
+    </row>
+    <row r="13" spans="1:60">
       <c r="A13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B13">
         <v>91840000.0</v>
       </c>
       <c r="C13">
         <v>91840000.0</v>
       </c>
       <c r="D13">
         <v>91840000.0</v>
       </c>
       <c r="E13">
-        <v>218640000.0</v>
+        <v>91840000.0</v>
       </c>
       <c r="F13">
-        <v>218640000.0</v>
+        <v>91840000.0</v>
       </c>
       <c r="G13">
         <v>218640000.0</v>
       </c>
-      <c r="H13"/>
+      <c r="H13">
+        <v>218640000.0</v>
+      </c>
       <c r="I13">
         <v>218640000.0</v>
       </c>
-      <c r="J13">
-[...1 lines deleted...]
-      </c>
+      <c r="J13"/>
       <c r="K13">
         <v>218640000.0</v>
       </c>
       <c r="L13">
         <v>218640000.0</v>
       </c>
       <c r="M13">
         <v>218640000.0</v>
       </c>
       <c r="N13">
         <v>218640000.0</v>
       </c>
       <c r="O13">
         <v>218640000.0</v>
       </c>
       <c r="P13">
-        <v>218639545.0</v>
+        <v>218640000.0</v>
       </c>
       <c r="Q13">
-        <v>218639545.0</v>
+        <v>218640000.0</v>
       </c>
       <c r="R13">
         <v>218639545.0</v>
       </c>
       <c r="S13">
+        <v>218639545.0</v>
+      </c>
+      <c r="T13">
+        <v>218639545.0</v>
+      </c>
+      <c r="U13">
         <v>218628545.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>164146327.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>99562907.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>86965549.0</v>
       </c>
       <c r="X13">
         <v>86965549.0</v>
       </c>
       <c r="Y13">
         <v>86965549.0</v>
       </c>
       <c r="Z13">
+        <v>86965549.0</v>
+      </c>
+      <c r="AA13">
+        <v>86965549.0</v>
+      </c>
+      <c r="AB13">
         <v>86916860.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>86859565.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>86833750.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>86815822.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>56440265.0</v>
       </c>
       <c r="AF13">
         <v>56440265.0</v>
       </c>
       <c r="AG13">
+        <v>56440265.0</v>
+      </c>
+      <c r="AH13">
+        <v>56440265.0</v>
+      </c>
+      <c r="AI13">
         <v>39102905.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>38854486.0</v>
       </c>
       <c r="AJ13">
         <v>38854486.0</v>
       </c>
       <c r="AK13">
         <v>38854486.0</v>
       </c>
       <c r="AL13">
         <v>38854486.0</v>
       </c>
       <c r="AM13">
         <v>38854486.0</v>
       </c>
       <c r="AN13">
+        <v>38854486.0</v>
+      </c>
+      <c r="AO13">
+        <v>38854486.0</v>
+      </c>
+      <c r="AP13">
         <v>35773390.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>70550279.0</v>
       </c>
       <c r="AQ13">
         <v>70550279.0</v>
       </c>
       <c r="AR13">
         <v>70550279.0</v>
       </c>
       <c r="AS13">
         <v>70550279.0</v>
       </c>
       <c r="AT13">
-        <v>35275140.0</v>
+        <v>70550279.0</v>
       </c>
       <c r="AU13">
-        <v>35275140.0</v>
+        <v>70550279.0</v>
       </c>
       <c r="AV13">
         <v>35275140.0</v>
       </c>
       <c r="AW13">
         <v>35275140.0</v>
       </c>
       <c r="AX13">
-        <v>32068310.0</v>
+        <v>35275140.0</v>
       </c>
       <c r="AY13">
-        <v>32068310.0</v>
+        <v>35275140.0</v>
       </c>
       <c r="AZ13">
         <v>32068310.0</v>
       </c>
       <c r="BA13">
         <v>32068310.0</v>
       </c>
       <c r="BB13">
         <v>32068310.0</v>
       </c>
       <c r="BC13">
+        <v>32068310.0</v>
+      </c>
+      <c r="BD13">
+        <v>32068310.0</v>
+      </c>
+      <c r="BE13">
         <v>32068305.0</v>
       </c>
-      <c r="BD13">
+      <c r="BF13">
         <v>32068305.0</v>
       </c>
-      <c r="BE13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+      <c r="BH13"/>
+    </row>
+    <row r="14" spans="1:60">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B14">
+        <v>6372206000.0</v>
+      </c>
+      <c r="C14">
         <v>7275569000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
+        <v>7275569000.0</v>
+      </c>
+      <c r="E14">
         <v>6372206000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7275569000.0</v>
       </c>
       <c r="F14">
         <v>6372206000.0</v>
       </c>
       <c r="G14">
+        <v>7275569000.0</v>
+      </c>
+      <c r="H14">
         <v>6372206000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6372205736.0</v>
       </c>
       <c r="I14">
         <v>6372206000.0</v>
       </c>
       <c r="J14">
-        <v>6372206000.0</v>
+        <v>6372205736.0</v>
       </c>
       <c r="K14">
         <v>6372206000.0</v>
       </c>
       <c r="L14">
+        <v>6372206000.0</v>
+      </c>
+      <c r="M14">
+        <v>6372206000.0</v>
+      </c>
+      <c r="N14">
         <v>7275569000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>7275569000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>7275569028.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7275549028.0</v>
       </c>
       <c r="Q14">
         <v>6372205736.0</v>
       </c>
       <c r="R14">
+        <v>7275549028.0</v>
+      </c>
+      <c r="S14">
+        <v>6372205736.0</v>
+      </c>
+      <c r="T14">
         <v>7275567289.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>7255221568.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>8060318202.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>8060318202.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>6132798472.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>6132798472.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>6132798477.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>6132798471.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>6132738486.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>6131104740.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>6131186748.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>6131186748.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>6124600914.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>6131071044.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>4759406232.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>4759406232.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>5423036346.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>5423036346.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>4989763899.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>5112404812.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>4106364468.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>4106364468.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>4023304524.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>4023380522.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>4021365903.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4021365891.0</v>
       </c>
       <c r="AS14">
         <v>4021365891.0</v>
       </c>
       <c r="AT14">
-        <v>2010682980.0</v>
+        <v>4021365891.0</v>
       </c>
       <c r="AU14">
-        <v>2010682980.0</v>
+        <v>4021365891.0</v>
       </c>
       <c r="AV14">
         <v>2010682980.0</v>
       </c>
       <c r="AW14">
         <v>2010682980.0</v>
       </c>
       <c r="AX14">
-        <v>1827893670.0</v>
+        <v>2010682980.0</v>
       </c>
       <c r="AY14">
-        <v>1827893670.0</v>
+        <v>2010682980.0</v>
       </c>
       <c r="AZ14">
         <v>1827893670.0</v>
       </c>
       <c r="BA14">
         <v>1827893670.0</v>
       </c>
       <c r="BB14">
+        <v>1827893670.0</v>
+      </c>
+      <c r="BC14">
+        <v>1827893670.0</v>
+      </c>
+      <c r="BD14">
         <v>1776343639.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>1672677654.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>1672677654.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>1248815981.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>1248815981.0</v>
       </c>
     </row>
-    <row r="15" spans="1:58">
+    <row r="15" spans="1:60">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -5293,134 +5474,138 @@
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
-    </row>
-    <row r="16" spans="1:58">
+      <c r="BG15"/>
+      <c r="BH15"/>
+    </row>
+    <row r="16" spans="1:60">
       <c r="A16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16">
         <v>1019000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>394000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>3415000.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
-[...1 lines deleted...]
-      </c>
+      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16">
+        <v>425000.0</v>
+      </c>
+      <c r="R16"/>
+      <c r="S16">
         <v>762264.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
-      <c r="AP16">
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>24519.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>2574733.0</v>
       </c>
-      <c r="AR16"/>
-      <c r="AS16"/>
       <c r="AT16"/>
-      <c r="AU16">
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16">
         <v>38516.0</v>
       </c>
-      <c r="AV16"/>
-      <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
-      <c r="BB16">
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16">
         <v>5055.0</v>
       </c>
-      <c r="BC16"/>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-    </row>
-    <row r="17" spans="1:58">
+      <c r="BG16"/>
+      <c r="BH16"/>
+    </row>
+    <row r="17" spans="1:60">
       <c r="A17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -5435,54 +5620,56 @@
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+      <c r="BH17"/>
+    </row>
+    <row r="18" spans="1:60">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -5497,54 +5684,56 @@
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
-    </row>
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+      <c r="BH18"/>
+    </row>
+    <row r="19" spans="1:60">
       <c r="A19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5559,810 +5748,838 @@
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+      <c r="BH19"/>
+    </row>
+    <row r="20" spans="1:60">
       <c r="A20" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B20">
         <v>88000.0</v>
       </c>
       <c r="C20">
         <v>88000.0</v>
       </c>
       <c r="D20">
         <v>88000.0</v>
       </c>
       <c r="E20">
         <v>88000.0</v>
       </c>
       <c r="F20">
         <v>88000.0</v>
       </c>
       <c r="G20">
         <v>88000.0</v>
       </c>
       <c r="H20">
         <v>88000.0</v>
       </c>
       <c r="I20">
         <v>88000.0</v>
       </c>
       <c r="J20">
         <v>88000.0</v>
       </c>
       <c r="K20">
         <v>88000.0</v>
       </c>
       <c r="L20">
+        <v>88000.0</v>
+      </c>
+      <c r="M20">
+        <v>88000.0</v>
+      </c>
+      <c r="N20">
         <v>2675000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>2537000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>88000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>88000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>88129.0</v>
       </c>
       <c r="R20">
         <v>88129.0</v>
       </c>
       <c r="S20">
         <v>88129.0</v>
       </c>
       <c r="T20">
         <v>88129.0</v>
       </c>
       <c r="U20">
         <v>88129.0</v>
       </c>
       <c r="V20">
         <v>88129.0</v>
       </c>
       <c r="W20">
         <v>88129.0</v>
       </c>
       <c r="X20">
         <v>88129.0</v>
       </c>
       <c r="Y20">
         <v>88129.0</v>
       </c>
       <c r="Z20">
         <v>88129.0</v>
       </c>
       <c r="AA20">
         <v>88129.0</v>
       </c>
       <c r="AB20">
         <v>88129.0</v>
       </c>
       <c r="AC20">
         <v>88129.0</v>
       </c>
       <c r="AD20">
         <v>88129.0</v>
       </c>
       <c r="AE20">
         <v>88129.0</v>
       </c>
       <c r="AF20">
         <v>88129.0</v>
       </c>
       <c r="AG20">
         <v>88129.0</v>
       </c>
-      <c r="AH20"/>
+      <c r="AH20">
+        <v>88129.0</v>
+      </c>
       <c r="AI20">
         <v>88129.0</v>
       </c>
-      <c r="AJ20">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ20"/>
       <c r="AK20">
         <v>88129.0</v>
       </c>
       <c r="AL20">
         <v>88129.0</v>
       </c>
-      <c r="AM20"/>
-      <c r="AN20"/>
+      <c r="AM20">
+        <v>88129.0</v>
+      </c>
+      <c r="AN20">
+        <v>88129.0</v>
+      </c>
       <c r="AO20"/>
-      <c r="AP20">
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20">
         <v>1714233.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2331544.0</v>
       </c>
       <c r="AS20">
         <v>2331544.0</v>
       </c>
       <c r="AT20">
         <v>2331544.0</v>
       </c>
       <c r="AU20">
         <v>2331544.0</v>
       </c>
       <c r="AV20">
         <v>2331544.0</v>
       </c>
       <c r="AW20">
         <v>2331544.0</v>
       </c>
       <c r="AX20">
+        <v>2331544.0</v>
+      </c>
+      <c r="AY20">
+        <v>2331544.0</v>
+      </c>
+      <c r="AZ20">
         <v>2827104.0</v>
       </c>
-      <c r="AY20">
+      <c r="BA20">
         <v>2827104.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2209793.0</v>
       </c>
       <c r="BB20">
         <v>2209793.0</v>
       </c>
-      <c r="BC20"/>
-      <c r="BD20"/>
+      <c r="BC20">
+        <v>2209793.0</v>
+      </c>
+      <c r="BD20">
+        <v>2209793.0</v>
+      </c>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+      <c r="BH20"/>
+    </row>
+    <row r="21" spans="1:60">
       <c r="A21" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-      <c r="P21">
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21">
         <v>33157628.0</v>
       </c>
-      <c r="Q21"/>
-      <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21">
         <v>19236416.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>17242453.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>17185303.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>16012842.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>14815159.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>13554061.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>10258600.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>8676214.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>6638049.0</v>
       </c>
-      <c r="AD21"/>
-      <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-    </row>
-    <row r="22" spans="1:58">
+      <c r="BG21"/>
+      <c r="BH21"/>
+    </row>
+    <row r="22" spans="1:60">
       <c r="A22" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B22">
+        <v>15565000.0</v>
+      </c>
+      <c r="C22">
+        <v>16194000.0</v>
+      </c>
+      <c r="D22">
         <v>16319000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>16662000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>17435000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>18328000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>18775000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>16072000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>16933000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>13401000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>13068000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>19619000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>19864000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>17049000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>16412000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>14633000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>11453606.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>11882531.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>13303432.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>14544085.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>12807047.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>11743552.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>11865616.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>12534241.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>15624052.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>15945097.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>17004131.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>16284009.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>16542253.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>14987111.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>4717236.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>4177344.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>3254843.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>3186234.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>2680172.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>1952016.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>1957093.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>1503629.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>1369994.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>1299495.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>1240018.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>1040608.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>1633559.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>1081383.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>1332104.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>793559.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>818013.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>884124.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>908395.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>941044.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>1262325.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>1304687.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>1145961.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>1170207.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>1427780.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>1443192.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>1433393.0</v>
       </c>
-      <c r="BE22"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:58">
+      <c r="BG22"/>
+      <c r="BH22"/>
+    </row>
+    <row r="23" spans="1:60">
       <c r="A23" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B23">
+        <v>336119000.0</v>
+      </c>
+      <c r="C23">
+        <v>352038000.0</v>
+      </c>
+      <c r="D23">
         <v>244380000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>241575000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>259870999.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>252215000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>235628000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>229636000.0</v>
       </c>
-      <c r="H23"/>
-      <c r="I23">
+      <c r="J23"/>
+      <c r="K23">
         <v>228897000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>226635000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>255956000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>228099000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>225503000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>226304000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>233895000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>286323742.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>290874809.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>293737334.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>293201069.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>289530950.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>222517434.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>90952265.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>77565184.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>72232020.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>69696741.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>67640187.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>63729945.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>60222669.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>58454835.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>61662396.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>59985938.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>57934780.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>43821181.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>45555146.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>43847601.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>38749291.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>38864705.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>45545028.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>43953143.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>42496818.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>44418466.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>49245546.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>52545513.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>55177912.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>57733266.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>28619660.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>27935715.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>30006331.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>30489041.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>28987598.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>29967440.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>24867070.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>26589857.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>27541973.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>29070892.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>35412676.0</v>
       </c>
-      <c r="BE23"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:58">
+      <c r="BG23"/>
+      <c r="BH23"/>
+    </row>
+    <row r="24" spans="1:60">
       <c r="A24" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24">
         <v>3413000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>3413000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+      <c r="BH24"/>
+    </row>
+    <row r="25" spans="1:60">
       <c r="A25" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>44</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>117906000.0</v>
+      </c>
+      <c r="D25">
         <v>13662000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>17359000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>18728000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>9271000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>10118000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>10669000.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>13637000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>15022000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>14689000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>18473000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>10543000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>2682110.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>3354150.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>4363620.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>4414710.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>4414710.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>4493810.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>3770880.0</v>
       </c>
-      <c r="W25"/>
-[...1 lines deleted...]
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25">
         <v>37497490.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>86550.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>99430.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>115550.0</v>
       </c>
-      <c r="AC25"/>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-    </row>
-    <row r="26" spans="1:58">
+      <c r="BG25"/>
+      <c r="BH25"/>
+    </row>
+    <row r="26" spans="1:60">
       <c r="A26" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -6377,54 +6594,56 @@
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+      <c r="BH26"/>
+    </row>
+    <row r="27" spans="1:60">
       <c r="A27" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -6439,778 +6658,812 @@
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+      <c r="BH27"/>
+    </row>
+    <row r="28" spans="1:60">
       <c r="A28" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B28">
+        <v>116787000.0</v>
+      </c>
+      <c r="C28">
+        <v>121709000.0</v>
+      </c>
+      <c r="D28">
         <v>11824000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>14445000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>24756277.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>3323000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>2056000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>772000.0</v>
       </c>
-      <c r="H28"/>
-      <c r="I28">
+      <c r="J28"/>
+      <c r="K28">
         <v>913000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-6377000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-1871000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>4784000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-9211000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-13348000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-38960000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-68503535.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-79507124.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-112350602.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-119597626.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-147261613.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-125588164.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-24743523.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-7365320.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2325412.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>737407.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-3048458.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-2510852.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-2389865.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-2347419.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-1871353.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-2197640.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-2821387.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-1653981.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-9125250.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-2470218.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-786205.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-716231.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-13550476.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-18644936.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-21022762.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-24057501.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-26788931.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-29424273.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-32878783.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-33408658.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>3101831.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>1285616.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>376202.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-543760.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>1797256.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>2165828.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-2897345.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-3966687.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-5723852.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-5939913.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-5372285.0</v>
       </c>
-      <c r="BE28"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:58">
+      <c r="BG28"/>
+      <c r="BH28"/>
+    </row>
+    <row r="29" spans="1:60">
       <c r="A29" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B29">
+        <v>59668000.0</v>
+      </c>
+      <c r="C29">
+        <v>69887000.0</v>
+      </c>
+      <c r="D29">
         <v>73074000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>69146000.0</v>
       </c>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="F29"/>
+      <c r="G29">
         <v>97492000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>99017000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>97758000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>102341000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>104743000.0</v>
       </c>
-      <c r="J29"/>
-[...1 lines deleted...]
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29">
         <v>120180000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>110956000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>106617000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>185479584.0</v>
       </c>
       <c r="Q29"/>
       <c r="R29">
+        <v>185479584.0</v>
+      </c>
+      <c r="S29"/>
+      <c r="T29">
         <v>203702110.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>201964215.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>145243950.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>69855989.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>47880743.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>43694404.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>41377522.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
-    </row>
-    <row r="30" spans="1:58">
+      <c r="BG29"/>
+      <c r="BH29"/>
+    </row>
+    <row r="30" spans="1:60">
       <c r="A30" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B30">
+        <v>9592000.0</v>
+      </c>
+      <c r="C30">
+        <v>17313000.0</v>
+      </c>
+      <c r="D30">
         <v>10060000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>10813000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>16757000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>13112000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>4463000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>5376000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>2263000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>10372000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>11487000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>6643000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>3182000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>4649000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>2424000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>41718000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>3913265.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>7877649.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>8853110.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>6216220.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>2563540.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>4366210.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>1912920.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>3877230.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>5005620.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>1421690.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>3875510.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>2602630.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>3548813.0</v>
       </c>
-      <c r="AC30"/>
-      <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
-      <c r="AL30">
+      <c r="AL30"/>
+      <c r="AM30"/>
+      <c r="AN30">
         <v>14426699.0</v>
       </c>
-      <c r="AM30"/>
-      <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
-    </row>
-    <row r="31" spans="1:58">
+      <c r="BG30"/>
+      <c r="BH30"/>
+    </row>
+    <row r="31" spans="1:60">
       <c r="A31" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
+      <c r="K31"/>
       <c r="L31"/>
       <c r="M31">
+        <v>100124000.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
         <v>103575000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>101681000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
-    </row>
-    <row r="32" spans="1:58">
+      <c r="BG31"/>
+      <c r="BH31"/>
+    </row>
+    <row r="32" spans="1:60">
       <c r="A32" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B32">
+        <v>-32187000.0</v>
+      </c>
+      <c r="C32">
+        <v>-48949000.0</v>
+      </c>
+      <c r="D32">
         <v>-40049000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-37624000.0</v>
       </c>
-      <c r="D32"/>
-      <c r="E32">
+      <c r="F32"/>
+      <c r="G32">
         <v>3619000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>2363000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>5099000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>2875000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>2214000.0</v>
       </c>
-      <c r="J32"/>
-[...1 lines deleted...]
-      <c r="L32">
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32">
         <v>25718000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>24301000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>38433000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>75130680.0</v>
       </c>
       <c r="Q32"/>
       <c r="R32">
+        <v>75130680.0</v>
+      </c>
+      <c r="S32"/>
+      <c r="T32">
         <v>116011582.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>120015236.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>141629790.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>124412115.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>17656088.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>12975532.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>9857589.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
-    </row>
-    <row r="33" spans="1:58">
+      <c r="BG32"/>
+      <c r="BH32"/>
+    </row>
+    <row r="33" spans="1:60">
       <c r="A33" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B33">
+        <v>293081000.0</v>
+      </c>
+      <c r="C33">
+        <v>305298000.0</v>
+      </c>
+      <c r="D33">
         <v>196532000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>194648000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>199593000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>186720000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>174619000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>171168000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>154930000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>160621000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>155464000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>159940000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>150850000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>149057000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>133859000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>109538000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>162785038.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>159684965.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>141073558.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>135508847.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>109535253.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>58538623.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>34083757.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>34742105.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>35541511.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>35024766.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>30226103.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>25762256.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>24091562.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>21731569.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>17808466.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>14731201.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>14778138.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>13959378.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>15135407.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>15309460.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>15451692.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>14159701.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>13977890.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>12972663.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>11861762.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>11408813.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>12297135.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>12043120.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>11893923.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>11115358.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>16975322.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>16615078.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>17266345.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>17538285.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>18226300.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>18596078.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>13599854.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>13546856.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>13423144.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>13833004.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>12780485.0</v>
       </c>
-      <c r="BE33"/>
-[...2 lines deleted...]
-    <row r="34" spans="1:58">
+      <c r="BG33"/>
+      <c r="BH33"/>
+    </row>
+    <row r="34" spans="1:60">
       <c r="A34" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
@@ -7225,362 +7478,374 @@
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
-    </row>
-    <row r="35" spans="1:58">
+      <c r="BG34"/>
+      <c r="BH34"/>
+    </row>
+    <row r="35" spans="1:60">
       <c r="A35" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B35">
+        <v>157042000.0</v>
+      </c>
+      <c r="C35">
+        <v>140313000.0</v>
+      </c>
+      <c r="D35">
         <v>36069000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>39766000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>41135000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>54837000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>40014000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>40565000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>17299000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>19780000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>19479000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>13832000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>15160000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>14967000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>18671000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>10741000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>2828417.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>3500451.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>4392601.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>4443688.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>4443688.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>4522788.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>3770880.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>3852482.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>3852482.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>3698968.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>131377.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>144252.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>160370.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>82251.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>92526.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>104081.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>111284.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>122574.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>88907.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>99934.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>110826.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>121586.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>152940.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>163435.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>134498.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>163303.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>203187.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>320453.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>389135.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>551557.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>4615262.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>2900398.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>2851172.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>2628611.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>3520237.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>3131365.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>486756.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>517800.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>549698.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>576514.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>5310333.0</v>
       </c>
-      <c r="BE35"/>
-[...2 lines deleted...]
-    <row r="36" spans="1:58">
+      <c r="BG35"/>
+      <c r="BH35"/>
+    </row>
+    <row r="36" spans="1:60">
       <c r="A36" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B36">
+        <v>55</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36">
+        <v>17133000.0</v>
+      </c>
+      <c r="D36">
         <v>137695000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>140913000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>13841000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>131204000.0</v>
       </c>
-      <c r="F36"/>
-      <c r="G36"/>
       <c r="H36"/>
-      <c r="I36">
+      <c r="I36"/>
+      <c r="J36"/>
+      <c r="K36">
         <v>89663000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>89000000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>85972000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>101364000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>73443000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>69711000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>34779000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>38145470.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>32965885.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>126829594.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>119694929.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>28707549.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>25417373.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>2888816.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>2877974.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>1966070.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>15373114.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>1949438.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>1937550.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>1923467.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>553650.0</v>
       </c>
-      <c r="AD36"/>
-      <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
-      <c r="AH36">
+      <c r="AH36"/>
+      <c r="AI36"/>
+      <c r="AJ36">
         <v>714471.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>6326844.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>8785545.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>11220610.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>714471.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>17218292.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>21319022.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>714471.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>462946.0</v>
       </c>
-      <c r="AQ36"/>
-      <c r="AR36"/>
       <c r="AS36"/>
       <c r="AT36"/>
       <c r="AU36"/>
       <c r="AV36"/>
       <c r="AW36"/>
       <c r="AX36"/>
       <c r="AY36"/>
       <c r="AZ36"/>
       <c r="BA36"/>
-      <c r="BB36">
+      <c r="BB36"/>
+      <c r="BC36"/>
+      <c r="BD36">
         <v>193890.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>432381.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>502201.0</v>
       </c>
-      <c r="BE36"/>
-[...2 lines deleted...]
-    <row r="37" spans="1:58">
+      <c r="BG36"/>
+      <c r="BH36"/>
+    </row>
+    <row r="37" spans="1:60">
       <c r="A37" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -7595,720 +7860,742 @@
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
-    </row>
-    <row r="38" spans="1:58">
+      <c r="BG37"/>
+      <c r="BH37"/>
+    </row>
+    <row r="38" spans="1:60">
       <c r="A38" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>57</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
         <v>137695000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>140913000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>134560000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>131204000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>114913000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>114307000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="J38"/>
       <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38">
         <v>85972000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>72779000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>68373000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>59671000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>34779000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>33157630.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>32965890.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>30051920.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>29177680.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>23786020.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>19236420.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>17242450.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>17185300.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>16012840.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>14815160.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>13554060.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>10258600.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>8676210.0</v>
       </c>
-      <c r="AC38"/>
-      <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
-    </row>
-    <row r="39" spans="1:58">
+      <c r="BG38"/>
+      <c r="BH38"/>
+    </row>
+    <row r="39" spans="1:60">
       <c r="A39" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B39">
+        <v>10427000.0</v>
+      </c>
+      <c r="C39">
+        <v>4980000.0</v>
+      </c>
+      <c r="D39">
         <v>12339000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>9956000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>7871000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>13694000.0</v>
       </c>
-      <c r="F39"/>
-      <c r="G39"/>
       <c r="H39"/>
-      <c r="I39">
+      <c r="I39"/>
+      <c r="J39"/>
+      <c r="K39">
         <v>15650000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>9763000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>45451000.0</v>
       </c>
-      <c r="L39"/>
-      <c r="M39">
+      <c r="N39"/>
+      <c r="O39">
         <v>26893000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>25012000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>2445000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>32967786.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>20926877.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>16022485.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>12132635.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>8409588.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>13815445.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>11913600.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>14292421.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>15398699.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>12975667.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>14063940.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>15868054.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>13899385.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>17548249.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>33033521.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>23543606.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>19816248.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>16294195.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>17277974.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>16442638.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>10414193.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>9904774.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>1107278.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>9622526.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>6931103.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>6435829.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>6999926.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>6502375.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>6154296.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>9682403.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>7097664.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>6650652.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>7199405.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>6513723.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>6276539.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>6680941.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>6215343.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>7270350.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>6300688.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>7158040.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>10242678.0</v>
       </c>
-      <c r="BE39"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:58">
+      <c r="BG39"/>
+      <c r="BH39"/>
+    </row>
+    <row r="40" spans="1:60">
       <c r="A40" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B40">
+        <v>42219000.0</v>
+      </c>
+      <c r="C40">
+        <v>51576000.0</v>
+      </c>
+      <c r="D40">
         <v>47783000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>44855000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>30912723.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>33118000.0</v>
       </c>
-      <c r="F40"/>
-      <c r="G40"/>
       <c r="H40"/>
-      <c r="I40">
+      <c r="I40"/>
+      <c r="J40"/>
+      <c r="K40">
         <v>13814000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>7359000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>46122000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>18998000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>27860000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>31860000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>36501000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>13045312.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>26006362.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>24366274.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>23882366.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>21183482.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>22409647.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>3282436.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>16019234.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>12338569.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>17364632.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>7602094.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>14682737.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>11935660.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>3036385.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>-14870689.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>-10983327.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>-8703762.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>5246207.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>12035629.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>-12661208.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>-9748489.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>7846667.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>-8438821.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>-3764873.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>-2960847.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>-3041297.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>-3907710.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>-6409764.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>-5377497.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>-5462953.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>-4390560.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>-4390591.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>-4877120.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>-4151275.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>-3527054.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>-3101039.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>-2672115.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>-3775516.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>-3333765.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>-3978167.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>-4149606.0</v>
       </c>
-      <c r="BE40"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:58">
+      <c r="BG40"/>
+      <c r="BH40"/>
+    </row>
+    <row r="41" spans="1:60">
       <c r="A41" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>195000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>278000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>198000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
-    </row>
-    <row r="42" spans="1:58">
+      <c r="BG41"/>
+      <c r="BH41"/>
+    </row>
+    <row r="42" spans="1:60">
       <c r="A42" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B42"/>
-      <c r="C42"/>
+      <c r="C42">
+        <v>324000.0</v>
+      </c>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
-      <c r="J42">
+      <c r="J42"/>
+      <c r="K42"/>
+      <c r="L42">
         <v>1.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>389162000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>389294000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>389305000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>389102000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>-106123000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>389156900.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>-22007330.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>389128129.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>389166493.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>389187353.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>389101442.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>-22678.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>-20072.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>-18662.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>-13784.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>888.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>10853.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>15343.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>-45699386.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>30386570.0</v>
       </c>
       <c r="AF42">
         <v>30386570.0</v>
       </c>
       <c r="AG42">
+        <v>30386570.0</v>
+      </c>
+      <c r="AH42">
+        <v>30386570.0</v>
+      </c>
+      <c r="AI42">
         <v>-8656595.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>33115577.0</v>
       </c>
       <c r="AJ42">
         <v>33115577.0</v>
       </c>
       <c r="AK42">
-        <v>-11946408.0</v>
+        <v>33115577.0</v>
       </c>
       <c r="AL42">
         <v>33115577.0</v>
       </c>
       <c r="AM42">
-        <v>33115577.0</v>
+        <v>-11946408.0</v>
       </c>
       <c r="AN42">
         <v>33115577.0</v>
       </c>
       <c r="AO42">
+        <v>33115577.0</v>
+      </c>
+      <c r="AP42">
+        <v>33115577.0</v>
+      </c>
+      <c r="AQ42">
         <v>-31573399.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>6206299.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>5799308.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>5012262.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>2966427.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>3464689.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-15415439.0</v>
       </c>
       <c r="AW42">
         <v>3464689.0</v>
       </c>
       <c r="AX42">
+        <v>-15415439.0</v>
+      </c>
+      <c r="AY42">
+        <v>3464689.0</v>
+      </c>
+      <c r="AZ42">
         <v>-12640423.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>-12111568.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>-10973344.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>-9947966.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>-8569122.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>-7730505.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>-6639848.0</v>
       </c>
-      <c r="BE42"/>
-[...2 lines deleted...]
-    <row r="43" spans="1:58">
+      <c r="BG42"/>
+      <c r="BH42"/>
+    </row>
+    <row r="43" spans="1:60">
       <c r="A43" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -8323,54 +8610,56 @@
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
-    </row>
-    <row r="44" spans="1:58">
+      <c r="BG43"/>
+      <c r="BH43"/>
+    </row>
+    <row r="44" spans="1:60">
       <c r="A44" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -8385,564 +8674,588 @@
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
-    </row>
-    <row r="45" spans="1:58">
+      <c r="BG44"/>
+      <c r="BH44"/>
+    </row>
+    <row r="45" spans="1:60">
       <c r="A45" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B45">
+        <v>274783000.0</v>
+      </c>
+      <c r="C45">
+        <v>288077000.0</v>
+      </c>
+      <c r="D45">
         <v>38789000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>38877000.0</v>
       </c>
-      <c r="D45"/>
-      <c r="E45">
+      <c r="F45"/>
+      <c r="G45">
         <v>29253000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>33289000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>33563000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>35735000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>40236000.0</v>
       </c>
-      <c r="J45"/>
-[...1 lines deleted...]
-      <c r="L45">
+      <c r="L45"/>
+      <c r="M45"/>
+      <c r="N45">
         <v>46811000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>46231000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>47490000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
-    </row>
-    <row r="46" spans="1:58">
+      <c r="BG45"/>
+      <c r="BH45"/>
+    </row>
+    <row r="46" spans="1:60">
       <c r="A46" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B46">
+        <v>274783000.0</v>
+      </c>
+      <c r="C46">
+        <v>288077000.0</v>
+      </c>
+      <c r="D46">
         <v>38789000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>38877000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>160387000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>29253000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>33289000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>33563000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>35735000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>40236000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>40823000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>45680000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>46811000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>46231000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>47490000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>39301000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>22110456.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>16596799.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>14155835.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>15725789.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>16629423.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>16524885.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>16675632.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>17197248.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>18953362.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>19623543.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>16378502.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>15328471.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>15133893.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>14567644.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>17720337.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>14643072.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>14690009.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>13871249.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>14332807.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>14506860.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>14649092.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>13357101.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>13175290.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>12258192.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>11147291.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>10694342.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>10119956.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>9711576.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>9562379.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>8783814.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>14643778.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>14283534.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>14934801.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>15206741.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>15399196.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>15768974.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>11390061.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>11337063.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>11019461.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>11190830.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>10068491.0</v>
       </c>
-      <c r="BE46"/>
-[...2 lines deleted...]
-    <row r="47" spans="1:58">
+      <c r="BG46"/>
+      <c r="BH46"/>
+    </row>
+    <row r="47" spans="1:60">
       <c r="A47" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>66</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>288077000.0</v>
+      </c>
+      <c r="D47">
         <v>38789000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>38877000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>39668000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>29253000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>33289000.0</v>
       </c>
-      <c r="G47">
+      <c r="I47">
         <v>33563000.0</v>
       </c>
-      <c r="H47"/>
-      <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>45680000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>46811000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>46231000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>47490000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>39301000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>22110460.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>16596800.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>14155840.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>15725790.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>16629420.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>16524890.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>16675630.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>17197250.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>18953360.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>19623540.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>16378500.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>15328470.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>15133890.0</v>
       </c>
-      <c r="AC47"/>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
-    </row>
-    <row r="48" spans="1:58">
+      <c r="BG47"/>
+      <c r="BH47"/>
+    </row>
+    <row r="48" spans="1:60">
       <c r="A48" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B48">
+        <v>-33702000.0</v>
+      </c>
+      <c r="C48">
+        <v>-23342000.0</v>
+      </c>
+      <c r="D48">
         <v>-409041000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-413618000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-402095000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-521645000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-130828000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-132090000.0</v>
       </c>
-      <c r="H48"/>
-      <c r="I48">
+      <c r="J48"/>
+      <c r="K48">
         <v>-514281000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-518621000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-507590000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-498958000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-501833000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-505973000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-494456000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-423519776.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-411187650.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-405274143.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-407062362.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-409310243.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-420033001.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-40256918.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-44444950.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-46773835.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-47521363.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-44492633.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-44422842.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-45100943.0</v>
       </c>
-      <c r="AC48"/>
-      <c r="AD48">
+      <c r="AE48"/>
+      <c r="AF48">
         <v>-42907970.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-41699128.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-41391119.0</v>
       </c>
-      <c r="AG48"/>
-      <c r="AH48">
+      <c r="AI48"/>
+      <c r="AJ48">
         <v>-40457329.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-42217406.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-43626924.0</v>
       </c>
-      <c r="AK48"/>
-      <c r="AL48">
+      <c r="AM48"/>
+      <c r="AN48">
         <v>-36000282.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-33744728.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-31260041.0</v>
       </c>
-      <c r="AO48"/>
-      <c r="AP48">
+      <c r="AQ48"/>
+      <c r="AR48">
         <v>-32984684.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-31268546.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-28846121.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-24171424.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-21672739.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-20512391.0</v>
       </c>
-      <c r="AV48"/>
-      <c r="AW48">
+      <c r="AX48"/>
+      <c r="AY48">
         <v>-18374721.0</v>
       </c>
-      <c r="AX48"/>
-      <c r="AY48"/>
       <c r="AZ48"/>
       <c r="BA48"/>
       <c r="BB48"/>
       <c r="BC48"/>
       <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
-    </row>
-    <row r="49" spans="1:58">
+      <c r="BG48"/>
+      <c r="BH48"/>
+    </row>
+    <row r="49" spans="1:60">
       <c r="A49" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -8957,656 +9270,682 @@
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
-    </row>
-    <row r="50" spans="1:58">
+      <c r="BG49"/>
+      <c r="BH49"/>
+    </row>
+    <row r="50" spans="1:60">
       <c r="A50" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B50">
+        <v>999000.0</v>
+      </c>
+      <c r="C50">
+        <v>1065000.0</v>
+      </c>
+      <c r="D50">
         <v>1047000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>1183000.0</v>
       </c>
-      <c r="D50"/>
-      <c r="E50">
+      <c r="F50"/>
+      <c r="G50">
         <v>11205000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>11205000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>11208000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>11200000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>11204000.0</v>
       </c>
-      <c r="J50"/>
-[...1 lines deleted...]
-      <c r="L50">
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50">
         <v>11204000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>1431000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>1435000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1202915.0</v>
       </c>
       <c r="Q50"/>
       <c r="R50">
+        <v>1202915.0</v>
+      </c>
+      <c r="S50"/>
+      <c r="T50">
         <v>1208579.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>1231539.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>1220513.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>1224641.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>1194790.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>1193877.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>1204470.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>1204321.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>1204582.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>1209858.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>1205108.0</v>
       </c>
-      <c r="AC50"/>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
-    </row>
-    <row r="51" spans="1:58">
+      <c r="BG50"/>
+      <c r="BH50"/>
+    </row>
+    <row r="51" spans="1:60">
       <c r="A51" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B51">
+        <v>124220000.0</v>
+      </c>
+      <c r="C51">
+        <v>128373000.0</v>
+      </c>
+      <c r="D51">
         <v>20933000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>23920000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>42971277.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>23144000.0</v>
       </c>
-      <c r="F51"/>
-      <c r="G51"/>
       <c r="H51"/>
-      <c r="I51">
+      <c r="I51"/>
+      <c r="J51"/>
+      <c r="K51">
         <v>28242000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>28952000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>22413000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>28514000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>18223000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>27633000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>21585000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>5625935.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>6017731.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>6028208.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>6477669.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>6595929.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>6650698.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>5456953.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>5753123.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>6027100.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>39729185.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>1348117.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>1367226.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>1376141.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>1286837.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>1297882.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>1308580.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>1315913.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>1321344.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>1336343.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>1346425.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>1354563.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>1359760.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>1112691.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>1413523.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>1441173.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>1475715.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>1525995.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>3474362.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>2918806.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>2733288.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>6830492.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>5071477.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>5008388.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>4952229.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>5019690.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>5551562.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>1008567.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>635757.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>666509.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>696743.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>5583835.0</v>
       </c>
-      <c r="BE51"/>
-[...2 lines deleted...]
-    <row r="52" spans="1:58">
+      <c r="BG51"/>
+      <c r="BH51"/>
+    </row>
+    <row r="52" spans="1:60">
       <c r="A52" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B52">
+        <v>8491000.0</v>
+      </c>
+      <c r="C52">
+        <v>10467000.0</v>
+      </c>
+      <c r="D52">
         <v>7271000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>6561000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>24243277.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>13873000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>11205000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>11208000.0</v>
       </c>
-      <c r="H52"/>
-      <c r="I52">
+      <c r="J52"/>
+      <c r="K52">
         <v>13231000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>14242000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>8776000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>13492000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>3534000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>9160000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>11042000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>2943821.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>2663581.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>1664588.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>2062959.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>2181219.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>2156888.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>1686073.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>1900641.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>2174618.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>2231695.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>1261564.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>1267796.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>1260591.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>1249410.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>1250180.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>1249323.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>1249453.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>1243594.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>1247436.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>1246491.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>1243737.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>1238174.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>959751.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>1250088.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>1306675.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>1312412.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>1322808.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>3244522.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>2620284.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>2272344.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>2422922.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>2378771.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>2364908.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>2531310.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>1633231.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>2553975.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>521811.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>117957.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>116811.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>120229.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>273502.0</v>
       </c>
-      <c r="BE52"/>
-[...2 lines deleted...]
-    <row r="53" spans="1:58">
+      <c r="BG52"/>
+      <c r="BH52"/>
+    </row>
+    <row r="53" spans="1:60">
       <c r="A53" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B53">
         <v>21000.0</v>
       </c>
       <c r="C53">
+        <v>1589000.0</v>
+      </c>
+      <c r="D53">
         <v>21000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
+        <v>21000.0</v>
+      </c>
+      <c r="F53">
         <v>12367000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>540000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>12227000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>12135000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>12081000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>1524000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>1524000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>19000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>11524000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>5070000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>10040000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>5016000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>4987842.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>4977934.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>4959051.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>4940212.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>4921525.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>6180957.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>2888816.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>2877974.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>1966070.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>557955.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>1949438.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>1937550.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>1923467.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>553650.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>2933938.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>14027567.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>15948251.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>7406049.0</v>
       </c>
-      <c r="AH53"/>
-      <c r="AI53">
+      <c r="AJ53"/>
+      <c r="AK53">
         <v>6326844.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>8785545.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>11220610.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>14045274.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>17218292.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>21319022.0</v>
       </c>
-      <c r="AO53"/>
-      <c r="AP53">
+      <c r="AQ53"/>
+      <c r="AR53">
         <v>27621822.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>31972152.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>34170470.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>33618721.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>1905792.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>2478079.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>3692797.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>1059916.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>2077052.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>2569676.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>2080670.0</v>
       </c>
-      <c r="BA53"/>
-      <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
-    </row>
-    <row r="54" spans="1:58">
+      <c r="BG53"/>
+      <c r="BH53"/>
+    </row>
+    <row r="54" spans="1:60">
       <c r="A54" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -9621,742 +9960,768 @@
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
-    </row>
-    <row r="55" spans="1:58">
+      <c r="BG54"/>
+      <c r="BH54"/>
+    </row>
+    <row r="55" spans="1:60">
       <c r="A55" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B55">
+        <v>336119000.0</v>
+      </c>
+      <c r="C55">
+        <v>352038000.0</v>
+      </c>
+      <c r="D55">
         <v>244380000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>241575000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>259870999.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>252215000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>235628000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>229636000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>216025000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>228897000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>226635000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>255956000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>228099000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>225503000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>226304000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>233895000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>286323742.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>290874809.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>293737334.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>293201069.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>289530950.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>222517434.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>90952265.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>77565184.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>72232020.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>69696741.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>67640187.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>63729945.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>60222669.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>58454835.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>61662396.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>59985938.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>57934780.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>43821181.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>45555146.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>43847601.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>38749291.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>38864705.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>45545028.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>43953143.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>42496818.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>44418466.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>49245546.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>52525513.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>55177912.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>57733266.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>28619660.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>27935715.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>30006331.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>30489041.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>28987598.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>29967440.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>24867070.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>26589857.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>27541973.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>29070892.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>35412676.0</v>
       </c>
-      <c r="BE55"/>
-[...2 lines deleted...]
-    <row r="56" spans="1:58">
+      <c r="BG55"/>
+      <c r="BH55"/>
+    </row>
+    <row r="56" spans="1:60">
       <c r="A56" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B56">
+        <v>43038000.0</v>
+      </c>
+      <c r="C56">
+        <v>46740000.0</v>
+      </c>
+      <c r="D56">
         <v>47848000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>46927000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>60278000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>65495000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>61009000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>58468000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>61095000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>68276000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>71171000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>96016000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>77249000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>76446000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>92445000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>124357000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>123538704.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>131189844.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>152663776.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>157692222.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>179995697.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>163978811.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>56868508.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>42823079.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>36690509.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>34671975.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>37414084.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>37967689.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>36131107.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>36723266.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>43853930.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>45254737.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>43156642.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>29861803.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>30419739.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>28538141.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>23297599.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>24705004.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>31567138.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>30980480.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>30635056.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>33009653.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>36948411.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>40482393.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>43283989.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>46617908.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>11644338.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>11320637.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>12739986.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>12950756.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>10761298.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>11371362.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>11267216.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>13043000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>14118829.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>15237888.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>22632191.0</v>
       </c>
-      <c r="BE56"/>
-[...2 lines deleted...]
-    <row r="57" spans="1:58">
+      <c r="BG56"/>
+      <c r="BH56"/>
+    </row>
+    <row r="57" spans="1:60">
       <c r="A57" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B57">
+        <v>75225000.0</v>
+      </c>
+      <c r="C57">
+        <v>95689000.0</v>
+      </c>
+      <c r="D57">
         <v>87897000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>84551000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>90276000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>61876000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>58646000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>53369000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>58220000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>66062000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>68861000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>89437000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>51531000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>52145000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>54012000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>58554000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>48408024.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>40225508.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>36652194.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>37676986.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>38365907.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>39566696.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>39212420.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>29847547.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>26832920.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>25193986.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>23904620.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>19910191.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>17152447.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>16107887.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>16991786.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>13550722.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>10618307.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>12227117.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>13283065.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>13907843.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>10992370.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>12250065.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>9557504.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>5564373.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>4733394.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>5278283.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>5270465.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>7144019.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>8072357.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>7836427.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>6937308.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>6807879.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>7295458.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>6693457.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>5251023.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>5935180.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>3285348.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>3951713.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>3493087.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>4156578.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>4673886.0</v>
       </c>
-      <c r="BE57"/>
-[...2 lines deleted...]
-    <row r="58" spans="1:58">
+      <c r="BG57"/>
+      <c r="BH57"/>
+    </row>
+    <row r="58" spans="1:60">
       <c r="A58" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B58">
+        <v>232267000.0</v>
+      </c>
+      <c r="C58">
+        <v>236002000.0</v>
+      </c>
+      <c r="D58">
         <v>123966000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>124317000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>131411000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>116713000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>98131000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>93401000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>75519000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>85842000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>88340000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>103269000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>66691000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>67112000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>72683000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>69295000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>51236441.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>43725959.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>41044795.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>42120674.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>42809595.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>44089484.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>42983300.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>33700029.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>30685402.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>28892954.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>24035997.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>20054443.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>17312817.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>16190138.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>17084312.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>13654803.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>10729591.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>12349691.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>13371972.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>14007777.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>11103196.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>12371651.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>9710444.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>5727808.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>4867892.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>5441586.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>5473652.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>7464472.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>8461492.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>8387984.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>11552570.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>9708277.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>10146630.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>9322068.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>8771260.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>9066545.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>3772104.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>4469513.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>4042785.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>4733092.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>9984219.0</v>
       </c>
-      <c r="BE58"/>
-[...2 lines deleted...]
-    <row r="59" spans="1:58">
+      <c r="BG58"/>
+      <c r="BH58"/>
+    </row>
+    <row r="59" spans="1:60">
       <c r="A59" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -10371,226 +10736,234 @@
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
-    </row>
-    <row r="60" spans="1:58">
+      <c r="BG59"/>
+      <c r="BH59"/>
+    </row>
+    <row r="60" spans="1:60">
       <c r="A60" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B60">
+        <v>108354000.0</v>
+      </c>
+      <c r="C60">
+        <v>118507000.0</v>
+      </c>
+      <c r="D60">
         <v>121712000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>117648000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>128281000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>135972000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>137497000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>136235000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>140826000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>143224000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>138761000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>149897000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>158661000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>155797000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>151454000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>163180000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>233961650.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>246317199.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>252178512.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>250428657.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>245942457.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>177487870.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>46685953.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>42500527.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>40173052.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>39430402.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>42425115.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>42447576.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>41748150.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>41116436.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>43918865.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>45127707.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>45435716.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>30446310.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>31512734.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>29752657.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>28343139.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>26908078.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>35969781.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>38225335.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>37628926.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>38976880.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>43771894.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>45081041.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>46716420.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>49345282.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>17067090.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>18227438.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>19859701.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>20365108.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>19427887.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>19956742.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>21094966.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>22120344.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>23499188.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>24337800.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>25428457.0</v>
       </c>
-      <c r="BE60"/>
-[...2 lines deleted...]
-    <row r="61" spans="1:58">
+      <c r="BG60"/>
+      <c r="BH60"/>
+    </row>
+    <row r="61" spans="1:60">
       <c r="A61" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -10605,54 +10978,56 @@
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
-    </row>
-    <row r="62" spans="1:58">
+      <c r="BG61"/>
+      <c r="BH61"/>
+    </row>
+    <row r="62" spans="1:60">
       <c r="A62" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -10667,2047 +11042,2130 @@
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S32"/>
+  <dimension ref="A1:T32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>16</v>
       </c>
       <c r="Q1" t="s">
         <v>17</v>
       </c>
       <c r="R1" t="s">
         <v>18</v>
       </c>
       <c r="S1" t="s">
         <v>19</v>
       </c>
-    </row>
-    <row r="2" spans="1:19">
+      <c r="T1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B2">
+        <v>25013000.0</v>
+      </c>
+      <c r="C2">
         <v>32942831.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>31050400.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>25625000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>29489000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>32726505.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>18682691.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>11953564.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>16518148.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>8697211.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4894259.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5853484.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5309488.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5883177.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>9914183.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>15285837.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>16202164.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>10938189.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>6261312.0</v>
       </c>
     </row>
-    <row r="3" spans="1:19">
+    <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>128</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>10866721.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>10087200.0</v>
       </c>
-      <c r="D3"/>
-      <c r="E3">
+      <c r="E3"/>
+      <c r="F3">
         <v>11987000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3676697.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6602196.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3877711.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3122050.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2427924.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>-150863.0</v>
       </c>
-      <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-      <c r="O3">
+      <c r="O3"/>
+      <c r="P3">
         <v>-154148.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>-93990.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>45887.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>-10244.0</v>
       </c>
-      <c r="S3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:19">
+      <c r="T3"/>
+    </row>
+    <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
-    </row>
-    <row r="5" spans="1:19">
+      <c r="T4"/>
+    </row>
+    <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>130</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>4907359.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-8058400.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-3422000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-7882000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>22744431.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>3883850.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2128307.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>5442345.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-16962636.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-13266802.0</v>
       </c>
-      <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>-821933.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2314924.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>623257.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1057697.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1834891.0</v>
       </c>
     </row>
-    <row r="6" spans="1:19">
+    <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B6">
+        <v>131</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6">
         <v>15774080.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2028800.0</v>
       </c>
-      <c r="D6"/>
-      <c r="E6">
+      <c r="E6"/>
+      <c r="F6">
         <v>4105000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>26421128.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>10486046.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1749404.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>8564395.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-14534712.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-13417665.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-6185384.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-4599184.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-4415244.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-976081.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-2408914.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>669144.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1047453.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1834891.0</v>
       </c>
     </row>
-    <row r="7" spans="1:19">
+    <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
-    </row>
-    <row r="8" spans="1:19">
+      <c r="T7"/>
+    </row>
+    <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
-    </row>
-    <row r="9" spans="1:19">
+      <c r="T8"/>
+    </row>
+    <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B9">
+        <v>35123000.0</v>
+      </c>
+      <c r="C9">
         <v>47872239.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>44329600.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>41135000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>30748000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>33532094.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>20394424.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>12256226.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>15165380.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>6835722.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>3150839.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>6357234.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>3437709.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>912459.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2133802.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3674250.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>4629404.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>3928329.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>3110956.0</v>
       </c>
     </row>
-    <row r="10" spans="1:19">
+    <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B10">
+        <v>-24549000.0</v>
+      </c>
+      <c r="C10">
         <v>-3810686.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-14642400.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-8234000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-58121000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>21983814.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>741293.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2192808.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>5378400.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-17027677.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-13407569.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-6591253.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-4800367.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-4607555.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1231143.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-2748456.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>390236.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>844492.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1657088.0</v>
       </c>
     </row>
-    <row r="11" spans="1:19">
+    <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>136</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>2292678.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>2836800.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3530000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2154000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>5802717.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2632011.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>826037.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>635071.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>73627.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>200703.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>6815.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>215745.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>25619.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-6602.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-267050.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>244656.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>341568.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>185774.0</v>
       </c>
     </row>
-    <row r="12" spans="1:19">
+    <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B12">
+        <v>4680000.0</v>
+      </c>
+      <c r="C12">
         <v>2619346.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2624000.0</v>
       </c>
-      <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>2108000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>760617.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>905355.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>64501.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>63751.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>65041.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>140324.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>405869.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>201183.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>166097.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>229560.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>351424.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>278908.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>202961.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>177803.0</v>
       </c>
     </row>
-    <row r="13" spans="1:19">
+    <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B13">
+        <v>85000.0</v>
+      </c>
+      <c r="C13">
         <v>15797000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3280000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>8943000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2108000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>760620.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>845170.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>373200.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>63950.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>65040.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>140770.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
-    </row>
-    <row r="14" spans="1:19">
+      <c r="T13"/>
+    </row>
+    <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B14">
+        <v>4681000.0</v>
+      </c>
+      <c r="C14">
         <v>63000.0</v>
       </c>
-      <c r="C14"/>
       <c r="D14"/>
-      <c r="E14">
+      <c r="E14"/>
+      <c r="F14">
         <v>148429.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>429877.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>81470.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-103347.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-1440204.0</v>
       </c>
-      <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
-    </row>
-    <row r="15" spans="1:19">
+      <c r="T14"/>
+    </row>
+    <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B15">
+        <v>-20733000.0</v>
+      </c>
+      <c r="C15">
         <v>-5932696.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-19332000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-13134000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-74423000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>16611000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-1890718.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-3018845.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>4743329.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-17101304.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-13608272.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-6481873.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-4873824.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-4633174.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-1224541.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-2431880.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>138587.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>502924.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1471314.0</v>
       </c>
     </row>
-    <row r="16" spans="1:19">
+    <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>141</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>-8899000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-24165000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-13134000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>8845351.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>16610970.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-1809250.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-3122190.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3180400.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-16721950.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-13608270.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
-    </row>
-    <row r="17" spans="1:19">
+      <c r="T16"/>
+    </row>
+    <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B17">
+        <v>-25414000.0</v>
+      </c>
+      <c r="C17">
         <v>-1698000.0</v>
       </c>
-      <c r="C17"/>
       <c r="D17"/>
-      <c r="E17">
+      <c r="E17"/>
+      <c r="F17">
         <v>8696922.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>16181097.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-1890718.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-3018845.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>4743329.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-17101304.0</v>
       </c>
-      <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
-    </row>
-    <row r="18" spans="1:19">
+      <c r="T17"/>
+    </row>
+    <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B18">
+        <v>-4595000.0</v>
+      </c>
+      <c r="C18">
         <v>-3020000.0</v>
       </c>
-      <c r="C18"/>
       <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>1383782.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-760617.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-905355.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-64501.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-63900.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-65041.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
-    </row>
-    <row r="19" spans="1:19">
+      <c r="T18"/>
+    </row>
+    <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
-    </row>
-    <row r="20" spans="1:19">
+      <c r="T19"/>
+    </row>
+    <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
-    </row>
-    <row r="21" spans="1:19">
+      <c r="T20"/>
+    </row>
+    <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B21">
+        <v>-10139000.0</v>
+      </c>
+      <c r="C21">
         <v>-2388678.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-8058400.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>709000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-7882000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>22744431.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3883850.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-2128307.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>5442345.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-16962636.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-13266802.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-6185384.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-4599184.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-4415244.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-821933.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-2314924.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>623257.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1057697.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1834891.0</v>
       </c>
     </row>
-    <row r="22" spans="1:19">
+    <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
-    </row>
-    <row r="23" spans="1:19">
+      <c r="T22"/>
+    </row>
+    <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>148</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>83203749.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>83438400.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>42349000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>68119000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>45515616.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>35253453.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>26775799.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>26241183.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>32495569.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>22580324.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>18396102.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>13346381.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>11210880.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>12869918.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>21275011.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>20208311.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>13808821.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>7537377.0</v>
       </c>
     </row>
-    <row r="24" spans="1:19">
+    <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
-    </row>
-    <row r="25" spans="1:19">
+      <c r="T24"/>
+    </row>
+    <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B25">
+        <v>17424000.0</v>
+      </c>
+      <c r="C25">
         <v>10558000.0</v>
       </c>
-      <c r="C25"/>
       <c r="D25"/>
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25">
         <v>4915080.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6176035.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6602196.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3877711.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3122244.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
-    </row>
-    <row r="26" spans="1:19">
+      <c r="T25"/>
+    </row>
+    <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-    </row>
-    <row r="27" spans="1:19">
+      <c r="T26"/>
+    </row>
+    <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>83214.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>97184.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>62299.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>206178.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>725900.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>485326.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>138205.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>120750.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>152095.0</v>
       </c>
     </row>
-    <row r="28" spans="1:19">
+    <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
         <v>7130000.0</v>
       </c>
-      <c r="D28"/>
-      <c r="E28">
+      <c r="E28"/>
+      <c r="F28">
         <v>323000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2499340.0</v>
       </c>
-      <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28">
         <v>17682173.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>12944322.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>9137937.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5331595.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3129230.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>5642369.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3973095.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2842951.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1612972.0</v>
       </c>
     </row>
-    <row r="29" spans="1:19">
+    <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B29">
+        <v>865000.0</v>
+      </c>
+      <c r="C29">
         <v>3439000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3546000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3530000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2154000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5802720.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2632010.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>826040.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>635070.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>73630.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>200700.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
-    </row>
-    <row r="30" spans="1:19">
+      <c r="T29"/>
+    </row>
+    <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B30">
+        <v>70275000.0</v>
+      </c>
+      <c r="C30">
         <v>50260916.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>52388000.0</v>
       </c>
-      <c r="D30"/>
-      <c r="E30">
+      <c r="E30"/>
+      <c r="F30">
         <v>38630000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>12789111.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>16570762.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>14822235.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>9723035.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>23798358.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>17686065.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>12542618.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>8036893.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>5327703.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2955735.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>5989174.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>4006147.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2870632.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1276065.0</v>
       </c>
     </row>
-    <row r="31" spans="1:19">
+    <row r="31" spans="1:20">
       <c r="A31" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B31">
+        <v>156</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
         <v>-1422008.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-6584000.0</v>
       </c>
-      <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>-50239000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-760617.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-3142557.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-64501.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-63945.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-65041.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-140767.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-405869.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-201183.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-192311.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-409210.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-433532.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-233021.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-213205.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>177803.0</v>
       </c>
     </row>
-    <row r="32" spans="1:19">
+    <row r="32" spans="1:20">
       <c r="A32" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B32">
+        <v>60136000.0</v>
+      </c>
+      <c r="C32">
         <v>80815070.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>75380000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>66760000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>60237000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>66258599.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>39077115.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>24209790.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>31683528.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>15532933.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>8045098.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>12210718.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>8747197.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>6795636.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>12047985.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>18960087.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>20831568.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>14866518.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>9372268.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD32"/>
+  <dimension ref="A1:BF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C1" t="s">
-        <v>82</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>84</v>
       </c>
       <c r="F1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G1" t="s">
-        <v>85</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>87</v>
       </c>
       <c r="J1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="K1" t="s">
-        <v>88</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>90</v>
       </c>
       <c r="N1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O1" t="s">
-        <v>91</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>93</v>
       </c>
       <c r="R1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="S1" t="s">
-        <v>94</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>96</v>
       </c>
       <c r="V1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="W1" t="s">
-        <v>97</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>99</v>
       </c>
       <c r="Z1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AA1" t="s">
-        <v>100</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>102</v>
       </c>
       <c r="AD1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AE1" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="AH1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AI1" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>108</v>
       </c>
       <c r="AL1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AM1" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>111</v>
       </c>
       <c r="AP1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AQ1" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>114</v>
       </c>
       <c r="AT1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AU1" t="s">
-        <v>115</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>117</v>
       </c>
       <c r="AX1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AY1" t="s">
-        <v>118</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>120</v>
       </c>
       <c r="BB1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BC1" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
-    </row>
-    <row r="2" spans="1:56">
+      <c r="BE1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B2">
+        <v>9441000.0</v>
+      </c>
+      <c r="C2">
+        <v>8578000.0</v>
+      </c>
+      <c r="D2">
         <v>6723000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>6157000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>7533000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>8178000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>7881000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>8267000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>8671000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>8884000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>13369000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>6040000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>5890000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>7670000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>6025000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>5558206.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>8930214.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>13143311.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>9410272.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>7497603.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>9487267.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>12712110.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>12038670.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>4154063.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>3821662.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>4589890.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>4886600.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>4629481.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>4576720.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>3340632.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>2875119.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>2757585.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>2980228.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>7911864.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>3096282.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>3166991.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>2343011.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>2404586.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>2007353.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>2709126.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1576146.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>2232659.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>558536.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>1191241.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>911823.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>1905720.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>1441311.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>1221908.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>1284545.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>1305273.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>1541146.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>1225839.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>1237230.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>1414377.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>1204055.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>1469038.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>1795707.0</v>
       </c>
     </row>
-    <row r="3" spans="1:56">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B3">
+        <v>5886000.0</v>
+      </c>
+      <c r="C3">
+        <v>6339000.0</v>
+      </c>
+      <c r="D3">
         <v>2697000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>2502000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>3345000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2398000.0</v>
       </c>
-      <c r="F3"/>
-      <c r="G3"/>
       <c r="H3"/>
-      <c r="I3">
+      <c r="I3"/>
+      <c r="J3"/>
+      <c r="K3">
         <v>2684000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>2307000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>3312000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>2412000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>2412000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>2981000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>379000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>2053381.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>-1124566.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1151980.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1151980.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1835991.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1279310.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>381879.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>-180465.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>-203675.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>2261.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>-1984946.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>130411.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>-92036.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>-230443.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>28384.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>124588.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>53765.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>-194167.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>53945.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>54702.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>85326.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>-521309.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>139749.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>166278.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>207883.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>-1012093.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>253007.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>296209.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>312014.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>-23760.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>5401.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>9860.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>8499.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>-41110.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>10012.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>15201.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>26474.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>-79801.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>15668.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>23836.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>40297.0</v>
       </c>
     </row>
-    <row r="4" spans="1:56">
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -12720,382 +13178,396 @@
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B5">
+        <v>-5736000.0</v>
+      </c>
+      <c r="C5">
+        <v>-1649000.0</v>
+      </c>
+      <c r="D5">
         <v>2279000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-5487000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-4078000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>2587000.0</v>
       </c>
-      <c r="F5"/>
-      <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5">
         <v>1082000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>1116000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-2034000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-526000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>4176000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-3162000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>342140.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-14802478.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>24074676.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>2024163.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>2874707.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>2947983.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>10122080.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>5676089.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>4155713.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>1652424.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-1557139.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>2497221.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>1663725.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>987151.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-1304337.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-1614904.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-329469.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>1144109.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-107521.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>2311234.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>2153397.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>1085235.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-8798120.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-2466747.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-2595066.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-3102703.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-3587110.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-2103797.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-2649959.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-4925936.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-2371319.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-1053177.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-1547650.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-1213238.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-1878568.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-589364.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-1117016.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-1024813.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-1238891.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-845487.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-1035174.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-1295692.0</v>
       </c>
     </row>
-    <row r="6" spans="1:56">
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B6">
+        <v>150000.0</v>
+      </c>
+      <c r="C6">
+        <v>4690000.0</v>
+      </c>
+      <c r="D6">
         <v>4976000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-2985000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-733000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>4985000.0</v>
       </c>
-      <c r="F6"/>
-      <c r="G6"/>
       <c r="H6"/>
-      <c r="I6">
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6">
         <v>3766000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>3423000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>1278000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>1886000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>6588000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-181000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>721140.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-12749097.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>22950110.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>3176143.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>4026687.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>4783974.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>11401390.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>6057968.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>3975248.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>1448749.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-1554878.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>512275.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>1794136.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>895115.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-1534780.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-1586520.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-204881.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>1197874.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-301688.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>2365179.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>2208099.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>1170561.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-9319429.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-2326998.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-2428788.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-2894820.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-4599203.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-1850790.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-2353750.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-4613922.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-2395079.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-1047776.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-1537790.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-1204739.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-1919678.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-579352.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-1101815.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-998339.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-1318692.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-829819.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-1011338.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-1255395.0</v>
       </c>
     </row>
-    <row r="7" spans="1:56">
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -13108,54 +13580,56 @@
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
-    </row>
-    <row r="8" spans="1:56">
+      <c r="BE7"/>
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -13168,1422 +13642,1482 @@
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B9">
+        <v>2551000.0</v>
+      </c>
+      <c r="C9">
+        <v>9593000.0</v>
+      </c>
+      <c r="D9">
         <v>9503000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>7590000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>7755000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>12078000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>12757000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>13144000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>12870000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>13204000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>14096000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>11511000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>11344000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>8606000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>9674000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>9370548.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>6597806.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>11001899.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>7042176.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>6215972.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>7317156.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>10666987.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>10119452.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>7288581.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>5457074.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>5358360.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>4987486.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>4678346.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>5370232.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>1051446.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>3164218.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>3513359.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>4564852.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>733036.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>6473377.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>4914303.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>3044664.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>2416061.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>1973269.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>1420654.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>1025738.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>79370.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>820365.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>1002118.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>1248986.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>1561750.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>1551145.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>1687595.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>1556744.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>1652002.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>1250928.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>268989.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>265790.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>209413.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>245284.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>181502.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>276260.0</v>
       </c>
     </row>
-    <row r="10" spans="1:56">
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B10">
+        <v>-12636000.0</v>
+      </c>
+      <c r="C10">
+        <v>-4234000.0</v>
+      </c>
+      <c r="D10">
         <v>4220000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-11899000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-6601000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-578000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>2360000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-4596000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-1674000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>5541000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-13925000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-5397000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>3324000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>5818000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-10085000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-71517109.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-14662805.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-2039151.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>3772942.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>3015661.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>11855503.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>11017200.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>5944738.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>3791946.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1229930.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-2410215.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>495838.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>1777325.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>878345.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-1550766.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-1602951.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-221074.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>1181983.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-317551.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>2349181.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>2192129.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>1154641.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-9338214.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-2338367.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-2443587.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-2907509.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-4594309.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-1716138.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-2422425.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-4674697.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-2552937.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-1137243.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-1615961.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-1285112.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-1988016.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-684557.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-1118659.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-1009135.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-1353225.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-838625.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-1081756.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-1333949.0</v>
       </c>
     </row>
-    <row r="11" spans="1:56">
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B11">
+        <v>-245000.0</v>
+      </c>
+      <c r="C11">
+        <v>366000.0</v>
+      </c>
+      <c r="D11">
         <v>551000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>193000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>-33000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>302000.0</v>
       </c>
-      <c r="F11"/>
-      <c r="G11"/>
       <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11">
         <v>745000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>608000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>1298000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>296000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>1251000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>685000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-864852.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-2624679.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>1278838.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>2122434.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>934940.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>1293927.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>2010175.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>1838322.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>1472000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>482221.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>736531.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>614480.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>1033000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>248000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-46992.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>150100.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>652980.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>69949.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>629240.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>5831.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-1600.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>1600.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>3316.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>16711.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>41100.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>12500.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>200703.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-401005.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-296211.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-312014.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-54252.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>23105.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>16302.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>21660.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>179937.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-165714.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>19565.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>16243.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>25619.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-15668.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-23836.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>-40297.0</v>
       </c>
     </row>
-    <row r="12" spans="1:56">
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B12">
+        <v>1396000.0</v>
+      </c>
+      <c r="C12">
+        <v>2585000.0</v>
+      </c>
+      <c r="D12">
         <v>297000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>366000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>337000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>759000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>828000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>858000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>810000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>842000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>620000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>835000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>490000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1039000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>809000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1911021.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>238279.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>175686.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>170690.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>179893.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>183901.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>384190.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>113230.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>183302.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>218819.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>855337.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>16437.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>16811.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>16770.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>15986.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>16431.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>16193.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>15891.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>15863.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>15998.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>15970.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>15920.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>18785.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>11369.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>22198.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>12689.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>12689.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>13346.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>68677.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>60775.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>157858.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>89467.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>78171.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>80373.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>68338.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>105205.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>16844.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>10796.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>10796.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>8806.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>70418.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>78554.0</v>
       </c>
     </row>
-    <row r="13" spans="1:56">
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B13">
+        <v>58000.0</v>
+      </c>
+      <c r="C13">
+        <v>8000.0</v>
+      </c>
+      <c r="D13">
         <v>3845000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>9595000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>3508000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>4375000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>614000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>57000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>119000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>51000.0</v>
       </c>
-      <c r="J13"/>
-      <c r="K13">
+      <c r="L13"/>
+      <c r="M13">
         <v>242000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>28000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>4598000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>9525000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>35172000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>327412.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>26002380.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>6103240.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>824970.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>8821660.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>358580.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>293700.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>464610.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>216560.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>603090.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>12056.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>14234.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>13978.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="BE13"/>
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B14">
+        <v>2031000.0</v>
+      </c>
+      <c r="C14">
+        <v>1173000.0</v>
+      </c>
+      <c r="D14">
         <v>908000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>569000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>383000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-59000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-4000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>213000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>151000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-297000.0</v>
       </c>
-      <c r="J14"/>
-[...1 lines deleted...]
-      <c r="L14">
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14">
         <v>-153000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-427000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-747000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-294000.0</v>
       </c>
       <c r="Q14"/>
       <c r="R14">
+        <v>-294000.0</v>
+      </c>
+      <c r="S14"/>
+      <c r="T14">
         <v>137711.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>167160.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>161182.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>339504.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>81616.0</v>
       </c>
-      <c r="W14"/>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
-    </row>
-    <row r="15" spans="1:56">
+      <c r="BE14"/>
+      <c r="BF14"/>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B15">
+        <v>-10360000.0</v>
+      </c>
+      <c r="C15">
+        <v>-3427000.0</v>
+      </c>
+      <c r="D15">
         <v>4577000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-11523000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-6185000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-939000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>394000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-4580000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-1789000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>4340000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-12864000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-8632000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>2875000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>4140000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-10770000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-71660459.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-12038126.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-5913507.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>1788219.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>2247881.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>10722758.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>9346529.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>4188032.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>2328885.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>747528.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-3034462.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-69791.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>678101.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>616904.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-1973082.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-1208842.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-308009.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>367741.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-1301531.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>1760077.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>1409518.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>1435061.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-9061703.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-2255554.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-2484687.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-2920009.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-4795012.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-1716138.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-2422425.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-4674697.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-2498685.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-1160348.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-1632263.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-1190577.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-2181367.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-528855.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-1138224.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-1025378.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>-1378844.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-838625.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-1081756.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>-1333949.0</v>
       </c>
     </row>
-    <row r="16" spans="1:56">
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>141</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-3427000.0</v>
+      </c>
+      <c r="D16">
         <v>4577000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-11523000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-6325000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-939000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>394000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-8632000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>2875000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>4140000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-11517000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-74423000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-12332130.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-5913510.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1788220.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>2247880.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>10722760.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>9346530.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>4188030.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>3076410.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>747530.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-3034460.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-69790.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>678100.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>616900.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
-    </row>
-    <row r="17" spans="1:56">
+      <c r="BE16"/>
+      <c r="BF16"/>
+    </row>
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B17">
+        <v>-12391000.0</v>
+      </c>
+      <c r="C17">
+        <v>-4600000.0</v>
+      </c>
+      <c r="D17">
         <v>3669000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-12092000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-6568000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-880000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>398000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-4793000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-1940000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>4637000.0</v>
       </c>
-      <c r="J17"/>
-[...1 lines deleted...]
-      <c r="L17">
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17">
         <v>3028000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>4567000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-10770000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-12038126.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17">
+        <v>-12038126.0</v>
+      </c>
+      <c r="S17"/>
+      <c r="T17">
         <v>1650508.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>2080721.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>10561576.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>9007025.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>4106416.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>2319947.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>747709.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-3146746.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-118642.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>744325.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>630345.0</v>
       </c>
-      <c r="AC17"/>
-      <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B18">
+        <v>-1338000.0</v>
+      </c>
+      <c r="C18">
+        <v>-2577000.0</v>
+      </c>
+      <c r="D18">
         <v>-289000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-355000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-247000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-704000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-737000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-801000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-691000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-791000.0</v>
       </c>
-      <c r="J18"/>
-[...1 lines deleted...]
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18">
         <v>-462000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-890000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-656000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>89133.0</v>
       </c>
       <c r="Q18"/>
       <c r="R18">
+        <v>89133.0</v>
+      </c>
+      <c r="S18"/>
+      <c r="T18">
         <v>366676.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>437084.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>286914.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-422703.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-99813.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-171224.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-205801.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-895605.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-4381.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-2577.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-2792.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
-    </row>
-    <row r="19" spans="1:56">
+      <c r="BE18"/>
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -14596,54 +15130,56 @@
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -14656,224 +15192,232 @@
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B21">
+        <v>-5736000.0</v>
+      </c>
+      <c r="C21">
+        <v>-2442000.0</v>
+      </c>
+      <c r="D21">
         <v>-649000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-1145000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-2846000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>276000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>2974000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-1007000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>35000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>1082000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>1116000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-2034000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-526000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>3607000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-560000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-4275390.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-11624531.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>21685330.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>2024163.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>2190696.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>3033849.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>11019511.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>6238433.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>4178923.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>1446488.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>430068.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>381864.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>1886172.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>1125558.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-1765745.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-1614904.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-329469.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>1144109.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-107521.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>2311234.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>2153397.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>1085235.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-8798120.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-2466747.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-2595066.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-3102703.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-3587110.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-2103797.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-2649959.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-4925936.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-2371319.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-1053177.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-1547650.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-1213238.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-1878568.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-589364.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-1117016.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-1024813.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-1238891.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-845487.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-1035174.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-1295692.0</v>
       </c>
     </row>
-    <row r="22" spans="1:56">
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -14886,218 +15430,226 @@
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
-    </row>
-    <row r="23" spans="1:56">
+      <c r="BE22"/>
+      <c r="BF22"/>
+    </row>
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B23">
+        <v>17728000.0</v>
+      </c>
+      <c r="C23">
+        <v>20613000.0</v>
+      </c>
+      <c r="D23">
         <v>16875000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>14892000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>18134000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>19980000.0</v>
       </c>
-      <c r="F23"/>
-      <c r="G23"/>
       <c r="H23"/>
-      <c r="I23">
+      <c r="I23"/>
+      <c r="J23"/>
+      <c r="K23">
         <v>21006000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>26349000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>19585000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>17075000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>15056000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>16259000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>19204140.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>27152551.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>2459880.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>6576263.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>11522879.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>13770574.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>14361034.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>15919689.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>7263721.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>7832248.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>9518182.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>9492222.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>7421655.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>8821394.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>6157823.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>7654241.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>6600413.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>6400971.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>8752421.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>7258425.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>5927897.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>4302440.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>13618767.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>6447369.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>6724846.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>5704587.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>7167563.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>3482698.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>4843318.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>7086745.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>5838789.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>4045633.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>4457153.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>4054527.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>4835843.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>3381438.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>2611844.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>2527833.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>2862681.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>2294826.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>2685714.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>3367659.0</v>
       </c>
     </row>
-    <row r="24" spans="1:56">
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15110,138 +15662,146 @@
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
-    </row>
-    <row r="25" spans="1:56">
+      <c r="BE24"/>
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B25">
+        <v>5886000.0</v>
+      </c>
+      <c r="C25">
+        <v>6339000.0</v>
+      </c>
+      <c r="D25">
         <v>2697000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>2502000.0</v>
       </c>
-      <c r="D25"/>
-[...1 lines deleted...]
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25">
         <v>2618000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-84000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>5340000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>2684000.0</v>
       </c>
-      <c r="J25"/>
-[...1 lines deleted...]
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>2412000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>2981000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>3962000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25"/>
       <c r="Q25"/>
-      <c r="R25">
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25">
         <v>1151980.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1219014.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1279310.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
-    </row>
-    <row r="26" spans="1:56">
+      <c r="BE25"/>
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -15254,54 +15814,56 @@
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-    </row>
-    <row r="27" spans="1:56">
+      <c r="BE26"/>
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -15314,781 +15876,810 @@
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
-    </row>
-    <row r="28" spans="1:56">
+      <c r="BE27"/>
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
-      <c r="U28">
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28">
         <v>1525400.0</v>
       </c>
-      <c r="V28"/>
-      <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
-    </row>
-    <row r="29" spans="1:56">
+      <c r="BE28"/>
+      <c r="BF28"/>
+    </row>
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B29">
+        <v>-245000.0</v>
+      </c>
+      <c r="C29">
+        <v>366000.0</v>
+      </c>
+      <c r="D29">
         <v>551000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>193000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-33000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>302000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1962000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>197000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>266000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>745000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="L29"/>
+      <c r="M29">
         <v>1298000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>296000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1251000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>685000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>2154000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-2624679.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1278840.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>2122430.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>934940.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1293930.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>2010180.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1838320.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1954220.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>482220.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>736530.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>614480.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>1033000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>248000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
-    </row>
-    <row r="30" spans="1:56">
+      <c r="BE29"/>
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B30">
+        <v>8287000.0</v>
+      </c>
+      <c r="C30">
+        <v>12035000.0</v>
+      </c>
+      <c r="D30">
         <v>10152000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>8735000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>10601000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>11802000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>20849000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>22418000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>21506000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>12122000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>12980000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>13545000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>11185000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>7386000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>10234000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>13645935.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>18222337.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-10683434.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-2834009.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>4025276.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>4283307.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>1648924.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>3881019.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>3109658.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>4010586.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>4928292.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>4605622.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>2792174.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>4244674.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>2817191.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>4779122.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>3842828.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>3420743.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>840557.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>4162143.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>2760906.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>1959429.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>11214181.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>4440016.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>4015720.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>4128441.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>4934904.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>2924162.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>3652077.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>6174922.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>3933069.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>2604322.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>3235245.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>2769982.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>3530570.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>1840292.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>1386005.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>1290603.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>1448304.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>1090771.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>1216676.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>1571952.0</v>
       </c>
     </row>
-    <row r="31" spans="1:56">
+    <row r="31" spans="1:58">
       <c r="A31" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B31">
+        <v>-6900000.0</v>
+      </c>
+      <c r="C31">
+        <v>-1792000.0</v>
+      </c>
+      <c r="D31">
         <v>4869000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-10754000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-3755000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-854000.0</v>
       </c>
-      <c r="F31"/>
-      <c r="G31"/>
       <c r="H31"/>
-      <c r="I31">
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31">
         <v>4459000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-15041000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-3363000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>3850000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>2211000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-9525000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-67241719.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-3038274.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-23724481.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>1748779.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>824965.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>8821654.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-2311.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-293695.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-386977.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-216558.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-2840283.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>113974.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-108847.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-247213.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>214979.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>11953.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>108395.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>37874.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-210030.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>37947.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>38732.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>69406.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-540094.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>128380.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>151479.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>195194.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-1007199.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>387659.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>227534.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>251239.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-181618.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-84066.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-68311.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-71874.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-109448.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-95193.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-1643.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>15678.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-114334.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>6862.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-46582.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-38257.0</v>
       </c>
     </row>
-    <row r="32" spans="1:56">
+    <row r="32" spans="1:58">
       <c r="A32" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B32">
+        <v>11992000.0</v>
+      </c>
+      <c r="C32">
+        <v>18171000.0</v>
+      </c>
+      <c r="D32">
         <v>16226000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>13747000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>15288000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>20256000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>20638000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>21411000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>21541000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>22088000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>27465000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>17551000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>17234000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>16276000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>15699000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>14928754.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>15528020.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>24145210.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>16452448.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>13713575.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>16804423.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>23379097.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>22158122.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>11442644.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>9278736.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>9948250.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>9874086.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>9307827.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>9946952.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>4392078.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>6039337.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>6270944.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>7545080.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>8644900.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>9569659.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>8081294.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>5387675.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>4820647.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>3980622.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>4129780.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>2601884.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>2312029.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>1378901.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>2193359.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>2160809.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>3467470.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>2992456.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>2909503.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>2841289.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>2957275.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>2792074.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>1494828.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>1503020.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>1623790.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>1449339.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>1650540.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>2071967.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T30"/>
+  <dimension ref="A1:U30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -16105,1879 +16696,1955 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
-    </row>
-    <row r="2" spans="1:20">
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B2">
+        <v>5194000.0</v>
+      </c>
+      <c r="C2">
         <v>35329000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60545000.0</v>
       </c>
       <c r="D2">
         <v>60545000.0</v>
       </c>
       <c r="E2">
+        <v>60545000.0</v>
+      </c>
+      <c r="F2">
         <v>135119164.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4546890.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2982862.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7865215.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>10821246.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>23094008.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>33240975.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2987287.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4602444.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>6755147.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>189473.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>584060.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1665307.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1996581.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2165981.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>-176725.0</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B3">
+        <v>14763000</v>
+      </c>
+      <c r="C3">
         <v>46206000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>22223000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>24174000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>15689000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2575642</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6885356</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4837128</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5202474</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5487344</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>7683593</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2017523</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>791362</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1917989</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2019920</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>684723</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1116604</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>596755</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>150230</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>54200</v>
       </c>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4"/>
+    </row>
+    <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-    </row>
-    <row r="6" spans="1:20">
+      <c r="U5"/>
+    </row>
+    <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B6">
+        <v>-1364000.0</v>
+      </c>
+      <c r="C6">
         <v>-17114000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-25216000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-46356000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-74574164.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>132648283.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1564028.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-4882353.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-2956031.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-12272762.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-10146967.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>30253688.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-1615157.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-2152703.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>6565674.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-394587.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-1081247.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-331274.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-169400.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>2342706.0</v>
       </c>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B7">
+        <v>17344000.0</v>
+      </c>
+      <c r="C7">
         <v>32991999.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>33825000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>17237000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-14943000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>17510606.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>9430729.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-10665050.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-7391998.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-3230698.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-2978200.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
-    </row>
-    <row r="8" spans="1:20">
+      <c r="U7"/>
+    </row>
+    <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8"/>
+    </row>
+    <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>165</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>-447000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>14623000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-16236000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-24196000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>905329.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2736000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
-    </row>
-    <row r="10" spans="1:20">
+      <c r="U9"/>
+    </row>
+    <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B10">
+        <v>1870000.0</v>
+      </c>
+      <c r="C10">
         <v>-4467000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1821000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-4986000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2889000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4201545.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-957986.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-11861291.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1682605.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-463021.0</v>
       </c>
-      <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
-    </row>
-    <row r="11" spans="1:20">
+      <c r="U10"/>
+    </row>
+    <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>46919000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-172138.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>9867000.0</v>
       </c>
-      <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
-    </row>
-    <row r="12" spans="1:20">
+      <c r="U11"/>
+    </row>
+    <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>6538000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2036514.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-3671000.0</v>
       </c>
-      <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
-    </row>
-    <row r="13" spans="1:20">
+      <c r="U12"/>
+    </row>
+    <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-7295000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1998660.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2401000.0</v>
       </c>
-      <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
-    </row>
-    <row r="14" spans="1:20">
+      <c r="U13"/>
+    </row>
+    <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B14">
+        <v>17424000.0</v>
+      </c>
+      <c r="C14">
         <v>10866721.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>10087200.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>12667000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>11987000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>6176035.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6602196.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>3877711.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3122244.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2427924.0</v>
       </c>
-      <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
-    </row>
-    <row r="15" spans="1:20">
+      <c r="U14"/>
+    </row>
+    <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-    </row>
-    <row r="16" spans="1:20">
+      <c r="U15"/>
+    </row>
+    <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B16">
+        <v>4880000.0</v>
+      </c>
+      <c r="C16">
         <v>18215000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>35329000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60545000.0</v>
       </c>
       <c r="E16">
         <v>60545000.0</v>
       </c>
       <c r="F16">
+        <v>60545000.0</v>
+      </c>
+      <c r="G16">
         <v>137195173.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4546890.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2982862.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>7865215.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>10821246.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>23094008.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>33240975.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2987287.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>4602444.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>6755147.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>189473.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>584060.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1665307.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1996581.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2165981.0</v>
       </c>
     </row>
-    <row r="17" spans="1:20">
+    <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17"/>
+    </row>
+    <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B18">
+        <v>8841000.0</v>
+      </c>
+      <c r="C18">
         <v>-7571000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>18717000.0</v>
       </c>
-      <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>-31280000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>34051098.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>10675623.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-14540852.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-5443810.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-15847378.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-21291865.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-8615591.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-5807474.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-6551163.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-8301775.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1909264.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-3598010.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-458168.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>352694.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1417114.0</v>
       </c>
     </row>
-    <row r="19" spans="1:20">
+    <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B19">
+        <v>-1680000.0</v>
+      </c>
+      <c r="C19">
         <v>-29938000.0</v>
       </c>
-      <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>-91011792.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-24326360.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-14327804.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-9715999.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-2888395.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-5195535.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19"/>
+    </row>
+    <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
         <v>59905097.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>121453880.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>123686.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>14634605.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20"/>
+    </row>
+    <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B21">
+        <v>-10000000.0</v>
+      </c>
+      <c r="C21">
         <v>0.0</v>
       </c>
-      <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>3538000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-334031.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-390000.0</v>
       </c>
-      <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
-    </row>
-    <row r="22" spans="1:20">
+      <c r="U21"/>
+    </row>
+    <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B22">
+        <v>-20733000.0</v>
+      </c>
+      <c r="C22">
         <v>-5932696.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-19332000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-13134000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-74423000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>21983814.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>741293.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-2192808.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>5378400.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-17027677.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-13608272.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-6598068.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-5016112.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-4633174.0</v>
       </c>
-      <c r="O22"/>
-      <c r="P22">
+      <c r="P22"/>
+      <c r="Q22">
         <v>-1224541.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-2481406.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>138587.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>502924.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1471314.0</v>
       </c>
     </row>
-    <row r="23" spans="1:20">
+    <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>178</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-9392000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-6628000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-3063000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-6374000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>107761402.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1792833.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-97235.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-61407.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-296539.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-210858.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1590362.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1625079.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-242064.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-636558.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1204443.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>465713.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>106414.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1477509.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-1881005.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>179</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-6896000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-61351000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-56148000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-15543000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-4399072.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-7446675.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-4878871.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2314124.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>193919.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-1032823.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>4610034.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-1008702.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>52924.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>779547.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>12779.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>6000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-63293.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-33477.0</v>
       </c>
     </row>
-    <row r="25" spans="1:20">
+    <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B25">
+        <v>3853000.0</v>
+      </c>
+      <c r="C25">
         <v>708976.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>16359800.0</v>
       </c>
-      <c r="D25"/>
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25">
         <v>61788000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-9043715.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>786761.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-723577.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-1349982.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>6252175.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>13608272.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>6598068.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5016112.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4633174.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-6281855.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1224541.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2481406.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-138587.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-502924.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-1471314.0</v>
       </c>
     </row>
-    <row r="26" spans="1:20">
+    <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>181</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26">
         <v>59905000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>121453880.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>123690.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>14634610.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>248420.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>3579350.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>0.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-    </row>
-    <row r="27" spans="1:20">
+      <c r="U26"/>
+    </row>
+    <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>1218242.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-    </row>
-    <row r="28" spans="1:20">
+      <c r="U27"/>
+    </row>
+    <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>183</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>-9392000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>6973000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>475000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>53531000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>120358760.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1669147.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>14537370.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>187012.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3282807.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-382065.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>32362730.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4527964.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-774153.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>14814524.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-549451.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>200583.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3169571.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>438509.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>5422995.0</v>
       </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B29">
+        <v>23604000.0</v>
+      </c>
+      <c r="C29">
         <v>38635000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>40940000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>24473000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-15591000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>36626740.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>17560979.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-9703724.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-241336.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-10360034.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-13608272.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-6598068.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-5016112.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-4633174.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-6281855.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-1224541.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-2481406.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>138587.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>502924.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1471314.0</v>
       </c>
     </row>
-    <row r="30" spans="1:20">
+    <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>185</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>-48190000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-76708000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-70817000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-112212000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-24326360.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-14327804.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-9716000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-2888395.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-5195535.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-6786698.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2592011.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-4057766.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1917989.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1966995.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>599230.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1303785.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-539751.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-3420662.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-87677.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD30"/>
+  <dimension ref="A1:BF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C1" t="s">
-        <v>82</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>84</v>
       </c>
       <c r="F1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G1" t="s">
-        <v>85</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>87</v>
       </c>
       <c r="J1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="K1" t="s">
-        <v>88</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>90</v>
       </c>
       <c r="N1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O1" t="s">
-        <v>91</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>93</v>
       </c>
       <c r="R1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="S1" t="s">
-        <v>94</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>96</v>
       </c>
       <c r="V1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="W1" t="s">
-        <v>97</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>99</v>
       </c>
       <c r="Z1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AA1" t="s">
-        <v>100</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>102</v>
       </c>
       <c r="AD1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AE1" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="AH1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AI1" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>108</v>
       </c>
       <c r="AL1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AM1" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>111</v>
       </c>
       <c r="AP1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AQ1" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>114</v>
       </c>
       <c r="AT1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AU1" t="s">
-        <v>115</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>117</v>
       </c>
       <c r="AX1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AY1" t="s">
-        <v>118</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>120</v>
       </c>
       <c r="BB1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BC1" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
-    </row>
-    <row r="2" spans="1:56">
+      <c r="BE1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B2">
+        <v>8231999.0</v>
+      </c>
+      <c r="C2">
+        <v>6521000.0</v>
+      </c>
+      <c r="D2">
         <v>9475000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>18215000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>19821000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>21356000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>9760000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>12167000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>24054000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>35329000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>24284000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>23730000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>29831000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>43357000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>62904000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>74129470.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>85524853.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>120693489.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>128352935.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>156132215.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>137195173.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>30477498.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>14802540.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>4463288.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>5942129.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>5141431.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>4605768.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>4484361.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>4338892.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>4898242.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>16329183.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>18880464.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>9181616.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>9257463.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>8939772.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>9724823.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>12100144.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>13730424.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>18859013.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>21266000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>24331829.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>27105733.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>30233576.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>33810425.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>34484431.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>2073457.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>2310567.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>3197982.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>3995989.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>1839266.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>1711780.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>3905912.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>4602444.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>6390361.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>6636656.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>10956120.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>6755147.0</v>
       </c>
     </row>
-    <row r="3" spans="1:56">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B3">
+        <v>1432000</v>
+      </c>
+      <c r="C3">
+        <v>8323000</v>
+      </c>
+      <c r="D3">
         <v>3987000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1021000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>34917000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>15000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>11304000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>8563000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>5666000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>5394000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1951000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>3294000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>4151000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>9243000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>7486000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>2445691</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>7567036</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>5676270</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>4647</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>397470</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1405319</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>751832</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>816196</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>191976</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>815638</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>1263478</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>2555603</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>1374575</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>3729865</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>1844352</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>4094049</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>931127</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>1656304</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>2044164</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>519000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>642841</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>1996469</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>1340976</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>1702985</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>1619213</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>824170</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>1830577</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>3278305</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>562151</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>2012560</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>1383113</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>368216</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>133784</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>132410</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>190501</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>32679</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>284728</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>283454</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>542503</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>39154</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>1330490</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>5842</v>
       </c>
     </row>
-    <row r="4" spans="1:56">
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -17990,54 +18657,56 @@
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -18050,332 +18719,346 @@
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
-    </row>
-    <row r="6" spans="1:56">
+      <c r="BE5"/>
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B6">
+        <v>-798999.0</v>
+      </c>
+      <c r="C6">
+        <v>-901000.0</v>
+      </c>
+      <c r="D6">
         <v>-238000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>1565000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-1606000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-1535000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-15574000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-14294000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-11828000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-8000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>11045000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>554000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-7286000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-13526000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-19547000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-13584470.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-11395383.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-49341590.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-7659446.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-27779280.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>18937042.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>106717675.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>15674958.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>10339252.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-1478841.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-594541.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>535663.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>121407.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>145469.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-1915380.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-11430941.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-2551281.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>9698848.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-1392248.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>317691.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-785051.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-2375321.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-2909178.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-5128589.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-2406988.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-3065828.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-4011725.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-3127843.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-3576849.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-674006.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>31167518.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-237110.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-887415.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-798007.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>1148021.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>127486.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-2194132.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-696532.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-1787917.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-246295.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-4319464.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>4200973.0</v>
       </c>
     </row>
-    <row r="7" spans="1:56">
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B7">
+        <v>3138000.0</v>
+      </c>
+      <c r="C7">
+        <v>4369000.0</v>
+      </c>
+      <c r="D7">
         <v>1035000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>8802000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>4014999.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>14641000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>10308000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>10612000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-6820000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-6905000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>15423000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>8129000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-5956000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>874000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>15355000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-9773152.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>8901792.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-20036230.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-2351043.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-8147318.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>2076178.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>43597500.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>31200060.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>12813200.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>1011920.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>17560980.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
-    </row>
-    <row r="8" spans="1:56">
+      <c r="BE7"/>
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18388,772 +19071,806 @@
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B9">
+        <v>1802000.0</v>
+      </c>
+      <c r="C9">
+        <v>1845000.0</v>
+      </c>
+      <c r="D9">
         <v>-1422000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>4470000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-3430000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-4131999.0</v>
       </c>
-      <c r="F9"/>
-      <c r="G9"/>
       <c r="H9"/>
-      <c r="I9">
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9">
         <v>-4159000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>30012000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-32408000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-32408000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>55000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>19386000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-8825047.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>389570.0</v>
       </c>
-      <c r="Q9"/>
-      <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
-    </row>
-    <row r="10" spans="1:56">
+      <c r="BE9"/>
+      <c r="BF9"/>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B10">
+        <v>629000.0</v>
+      </c>
+      <c r="C10">
+        <v>125000.0</v>
+      </c>
+      <c r="D10">
         <v>343000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>773000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>793000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>447000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-2703000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1194000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-3865000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-333000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>6807000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-11000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-2987000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-209000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-1779000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-3178946.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>428925.0</v>
       </c>
-      <c r="Q10"/>
-      <c r="R10">
+      <c r="S10"/>
+      <c r="T10">
         <v>1240653.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-1737038.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-1063495.0</v>
       </c>
-      <c r="U10"/>
-      <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
-    </row>
-    <row r="11" spans="1:56">
+      <c r="BE10"/>
+      <c r="BF10"/>
+    </row>
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>40152000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>1029000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>1789000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
-    </row>
-    <row r="12" spans="1:56">
+      <c r="BE11"/>
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>7500000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>7500000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-6662000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>9893000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
-    </row>
-    <row r="13" spans="1:56">
+      <c r="BE12"/>
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>396000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>396000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-1000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-4041000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="BE13"/>
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B14">
+        <v>5886000.0</v>
+      </c>
+      <c r="C14">
+        <v>6339000.0</v>
+      </c>
+      <c r="D14">
         <v>2697000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>2502000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>3345000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>2398000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>10558000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>7940000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>5340000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>2684000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>2307000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>3312000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>2412000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>2981000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>3962000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>4996525.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>2053381.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>4915080.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>1151980.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>1219014.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1279310.0</v>
       </c>
-      <c r="U14"/>
-      <c r="V14">
+      <c r="W14"/>
+      <c r="X14">
         <v>4774270.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>3453490.0</v>
       </c>
-      <c r="X14"/>
-      <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
-    </row>
-    <row r="15" spans="1:56">
+      <c r="BE14"/>
+      <c r="BF14"/>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-      <c r="H15">
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15">
         <v>450000.0</v>
       </c>
-      <c r="I15"/>
-      <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
-    </row>
-    <row r="16" spans="1:56">
+      <c r="BE15"/>
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B16">
+        <v>7433000.0</v>
+      </c>
+      <c r="C16">
+        <v>5620000.0</v>
+      </c>
+      <c r="D16">
         <v>9109000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>9475000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>18215000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>19821000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>8480000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>9760000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>12167000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>27329000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>35329000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>24284000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>22545000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>29831000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>43357000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>60545000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>74129470.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>85524853.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>120693489.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>128352935.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>156132215.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>137195173.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>30477498.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>14802540.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>4463288.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>4546890.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>5141431.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>4605768.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>4484361.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>2982862.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>4898242.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>16329183.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>18880464.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>7865215.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>9257463.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>8939772.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>9724823.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>10821246.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>13730424.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>18859013.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>21266000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>23094008.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>27105733.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>30233576.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>33810425.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>33240975.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>2073457.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>2310567.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>3197982.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>2987287.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>1839266.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>1711780.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>3905912.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>4602444.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>6390361.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>6636656.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>10956120.0</v>
       </c>
     </row>
-    <row r="17" spans="1:56">
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -19166,1204 +19883,1246 @@
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B18">
+        <v>1956000.0</v>
+      </c>
+      <c r="C18">
+        <v>491000.0</v>
+      </c>
+      <c r="D18">
         <v>-2022000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>8422000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-31972000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>15728000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-701000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>27263000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-8727000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-9413000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>18372000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>7024000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-8830000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-7910000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>10207000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-17297600.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-10110352.0</v>
       </c>
-      <c r="Q18"/>
-      <c r="R18">
+      <c r="S18"/>
+      <c r="T18">
         <v>1744065.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-3274956.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>3682524.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>8594697.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>3371836.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>2136909.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-68110.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-4410224.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-2674245.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-696474.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-3112961.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>340578.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-5847100.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-1805181.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-544270.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-2990955.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>1241077.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>1550888.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-561408.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-10682506.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-4058063.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-4103900.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-3744179.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-6625589.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-4593438.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-2688365.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-6375243.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-3881798.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-1528564.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-1766047.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>3065572.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-2358454.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-551522.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-1422952.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-1308832.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-1921347.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-862111.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-2388410.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-1299494.0</v>
       </c>
     </row>
-    <row r="19" spans="1:56">
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>2727000.0</v>
       </c>
-      <c r="D19"/>
-[...1 lines deleted...]
-      <c r="F19">
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19">
         <v>-2886000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-18927000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-5417000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-2708000.0</v>
       </c>
-      <c r="J19"/>
-[...1 lines deleted...]
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>-11093000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-13348000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-37345000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19"/>
       <c r="Q19"/>
-      <c r="R19">
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19">
         <v>-9163920.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-26841833.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-43647419.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-20109493.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-839112.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-1364438.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-2013317.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-1789914.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-5851064.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-2956961.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-3729865.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="J20"/>
-[...6 lines deleted...]
-      </c>
+      <c r="L20"/>
+      <c r="M20"/>
       <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20"/>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>2259180.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
+        <v>0.0</v>
+      </c>
+      <c r="D21">
+        <v>0.0</v>
+      </c>
+      <c r="E21">
         <v>-10000000.0</v>
       </c>
-      <c r="D21"/>
-[...1 lines deleted...]
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>0.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-5924000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-5924000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-1175000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>1253000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
-    </row>
-    <row r="22" spans="1:56">
+      <c r="BE21"/>
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B22">
+        <v>-10360000.0</v>
+      </c>
+      <c r="C22">
+        <v>-4234000.0</v>
+      </c>
+      <c r="D22">
         <v>4220000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-11899000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-6185000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-939000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>1472000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-888000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-1789000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>4340000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-12864000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-8632000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>3324000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>5818000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-10085000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-71660459.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-12332126.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>14327060.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>3772942.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>3015661.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>11855503.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>9346529.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>4188032.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>2328885.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>747528.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-3146746.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-118642.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>678101.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>616904.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-1503774.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-1753051.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-874054.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>1112034.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-946791.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>1760077.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>2193729.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>1435061.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-9341530.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-2355078.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-2484687.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-2920009.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-4795012.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-1315133.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-2126214.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-4362683.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-2498685.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-1160348.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-1632263.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-1306772.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-2167953.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-518843.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-1138224.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-1025378.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-1378844.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-822957.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-1057920.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-1293652.0</v>
       </c>
     </row>
-    <row r="23" spans="1:56">
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B23">
+        <v>-3321000.0</v>
+      </c>
+      <c r="C23">
+        <v>-4379000.0</v>
+      </c>
+      <c r="D23">
         <v>-1463000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-1589000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-1655000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-1447000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-3327000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-2621000.0</v>
       </c>
-      <c r="H23"/>
-      <c r="I23">
+      <c r="J23"/>
+      <c r="K23">
         <v>-2668000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1464000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-15372000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-11093000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-1895000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>514000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-4799617.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-8188566.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-611210.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-9163920.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-26841833.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-235210.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>108813985.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-477548.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-97593.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-477442.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-1849183.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-15602.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-15603.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>87555.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-64891.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-8086.0</v>
       </c>
       <c r="AF23">
         <v>-12129.0</v>
       </c>
       <c r="AG23">
-        <v>-25020.0</v>
+        <v>-8086.0</v>
       </c>
       <c r="AH23">
         <v>-12129.0</v>
       </c>
       <c r="AI23">
-        <v>-12129.0</v>
+        <v>-25020.0</v>
       </c>
       <c r="AJ23">
         <v>-12129.0</v>
       </c>
       <c r="AK23">
+        <v>-12129.0</v>
+      </c>
+      <c r="AL23">
+        <v>-12129.0</v>
+      </c>
+      <c r="AM23">
         <v>-49389.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-36565.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-31903.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-178682.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-29688.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-35414.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-69433.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-76323.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>34827745.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1670389.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>133931.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>233436.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>79656.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-314456.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>1497635.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>362244.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-122025.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-38878.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-41707.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-39126.0</v>
       </c>
     </row>
-    <row r="24" spans="1:56">
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>179</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>3186000.0</v>
+      </c>
+      <c r="D24">
         <v>3304000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>3927000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>35308000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-16291000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-18634000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-18489000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="J24"/>
+      <c r="K24">
         <v>-663000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-10158000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-13193000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-12558000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-3672000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-29859000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-1598235.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-215296.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-104429360.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-855579.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-5346675.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-4434356.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-19357661.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-22916.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-1172462.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-1197683.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-526436.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-3295461.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-1582386.0</v>
       </c>
-      <c r="AB24"/>
-      <c r="AC24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>-4878871.0</v>
       </c>
-      <c r="AD24"/>
-      <c r="AE24"/>
       <c r="AF24"/>
-      <c r="AG24">
-[...1 lines deleted...]
-      </c>
+      <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24">
+        <v>254124.0</v>
+      </c>
+      <c r="AJ24"/>
+      <c r="AK24">
         <v>479955.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>1580000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>96029.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>97890.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>2.0</v>
       </c>
-      <c r="AN24"/>
-      <c r="AO24">
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>1392388.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-462946.0</v>
       </c>
-      <c r="AQ24"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24">
-        <v>500.0</v>
+        <v>4610034.0</v>
       </c>
       <c r="AV24"/>
       <c r="AW24">
+        <v>500.0</v>
+      </c>
+      <c r="AX24"/>
+      <c r="AY24">
         <v>-1028702.0</v>
       </c>
-      <c r="AX24"/>
-[...1 lines deleted...]
-      <c r="AZ24">
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24">
         <v>20000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-34602.0</v>
       </c>
-      <c r="BB24"/>
-      <c r="BC24">
+      <c r="BD24"/>
+      <c r="BE24">
         <v>1.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>34601.0</v>
       </c>
     </row>
-    <row r="25" spans="1:56">
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B25">
+        <v>4724000.0</v>
+      </c>
+      <c r="C25">
+        <v>2340000.0</v>
+      </c>
+      <c r="D25">
         <v>-5987000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>10038000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1770000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-387000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>737000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>21000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1467000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-4138000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>11555000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>7509000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-4459000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-8340000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>8461000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>61585177.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-1166363.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25">
+      <c r="S25"/>
+      <c r="T25">
         <v>-825167.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1035157.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-10123148.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-9346529.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-4188032.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-2328885.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-747528.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>3146746.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>118642.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-678101.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-616904.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>1503774.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>1753051.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>874054.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-1112034.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>946791.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-1760077.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-2193729.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-1435061.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>9341530.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>2355078.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>2484687.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>2920009.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>4795012.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>1315133.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>2126214.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>4362683.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>2498685.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>1160348.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>1632263.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>4504754.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>2167953.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>518843.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>1138224.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>1025378.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>1378844.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>822957.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>1057920.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>1293652.0</v>
       </c>
     </row>
-    <row r="26" spans="1:56">
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
+      <c r="K26"/>
       <c r="L26"/>
       <c r="M26">
         <v>0.0</v>
       </c>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>0.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26">
         <v>59905000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>59905100.0</v>
       </c>
       <c r="R26">
         <v>59905100.0</v>
       </c>
       <c r="S26">
         <v>59905100.0</v>
       </c>
       <c r="T26">
+        <v>59905100.0</v>
+      </c>
+      <c r="U26">
+        <v>59905100.0</v>
+      </c>
+      <c r="V26">
         <v>57645920.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>116825630.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26">
         <v>123690.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>83470.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>36140.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>14810.0</v>
       </c>
-      <c r="AC26"/>
-      <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-    </row>
-    <row r="27" spans="1:56">
+      <c r="BE26"/>
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -20376,554 +21135,574 @@
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
-    </row>
-    <row r="28" spans="1:56">
+      <c r="BE27"/>
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B28">
+        <v>-3330000.0</v>
+      </c>
+      <c r="C28">
+        <v>-4379000.0</v>
+      </c>
+      <c r="D28">
         <v>-1463000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-11589000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-1655000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-1447000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-6290000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-4816000.0</v>
       </c>
-      <c r="H28"/>
-      <c r="I28">
+      <c r="J28"/>
+      <c r="K28">
         <v>-1471000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>6498000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-6805000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>8661000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-1895000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>514000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-4799714.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-629143.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>58959860.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-205874.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1960899.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>57410707.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>121411343.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-477548.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-97593.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-477442.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-1808962.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>31728.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>5722.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>102365.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-51951.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-12129.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-8086.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>14609536.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>223399.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-12129.0</v>
       </c>
       <c r="AJ28">
         <v>-12129.0</v>
       </c>
       <c r="AK28">
+        <v>-12129.0</v>
+      </c>
+      <c r="AL28">
+        <v>-12129.0</v>
+      </c>
+      <c r="AM28">
         <v>-49389.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-36565.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>3049193.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>319568.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-29688.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-35414.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-156044.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-160919.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>30803905.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>1515865.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-28458.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>71418.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>2982541.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-314456.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>1497635.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>362244.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-122108.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-38946.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-4896847.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>4283748.0</v>
       </c>
     </row>
-    <row r="29" spans="1:56">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B29">
+        <v>3388000.0</v>
+      </c>
+      <c r="C29">
+        <v>8814000.0</v>
+      </c>
+      <c r="D29">
         <v>1965000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>9443000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>2945000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>15713000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>19690000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>17650000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-3061000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-4019000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>16421000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>10318000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-4679000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1333000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>17693000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-14851909.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-2543316.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1725310.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1748712.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-2877486.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>5087843.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>9346529.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>4188032.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>2328885.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>747528.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-3146746.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-118642.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>678101.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>616904.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-1503774.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-1753051.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-874054.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>1112034.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-946791.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>1760077.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>2193729.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>1435061.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-9341530.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-2355078.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-2484687.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-2920009.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-4795012.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-1315133.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-2126214.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-4362683.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-2498685.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-1160348.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-1632263.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>3197982.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-2167953.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-518843.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-1138224.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-1025378.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-1378844.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-822957.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-1057920.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-1293652.0</v>
       </c>
     </row>
-    <row r="30" spans="1:56">
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B30">
+        <v>-1113000.0</v>
+      </c>
+      <c r="C30">
+        <v>-5137000.0</v>
+      </c>
+      <c r="D30">
         <v>-683000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>2727000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-3427000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-14635000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-29938000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-27052000.0</v>
       </c>
-      <c r="H30"/>
-      <c r="I30">
+      <c r="J30"/>
+      <c r="K30">
         <v>-2668000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-10941000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-13999000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-11093000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-13348000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-37345000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>6161116.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-8188566.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-110105630.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-9163920.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-26841833.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-43647419.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-20109493.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-839112.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-1364438.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-2013317.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-1789914.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-5851064.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-2956961.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-3729865.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-3034519.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-4094049.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-931127.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-1656304.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-1790040.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-519000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-162886.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-416469.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-1147059.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-1605095.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-1619211.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-824170.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-3489579.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-722410.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-562149.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-2012560.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>3226921.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-368216.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-133784.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-132910.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-1219203.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-32679.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-2542430.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-263454.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-577105.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-39154.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-1330489.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>28759.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>