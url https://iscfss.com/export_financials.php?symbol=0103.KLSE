--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -1246,51 +1246,51 @@
       </c>
       <c r="I13">
         <v>44556010.0</v>
       </c>
       <c r="J13">
         <v>44556010.0</v>
       </c>
       <c r="K13">
         <v>37789400.0</v>
       </c>
       <c r="L13">
         <v>9447350.0</v>
       </c>
       <c r="M13">
         <v>9447350.0</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14">
         <v>237939600.0</v>
       </c>
       <c r="C14">
-        <v>237759101.0</v>
+        <v>259373564.0</v>
       </c>
       <c r="D14">
         <v>236493201.0</v>
       </c>
       <c r="E14">
         <v>232032880.0</v>
       </c>
       <c r="F14">
         <v>228689930.0</v>
       </c>
       <c r="G14">
         <v>175880740.0</v>
       </c>
       <c r="H14">
         <v>114115050.0</v>
       </c>
       <c r="I14">
         <v>47838340.0</v>
       </c>
       <c r="J14">
         <v>47838340.0</v>
       </c>
       <c r="K14">
         <v>37789400.0</v>
       </c>
@@ -2558,3440 +2558,3542 @@
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC62"/>
+  <dimension ref="A1:AD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
         <v>74</v>
       </c>
-      <c r="C1" t="s">
+      <c r="D1" t="s">
         <v>75</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>76</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>2</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>77</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>78</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>79</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>3</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>80</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" t="s">
         <v>81</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>82</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>4</v>
       </c>
-      <c r="N1" t="s">
+      <c r="O1" t="s">
         <v>83</v>
       </c>
-      <c r="O1" t="s">
+      <c r="P1" t="s">
         <v>84</v>
       </c>
-      <c r="P1" t="s">
+      <c r="Q1" t="s">
         <v>85</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="R1" t="s">
         <v>5</v>
       </c>
-      <c r="R1" t="s">
+      <c r="S1" t="s">
         <v>86</v>
       </c>
-      <c r="S1" t="s">
+      <c r="T1" t="s">
         <v>87</v>
       </c>
-      <c r="T1" t="s">
+      <c r="U1" t="s">
         <v>88</v>
       </c>
-      <c r="U1" t="s">
+      <c r="V1" t="s">
         <v>6</v>
       </c>
-      <c r="V1" t="s">
+      <c r="W1" t="s">
         <v>89</v>
       </c>
-      <c r="W1" t="s">
+      <c r="X1" t="s">
         <v>90</v>
       </c>
-      <c r="X1" t="s">
+      <c r="Y1" t="s">
         <v>91</v>
       </c>
-      <c r="Y1" t="s">
+      <c r="Z1" t="s">
         <v>7</v>
       </c>
-      <c r="Z1" t="s">
+      <c r="AA1" t="s">
         <v>92</v>
       </c>
-      <c r="AA1" t="s">
+      <c r="AB1" t="s">
         <v>93</v>
       </c>
-      <c r="AB1" t="s">
+      <c r="AC1" t="s">
         <v>94</v>
       </c>
-      <c r="AC1" t="s">
+      <c r="AD1" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="2" spans="1:29">
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2">
+        <v>6063000.0</v>
+      </c>
+      <c r="C2">
         <v>3906000.0</v>
       </c>
-      <c r="C2"/>
-      <c r="D2">
+      <c r="D2"/>
+      <c r="E2">
         <v>5702000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3871000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2846000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3236000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2060301.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2465000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3547000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3332000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3600322.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2363000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2325000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3366000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3992321.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3911000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3650000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3181000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4038910.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4208000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>7669000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3982000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4682055.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2463000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1505000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1269000.0</v>
       </c>
-      <c r="AB2"/>
-      <c r="AC2">
+      <c r="AC2"/>
+      <c r="AD2">
         <v>3637000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
-      <c r="D7">
-[...1 lines deleted...]
-      </c>
+      <c r="D7"/>
       <c r="E7">
         <v>0.0</v>
       </c>
       <c r="F7">
+        <v>0.0</v>
+      </c>
+      <c r="G7">
         <v>11000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>44000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>84043.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>127000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>169000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>257000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>321034.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>455000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>517000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>586000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>656547.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>726000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>793000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>863000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>931365.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>998000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1064000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1129000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1193073.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1256000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>710000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>745000.0</v>
       </c>
-      <c r="AB7"/>
-      <c r="AC7">
+      <c r="AC7"/>
+      <c r="AD7">
         <v>794000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:29">
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8">
         <v>130191000.0</v>
       </c>
-      <c r="C8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="C8">
+        <v>130191000.0</v>
+      </c>
+      <c r="D8"/>
       <c r="E8">
         <v>130189000.0</v>
       </c>
       <c r="F8">
         <v>130189000.0</v>
       </c>
       <c r="G8">
         <v>130189000.0</v>
       </c>
       <c r="H8">
+        <v>130189000.0</v>
+      </c>
+      <c r="I8">
         <v>130119433.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>130108000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>129979000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>129835000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>129746962.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129747000.0</v>
       </c>
       <c r="N8">
         <v>129747000.0</v>
       </c>
       <c r="O8">
         <v>129747000.0</v>
       </c>
       <c r="P8">
+        <v>129747000.0</v>
+      </c>
+      <c r="Q8">
         <v>129746962.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>120460000.0</v>
       </c>
       <c r="R8">
         <v>120460000.0</v>
       </c>
       <c r="S8">
         <v>120460000.0</v>
       </c>
       <c r="T8">
+        <v>120460000.0</v>
+      </c>
+      <c r="U8">
         <v>120460463.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10">
+        <v>182000.0</v>
+      </c>
+      <c r="C10">
         <v>3121000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>826620.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>454000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4844000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>176000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4118000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2454010.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>224000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>594000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1218000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>548770.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>19000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>216000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>8150000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1259340.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1541000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>84000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>222000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1072731.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>4632000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>909000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1208000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1621261.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>956000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1870000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>21227000.0</v>
       </c>
-      <c r="AB10"/>
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10">
         <v>18919000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
         <v>23</v>
       </c>
-      <c r="B12">
+      <c r="B12"/>
+      <c r="C12">
         <v>26690000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>16931240.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>29141000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>35315000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>35827000.0</v>
       </c>
-      <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>25387000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>45263150.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>19960000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>21047000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>39987000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>73520650.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>58930000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>61207000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>60981000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>61540100.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>76536000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>68530000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>63016000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>64392970.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>62544000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>62790000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>21227000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>17377560.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>18919000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:29">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
         <v>24</v>
       </c>
-      <c r="B13">
+      <c r="B13"/>
+      <c r="C13">
         <v>126619000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>126617120.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126512000.0</v>
       </c>
       <c r="E13">
         <v>126512000.0</v>
       </c>
       <c r="F13">
+        <v>126512000.0</v>
+      </c>
+      <c r="G13">
         <v>126290000.0</v>
       </c>
-      <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>125691000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>125596442.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>125548000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>125492000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>123662000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>123650850.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>114338000.0</v>
       </c>
       <c r="R13">
         <v>114338000.0</v>
       </c>
       <c r="S13">
         <v>114338000.0</v>
       </c>
       <c r="T13">
+        <v>114338000.0</v>
+      </c>
+      <c r="U13">
         <v>114338160.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>109805000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>96776000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>83733000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>83195640.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>83050000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>82279000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>44556000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>44556010.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>44556000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:29">
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14">
+        <v>259636937.0</v>
+      </c>
+      <c r="C14">
         <v>237963000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>237939600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>237759000.0</v>
       </c>
       <c r="E14">
         <v>237759000.0</v>
       </c>
       <c r="F14">
+        <v>237759000.0</v>
+      </c>
+      <c r="G14">
         <v>237377300.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>237327301.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>236493201.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>236296000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>234862000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>233018880.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>232032880.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>231949000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>231853600.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>228708400.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>228689930.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>175880700.0</v>
       </c>
       <c r="R14">
         <v>175880700.0</v>
       </c>
       <c r="S14">
         <v>175880700.0</v>
       </c>
       <c r="T14">
+        <v>175880700.0</v>
+      </c>
+      <c r="U14">
         <v>1758807410.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1758807000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1439331000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1150381000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1141150514.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1138651000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1111315800.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>476190500.0</v>
       </c>
-      <c r="AB14"/>
       <c r="AC14"/>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
         <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
         <v>27</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
         <v>28</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
         <v>29</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
         <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
         <v>31</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
         <v>32</v>
       </c>
-      <c r="B21">
+      <c r="B21"/>
+      <c r="C21">
         <v>2287000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2531670.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>8199000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>9181000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>10162000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21">
+      <c r="H21"/>
+      <c r="I21">
         <v>12125545.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>14552000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>15614200.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>5719000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>6366000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>7013000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>7659730.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>8307000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>8953000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>9600000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>10246930.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>10301000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>11235000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>4600000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>4887500.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2115000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2232000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2350000.0</v>
       </c>
-      <c r="AB21"/>
       <c r="AC21"/>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
         <v>34</v>
       </c>
-      <c r="B23">
+      <c r="B23"/>
+      <c r="C23">
         <v>64085000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>64890770.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>85908000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>85796000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>84608000.0</v>
       </c>
-      <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23">
         <v>86248000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>87807880.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>90262000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>91827000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>93887000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>95437060.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>87230000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>93716000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>95413000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>103136270.0</v>
       </c>
-      <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23"/>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
         <v>35</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24">
         <v>0.0</v>
       </c>
     </row>
-    <row r="25" spans="1:29">
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>36</v>
       </c>
-      <c r="B25">
-[...1 lines deleted...]
-      </c>
+      <c r="B25"/>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
-      <c r="G25"/>
+      <c r="G25">
+        <v>0.0</v>
+      </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>44000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>84040.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>144000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>223000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>295000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>368620.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>466000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>750000.0</v>
       </c>
       <c r="S25">
         <v>750000.0</v>
       </c>
       <c r="T25">
+        <v>750000.0</v>
+      </c>
+      <c r="U25">
         <v>656550.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>750000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1020000.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>1020000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>686000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>638000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>637800.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>686000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:29">
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
         <v>37</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
         <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
         <v>39</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>1445000.0</v>
+      </c>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
-      <c r="F28">
+      <c r="F28"/>
+      <c r="G28">
         <v>121000.0</v>
       </c>
-      <c r="G28"/>
       <c r="H28"/>
-      <c r="I28">
+      <c r="I28"/>
+      <c r="J28">
         <v>135000.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28"/>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
         <v>40</v>
       </c>
       <c r="B29">
+        <v>52312000.0</v>
+      </c>
+      <c r="C29">
         <v>52775000.0</v>
       </c>
-      <c r="C29"/>
-      <c r="D29">
+      <c r="D29"/>
+      <c r="E29">
         <v>60443000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>61890000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>63514000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>64839000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>65639785.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>68709000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>68962000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>71449000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>74331557.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>76365000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>77632000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>77369000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>78640085.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>70104000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>76829000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>80186000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>86782103.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>89618000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>79990000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>70492000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>73415868.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>73181000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
         <v>41</v>
       </c>
       <c r="B30">
+        <v>5904000.0</v>
+      </c>
+      <c r="C30">
         <v>4159000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3112150.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>6125000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3944000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2934000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>5025000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2518851.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2406000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3166000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>34300000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3926411.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2906000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>55545000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3411000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>4087130.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>3579000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>5413000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>5021000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>5455650.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>5346000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>10329000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>6288000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>6899460.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>6466000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>4502000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>4067000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>9921090.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>7987000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:29">
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
         <v>42</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>56897000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>58326828.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>71266000.0</v>
       </c>
-      <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31"/>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
         <v>43</v>
       </c>
       <c r="B32">
+        <v>42266000.0</v>
+      </c>
+      <c r="C32">
         <v>42724000.0</v>
       </c>
-      <c r="C32"/>
-      <c r="D32">
+      <c r="D32"/>
+      <c r="E32">
         <v>46034000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>45793000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>46012000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>46558000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>44165986.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>46918000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>46393000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>49924000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>52910309.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>67078000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>67755000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>68635000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>69209669.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>59895000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>58939000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>60536000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>70262538.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>72848000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>63278000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>61066000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>63626035.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>62792000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32"/>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" t="s">
         <v>44</v>
       </c>
       <c r="B33">
+        <v>12749000.0</v>
+      </c>
+      <c r="C33">
         <v>13341000.0</v>
       </c>
-      <c r="C33"/>
-      <c r="D33">
+      <c r="D33"/>
+      <c r="E33">
         <v>18880000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>20573000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>21917000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>23033000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>24477627.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>26271000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>26947000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>26561000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>26117963.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>14510000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>15235000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>15994000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>16775649.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>17688000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>25653000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>27413000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>24189476.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>24541000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>25038000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>17977000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>18790190.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>19647000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>18673000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>19430000.0</v>
       </c>
-      <c r="AB33"/>
-      <c r="AC33">
+      <c r="AC33"/>
+      <c r="AD33">
         <v>10857000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:29">
+    <row r="34" spans="1:30">
       <c r="A34" t="s">
         <v>45</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34"/>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" t="s">
         <v>46</v>
       </c>
       <c r="B35">
+        <v>780000.0</v>
+      </c>
+      <c r="C35">
         <v>784000.0</v>
       </c>
-      <c r="C35"/>
-      <c r="D35">
+      <c r="D35"/>
+      <c r="E35">
         <v>794000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>799000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>813000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>824000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>834917.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>839000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>844000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>892000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>936724.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1024000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1103000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1175000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1249116.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1357000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1641000.0</v>
       </c>
       <c r="S35">
         <v>1641000.0</v>
       </c>
       <c r="T35">
+        <v>1641000.0</v>
+      </c>
+      <c r="U35">
         <v>1547610.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1649000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1920000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1921000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1832993.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1945000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1612000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1565000.0</v>
       </c>
-      <c r="AB35"/>
-      <c r="AC35">
+      <c r="AC35"/>
+      <c r="AD35">
         <v>1483000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:29">
+    <row r="36" spans="1:30">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>19647000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>18673000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>19430000.0</v>
       </c>
-      <c r="AB36"/>
-      <c r="AC36">
+      <c r="AC36"/>
+      <c r="AD36">
         <v>10857000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:29">
+    <row r="37" spans="1:30">
       <c r="A37" t="s">
         <v>48</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37"/>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" t="s">
         <v>49</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" t="s">
         <v>50</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39"/>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
+      <c r="K40"/>
+      <c r="L40">
         <v>6218000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>4432492.0</v>
       </c>
-      <c r="M40"/>
-      <c r="N40">
+      <c r="N40"/>
+      <c r="O40">
         <v>6218000.0</v>
       </c>
-      <c r="O40"/>
       <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40"/>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" t="s">
         <v>52</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>848000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>852681.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>880000.0</v>
       </c>
-      <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41"/>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" t="s">
         <v>53</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
+      <c r="K42"/>
+      <c r="L42">
         <v>3939000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>3952549.0</v>
       </c>
-      <c r="M42"/>
-      <c r="N42">
+      <c r="N42"/>
+      <c r="O42">
         <v>4035000.0</v>
       </c>
-      <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42"/>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" t="s">
         <v>54</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43"/>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" t="s">
         <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44"/>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" t="s">
         <v>56</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
-      <c r="H45">
+      <c r="H45"/>
+      <c r="I45">
         <v>12425141.0</v>
       </c>
-      <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
-      <c r="L45">
+      <c r="L45"/>
+      <c r="M45">
         <v>13053959.0</v>
       </c>
-      <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45"/>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" t="s">
         <v>57</v>
       </c>
       <c r="B46">
+        <v>8543000.0</v>
+      </c>
+      <c r="C46">
         <v>8617000.0</v>
       </c>
-      <c r="C46"/>
-      <c r="D46">
+      <c r="D46"/>
+      <c r="E46">
         <v>8231000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>8306000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>8383000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>8504000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>8413384.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>8805000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>8910000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>8548000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>8634431.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>8712000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>8803000.0</v>
       </c>
-      <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46"/>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" t="s">
         <v>58</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>8617000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>8691190.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>8231000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>8306000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>8383000.0</v>
       </c>
-      <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>8548000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>8634431.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>8712000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>8803000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>8902000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>9017160.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>9204000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>9366000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>9532000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>9682120.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>9837000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>10015000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>10191000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>10420670.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>13683000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>13119000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>13439000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>8893030.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>8945000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:29">
+    <row r="48" spans="1:30">
       <c r="A48" t="s">
         <v>59</v>
       </c>
       <c r="B48">
+        <v>-78440000.0</v>
+      </c>
+      <c r="C48">
         <v>-77394000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-76411550.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-68585000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-67151000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-65606000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-65313000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-66209090.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-61669000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-61408000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-58181000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-55607963.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-51867000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-51895000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-48977000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-47694470.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-46950000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-40225000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-36868000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-30271980.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-22935000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-19534000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-15989000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-12527890.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-12649000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-13510000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-15362000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-9638280.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-14565000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:29">
+    <row r="49" spans="1:30">
       <c r="A49" t="s">
         <v>60</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49"/>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" t="s">
         <v>61</v>
       </c>
       <c r="B50">
+        <v>1627000.0</v>
+      </c>
+      <c r="C50">
         <v>1066000.0</v>
       </c>
-      <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50">
         <v>297000.0</v>
       </c>
-      <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>1794350.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>359000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>466000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>0.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>390529.0</v>
       </c>
-      <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>0.0</v>
       </c>
     </row>
-    <row r="51" spans="1:29">
+    <row r="51" spans="1:30">
       <c r="A51" t="s">
         <v>62</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
-[...1 lines deleted...]
-      </c>
+      <c r="R51"/>
       <c r="S51">
         <v>750000.0</v>
       </c>
       <c r="T51">
+        <v>750000.0</v>
+      </c>
+      <c r="U51">
         <v>656550.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1020000.0</v>
       </c>
       <c r="W51">
         <v>1020000.0</v>
       </c>
       <c r="X51">
+        <v>1020000.0</v>
+      </c>
+      <c r="Y51">
         <v>931370.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1020000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>686000.0</v>
       </c>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
-    </row>
-    <row r="52" spans="1:29">
+      <c r="AD51"/>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" t="s">
         <v>63</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
         <v>1066000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1100900.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
+        <v>0.0</v>
+      </c>
+      <c r="G52">
         <v>297000.0</v>
       </c>
-      <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52">
         <v>0.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>390530.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N52">
         <v>0.0</v>
       </c>
       <c r="O52">
         <v>0.0</v>
       </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
         <v>0.0</v>
       </c>
-      <c r="U52"/>
+      <c r="U52">
+        <v>0.0</v>
+      </c>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
-      <c r="AC52">
+      <c r="AC52"/>
+      <c r="AD52">
         <v>0.0</v>
       </c>
     </row>
-    <row r="53" spans="1:29">
+    <row r="53" spans="1:30">
       <c r="A53" t="s">
         <v>64</v>
       </c>
       <c r="B53">
+        <v>33758000.0</v>
+      </c>
+      <c r="C53">
         <v>23569000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>16104620.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>28687000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>30471000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>35651000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>34082000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>27791643.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>25306000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>24560000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>24169000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>44714380.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>19941000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>20831000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>31837000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>72261320.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>57389000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>61123000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>60759000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>60467370.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>71904000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>67621000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>61808000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>62771709.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>61588000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>60920000.0</v>
       </c>
-      <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-    </row>
-    <row r="54" spans="1:29">
+      <c r="AD53"/>
+    </row>
+    <row r="54" spans="1:30">
       <c r="A54" t="s">
         <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-    </row>
-    <row r="55" spans="1:29">
+      <c r="AD54"/>
+    </row>
+    <row r="55" spans="1:30">
       <c r="A55" t="s">
         <v>66</v>
       </c>
       <c r="B55">
+        <v>73574000.0</v>
+      </c>
+      <c r="C55">
         <v>64085000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>64890770.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>85908000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>85796000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>84608000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>87381000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>82515967.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>82164000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>83745000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>86248000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>87807880.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>90262000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>91827000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>93887000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>95437060.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>87230000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>93716000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>95413000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>103136270.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>107624000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>105012000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>88464000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>93638840.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>91829000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>88892000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>47974000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>44660940.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>44166000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:29">
+    <row r="56" spans="1:30">
       <c r="A56" t="s">
         <v>67</v>
       </c>
       <c r="B56">
+        <v>60825000.0</v>
+      </c>
+      <c r="C56">
         <v>50744000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>51339820.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>67028000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>65223000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>62691000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>64348000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>58038340.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>55893000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>56798000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>59687000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>61689919.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>75752000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>76592000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>77893000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>78661410.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>69542000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>68063000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>68000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>78946800.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>83083000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>79974000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>70487000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>74848650.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>72182000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>70219000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>28544000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>32256840.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>33309000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:29">
+    <row r="57" spans="1:30">
       <c r="A57" t="s">
         <v>68</v>
       </c>
       <c r="B57">
+        <v>18559000.0</v>
+      </c>
+      <c r="C57">
         <v>8020000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>7827050.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>20994000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>19430000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>16679000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>17790000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>13872354.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>8975000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>10405000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>9763000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>8779610.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>8674000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>8837000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>9258000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>9451740.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>9647000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>9124000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>7464000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>8684260.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>10235000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>16696000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>9421000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>11222610.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>9390000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>7647000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>9711000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>5397610.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>4948000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:29">
+    <row r="58" spans="1:30">
       <c r="A58" t="s">
         <v>69</v>
       </c>
       <c r="B58">
+        <v>19339000.0</v>
+      </c>
+      <c r="C58">
         <v>8804000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>8615730.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>21788000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>20229000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>17492000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>18614000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>14707271.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>9814000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>11249000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>10655000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>9716330.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>9698000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>9940000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>10433000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>10700860.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>11004000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>10765000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>9105000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>10231870.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>11884000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>18616000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>11342000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>13055610.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>11335000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>9259000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>11276000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>6962880.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>6431000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:29">
+    <row r="59" spans="1:30">
       <c r="A59" t="s">
         <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-    </row>
-    <row r="60" spans="1:29">
+      <c r="AD59"/>
+    </row>
+    <row r="60" spans="1:30">
       <c r="A60" t="s">
         <v>71</v>
       </c>
       <c r="B60">
+        <v>54235000.0</v>
+      </c>
+      <c r="C60">
         <v>55281000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>56275040.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>64120000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>65567000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>67116000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>68767000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>67808696.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>72350000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>72496000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>75593000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>78091550.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>80564000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>81887000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>83454000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>84736200.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>76226000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>82951000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>86308000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>92904400.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>95740000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>86396000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>77122000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>80583230.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>80494000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>79633000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>36698000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>37698060.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>37735000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:29">
+    <row r="61" spans="1:30">
       <c r="A61" t="s">
         <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-    </row>
-    <row r="62" spans="1:29">
+      <c r="AD61"/>
+    </row>
+    <row r="62" spans="1:30">
       <c r="A62" t="s">
         <v>73</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
+      <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6944,1928 +7046,1986 @@
       <c r="M32">
         <v>20258230.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC32"/>
+  <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
         <v>74</v>
       </c>
-      <c r="C1" t="s">
+      <c r="D1" t="s">
         <v>75</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>76</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>2</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>77</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>78</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>79</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>3</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>80</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" t="s">
         <v>81</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>82</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>4</v>
       </c>
-      <c r="N1" t="s">
+      <c r="O1" t="s">
         <v>83</v>
       </c>
-      <c r="O1" t="s">
+      <c r="P1" t="s">
         <v>84</v>
       </c>
-      <c r="P1" t="s">
+      <c r="Q1" t="s">
         <v>85</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="R1" t="s">
         <v>5</v>
       </c>
-      <c r="R1" t="s">
+      <c r="S1" t="s">
         <v>86</v>
       </c>
-      <c r="S1" t="s">
+      <c r="T1" t="s">
         <v>87</v>
       </c>
-      <c r="T1" t="s">
+      <c r="U1" t="s">
         <v>88</v>
       </c>
-      <c r="U1" t="s">
+      <c r="V1" t="s">
         <v>6</v>
       </c>
-      <c r="V1" t="s">
+      <c r="W1" t="s">
         <v>89</v>
       </c>
-      <c r="W1" t="s">
+      <c r="X1" t="s">
         <v>90</v>
       </c>
-      <c r="X1" t="s">
+      <c r="Y1" t="s">
         <v>91</v>
       </c>
-      <c r="Y1" t="s">
+      <c r="Z1" t="s">
         <v>7</v>
       </c>
-      <c r="Z1" t="s">
+      <c r="AA1" t="s">
         <v>92</v>
       </c>
-      <c r="AA1" t="s">
+      <c r="AB1" t="s">
         <v>93</v>
       </c>
-      <c r="AB1" t="s">
+      <c r="AC1" t="s">
         <v>94</v>
       </c>
-      <c r="AC1" t="s">
+      <c r="AD1" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="2" spans="1:29">
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>96</v>
       </c>
       <c r="B2">
+        <v>4364000.0</v>
+      </c>
+      <c r="C2">
         <v>4089000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3441000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4717000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3463000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2607000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3101000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3014000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2400000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3051000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2826000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3198090.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2457000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2439000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2603000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3226170.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3690000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3259000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2452000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3557000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4408000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>6722000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3291000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3632490.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3909000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3671000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3453000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1199180.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>7973000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>97</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
         <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>99</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5">
         <v>-2588000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-2532135.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>-1561000.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>-3390000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-3240000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>242979.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1013000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-4171000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-927000.0</v>
       </c>
-      <c r="AB5"/>
-      <c r="AC5">
+      <c r="AC5"/>
+      <c r="AD5">
         <v>-56000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:29">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>100</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-      <c r="L6">
+      <c r="L6"/>
+      <c r="M6">
         <v>-2532135.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-1317000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-1561000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-1275000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-1303164.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-6632000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-3268000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-6533000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-7277768.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-3179000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-3390000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-3240000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>242979.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1013000.0</v>
       </c>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
         <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
         <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
         <v>103</v>
       </c>
       <c r="B9">
+        <v>640000.0</v>
+      </c>
+      <c r="C9">
         <v>572000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1026000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1103000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>591000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>423000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1250000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>714000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1091000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>525000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>531000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>573510.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>481000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>429000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>255000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>479030.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>631000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>626000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>662000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>500000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>811000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>844000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1106000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>628930.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1776000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1627000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1359000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>122460.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1616000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:29">
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
         <v>104</v>
       </c>
       <c r="B10">
+        <v>-1050000.0</v>
+      </c>
+      <c r="C10">
         <v>-1001000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1358000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1452000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1563000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1662000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1151000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2528000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-280000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-3245000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-2591000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-2535600.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1322000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-1567000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1282000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-1311270.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-6643000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-3276000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-6542000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-7286000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-3191000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-3403000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-3254000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>228840.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-4180000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-936000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>90700.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-67000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
         <v>105</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-5000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-62946.0</v>
       </c>
-      <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
         <v>106</v>
       </c>
       <c r="B12">
+        <v>40000.0</v>
+      </c>
+      <c r="C12">
         <v>36000.0</v>
       </c>
-      <c r="C12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D12"/>
       <c r="E12">
         <v>0.0</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
       <c r="G12">
-        <v>1000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H12">
         <v>1000.0</v>
       </c>
       <c r="I12">
-        <v>2000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="J12">
         <v>2000.0</v>
       </c>
       <c r="K12">
+        <v>2000.0</v>
+      </c>
+      <c r="L12">
         <v>3000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3465.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>6000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>8102.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>11000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>8000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>9000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>10212.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>12000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>13000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>14000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>14138.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>13000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="AA12">
         <v>9000.0</v>
       </c>
-      <c r="AB12"/>
-      <c r="AC12">
+      <c r="AB12">
+        <v>9000.0</v>
+      </c>
+      <c r="AC12"/>
+      <c r="AD12">
         <v>11000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:29">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
         <v>107</v>
       </c>
-      <c r="B13">
+      <c r="B13"/>
+      <c r="C13">
         <v>36000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D13">
         <v>0.0</v>
       </c>
       <c r="E13">
         <v>0.0</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
-      <c r="G13"/>
+      <c r="G13">
+        <v>0.0</v>
+      </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>3000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>3470.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>5000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>6000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>7000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>8100.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>11000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>8000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>9000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>11000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>12000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>13000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>14000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>14140.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>13000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>9000.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
         <v>108</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
         <v>109</v>
       </c>
       <c r="B15">
+        <v>-1046000.0</v>
+      </c>
+      <c r="C15">
         <v>-996000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-1354000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-1447000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-1549000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-1651000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-1140000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-2524000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-275000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-3241000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-2586000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-2472650.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-1322000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-1567000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-1282000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-776700.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-6725000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-3357000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-6596000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-7367000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-3401000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-3545000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-3461000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>277360.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>861000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-4223000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-1000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>113610.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-162000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:29">
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
         <v>110</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>-996000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-1354000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-1447000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-1549000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-1651000.0</v>
       </c>
-      <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-2586000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2472654.0</v>
       </c>
       <c r="M16">
         <v>-2472654.0</v>
       </c>
       <c r="N16">
+        <v>-2472654.0</v>
+      </c>
+      <c r="O16">
         <v>-1567000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-1282000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-776700.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-6725000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-3357000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-6596000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-7367000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-3401000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-3545000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-3461000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>277360.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>861000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-4223000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-1000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>113610.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-162000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:29">
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
         <v>111</v>
       </c>
       <c r="B17">
+        <v>-1046000.0</v>
+      </c>
+      <c r="C17">
         <v>-996000.0</v>
       </c>
-      <c r="C17"/>
-      <c r="D17">
+      <c r="D17"/>
+      <c r="E17">
         <v>-1447000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-1549000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-1651000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-1140000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-2524000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-275000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-3241000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-2586000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-2472654.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-1322000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-1567000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-1282000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-776701.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-6725000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-3357000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-6596000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-7369292.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-3401000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-3545000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-3461000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>277361.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>861000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-4223000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-1000000.0</v>
       </c>
-      <c r="AB17"/>
-      <c r="AC17">
+      <c r="AC17"/>
+      <c r="AD17">
         <v>-162000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:29">
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
         <v>112</v>
       </c>
       <c r="B18">
+        <v>-40000.0</v>
+      </c>
+      <c r="C18">
         <v>-36000.0</v>
       </c>
-      <c r="C18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D18"/>
       <c r="E18">
         <v>0.0</v>
       </c>
       <c r="F18">
         <v>0.0</v>
       </c>
       <c r="G18">
-        <v>-1000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H18">
         <v>-1000.0</v>
       </c>
       <c r="I18">
-        <v>-2000.0</v>
+        <v>-1000.0</v>
       </c>
       <c r="J18">
         <v>-2000.0</v>
       </c>
       <c r="K18">
+        <v>-2000.0</v>
+      </c>
+      <c r="L18">
         <v>-3000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>371854.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-5000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-6000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-7000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-8102.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-11000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-8000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-9000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-10212.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-12000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-13000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-14000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-14138.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-13000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9000.0</v>
       </c>
       <c r="AA18">
         <v>-9000.0</v>
       </c>
-      <c r="AB18"/>
-      <c r="AC18">
+      <c r="AB18">
+        <v>-9000.0</v>
+      </c>
+      <c r="AC18"/>
+      <c r="AD18">
         <v>-11000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:29">
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
         <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
         <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
         <v>115</v>
       </c>
       <c r="B21">
+        <v>-1010000.0</v>
+      </c>
+      <c r="C21">
         <v>-965000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1358000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1452000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1563000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1662000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1150000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-2527000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-278000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-3243000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-2588000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-2532140.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-1317000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-1561000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-1275000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-1303170.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-6632000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-3268000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-6533000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-7275000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-3179000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-3390000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-3240000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>242980.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1013000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-4171000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-927000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>92600.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-56000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:29">
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
         <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
         <v>117</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23">
         <v>150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>392401.0</v>
       </c>
       <c r="M23">
         <v>392401.0</v>
       </c>
       <c r="N23">
+        <v>392401.0</v>
+      </c>
+      <c r="O23">
         <v>91000.0</v>
       </c>
-      <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23"/>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
         <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>119</v>
       </c>
       <c r="B25">
+        <v>638000.0</v>
+      </c>
+      <c r="C25">
         <v>319000.0</v>
       </c>
-      <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>1057000.0</v>
       </c>
-      <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
-      <c r="H25">
+      <c r="H25"/>
+      <c r="I25">
         <v>1239985.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
         <v>120</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
         <v>121</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
         <v>122</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28"/>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
         <v>123</v>
       </c>
       <c r="B29">
+        <v>-4000.0</v>
+      </c>
+      <c r="C29">
         <v>-5000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-4000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-5000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-14000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11000.0</v>
       </c>
       <c r="G29">
         <v>-11000.0</v>
       </c>
       <c r="H29">
+        <v>-11000.0</v>
+      </c>
+      <c r="I29">
         <v>-4000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-5000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-4000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-5000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-62950.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
         <v>0.0</v>
       </c>
       <c r="P29">
+        <v>0.0</v>
+      </c>
+      <c r="Q29">
         <v>-534570.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>82000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>81000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>54000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>81000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>210000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>142000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>207000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-48520.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>139000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>43000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>64000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-22910.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>95000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
         <v>124</v>
       </c>
       <c r="B30">
+        <v>6014000.0</v>
+      </c>
+      <c r="C30">
         <v>5626000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>5825000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>7272000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>5617000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4692000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>5501000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>6255000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3769000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>6819000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>5945000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>6761076.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>4255000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>4429000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>4133000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>5106175.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>10953000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>7153000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>9647000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>11214367.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>8398000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>10956000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>7637000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>4018444.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>4672000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>9469000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>5739000.0</v>
       </c>
-      <c r="AB30"/>
-      <c r="AC30">
+      <c r="AC30"/>
+      <c r="AD30">
         <v>9645000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:29">
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
         <v>125</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31"/>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
         <v>126</v>
       </c>
       <c r="B32">
+        <v>5004000.0</v>
+      </c>
+      <c r="C32">
         <v>4661000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>4467000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>5820000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>4054000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3030000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4351000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3728000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>3491000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>3576000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>3357000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>3771600.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2938000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2868000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2858000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>3705200.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>4321000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>3885000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>3114000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>4057000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>5219000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>7566000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>4397000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>4261420.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>5685000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>5298000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>4812000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1321640.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>9589000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M30"/>
@@ -9814,1898 +9974,1956 @@
       <c r="M30">
         <v>887930.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB30"/>
+  <dimension ref="A1:AC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
         <v>74</v>
       </c>
-      <c r="C1" t="s">
+      <c r="D1" t="s">
         <v>75</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>76</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>2</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>77</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>78</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>79</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>3</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>80</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" t="s">
         <v>81</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>82</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>4</v>
       </c>
-      <c r="N1" t="s">
+      <c r="O1" t="s">
         <v>83</v>
       </c>
-      <c r="O1" t="s">
+      <c r="P1" t="s">
         <v>84</v>
       </c>
-      <c r="P1" t="s">
+      <c r="Q1" t="s">
         <v>85</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="R1" t="s">
         <v>5</v>
       </c>
-      <c r="R1" t="s">
+      <c r="S1" t="s">
         <v>86</v>
       </c>
-      <c r="S1" t="s">
+      <c r="T1" t="s">
         <v>87</v>
       </c>
-      <c r="T1" t="s">
+      <c r="U1" t="s">
         <v>88</v>
       </c>
-      <c r="U1" t="s">
+      <c r="V1" t="s">
         <v>6</v>
       </c>
-      <c r="V1" t="s">
+      <c r="W1" t="s">
         <v>89</v>
       </c>
-      <c r="W1" t="s">
+      <c r="X1" t="s">
         <v>90</v>
       </c>
-      <c r="X1" t="s">
+      <c r="Y1" t="s">
         <v>91</v>
       </c>
-      <c r="Y1" t="s">
+      <c r="Z1" t="s">
         <v>7</v>
       </c>
-      <c r="Z1" t="s">
+      <c r="AA1" t="s">
         <v>92</v>
       </c>
-      <c r="AA1" t="s">
+      <c r="AB1" t="s">
         <v>93</v>
       </c>
-      <c r="AB1" t="s">
+      <c r="AC1" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="2" spans="1:28">
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>127</v>
       </c>
       <c r="B2">
         <v>16931000.0</v>
       </c>
       <c r="C2">
+        <v>16931000.0</v>
+      </c>
+      <c r="D2">
         <v>29141000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4844000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>-121000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4118000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>13034000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>14150000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>14270000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>15290000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>44873000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>19960000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>21047000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>39987000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>73520654.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>58930000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>61207000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>60981000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>61540000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>76536000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>68530000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>63016000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>64393000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>62544000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>62790000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>21227000.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
-    </row>
-    <row r="3" spans="1:28">
+      <c r="AC2"/>
+    </row>
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>128</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
         <v>778000</v>
-      </c>
-[...1 lines deleted...]
-        <v>218000</v>
       </c>
       <c r="E3">
         <v>218000</v>
       </c>
       <c r="F3">
+        <v>218000</v>
+      </c>
+      <c r="G3">
         <v>217000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>215000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>11000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1719000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5000</v>
-      </c>
-[...1 lines deleted...]
-        <v>9343</v>
       </c>
       <c r="M3">
         <v>9343</v>
       </c>
       <c r="N3">
-        <v>2000</v>
+        <v>9343</v>
       </c>
       <c r="O3">
         <v>2000</v>
       </c>
       <c r="P3">
+        <v>2000</v>
+      </c>
+      <c r="Q3">
         <v>56090</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>56000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>40000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>28000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>7220890</v>
-      </c>
-[...1 lines deleted...]
-        <v>7186000</v>
       </c>
       <c r="V3">
         <v>7186000</v>
       </c>
       <c r="W3">
+        <v>7186000</v>
+      </c>
+      <c r="X3">
         <v>5000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>7392490</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>7992000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>7056000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>7051000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>32930</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+    </row>
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>130</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-    </row>
-    <row r="6" spans="1:28">
+      <c r="AC5"/>
+    </row>
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>131</v>
       </c>
       <c r="B6">
+        <v>-17275000.0</v>
+      </c>
+      <c r="C6">
         <v>3869000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>14945000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>16107000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-8190000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-13155000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-8916000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1116160.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-120000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-1020000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-19486000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24911965.0</v>
       </c>
       <c r="M6">
         <v>24911965.0</v>
       </c>
       <c r="N6">
+        <v>24911965.0</v>
+      </c>
+      <c r="O6">
         <v>-18940000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-33533000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>11980560.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-2610000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-333000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-559000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-2852870.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>12143000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>4137000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-1377000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>47015410.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>45166000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>45412000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>3849000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>8519940.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>132</v>
       </c>
       <c r="B7">
+        <v>17192000.0</v>
+      </c>
+      <c r="C7">
         <v>10583000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-1637000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-859000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>5556000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>5541000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>7636000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>4035372.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>0.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2833000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-16476000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-12412220.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-51452000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-51025000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-32962000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>13425120.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>7556000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>11088000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>9275000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-10278290.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2072000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>4327000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>2907000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>9915000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>9045000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>9256000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>134</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>-17855000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39251254.0</v>
       </c>
       <c r="M9">
         <v>39251254.0</v>
       </c>
       <c r="N9">
+        <v>39251254.0</v>
+      </c>
+      <c r="O9">
         <v>-17586000.0</v>
       </c>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>135</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10"/>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
         <v>136</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>1398000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-211720.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-424000.0</v>
       </c>
-      <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
         <v>137</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>1064000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1271287.0</v>
       </c>
       <c r="M12">
         <v>1271287.0</v>
       </c>
       <c r="N12">
+        <v>1271287.0</v>
+      </c>
+      <c r="O12">
         <v>-99000.0</v>
       </c>
-      <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12"/>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
         <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
         <v>139</v>
       </c>
       <c r="B14">
+        <v>638000.0</v>
+      </c>
+      <c r="C14">
         <v>74000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>475000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>400000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>325000.0</v>
       </c>
-      <c r="F14"/>
       <c r="G14"/>
-      <c r="H14">
+      <c r="H14"/>
+      <c r="I14">
         <v>1239985.0</v>
       </c>
-      <c r="I14"/>
       <c r="J14"/>
-      <c r="K14">
+      <c r="K14"/>
+      <c r="L14">
         <v>1153000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-1853925.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>741000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>748000.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14"/>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
         <v>140</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
         <v>141</v>
       </c>
       <c r="B16">
+        <v>-344000.0</v>
+      </c>
+      <c r="C16">
         <v>20800000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>16931000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>29141000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>4844000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-121000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4118000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>13033824.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>14150000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>14270000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>25387000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>44872619.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>19960000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>21047000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>39987000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>73520654.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>58930000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>61207000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>60981000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>61540097.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>76536000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>68530000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>63016000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>64392970.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>62544000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>62790000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>21227000.0</v>
       </c>
-      <c r="AB16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:28">
+      <c r="AC16"/>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
         <v>142</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
         <v>143</v>
       </c>
       <c r="B18">
+        <v>17240000.0</v>
+      </c>
+      <c r="C18">
         <v>10363000.0</v>
       </c>
-      <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>-6139000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-423000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2873000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>7708000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>4076802.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>171000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1094000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-16831000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>27170433.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1094000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-18930000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-33636000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>5196414.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-7921000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1309000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>8546000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-18323011.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-8225000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-7692000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1505000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>3031623.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-711000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18"/>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
         <v>144</v>
       </c>
       <c r="B19">
+        <v>-34441000.0</v>
+      </c>
+      <c r="C19">
         <v>-6434000.0</v>
       </c>
-      <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>30436000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>5398000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1335000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-16840000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-6817181.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-387000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1699000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-2800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2293012.0</v>
       </c>
       <c r="M19">
         <v>-2293012.0</v>
       </c>
       <c r="N19">
         <v>-2293012.0</v>
       </c>
       <c r="O19">
+        <v>-2293012.0</v>
+      </c>
+      <c r="P19">
         <v>179000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>184472.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>5706000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1017000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-9055000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>3369939.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>3564000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-6722000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>206000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-316787.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-404000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>437000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-7795000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-1701000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:28">
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
         <v>145</v>
       </c>
       <c r="B20">
+        <v>24000.0</v>
+      </c>
+      <c r="C20">
         <v>2000.0</v>
       </c>
-      <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>222000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>29000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>105000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>47730.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>129000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>288000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>95000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>48597.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>56000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>1830000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>11000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
-[...1 lines deleted...]
-      </c>
+      <c r="R20"/>
       <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
         <v>146</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-64000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-62985.0</v>
       </c>
       <c r="M21">
         <v>-62985.0</v>
       </c>
       <c r="N21">
+        <v>-62985.0</v>
+      </c>
+      <c r="O21">
         <v>-69000.0</v>
       </c>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21"/>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
         <v>109</v>
       </c>
       <c r="B22">
+        <v>-1046000.0</v>
+      </c>
+      <c r="C22">
         <v>-1001000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-7186000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-5828000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-4376000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-2813000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-1140000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-2524000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-275000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-3241000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-2586000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-2472654.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-1322000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-1567000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-1282000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-17772270.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-16461000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-9818000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-6542000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-17135980.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-9848000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-6657000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-3254000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-3887160.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-4116000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-5116000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-1000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-3176310.0</v>
       </c>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
         <v>147</v>
       </c>
-      <c r="B23">
+      <c r="B23"/>
+      <c r="C23">
         <v>-71000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="D23">
         <v>-1000.0</v>
       </c>
       <c r="E23">
         <v>-1000.0</v>
       </c>
       <c r="F23">
         <v>-1000.0</v>
       </c>
-      <c r="G23"/>
+      <c r="G23">
+        <v>-1000.0</v>
+      </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23">
         <v>-3000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-3465.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-5000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-6000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-7000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-36100.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-28000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-17000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-9000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-49210.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-38000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-26000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-14000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-45140.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-31000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-18000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-9000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>18514020.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
         <v>148</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>-6425000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>18046000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>17849000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-12587000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-17986000.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>124000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44319.0</v>
       </c>
       <c r="M24">
         <v>44319.0</v>
       </c>
       <c r="N24">
+        <v>44319.0</v>
+      </c>
+      <c r="O24">
         <v>65000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>181000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-4125440.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-4310000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-10032000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-9027000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>7638830.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>4234000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>670000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>377000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-686300.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>230000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-302000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-744000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-3404540.0</v>
       </c>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
         <v>149</v>
       </c>
       <c r="B25">
+        <v>-66000.0</v>
+      </c>
+      <c r="C25">
         <v>-8000.0</v>
       </c>
-      <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>79000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-2923000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>882000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1442000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>92506.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-3650000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>994000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2241000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-2324854.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>659000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>702000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>610000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-12007490.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2270000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2784000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>5841000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1011602.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-2779000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1477000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-1158000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-2681424.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-564000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
         <v>150</v>
       </c>
       <c r="B26">
+        <v>-22000.0</v>
+      </c>
+      <c r="C26">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000.0</v>
       </c>
       <c r="D26">
         <v>70000.0</v>
       </c>
       <c r="E26">
         <v>70000.0</v>
       </c>
       <c r="F26">
         <v>70000.0</v>
       </c>
       <c r="G26">
+        <v>70000.0</v>
+      </c>
+      <c r="H26">
         <v>-35000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-36259.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-144000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>88000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-48597.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-56000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-1830000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-11000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>9286500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="R26">
         <v>0.0</v>
       </c>
       <c r="S26">
         <v>0.0</v>
       </c>
       <c r="T26">
+        <v>0.0</v>
+      </c>
+      <c r="U26">
         <v>25564230.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>25564000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>12819000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>537000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>46969810.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47158000.0</v>
       </c>
       <c r="Z26">
         <v>47158000.0</v>
       </c>
-      <c r="AA26"/>
+      <c r="AA26">
+        <v>47158000.0</v>
+      </c>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
         <v>151</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
         <v>152</v>
       </c>
-      <c r="B28">
+      <c r="B28"/>
+      <c r="C28">
         <v>-69000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15000.0</v>
       </c>
       <c r="D28">
         <v>-15000.0</v>
       </c>
       <c r="E28">
         <v>-15000.0</v>
       </c>
       <c r="F28">
+        <v>-15000.0</v>
+      </c>
+      <c r="G28">
         <v>-4000.0</v>
       </c>
-      <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28">
         <v>21000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-66450.0</v>
       </c>
       <c r="M28">
         <v>-66450.0</v>
       </c>
       <c r="N28">
+        <v>-66450.0</v>
+      </c>
+      <c r="O28">
         <v>-75000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-78000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>8975580.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-234000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-156000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-78000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>25253310.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>25331000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>12664000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-78000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>46737080.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>47003000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>47070000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-44000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>17390260.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
         <v>153</v>
       </c>
       <c r="B29">
+        <v>17240000.0</v>
+      </c>
+      <c r="C29">
         <v>10363000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-2308000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1509000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4630000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5052000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7923000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4076442.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>182000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>625000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-16826000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38879776.0</v>
       </c>
       <c r="M29">
         <v>38879776.0</v>
       </c>
       <c r="N29">
+        <v>38879776.0</v>
+      </c>
+      <c r="O29">
         <v>-18928000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-33634000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>7186510.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1990000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>9895000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>8574000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-28524120.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-10236000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-2011000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-1671000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>8357110.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>5925000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>5700000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>11688000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-5432850.0</v>
       </c>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
         <v>154</v>
       </c>
-      <c r="B30">
+      <c r="B30"/>
+      <c r="C30">
         <v>-6425000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>17268000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>17631000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-12805000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-18203000.0</v>
       </c>
-      <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30">
         <v>-2681000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13901361.0</v>
       </c>
       <c r="M30">
         <v>-13901361.0</v>
       </c>
       <c r="N30">
+        <v>-13901361.0</v>
+      </c>
+      <c r="O30">
         <v>63000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>179000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-4181530.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-4366000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-10072000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-9055000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>417940.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-2952000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-6516000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>372000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-8078790.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-7762000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-7358000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-7795000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-3437470.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>