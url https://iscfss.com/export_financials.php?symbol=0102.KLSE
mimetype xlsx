--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
@@ -235,50 +235,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2305,3434 +2311,3654 @@
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB62"/>
+  <dimension ref="A1:AD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
         <v>72</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
+        <v>74</v>
+      </c>
+      <c r="F1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
+        <v>77</v>
+      </c>
+      <c r="J1" t="s">
+        <v>78</v>
+      </c>
+      <c r="K1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
+        <v>80</v>
+      </c>
+      <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
+        <v>83</v>
+      </c>
+      <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
+        <v>86</v>
+      </c>
+      <c r="V1" t="s">
+        <v>87</v>
+      </c>
+      <c r="W1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2">
+        <v>14767000.0</v>
+      </c>
+      <c r="C2">
+        <v>16154000.0</v>
+      </c>
+      <c r="D2">
         <v>10753000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>6088070.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>4595000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>4568000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>8979000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>6850940.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>8800000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>7608000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>8901000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>12850000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>9443000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>9434000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>11854000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>13404000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>23721000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>21435392.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>16202000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>7943000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>5476000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2917579.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>10126000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>8840000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>8368000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>7030662.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>8510000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>7794000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>9220000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-    </row>
-    <row r="4" spans="1:28">
+      <c r="AC3"/>
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-    </row>
-    <row r="6" spans="1:28">
+      <c r="AC5"/>
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-    </row>
-    <row r="7" spans="1:28">
+      <c r="AC6"/>
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7">
+        <v>135000.0</v>
+      </c>
+      <c r="C7">
+        <v>146000.0</v>
+      </c>
+      <c r="D7">
         <v>163000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>191495.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>220000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>248000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>276000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>303492.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>331000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>358000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>385000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>254000.0</v>
       </c>
       <c r="M7"/>
       <c r="N7">
+        <v>254000.0</v>
+      </c>
+      <c r="O7"/>
+      <c r="P7">
         <v>1274000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>1845000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>2327000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>2800726.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>2820000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>3254000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>3692000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>4030475.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>5878000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>6925000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>7254000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>7795181.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>8923000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>7678000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>7816000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8">
         <v>117638000.0</v>
       </c>
       <c r="C8">
-        <v>117637794.0</v>
+        <v>117638000.0</v>
       </c>
       <c r="D8">
         <v>117638000.0</v>
       </c>
       <c r="E8">
-        <v>117638000.0</v>
+        <v>117637794.0</v>
       </c>
       <c r="F8">
         <v>117638000.0</v>
       </c>
       <c r="G8">
-        <v>117637794.0</v>
+        <v>117638000.0</v>
       </c>
       <c r="H8">
         <v>117638000.0</v>
       </c>
       <c r="I8">
-        <v>117638000.0</v>
+        <v>117637794.0</v>
       </c>
       <c r="J8">
         <v>117638000.0</v>
       </c>
-      <c r="K8"/>
+      <c r="K8">
+        <v>117638000.0</v>
+      </c>
       <c r="L8">
-        <v>99087000.0</v>
+        <v>117638000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8">
         <v>99087000.0</v>
       </c>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>99087000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
+        <v>99087000.0</v>
+      </c>
+      <c r="R8">
         <v>90893000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>90893274.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>91038000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>88599000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10">
+        <v>329000.0</v>
+      </c>
+      <c r="C10">
+        <v>1922000.0</v>
+      </c>
+      <c r="D10">
         <v>735000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>5785430.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>807000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>3387000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>12633000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>12463856.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>15336000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>13885000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>7337000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>8337220.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>1535000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>4369000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>27264000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>18501000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>10037000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>14348420.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>19826000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>14299000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>20477000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>15954965.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>12032000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>15105000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>10956000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>9528605.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>10694000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>11930000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>12442000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
         <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
         <v>20</v>
       </c>
-      <c r="B12">
+      <c r="B12"/>
+      <c r="C12">
+        <v>1922000.0</v>
+      </c>
+      <c r="D12">
         <v>735000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>5785520.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>852000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>3611000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>12931000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>8621880.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1817000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>4629000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>27724000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>18949000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>14600000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>19172210.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>24449000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>22390000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>28532000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>20983620.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>18091000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>18638000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>11234000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>10103150.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12"/>
       <c r="AB12"/>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12"/>
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
         <v>21</v>
       </c>
-      <c r="B13">
+      <c r="B13"/>
+      <c r="C13">
         <v>117638000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>117637790.0</v>
       </c>
       <c r="D13">
         <v>117638000.0</v>
       </c>
       <c r="E13">
-        <v>117638000.0</v>
+        <v>117637790.0</v>
       </c>
       <c r="F13">
         <v>117638000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
+      <c r="G13">
+        <v>117638000.0</v>
+      </c>
+      <c r="H13">
+        <v>117638000.0</v>
+      </c>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>113357000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>99087000.0</v>
       </c>
       <c r="N13">
         <v>99087000.0</v>
       </c>
       <c r="O13">
         <v>99087000.0</v>
       </c>
       <c r="P13">
+        <v>99087000.0</v>
+      </c>
+      <c r="Q13">
+        <v>99087000.0</v>
+      </c>
+      <c r="R13">
         <v>90893000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>90893270.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>91038000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>88599000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>79087000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>63200930.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>50584000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>45357000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>33000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>32930490.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14">
-        <v>1115134150.0</v>
+        <v>1115134148.0</v>
       </c>
       <c r="C14">
         <v>1115134150.0</v>
       </c>
       <c r="D14">
         <v>1115134150.0</v>
       </c>
       <c r="E14">
         <v>1115134150.0</v>
       </c>
       <c r="F14">
         <v>1115134150.0</v>
       </c>
       <c r="G14">
-        <v>1115134148.0</v>
+        <v>1115134150.0</v>
       </c>
       <c r="H14">
-        <v>1115134148.0</v>
+        <v>1115134150.0</v>
       </c>
       <c r="I14">
         <v>1115134148.0</v>
       </c>
       <c r="J14">
         <v>1115134148.0</v>
       </c>
       <c r="K14">
+        <v>1115134148.0</v>
+      </c>
+      <c r="L14">
+        <v>1115134148.0</v>
+      </c>
+      <c r="M14">
         <v>1085134150.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>985134150.0</v>
       </c>
       <c r="N14">
         <v>985134150.0</v>
       </c>
       <c r="O14">
         <v>985134150.0</v>
       </c>
       <c r="P14">
         <v>985134150.0</v>
       </c>
       <c r="Q14">
+        <v>985134150.0</v>
+      </c>
+      <c r="R14">
+        <v>985134150.0</v>
+      </c>
+      <c r="S14">
         <v>896074150.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>896074150.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>873809580.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>812218020.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>636163245.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>511480135.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>451351635.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>363004925.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>329304925.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>329756100.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>328720900.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>329200000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16"/>
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
         <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18"/>
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
         <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20">
         <v>1335000.0</v>
       </c>
       <c r="C20">
-        <v>1335430.0</v>
+        <v>1335000.0</v>
       </c>
       <c r="D20">
         <v>1335000.0</v>
       </c>
       <c r="E20">
-        <v>1335000.0</v>
+        <v>1335430.0</v>
       </c>
       <c r="F20">
         <v>1335000.0</v>
       </c>
       <c r="G20">
-        <v>1335432.0</v>
+        <v>1335000.0</v>
       </c>
       <c r="H20">
         <v>1335000.0</v>
       </c>
       <c r="I20">
-        <v>1335000.0</v>
+        <v>1335432.0</v>
       </c>
       <c r="J20">
         <v>1335000.0</v>
       </c>
       <c r="K20">
+        <v>1335000.0</v>
+      </c>
+      <c r="L20">
+        <v>1335000.0</v>
+      </c>
+      <c r="M20">
         <v>1335430.0</v>
       </c>
-      <c r="L20"/>
-      <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21">
+        <v>425000.0</v>
+      </c>
+      <c r="C21">
+        <v>607000.0</v>
+      </c>
+      <c r="D21">
         <v>569000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>526910.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>451000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>370000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>284000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>223625.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21"/>
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22">
         <v>0.0</v>
       </c>
-      <c r="H22"/>
-      <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
-[...4 lines deleted...]
-      </c>
+      <c r="K22"/>
+      <c r="L22"/>
       <c r="M22">
         <v>0.0</v>
       </c>
       <c r="N22">
+        <v>0.0</v>
+      </c>
+      <c r="O22">
+        <v>0.0</v>
+      </c>
+      <c r="P22">
         <v>5119000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>4858000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>4963000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>4959590.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>4852000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>4902000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>5476000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>5575930.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>9655000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>8720000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>7800000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>8012450.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>7397000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>8166000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>8093000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
         <v>31</v>
       </c>
-      <c r="B23">
+      <c r="B23"/>
+      <c r="C23">
+        <v>68434000.0</v>
+      </c>
+      <c r="D23">
         <v>68983000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>57742720.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>50959000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>49763000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>53231000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>53452720.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>43727000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>58362000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>61597000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>67158000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>71175000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>72250370.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>79688000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>76419000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>69366000.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23"/>
+      <c r="AD23"/>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
         <v>32</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
-[...4 lines deleted...]
-      </c>
+      <c r="L24"/>
+      <c r="M24"/>
       <c r="N24">
         <v>0.0</v>
       </c>
       <c r="O24">
         <v>0.0</v>
       </c>
       <c r="P24">
         <v>0.0</v>
       </c>
       <c r="Q24">
         <v>0.0</v>
       </c>
       <c r="R24">
         <v>0.0</v>
       </c>
       <c r="S24">
         <v>0.0</v>
       </c>
       <c r="T24">
+        <v>0.0</v>
+      </c>
+      <c r="U24">
+        <v>0.0</v>
+      </c>
+      <c r="V24">
         <v>1330000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>1326630.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>1458000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>1553000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>1618000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>1618440.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>268000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>265000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>261000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>33</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
+        <v>103000.0</v>
+      </c>
+      <c r="D25">
         <v>114000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>124520.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>136000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>164000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>163000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>309660.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>140000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>169000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>476000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>572000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>878000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1032520.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>898000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1381000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>3563000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>3603660.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
         <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28"/>
+      <c r="AD28"/>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
         <v>37</v>
       </c>
       <c r="B29">
+        <v>41936000.0</v>
+      </c>
+      <c r="C29">
+        <v>41876000.0</v>
+      </c>
+      <c r="D29">
         <v>41817000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>41211574.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>40650000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>40556000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>40551000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>40349674.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>40947000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>40273000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>39810000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>32404000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29">
+        <v>32404000.0</v>
+      </c>
+      <c r="O29"/>
+      <c r="P29">
         <v>45546000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>46384000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>38597000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>40776785.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>56212000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>61487000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>55263000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>41234518.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>30406000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>25568000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>14363000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29"/>
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30">
+        <v>29225000.0</v>
+      </c>
+      <c r="C30">
+        <v>38835000.0</v>
+      </c>
+      <c r="D30">
         <v>40646000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>30401370.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>23660000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>29037000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>23418000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>17625381.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>16331000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>14507000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>10838000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>42011000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>28543000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>38153000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>24687000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>34505000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>43229000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>41207810.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>32409000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>23813000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>10930000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>4534880.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>12435000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>9895000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>10312000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>8428760.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>9623000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>7116000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>9063000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
         <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
+      <c r="K31"/>
       <c r="L31"/>
       <c r="M31">
+        <v>35440000.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
         <v>38650000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>45546000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31"/>
+      <c r="AD31"/>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
         <v>40</v>
       </c>
       <c r="B32">
+        <v>44639000.0</v>
+      </c>
+      <c r="C32">
+        <v>43700000.0</v>
+      </c>
+      <c r="D32">
         <v>42909000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>41232443.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>39783000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>38817000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>38342000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>37064780.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>36861000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>35160000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>34215000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>32521000.0</v>
       </c>
       <c r="M32"/>
       <c r="N32">
+        <v>32521000.0</v>
+      </c>
+      <c r="O32"/>
+      <c r="P32">
         <v>43350000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>43869000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>35926000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>38661060.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>50035000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>54925000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>52403000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>40568084.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>27970000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>23987000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>14470000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32"/>
+      <c r="AD32"/>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
+        <v>5357000.0</v>
+      </c>
+      <c r="C33">
+        <v>5601000.0</v>
+      </c>
+      <c r="D33">
         <v>5562000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>5488195.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>5646000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>5670000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>5421000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>5464701.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>5668000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>5592000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>5718000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1432000.0</v>
       </c>
       <c r="M33"/>
       <c r="N33">
+        <v>1432000.0</v>
+      </c>
+      <c r="O33"/>
+      <c r="P33">
         <v>4067000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>4354000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>4620000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>4324102.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>7881000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>8513000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>6793000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>5546451.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>11143000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>12131000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>13359000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>14183271.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>13256000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>12089000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>12482000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:28">
+    <row r="34" spans="1:30">
       <c r="A34" t="s">
         <v>42</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34"/>
+      <c r="AD34"/>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35">
+        <v>178000.0</v>
+      </c>
+      <c r="C35">
+        <v>189000.0</v>
+      </c>
+      <c r="D35">
         <v>200000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>210201.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>300000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>310000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>327000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>330561.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>220000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>248000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>282000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>140000.0</v>
       </c>
       <c r="M35"/>
       <c r="N35">
+        <v>140000.0</v>
+      </c>
+      <c r="O35"/>
+      <c r="P35">
         <v>476000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>572000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>878000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>1032520.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>898000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>1381000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>3563000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>3603664.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>3862000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>4448000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>5131000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>5873664.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>6907000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>6126000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>6537000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:28">
+    <row r="36" spans="1:30">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36"/>
+      <c r="AB36">
         <v>13256000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>12089000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>12482000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:28">
+    <row r="37" spans="1:30">
       <c r="A37" t="s">
         <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37"/>
+      <c r="AD37"/>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" t="s">
         <v>46</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="F38">
         <v>4000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
+      <c r="G38">
+        <v>4000.0</v>
+      </c>
+      <c r="H38">
+        <v>4000.0</v>
+      </c>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>47000.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
-      <c r="Q38">
+      <c r="Q38"/>
+      <c r="R38"/>
+      <c r="S38">
         <v>0.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>113000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>112000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>406000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>403240.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>408000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>433000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>449000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>445700.0</v>
       </c>
-      <c r="Z38"/>
-      <c r="AA38"/>
       <c r="AB38"/>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38"/>
+      <c r="AD38"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
-      <c r="K39">
-[...1 lines deleted...]
-      </c>
+      <c r="K39"/>
       <c r="L39"/>
       <c r="M39">
+        <v>0.0</v>
+      </c>
+      <c r="N39"/>
+      <c r="O39">
         <v>14030000.0</v>
       </c>
-      <c r="N39"/>
-[...6 lines deleted...]
-      </c>
+      <c r="P39"/>
+      <c r="Q39"/>
       <c r="R39">
         <v>0.0</v>
       </c>
       <c r="S39">
-        <v>0.0</v>
+        <v>972100.0</v>
       </c>
       <c r="T39">
         <v>0.0</v>
       </c>
       <c r="U39">
+        <v>0.0</v>
+      </c>
+      <c r="V39">
+        <v>0.0</v>
+      </c>
+      <c r="W39">
         <v>20565820.0</v>
       </c>
-      <c r="V39"/>
-      <c r="W39">
+      <c r="X39"/>
+      <c r="Y39">
         <v>1000.0</v>
       </c>
-      <c r="X39"/>
-      <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39"/>
+      <c r="AD39"/>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
-[...1 lines deleted...]
-      </c>
+      <c r="K40"/>
       <c r="L40"/>
       <c r="M40">
+        <v>3624000.0</v>
+      </c>
+      <c r="N40"/>
+      <c r="O40">
         <v>8639000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>1528000.0</v>
       </c>
-      <c r="O40"/>
-[...1 lines deleted...]
-      <c r="Q40">
+      <c r="Q40"/>
+      <c r="R40"/>
+      <c r="S40">
         <v>245000.0</v>
       </c>
-      <c r="R40"/>
-      <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40"/>
+      <c r="AD40"/>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" t="s">
         <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41"/>
+      <c r="AD41"/>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" t="s">
         <v>50</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
+      <c r="K42"/>
+      <c r="L42"/>
+      <c r="M42">
         <v>2120000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>0.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>425000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>692000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>1510000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>1081000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>1219850.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>1412000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>1368000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>1275000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>347210.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>740000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>1393000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>1537000.0</v>
       </c>
-      <c r="Y42"/>
-      <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42"/>
+      <c r="AD42"/>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" t="s">
         <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43"/>
+      <c r="AD43"/>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" t="s">
         <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
-    </row>
-    <row r="45" spans="1:28">
+      <c r="AC44"/>
+      <c r="AD44"/>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" t="s">
         <v>53</v>
       </c>
       <c r="B45">
+        <v>2481000.0</v>
+      </c>
+      <c r="C45">
+        <v>2591000.0</v>
+      </c>
+      <c r="D45">
         <v>2702000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>4024503.0</v>
       </c>
-      <c r="D45"/>
-[...1 lines deleted...]
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45">
         <v>3082000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>3956056.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>3274000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>3394000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>3504000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>592000.0</v>
       </c>
       <c r="M45"/>
       <c r="N45">
+        <v>592000.0</v>
+      </c>
+      <c r="O45"/>
+      <c r="P45">
         <v>2793000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
-    </row>
-    <row r="46" spans="1:28">
+      <c r="AC45"/>
+      <c r="AD45"/>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
+        <v>2481000.0</v>
+      </c>
+      <c r="C46">
+        <v>2591000.0</v>
+      </c>
+      <c r="D46">
         <v>2702000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>2813916.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>2917000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>3006000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>3082000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>3186000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>3274000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>3394000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>3504000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>592000.0</v>
       </c>
       <c r="M46"/>
       <c r="N46">
+        <v>592000.0</v>
+      </c>
+      <c r="O46"/>
+      <c r="P46">
         <v>2793000.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
-    </row>
-    <row r="47" spans="1:28">
+      <c r="AC46"/>
+      <c r="AD46"/>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" t="s">
         <v>55</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
+        <v>2591000.0</v>
+      </c>
+      <c r="D47">
         <v>2702000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>2813920.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>2917000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>3006000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>3082000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>597000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>592000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>630000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>2793000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>3064000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>3286000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>3990200.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>7768000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>8401000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>6387000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>5143210.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>7745000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>8734000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>9719000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>10337690.0</v>
       </c>
-      <c r="Z47"/>
-      <c r="AA47"/>
       <c r="AB47"/>
-    </row>
-    <row r="48" spans="1:28">
+      <c r="AC47"/>
+      <c r="AD47"/>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" t="s">
         <v>56</v>
       </c>
       <c r="B48">
+        <v>-75762000.0</v>
+      </c>
+      <c r="C48">
+        <v>-75762000.0</v>
+      </c>
+      <c r="D48">
         <v>-75821000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-76426220.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-76988000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-77082000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-77087000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-77908120.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-77311000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-77985000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-78448000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-78279000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-65603000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-60862000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-54233000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-53133000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-52297000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-50256440.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-35158000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-27400000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-24619000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-21815920.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-19838000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-20102000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-19094000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-18370030.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-18384000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-17032000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-14205000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:28">
+    <row r="49" spans="1:30">
       <c r="A49" t="s">
         <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49"/>
+      <c r="AD49"/>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" t="s">
         <v>58</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
-      <c r="Q50">
-[...4 lines deleted...]
-      </c>
+      <c r="Q50"/>
+      <c r="R50"/>
       <c r="S50">
         <v>0.0</v>
       </c>
       <c r="T50">
+        <v>0.0</v>
+      </c>
+      <c r="U50">
+        <v>0.0</v>
+      </c>
+      <c r="V50">
         <v>498000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>483219.0</v>
       </c>
-      <c r="V50"/>
-      <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50">
         <v>20000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>41000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>69000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:28">
+    <row r="51" spans="1:30">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
-      <c r="T51">
+      <c r="T51"/>
+      <c r="U51"/>
+      <c r="V51">
         <v>3563000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>3603660.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>3862000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>4448000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>5131000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>5873660.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51"/>
       <c r="AB51"/>
-    </row>
-    <row r="52" spans="1:28">
+      <c r="AC51"/>
+      <c r="AD51"/>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" t="s">
         <v>60</v>
       </c>
-      <c r="B52">
-[...1 lines deleted...]
-      </c>
+      <c r="B52"/>
       <c r="C52">
         <v>0.0</v>
       </c>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52"/>
+      <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="H52">
+        <v>0.0</v>
+      </c>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
-[...4 lines deleted...]
-      </c>
+      <c r="K52"/>
+      <c r="L52"/>
       <c r="M52">
         <v>0.0</v>
       </c>
       <c r="N52">
         <v>0.0</v>
       </c>
       <c r="O52">
         <v>0.0</v>
       </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
         <v>0.0</v>
       </c>
-      <c r="U52"/>
-      <c r="V52"/>
+      <c r="U52">
+        <v>0.0</v>
+      </c>
+      <c r="V52">
+        <v>0.0</v>
+      </c>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52"/>
+      <c r="AB52">
         <v>20000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>41000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>69000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:28">
+    <row r="53" spans="1:30">
       <c r="A53" t="s">
         <v>61</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53">
         <v>90.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>45000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>224000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>298000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>285752.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>290000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>290000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>287000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>284660.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>282000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>260000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>460000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>448000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>4563000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>4823780.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>4623000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>8091000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>8055000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>5028660.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>6059000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>3533000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>278000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>574545.0</v>
       </c>
-      <c r="Z53"/>
-      <c r="AA53"/>
       <c r="AB53"/>
-    </row>
-    <row r="54" spans="1:28">
+      <c r="AC53"/>
+      <c r="AD53"/>
+    </row>
+    <row r="54" spans="1:30">
       <c r="A54" t="s">
         <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
-    </row>
-    <row r="55" spans="1:28">
+      <c r="AC54"/>
+      <c r="AD54"/>
+    </row>
+    <row r="55" spans="1:30">
       <c r="A55" t="s">
         <v>63</v>
       </c>
       <c r="B55">
+        <v>67795000.0</v>
+      </c>
+      <c r="C55">
+        <v>68434000.0</v>
+      </c>
+      <c r="D55">
         <v>68983000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>57742720.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>50959000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>49763000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>53231000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>52634234.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>55104000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>52058000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>52692000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>53452720.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>43727000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>58362000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>61597000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>67158000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>71175000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>72250370.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>79688000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>76419000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>69366000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>65933690.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>56563000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>52702000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>45418000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>43769800.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>48533000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>47878000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>51539000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:28">
+    <row r="56" spans="1:30">
       <c r="A56" t="s">
         <v>64</v>
       </c>
       <c r="B56">
+        <v>62438000.0</v>
+      </c>
+      <c r="C56">
+        <v>62833000.0</v>
+      </c>
+      <c r="D56">
         <v>63421000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>52254520.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>45313000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>44093000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>47810000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>47169533.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>49436000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>46466000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>46974000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>50633000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>42295000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>56812000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>57530000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>62804000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>66555000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>67926260.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>71807000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>67906000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>62573000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>60387240.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>45420000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>40571000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>32059000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>29586530.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>35277000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>35789000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>39057000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:28">
+    <row r="57" spans="1:30">
       <c r="A57" t="s">
         <v>65</v>
       </c>
       <c r="B57">
+        <v>17799000.0</v>
+      </c>
+      <c r="C57">
+        <v>19133000.0</v>
+      </c>
+      <c r="D57">
         <v>20512000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>11022080.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>5530000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>5276000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>9468000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>10104753.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>12575000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>11306000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>12759000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>16589000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>9774000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>18195000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>14180000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>18935000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>30629000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>29265200.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>21772000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>12981000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>10170000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>19819160.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>17450000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>16584000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>17589000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>14982370.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>15634000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>14703000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>15313000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:28">
+    <row r="58" spans="1:30">
       <c r="A58" t="s">
         <v>66</v>
       </c>
       <c r="B58">
+        <v>17977000.0</v>
+      </c>
+      <c r="C58">
+        <v>26558000.0</v>
+      </c>
+      <c r="D58">
         <v>27166000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>16531140.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>10309000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>9207000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>12680000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>10435314.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>12795000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>11554000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>13041000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>16590360.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>11323000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>19712000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>16051000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>20774000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>32578000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>31473580.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>23476000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>14932000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>14077000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>21385780.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>19272000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>18996000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>20685000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>18822280.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>22541000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>20829000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>21850000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:28">
+    <row r="59" spans="1:30">
       <c r="A59" t="s">
         <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
-    </row>
-    <row r="60" spans="1:28">
+      <c r="AC59"/>
+      <c r="AD59"/>
+    </row>
+    <row r="60" spans="1:30">
       <c r="A60" t="s">
         <v>68</v>
       </c>
       <c r="B60">
+        <v>41936000.0</v>
+      </c>
+      <c r="C60">
+        <v>41876000.0</v>
+      </c>
+      <c r="D60">
         <v>41817000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>41211570.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>40650000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>40556000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>40551000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>40349674.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>40947000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>40273000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>39810000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>36862370.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>32404000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>38650000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>45546000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>46384000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>38597000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>40776790.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>56212000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>61487000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>55289000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>44547910.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>37291000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>33706000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>24733000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>24947530.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>28389000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>29458000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>32095000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:28">
+    <row r="61" spans="1:30">
       <c r="A61" t="s">
         <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
-    </row>
-    <row r="62" spans="1:28">
+      <c r="AC61"/>
+      <c r="AD61"/>
+    </row>
+    <row r="62" spans="1:30">
       <c r="A62" t="s">
         <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5765,2813 +5991,2941 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B2">
         <v>11252490.0</v>
       </c>
       <c r="C2">
         <v>28728800.0</v>
       </c>
       <c r="D2">
         <v>53574200.0</v>
       </c>
       <c r="E2">
         <v>86524710.0</v>
       </c>
       <c r="F2">
         <v>32725040.0</v>
       </c>
       <c r="G2">
         <v>30219950.0</v>
       </c>
       <c r="H2">
         <v>87462200.0</v>
       </c>
       <c r="I2">
         <v>103748030.0</v>
       </c>
       <c r="J2">
         <v>64788110.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4">
         <v>-7889000.0</v>
       </c>
       <c r="E4">
         <v>-6716036.0</v>
       </c>
       <c r="F4">
         <v>620052.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
         <v>-2398000.0</v>
       </c>
       <c r="E5">
         <v>-4315120.0</v>
       </c>
       <c r="F5">
         <v>-5161306.0</v>
       </c>
       <c r="G5">
         <v>-1990363.0</v>
       </c>
       <c r="H5">
         <v>-6867781.0</v>
       </c>
       <c r="I5">
         <v>2929927.0</v>
       </c>
       <c r="J5">
         <v>1807533.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>-13564550.0</v>
       </c>
       <c r="F6">
         <v>770284.0</v>
       </c>
       <c r="G6">
         <v>-1990363.0</v>
       </c>
       <c r="H6">
         <v>-6867781.0</v>
       </c>
       <c r="I6">
         <v>2929927.0</v>
       </c>
       <c r="J6"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8">
         <v>-17893140.0</v>
       </c>
       <c r="E8">
         <v>-6716040.0</v>
       </c>
       <c r="F8">
         <v>616980.0</v>
       </c>
       <c r="G8">
         <v>-4706730.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B9">
         <v>11955290.0</v>
       </c>
       <c r="C9">
         <v>8580570.0</v>
       </c>
       <c r="D9">
         <v>4487240.0</v>
       </c>
       <c r="E9">
         <v>8057270.0</v>
       </c>
       <c r="F9">
         <v>8496580.0</v>
       </c>
       <c r="G9">
         <v>7501330.0</v>
       </c>
       <c r="H9">
         <v>12179060.0</v>
       </c>
       <c r="I9">
         <v>18415100.0</v>
       </c>
       <c r="J9">
         <v>16923260.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B10">
         <v>6864390.0</v>
       </c>
       <c r="C10">
         <v>3718440.0</v>
       </c>
       <c r="D10">
         <v>-26103170.0</v>
       </c>
       <c r="E10">
         <v>-16531100.0</v>
       </c>
       <c r="F10">
         <v>-4018490.0</v>
       </c>
       <c r="G10">
         <v>-1840230.0</v>
       </c>
       <c r="H10">
         <v>-9891630.0</v>
       </c>
       <c r="I10">
         <v>52350.0</v>
       </c>
       <c r="J10">
         <v>94660.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>109000.0</v>
       </c>
       <c r="E11">
         <v>502140.0</v>
       </c>
       <c r="F11">
         <v>319794.0</v>
       </c>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B12">
         <v>10319.0</v>
       </c>
       <c r="C12">
         <v>14757.0</v>
       </c>
       <c r="D12">
         <v>9607.0</v>
       </c>
       <c r="E12">
         <v>180607.0</v>
       </c>
       <c r="F12">
         <v>351514.0</v>
       </c>
       <c r="G12">
         <v>470391.0</v>
       </c>
       <c r="H12">
         <v>316534.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>523230.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B13">
         <v>10320.0</v>
       </c>
       <c r="C13">
         <v>14760.0</v>
       </c>
       <c r="D13">
         <v>54830.0</v>
       </c>
       <c r="E13">
         <v>180610.0</v>
       </c>
       <c r="F13">
         <v>351510.0</v>
       </c>
       <c r="G13">
         <v>413060.0</v>
       </c>
       <c r="H13">
         <v>667250.0</v>
       </c>
       <c r="I13">
         <v>8570.0</v>
       </c>
       <c r="J13">
         <v>113680.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B14">
         <v>-3443858.0</v>
       </c>
       <c r="C14">
         <v>-1990045.0</v>
       </c>
       <c r="D14">
         <v>-577357.0</v>
       </c>
       <c r="E14">
         <v>-808357.0</v>
       </c>
       <c r="F14">
         <v>7076.0</v>
       </c>
       <c r="G14">
         <v>-345924.0</v>
       </c>
       <c r="H14">
         <v>741559.0</v>
       </c>
       <c r="I14">
         <v>503521.0</v>
       </c>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B15">
         <v>868150.0</v>
       </c>
       <c r="C15">
         <v>708020.0</v>
       </c>
       <c r="D15">
         <v>-43287430.0</v>
       </c>
       <c r="E15">
         <v>-24557630.0</v>
       </c>
       <c r="F15">
         <v>-3714230.0</v>
       </c>
       <c r="G15">
         <v>-6693120.0</v>
       </c>
       <c r="H15">
         <v>-9461390.0</v>
       </c>
       <c r="I15">
         <v>-230520.0</v>
       </c>
       <c r="J15">
         <v>-11090.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B16">
         <v>868150.0</v>
       </c>
       <c r="C16">
         <v>708020.0</v>
       </c>
       <c r="D16">
         <v>-10606000.0</v>
       </c>
       <c r="E16">
         <v>-24557630.0</v>
       </c>
       <c r="F16">
         <v>-3714229.0</v>
       </c>
       <c r="G16">
         <v>-6693120.0</v>
       </c>
       <c r="H16">
         <v>-9461390.0</v>
       </c>
       <c r="I16">
         <v>-709100.0</v>
       </c>
       <c r="J16">
         <v>-11090.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B17">
         <v>4312005.0</v>
       </c>
       <c r="C17">
         <v>2698067.0</v>
       </c>
       <c r="D17">
         <v>-11976237.0</v>
       </c>
       <c r="E17">
         <v>-17033237.0</v>
       </c>
       <c r="F17">
         <v>-4338283.0</v>
       </c>
       <c r="G17">
         <v>-6347191.0</v>
       </c>
       <c r="H17">
         <v>-10202953.0</v>
       </c>
       <c r="I17">
         <v>-734036.0</v>
       </c>
       <c r="J17">
         <v>-145485.0</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B18">
         <v>-10319.0</v>
       </c>
       <c r="C18">
         <v>-14757.0</v>
       </c>
       <c r="D18">
         <v>-9607.0</v>
       </c>
       <c r="E18">
         <v>-180607.0</v>
       </c>
       <c r="F18">
         <v>-351514.0</v>
       </c>
       <c r="G18">
         <v>-523054.0</v>
       </c>
       <c r="H18">
         <v>-364427.0</v>
       </c>
       <c r="I18">
         <v>95519.0</v>
       </c>
       <c r="J18">
         <v>31931.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B21">
         <v>6874710.0</v>
       </c>
       <c r="C21">
         <v>3733190.0</v>
       </c>
       <c r="D21">
         <v>-26048340.0</v>
       </c>
       <c r="E21">
         <v>-16350490.0</v>
       </c>
       <c r="F21">
         <v>-3666970.0</v>
       </c>
       <c r="G21">
         <v>-1427170.0</v>
       </c>
       <c r="H21">
         <v>-9067100.0</v>
       </c>
       <c r="I21">
         <v>161650.0</v>
       </c>
       <c r="J21">
         <v>208340.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
         <v>388000.0</v>
       </c>
       <c r="E23">
         <v>388000.0</v>
       </c>
       <c r="F23">
         <v>388000.0</v>
       </c>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B25">
         <v>537101.0</v>
       </c>
       <c r="C25">
         <v>497215.0</v>
       </c>
       <c r="D25">
         <v>2254940.0</v>
       </c>
       <c r="E25">
         <v>2785940.0</v>
       </c>
       <c r="F25">
         <v>4437259.0</v>
       </c>
       <c r="G25">
         <v>4084957.0</v>
       </c>
       <c r="H25">
         <v>2707312.0</v>
       </c>
       <c r="I25">
         <v>2869012.0</v>
       </c>
       <c r="J25"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B28">
         <v>5357130.0</v>
       </c>
       <c r="C28">
         <v>4865060.0</v>
       </c>
       <c r="D28">
         <v>29631810.0</v>
       </c>
       <c r="E28">
         <v>12372390.0</v>
       </c>
       <c r="F28">
         <v>13657880.0</v>
       </c>
       <c r="G28">
         <v>9929530.0</v>
       </c>
       <c r="H28">
         <v>17111280.0</v>
       </c>
       <c r="I28">
         <v>18986230.0</v>
       </c>
       <c r="J28">
         <v>17523020.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B29">
         <v>2552390.0</v>
       </c>
       <c r="C29">
         <v>1020370.0</v>
       </c>
       <c r="D29">
         <v>697480.0</v>
       </c>
       <c r="E29">
         <v>502140.0</v>
       </c>
       <c r="F29">
         <v>319790.0</v>
       </c>
       <c r="G29">
         <v>-199770.0</v>
       </c>
       <c r="H29">
         <v>311330.0</v>
       </c>
       <c r="I29">
         <v>786390.0</v>
       </c>
       <c r="J29">
         <v>240140.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B30">
         <v>16333070.0</v>
       </c>
       <c r="C30">
         <v>33576180.0</v>
       </c>
       <c r="D30">
         <v>75072639.0</v>
       </c>
       <c r="E30">
         <v>96255639.0</v>
       </c>
       <c r="F30">
         <v>46688115.0</v>
       </c>
       <c r="G30">
         <v>60815470.0</v>
       </c>
       <c r="H30">
         <v>104550088.0</v>
       </c>
       <c r="I30">
         <v>122271104.0</v>
       </c>
       <c r="J30">
         <v>82468593.0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B32">
         <v>23207780.0</v>
       </c>
       <c r="C32">
         <v>37309370.0</v>
       </c>
       <c r="D32">
         <v>58061440.0</v>
       </c>
       <c r="E32">
         <v>94581980.0</v>
       </c>
       <c r="F32">
         <v>41221620.0</v>
       </c>
       <c r="G32">
         <v>37721280.0</v>
       </c>
       <c r="H32">
         <v>99641260.0</v>
       </c>
       <c r="I32">
         <v>122163130.0</v>
       </c>
       <c r="J32">
         <v>81711370.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB32"/>
+  <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
         <v>72</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
+        <v>74</v>
+      </c>
+      <c r="F1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
+        <v>77</v>
+      </c>
+      <c r="J1" t="s">
+        <v>78</v>
+      </c>
+      <c r="K1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
+        <v>80</v>
+      </c>
+      <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
+        <v>83</v>
+      </c>
+      <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
+        <v>86</v>
+      </c>
+      <c r="V1" t="s">
+        <v>87</v>
+      </c>
+      <c r="W1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B2">
+        <v>1776000.0</v>
+      </c>
+      <c r="C2">
+        <v>7404000.0</v>
+      </c>
+      <c r="D2">
         <v>9081000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>3975490.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>2853000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>3406000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1018000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>5596000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>6555000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>8555000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>7012000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>12837200.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>5689000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>19390000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>11339000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>13003000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>10446000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>29595710.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>21141000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>18989000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>16799000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>8250000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>24475000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>11086000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>7629000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>30219950.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>11804000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>10274000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>11123000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-    </row>
-    <row r="4" spans="1:28">
+      <c r="AC3"/>
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4">
         <v>-5922000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-5922000.0</v>
       </c>
-      <c r="O4"/>
-      <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
+      <c r="K5"/>
       <c r="L5"/>
       <c r="M5">
+        <v>-23823000.0</v>
+      </c>
+      <c r="N5"/>
+      <c r="O5">
         <v>-1096000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-984000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5">
         <v>1664000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>295000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>297000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-318363.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-361000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-1627000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>316000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-      <c r="K6">
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6">
         <v>-23823000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-572000.0</v>
       </c>
-      <c r="M6"/>
-      <c r="N6">
+      <c r="O6"/>
+      <c r="P6">
         <v>-397000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-347000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-1273000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-7389550.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-6775000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>60000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>540000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-1485716.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>1664000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>295000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>297000.0</v>
       </c>
-      <c r="Y6"/>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-    </row>
-    <row r="7" spans="1:28">
+      <c r="AC6"/>
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>-5943140.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>-4061000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>-5922000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
+        <v>0.0</v>
+      </c>
+      <c r="R8">
+        <v>0.0</v>
+      </c>
+      <c r="S8">
         <v>-6509040.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>37000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>64000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-308000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>137000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>480000.0</v>
       </c>
-      <c r="W8"/>
-      <c r="X8">
+      <c r="Y8"/>
+      <c r="Z8">
         <v>-790000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>-4706730.0</v>
       </c>
-      <c r="Z8"/>
-      <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B9">
+        <v>1967000.0</v>
+      </c>
+      <c r="C9">
+        <v>2641000.0</v>
+      </c>
+      <c r="D9">
         <v>3719000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>4140290.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>2911000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>2343000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>2561000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>2234000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>3735000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>2152000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>1470000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>3004240.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>411000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>351000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>1936000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>2133000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>767000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>774270.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>2203000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>2525000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>2555000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>1399000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>7098000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>2462000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>2606000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>7501330.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>1750000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>1875000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>2538000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B10">
+        <v>831000.0</v>
+      </c>
+      <c r="C10">
+        <v>1340000.0</v>
+      </c>
+      <c r="D10">
         <v>2511000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>3163390.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>1474000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>831000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>1396000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>419000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>2413000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1033000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>288000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-23088170.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-579000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-787000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-890000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-665000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-2058000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-8073100.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-7517000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-699000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-242000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-2209000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-1809000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-942000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-110000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-1840230.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-1479000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-2833000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-845000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11"/>
       <c r="M11">
+        <v>548000.0</v>
+      </c>
+      <c r="N11"/>
+      <c r="O11">
         <v>-32000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>82000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B12">
         <v>2000.0</v>
       </c>
       <c r="C12">
-        <v>3000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="D12">
         <v>2000.0</v>
       </c>
       <c r="E12">
         <v>3000.0</v>
       </c>
       <c r="F12">
+        <v>2000.0</v>
+      </c>
+      <c r="G12">
         <v>3000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
+        <v>3000.0</v>
+      </c>
+      <c r="I12">
         <v>2000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>4000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>3000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>6000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>10000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>7000.0</v>
       </c>
-      <c r="M12"/>
-[...1 lines deleted...]
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12">
         <v>32000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>43000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>53393.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>50000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>121000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>63000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>48514.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>62000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>131000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>110000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>5391.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>141000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>150000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>174000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-      </c>
+        <v>105</v>
+      </c>
+      <c r="B13"/>
       <c r="C13">
-        <v>2320.0</v>
+        <v>1000.0</v>
       </c>
       <c r="D13">
         <v>2000.0</v>
       </c>
       <c r="E13">
+        <v>2320.0</v>
+      </c>
+      <c r="F13">
+        <v>2000.0</v>
+      </c>
+      <c r="G13">
         <v>3000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>3000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>9830.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>7000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>3000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>12000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>32000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>43000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>53390.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>50000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>121000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>63000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>33000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>217000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>131000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>75000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>413060.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B14">
+        <v>-646000.0</v>
+      </c>
+      <c r="C14">
+        <v>-782000.0</v>
+      </c>
+      <c r="D14">
         <v>-1155000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-814000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-859000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-735000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-1036000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-434000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-1057000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-390000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-57000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1639000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-61000.0</v>
       </c>
-      <c r="M14"/>
-      <c r="N14">
+      <c r="O14"/>
+      <c r="P14">
         <v>-128000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-196000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>104000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-357357.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-235000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>-227000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>11000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>1076.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>4000.0</v>
       </c>
-      <c r="W14"/>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14"/>
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B15">
+        <v>60000.0</v>
+      </c>
+      <c r="C15">
+        <v>59000.0</v>
+      </c>
+      <c r="D15">
         <v>605000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>568150.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>94000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>5000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>201000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-648000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>674000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>463000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>167000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-27940430.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-4741000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-6629000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-1100000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-836000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-2041000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-15085630.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-7758000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-1093000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-621000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-1914000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-1800000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-1008000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-1055000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-6693120.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-1352000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-2827000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-823000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>108</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>59000.0</v>
+      </c>
+      <c r="D16">
         <v>605000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>568150.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>94000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>5000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>201000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-22742000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-22742000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-6629000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-1100000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-836000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-2041000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-15085630.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-7758000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-1093000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-621000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-1914000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-1800000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-1008000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-1055000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-6693120.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16"/>
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B17">
+        <v>706000.0</v>
+      </c>
+      <c r="C17">
+        <v>841000.0</v>
+      </c>
+      <c r="D17">
         <v>1760000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>1382000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>953000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>740000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>1237000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-214000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>1731000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>853000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>224000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-24381000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-619000.0</v>
       </c>
-      <c r="M17"/>
-      <c r="N17">
+      <c r="O17"/>
+      <c r="P17">
         <v>-972000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-640000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-2145000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-8219237.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-7560000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-930000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-324000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-2533283.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>260000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-1009000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-1056000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-1317191.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-1349000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-2835000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-846000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:28">
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B18">
         <v>-2000.0</v>
       </c>
       <c r="C18">
-        <v>-3000.0</v>
+        <v>-1000.0</v>
       </c>
       <c r="D18">
         <v>-2000.0</v>
       </c>
       <c r="E18">
         <v>-3000.0</v>
       </c>
       <c r="F18">
+        <v>-2000.0</v>
+      </c>
+      <c r="G18">
         <v>-3000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
+        <v>-3000.0</v>
+      </c>
+      <c r="I18">
         <v>-2000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-4000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-3000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-6000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-10000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-7000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18">
+      <c r="O18"/>
+      <c r="P18">
         <v>12000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-32000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-43000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>53393.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-50000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-121000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-63000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-48514.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-62000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-131000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-110000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-58054.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-141000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-150000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-174000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B21">
+        <v>833000.0</v>
+      </c>
+      <c r="C21">
+        <v>1341000.0</v>
+      </c>
+      <c r="D21">
         <v>2513000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>3165710.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>1476000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>834000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>1399000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>421000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>2546000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>1036000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>294000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-23078340.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-572000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-784000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-902000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-633000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-2015000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-8126490.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-7467000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-578000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-179000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-2176000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-1592000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-811000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-35000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-1427170.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-1513000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-2644000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-974000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22"/>
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>1895000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1895000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>500000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>777000.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23"/>
+      <c r="AD23"/>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B25">
+        <v>136000.0</v>
+      </c>
+      <c r="C25">
+        <v>151000.0</v>
+      </c>
+      <c r="D25">
         <v>148000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>144101.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>175000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>98000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>120000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>143215.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>115000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>116000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>123000.0</v>
       </c>
-      <c r="K25"/>
-      <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25">
         <v>490000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>286000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>742000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>736940.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>692000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>638000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>719000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1156259.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1088000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1106000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1087000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B28">
+        <v>1219000.0</v>
+      </c>
+      <c r="C28">
+        <v>1412000.0</v>
+      </c>
+      <c r="D28">
         <v>1350000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1083130.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1439000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1587000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1248000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1818000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1199000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1104000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1191000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>24867810.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>906000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>947000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>3697000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>3254000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>3405000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>2454390.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>3344000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>3469000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>3105000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>3739000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>9919000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>3891000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>3080000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>9929530.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>3263000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>4519000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>3512000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B29">
+        <v>125000.0</v>
+      </c>
+      <c r="C29">
+        <v>499000.0</v>
+      </c>
+      <c r="D29">
         <v>751000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1781390.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>521000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>91000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>159000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>633000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>682000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>180000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>64000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>548480.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>40000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-32000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>82000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-25000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>87000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>146140.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>43000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>231000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>82000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-157000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>477000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>67000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>156000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-199770.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-130000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>2000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B30">
+        <v>2910000.0</v>
+      </c>
+      <c r="C30">
+        <v>8704000.0</v>
+      </c>
+      <c r="D30">
         <v>10287000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>4950070.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>4288000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>4915000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>2180000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>7409000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>7744000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>9671000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>8188000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>37809000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>6592000.0</v>
       </c>
-      <c r="M30"/>
-      <c r="N30">
+      <c r="O30"/>
+      <c r="P30">
         <v>14162000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>15725000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>13228000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>31957639.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>24075000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>22092000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>19533000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>325115.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>18062000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>14977000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>12769000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>16320470.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>15067000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>14793000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>14635000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31"/>
+      <c r="AD31"/>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B32">
+        <v>3743000.0</v>
+      </c>
+      <c r="C32">
+        <v>10045000.0</v>
+      </c>
+      <c r="D32">
         <v>12800000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>8115780.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>5764000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>5749000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>3579000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>7830000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>10290000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>10707000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>8482000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>15841440.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>6100000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>19741000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>13275000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>15136000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>11213000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>30369980.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>23344000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>21514000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>19354000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>9649000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>31573000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>13548000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>10235000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>37721280.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>13554000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>12149000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>13661000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J30"/>
@@ -8606,2639 +8960,2747 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B2">
         <v>12749608.0</v>
       </c>
       <c r="C2">
         <v>8621877.0</v>
       </c>
       <c r="D2">
         <v>19172207.0</v>
       </c>
       <c r="E2">
         <v>20983620.0</v>
       </c>
       <c r="F2">
         <v>10103150.0</v>
       </c>
       <c r="G2">
         <v>11956151.0</v>
       </c>
       <c r="H2">
         <v>13788892.0</v>
       </c>
       <c r="I2">
         <v>14607209.0</v>
       </c>
       <c r="J2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B3">
         <v>468300</v>
       </c>
       <c r="C3">
         <v>3316250</v>
       </c>
       <c r="D3">
         <v>15000</v>
       </c>
       <c r="E3">
         <v>5410411</v>
       </c>
       <c r="F3">
         <v>1041111</v>
       </c>
       <c r="G3">
         <v>614710</v>
       </c>
       <c r="H3">
         <v>785690</v>
       </c>
       <c r="I3">
         <v>3935440</v>
       </c>
       <c r="J3">
         <v>7095740</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B6">
         <v>-6964080.0</v>
       </c>
       <c r="C6">
         <v>4127730.0</v>
       </c>
       <c r="D6">
         <v>-14543000.0</v>
       </c>
       <c r="E6">
         <v>-4198302.0</v>
       </c>
       <c r="F6">
         <v>13267359.0</v>
       </c>
       <c r="G6">
         <v>-1853000.0</v>
       </c>
       <c r="H6">
         <v>-1832740.0</v>
       </c>
       <c r="I6">
         <v>-818320.0</v>
       </c>
       <c r="J6">
         <v>9747980.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B7">
         <v>-13689910.0</v>
       </c>
       <c r="C7">
         <v>533470.0</v>
       </c>
       <c r="D7">
         <v>-17668000.0</v>
       </c>
       <c r="E7">
         <v>-11086790.0</v>
       </c>
       <c r="F7">
         <v>-10326000.0</v>
       </c>
       <c r="G7">
         <v>918120.0</v>
       </c>
       <c r="H7">
         <v>-2771650.0</v>
       </c>
       <c r="I7">
         <v>-1430770.0</v>
       </c>
       <c r="J7">
         <v>-4892190.0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9">
         <v>6461000.0</v>
       </c>
       <c r="E9">
         <v>-43012958.0</v>
       </c>
       <c r="F9">
         <v>-10995803.0</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>0.0</v>
       </c>
       <c r="D10">
         <v>5335000.0</v>
       </c>
       <c r="E10">
         <v>-73212.0</v>
       </c>
       <c r="F10">
         <v>-1228801.0</v>
       </c>
       <c r="G10">
         <v>86504.0</v>
       </c>
       <c r="H10">
         <v>6297232.0</v>
       </c>
       <c r="I10">
         <v>-7479872.0</v>
       </c>
       <c r="J10">
         <v>-5376029.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>-18681000.0</v>
       </c>
       <c r="E11">
         <v>28384539.0</v>
       </c>
       <c r="F11">
         <v>4910607.0</v>
       </c>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>-476000.0</v>
       </c>
       <c r="E12">
         <v>17102584.0</v>
       </c>
       <c r="F12">
         <v>2452578.0</v>
       </c>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>648000.0</v>
       </c>
       <c r="E13">
         <v>-972100.0</v>
       </c>
       <c r="F13">
         <v>-972100.0</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B14">
         <v>440530.0</v>
       </c>
       <c r="C14">
         <v>441310.0</v>
       </c>
       <c r="D14">
         <v>1650000.0</v>
       </c>
       <c r="E14">
         <v>2559781.0</v>
       </c>
       <c r="F14">
         <v>1803114.0</v>
       </c>
       <c r="G14">
         <v>4084960.0</v>
       </c>
       <c r="H14">
         <v>2634570.0</v>
       </c>
       <c r="I14">
         <v>2800080.0</v>
       </c>
       <c r="J14">
         <v>1701270.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
         <v>478590.0</v>
       </c>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B16">
         <v>5785524.0</v>
       </c>
       <c r="C16">
         <v>12749608.0</v>
       </c>
       <c r="D16">
         <v>24281090.0</v>
       </c>
       <c r="E16">
         <v>19172207.0</v>
       </c>
       <c r="F16">
         <v>20983620.0</v>
       </c>
       <c r="G16">
         <v>10103150.0</v>
       </c>
       <c r="H16">
         <v>11956151.0</v>
       </c>
       <c r="I16">
         <v>13788892.0</v>
       </c>
       <c r="J16">
         <v>14607209.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B18">
         <v>-6883371.0</v>
       </c>
       <c r="C18">
         <v>1928855.0</v>
       </c>
       <c r="D18">
         <v>17054603.0</v>
       </c>
       <c r="E18">
         <v>-21813397.0</v>
       </c>
       <c r="F18">
         <v>-7926254.0</v>
       </c>
       <c r="G18">
         <v>1470740.0</v>
       </c>
       <c r="H18">
         <v>-5307570.0</v>
       </c>
       <c r="I18">
         <v>-3406633.0</v>
       </c>
       <c r="J18"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B19">
         <v>-437018.0</v>
       </c>
       <c r="C19">
         <v>-3614835.0</v>
       </c>
       <c r="D19">
         <v>-666000.0</v>
       </c>
       <c r="E19">
         <v>-333900.0</v>
       </c>
       <c r="F19">
         <v>601102.0</v>
       </c>
       <c r="G19">
         <v>-311090.0</v>
       </c>
       <c r="H19">
         <v>2242727.0</v>
       </c>
       <c r="I19">
         <v>-5554090.0</v>
       </c>
       <c r="J19">
         <v>-6950126.0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>2781000.0</v>
       </c>
       <c r="D20">
         <v>3220893.0</v>
       </c>
       <c r="E20">
         <v>21017893.0</v>
       </c>
       <c r="F20">
         <v>23427034.0</v>
       </c>
       <c r="G20">
         <v>70000.0</v>
       </c>
       <c r="H20">
         <v>696050.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21">
         <v>-1578000.0</v>
       </c>
       <c r="E21">
         <v>-1512782.0</v>
       </c>
       <c r="F21">
         <v>-3063648.0</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B22">
         <v>6864390.0</v>
       </c>
       <c r="C22">
         <v>3718440.0</v>
       </c>
       <c r="D22">
         <v>-10606000.0</v>
       </c>
       <c r="E22">
         <v>-24557630.0</v>
       </c>
       <c r="F22">
         <v>-3714229.0</v>
       </c>
       <c r="G22">
         <v>-6545710.0</v>
       </c>
       <c r="H22">
         <v>-9891630.0</v>
       </c>
       <c r="I22">
         <v>52350.0</v>
       </c>
       <c r="J22">
         <v>94660.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B23">
         <v>0.0</v>
       </c>
       <c r="C23">
         <v>-169810.0</v>
       </c>
       <c r="D23">
         <v>-170000.0</v>
       </c>
       <c r="E23">
         <v>-183792.0</v>
       </c>
       <c r="F23">
         <v>-183792.0</v>
       </c>
       <c r="G23">
         <v>0.0</v>
       </c>
       <c r="H23">
         <v>-167530.0</v>
       </c>
       <c r="I23">
         <v>380510.0</v>
       </c>
       <c r="J23">
         <v>136330.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B24">
         <v>31290.0</v>
       </c>
       <c r="C24">
         <v>-298590.0</v>
       </c>
       <c r="D24">
         <v>-1225000.0</v>
       </c>
       <c r="E24">
         <v>-2140595.0</v>
       </c>
       <c r="F24">
         <v>-36532.0</v>
       </c>
       <c r="G24">
         <v>303620.0</v>
       </c>
       <c r="H24">
         <v>3028420.0</v>
       </c>
       <c r="I24">
         <v>-1618650.0</v>
       </c>
       <c r="J24">
         <v>145610.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B25">
         <v>-20966.0</v>
       </c>
       <c r="C25">
         <v>13057.0</v>
       </c>
       <c r="D25">
         <v>-33992.0</v>
       </c>
       <c r="E25">
         <v>58008.0</v>
       </c>
       <c r="F25">
         <v>357426.0</v>
       </c>
       <c r="G25">
         <v>321522.0</v>
       </c>
       <c r="H25">
         <v>207146.0</v>
       </c>
       <c r="I25">
         <v>-196253.0</v>
       </c>
       <c r="J25"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>2781000.0</v>
       </c>
       <c r="D26">
         <v>17463520.0</v>
       </c>
       <c r="E26">
         <v>21017890.0</v>
       </c>
       <c r="F26">
         <v>23427030.0</v>
       </c>
       <c r="G26">
         <v>-17000.0</v>
       </c>
       <c r="H26">
         <v>696050.0</v>
       </c>
       <c r="I26">
         <v>3551420.0</v>
       </c>
       <c r="J26">
         <v>19205060.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>0.0</v>
       </c>
       <c r="D27"/>
       <c r="E27">
         <v>0.0</v>
       </c>
       <c r="F27">
         <v>-112122.0</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B28">
         <v>-112000.0</v>
       </c>
       <c r="C28">
         <v>2497470.0</v>
       </c>
       <c r="D28">
         <v>6616000.0</v>
       </c>
       <c r="E28">
         <v>19321319.0</v>
       </c>
       <c r="F28">
         <v>20363386.0</v>
       </c>
       <c r="G28">
         <v>-3524080.0</v>
       </c>
       <c r="H28">
         <v>261980.0</v>
       </c>
       <c r="I28">
         <v>3365500.0</v>
       </c>
       <c r="J28">
         <v>19263570.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B29">
         <v>-6415070.0</v>
       </c>
       <c r="C29">
         <v>5245100.0</v>
       </c>
       <c r="D29">
         <v>-16317000.0</v>
       </c>
       <c r="E29">
         <v>-16331823.0</v>
       </c>
       <c r="F29">
         <v>-6772534.0</v>
       </c>
       <c r="G29">
         <v>2085450.0</v>
       </c>
       <c r="H29">
         <v>-4521880.0</v>
       </c>
       <c r="I29">
         <v>1337410.0</v>
       </c>
       <c r="J29">
         <v>-2902040.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B30">
         <v>-437020.0</v>
       </c>
       <c r="C30">
         <v>-3614840.0</v>
       </c>
       <c r="D30">
         <v>-1906000.0</v>
       </c>
       <c r="E30">
         <v>-7517406.0</v>
       </c>
       <c r="F30">
         <v>-468625.0</v>
       </c>
       <c r="G30">
         <v>-311090.0</v>
       </c>
       <c r="H30">
         <v>2242730.0</v>
       </c>
       <c r="I30">
         <v>-5554090.0</v>
       </c>
       <c r="J30">
         <v>-6950130.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB30"/>
+  <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
         <v>72</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
+        <v>74</v>
+      </c>
+      <c r="F1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
+        <v>77</v>
+      </c>
+      <c r="J1" t="s">
+        <v>78</v>
+      </c>
+      <c r="K1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
+        <v>80</v>
+      </c>
+      <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
+        <v>83</v>
+      </c>
+      <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
+        <v>86</v>
+      </c>
+      <c r="V1" t="s">
+        <v>87</v>
+      </c>
+      <c r="W1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B2">
+        <v>1921000.0</v>
+      </c>
+      <c r="C2">
+        <v>735000.0</v>
+      </c>
+      <c r="D2">
         <v>5785524.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>852000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>3611000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>12931000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>12750000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>15626000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>14175000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>7624000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>8622000.0</v>
       </c>
-      <c r="K2"/>
-[...1 lines deleted...]
-      <c r="M2">
+      <c r="M2"/>
+      <c r="N2"/>
+      <c r="O2">
         <v>27724000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>18949000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>14600000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>19172000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>24449000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>22390000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>28532000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>23371000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>18091000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>18637000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>11234000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>10103000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>10694000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
-    </row>
-    <row r="3" spans="1:28">
+      <c r="AC2"/>
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
+        <v>157000</v>
+      </c>
+      <c r="D3">
         <v>79000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>468300</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>351000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>184000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>76000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>286245</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>6000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>3030000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>579280</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>57000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>15000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>15000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>5481570</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>4242000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>4208000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1642000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1153720</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>411000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>196000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>28000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>614710</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>127000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>276000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>23000</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-    </row>
-    <row r="6" spans="1:28">
+      <c r="AC5"/>
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B6">
+        <v>-1592000.0</v>
+      </c>
+      <c r="C6">
+        <v>-3865000.0</v>
+      </c>
+      <c r="D6">
         <v>-5051000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-6964080.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-11898000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-9139000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>181000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-2876269.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>1451000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>6551000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-998000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-10550330.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-17355000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-14543000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>8775000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-223000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-4572000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-4198300.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>3465000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-981000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>5161000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>10880470.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>7988000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>8534000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>1131000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-1853000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-1232000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-3206000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>1757000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B7">
+        <v>-2103000.0</v>
+      </c>
+      <c r="C7">
+        <v>-7555000.0</v>
+      </c>
+      <c r="D7">
         <v>-7460000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-13689910.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-15343000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-11106000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-1232000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-2230316.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-511000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>5456000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-1082000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-17668000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-19781000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-10647000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>24775000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-5184000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-1757000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-11086790.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-12904000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-15264000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-5561000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-10326000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-5315000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-34000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>1181000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>918120.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9">
         <v>34711000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10">
         <v>402000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>387000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>50000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-1022212.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-3767000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>684000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>4032000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>218199.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-1080000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-970000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>603000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-566496.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>718000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-67000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>-5071000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12">
         <v>-308000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12"/>
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B14">
+        <v>136000.0</v>
+      </c>
+      <c r="C14">
+        <v>222000.0</v>
+      </c>
+      <c r="D14">
         <v>111000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>440530.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>329000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>180000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>104000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>143215.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>115000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>116000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>123000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1811500.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1692000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1650000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>490000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1028000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>742000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>2785940.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>2049000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>1357000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>719000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>4437260.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>3281000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>2193000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>1087000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>4084960.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>977000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>1056000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>987000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B16">
+        <v>329000.0</v>
+      </c>
+      <c r="C16">
+        <v>1921000.0</v>
+      </c>
+      <c r="D16">
         <v>735000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>5785524.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>852000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>3611000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>12931000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>12749608.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>15626000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>14175000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>7624000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>8622000.0</v>
       </c>
-      <c r="L16"/>
-[...1 lines deleted...]
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16">
         <v>27724000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>18949000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>14600000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>19172207.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>24449000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>22390000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>28532000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>20983620.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>18091000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>18637000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>11234000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>10103150.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>10694000.0</v>
       </c>
-      <c r="AA16"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:28">
+      <c r="AC16"/>
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B18">
+        <v>-1582000.0</v>
+      </c>
+      <c r="C18">
+        <v>1203000.0</v>
+      </c>
+      <c r="D18">
         <v>-5022000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>4757629.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-2731000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-9117000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>207000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-2608145.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>1704000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>6575000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-3742000.0</v>
       </c>
-      <c r="K18"/>
-      <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18">
         <v>29109000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-3833000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-3184000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-5037397.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>2317000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-12127000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-6966000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-4397254.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-3853000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-1186000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>1510000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18"/>
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-      <c r="C19">
+        <v>142</v>
+      </c>
+      <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>87982.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-167000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-283000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-75000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>0.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-293000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-4000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-3027000.0</v>
       </c>
-      <c r="K19"/>
-      <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19">
         <v>-20413000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>3000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-979000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-3373406.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-1000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-2530000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-1613000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-131625.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-159000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-160000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-18000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-167090.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>111000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-255000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>0.0</v>
       </c>
     </row>
-    <row r="20" spans="1:28">
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...4 lines deleted...]
-      </c>
+      <c r="C20"/>
+      <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20">
         <v>2781000.0</v>
       </c>
-      <c r="K20"/>
-      <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
-[...4 lines deleted...]
-      </c>
+      <c r="N20"/>
+      <c r="O20"/>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
+        <v>8194000.0</v>
+      </c>
+      <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
         <v>4973107.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>2438000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>7825000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21">
         <v>-454000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21"/>
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B22">
+        <v>60000.0</v>
+      </c>
+      <c r="C22">
+        <v>3850000.0</v>
+      </c>
+      <c r="D22">
         <v>2511000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>6864390.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>3701000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>2227000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>1396000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-648000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>674000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>463000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>167000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-22742000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-4741000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-6629000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-1100000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-2723000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-2059000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-16531100.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-8458000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-941000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-242000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-4018490.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-1328000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-1842000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-900000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-6545710.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-1352000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-2827000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-823000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23">
         <v>0.0</v>
       </c>
-      <c r="D23"/>
-      <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>-51610.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-295000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="O23">
         <v>0.0</v>
       </c>
       <c r="P23">
         <v>0.0</v>
       </c>
       <c r="Q23">
+        <v>0.0</v>
+      </c>
+      <c r="R23">
+        <v>0.0</v>
+      </c>
+      <c r="S23">
         <v>295090.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-4973000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-4973000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-3269000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-6780000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-3645000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-2823000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-17000.0</v>
       </c>
-      <c r="Y23"/>
-      <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23"/>
+      <c r="AD23"/>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>146</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>0.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
+        <v>0.0</v>
+      </c>
+      <c r="E24">
         <v>31290.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-174000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-174000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>1000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>-5579610.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-813000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-1891000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>9000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-976000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-979000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-2035830.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>98000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>65000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>29000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>685100.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>74000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>18000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>10000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>303620.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>147</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
         <v>2000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-27966.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>8000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>0.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-1000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>6057.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="J25">
         <v>3000.0</v>
       </c>
-      <c r="K25"/>
-      <c r="L25"/>
+      <c r="K25">
+        <v>1000.0</v>
+      </c>
+      <c r="L25">
+        <v>3000.0</v>
+      </c>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25">
         <v>-24000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>27000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>15000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-51992.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>8000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>76000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>26000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>166426.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-15000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>114000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>92000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
-[...4 lines deleted...]
-      </c>
+      <c r="C26"/>
+      <c r="D26"/>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26"/>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26">
+        <v>0.0</v>
+      </c>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26">
         <v>17463520.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8194000.0</v>
       </c>
       <c r="N26">
         <v>8194000.0</v>
       </c>
       <c r="O26">
         <v>8194000.0</v>
       </c>
       <c r="P26">
+        <v>8194000.0</v>
+      </c>
+      <c r="Q26">
+        <v>8194000.0</v>
+      </c>
+      <c r="R26">
         <v>0.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>21017890.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>25991000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>23553000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>15728000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>23427030.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>17654000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>12427000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>70000.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>150</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>-46000.0</v>
+      </c>
+      <c r="D28">
         <v>-29000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-112000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-83000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-55000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-27000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>15575090.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>6160000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>6616000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-454000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>7178000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-501000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>19321320.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>19760000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>17743000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>11844000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>20363390.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>11299000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>7809000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-828000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-3524080.0</v>
       </c>
-      <c r="Z28"/>
-      <c r="AA28"/>
       <c r="AB28"/>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28"/>
+      <c r="AD28"/>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B29">
+        <v>-1739000.0</v>
+      </c>
+      <c r="C29">
+        <v>-3662000.0</v>
+      </c>
+      <c r="D29">
         <v>-4943000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-6415070.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-11290000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-8726000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>283000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-2321900.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1698000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>6581000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-712000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-20629640.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-22927000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-19830000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>29124000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-7017000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-3184000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-16331820.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-12534000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-14885000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-5324000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-9159420.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-3118000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>520000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1538000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>2085450.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-115000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-2230000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>2929000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>152</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>-157000.0</v>
+      </c>
+      <c r="D30">
         <v>-79000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-437020.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-525000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-358000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-75000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
         <v>-6158890.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-870000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-1906000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-20413000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-976000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-979000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-7517410.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-4144000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-4143000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-1613000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-468630.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-337000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-178000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-18000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-311090.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30"/>
       <c r="AB30"/>
+      <c r="AC30"/>
+      <c r="AD30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>