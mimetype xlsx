--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
     <t>2019-03-31</t>
   </si>
   <si>
     <t>2018-03-31</t>
   </si>
   <si>
     <t>2017-03-31</t>
@@ -238,50 +241,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
@@ -842,10128 +848,10835 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K62"/>
+  <dimension ref="A1:L62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-      <c r="C2">
+        <v>12</v>
+      </c>
+      <c r="B2">
+        <v>1750000.0</v>
+      </c>
+      <c r="C2"/>
+      <c r="D2">
         <v>3333000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3260000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>0.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1899851.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4218187.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2906144.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>451954.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>17446981.0</v>
       </c>
-      <c r="K2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:11">
+      <c r="L2"/>
+    </row>
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
-    </row>
-    <row r="4" spans="1:11">
+      <c r="L3"/>
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-    </row>
-    <row r="6" spans="1:11">
+      <c r="L5"/>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-    </row>
-    <row r="7" spans="1:11">
+      <c r="L6"/>
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-      <c r="C7">
+        <v>17</v>
+      </c>
+      <c r="B7">
+        <v>356000.0</v>
+      </c>
+      <c r="C7"/>
+      <c r="D7">
         <v>282000.0</v>
       </c>
-      <c r="D7"/>
-      <c r="E7">
+      <c r="E7"/>
+      <c r="F7">
         <v>465485.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>340225.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7">
+      <c r="H7"/>
+      <c r="I7">
         <v>0.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>130966.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>174478.0</v>
       </c>
-      <c r="K7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-      <c r="C8">
+        <v>18</v>
+      </c>
+      <c r="B8">
+        <v>50985000.0</v>
+      </c>
+      <c r="C8"/>
+      <c r="D8">
         <v>143485000.0</v>
       </c>
-      <c r="D8"/>
-      <c r="E8">
+      <c r="E8"/>
+      <c r="F8">
         <v>143485268.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>135493427.0</v>
       </c>
-      <c r="G8"/>
-      <c r="H8">
+      <c r="H8"/>
+      <c r="I8">
         <v>34189276.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9">
         <v>0.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>3909190.0</v>
       </c>
     </row>
-    <row r="10" spans="1:11">
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10">
+        <v>1889000.0</v>
+      </c>
+      <c r="C10">
         <v>4794000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2704000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>12693000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3331770.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>26058400.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3399340.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2490840.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2499280.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>680280.0</v>
       </c>
-      <c r="K10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:11">
+      <c r="L10"/>
+    </row>
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>21</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>17120000.0</v>
       </c>
-      <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>16491000.0</v>
       </c>
-      <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-    </row>
-    <row r="12" spans="1:11">
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>22</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>65081000.0</v>
       </c>
-      <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>86773000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>64932620.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>86687180.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3399340.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2490840.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2499280.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>680280.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>704860.0</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>23</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>50985000.0</v>
       </c>
-      <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>143485000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>143485268.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>135493427.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>34189276.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34189280.0</v>
       </c>
       <c r="I13">
         <v>34189280.0</v>
       </c>
       <c r="J13">
+        <v>34189280.0</v>
+      </c>
+      <c r="K13">
         <v>30246540.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>26337350.0</v>
       </c>
     </row>
-    <row r="14" spans="1:11">
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B14">
+        <v>211159233.0</v>
+      </c>
+      <c r="C14">
         <v>211159000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>211159233.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>211159240.0</v>
       </c>
       <c r="E14">
         <v>211159240.0</v>
       </c>
       <c r="F14">
+        <v>211159240.0</v>
+      </c>
+      <c r="G14">
         <v>175966040.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>38628110.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>386281070.0</v>
       </c>
       <c r="I14">
         <v>386281070.0</v>
       </c>
       <c r="J14">
-        <v>351164670.0</v>
+        <v>386281070.0</v>
       </c>
       <c r="K14">
         <v>351164670.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:11">
+      <c r="L14">
+        <v>351164670.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-    </row>
-    <row r="16" spans="1:11">
+      <c r="L15"/>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-    </row>
-    <row r="17" spans="1:11">
+      <c r="L16"/>
+    </row>
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-    </row>
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
-      <c r="H20">
+      <c r="G20">
         <v>0.0</v>
       </c>
+      <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:11">
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-    </row>
-    <row r="22" spans="1:11">
+      <c r="L21"/>
+    </row>
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B22">
+        <v>4032000.0</v>
+      </c>
+      <c r="C22">
         <v>4148000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>4580000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>682000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>812255.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>80564.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3294066.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>13132010.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>10073710.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1180910.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1166800.0</v>
       </c>
     </row>
-    <row r="23" spans="1:11">
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>33</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>102423000.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>133329000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>118949390.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>133476830.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>37467640.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>56619900.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>37855410.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>46370020.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>58611180.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B24">
+        <v>0.0</v>
+      </c>
+      <c r="C24">
         <v>5749000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>5793000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>6159000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>0.0</v>
       </c>
-      <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-    </row>
-    <row r="25" spans="1:11">
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>35</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>5835000.0</v>
       </c>
-      <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>6343000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>374400.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>294970.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
+        <v>0.0</v>
+      </c>
+      <c r="J25">
         <v>77220.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>120730.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>188980.0</v>
       </c>
     </row>
-    <row r="26" spans="1:11">
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
         <v>12954000.0</v>
       </c>
-      <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
-      <c r="H28">
+      <c r="H28"/>
+      <c r="I28">
         <v>25149658.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>12756831.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
-    </row>
-    <row r="29" spans="1:11">
+      <c r="L28"/>
+    </row>
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="C29">
+        <v>39</v>
+      </c>
+      <c r="B29">
+        <v>68704000.0</v>
+      </c>
+      <c r="C29"/>
+      <c r="D29">
         <v>115356000.0</v>
       </c>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="E29"/>
+      <c r="F29">
         <v>117649038.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>130498876.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29">
+      <c r="H29"/>
+      <c r="I29">
         <v>49633092.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>35323241.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
-    </row>
-    <row r="30" spans="1:11">
+      <c r="L29"/>
+    </row>
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B30">
+        <v>4271000.0</v>
+      </c>
+      <c r="C30">
         <v>4985000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4296000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>38418000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3798000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1944840.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>11380627.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>18123430.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1713870.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>25483810.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>36477260.0</v>
       </c>
     </row>
-    <row r="31" spans="1:11">
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>106597000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>117649038.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>130498876.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>10562658.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-    </row>
-    <row r="32" spans="1:11">
+      <c r="L31"/>
+    </row>
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="C32">
+        <v>42</v>
+      </c>
+      <c r="B32">
+        <v>42654000.0</v>
+      </c>
+      <c r="C32"/>
+      <c r="D32">
         <v>97887000.0</v>
       </c>
-      <c r="D32"/>
-      <c r="E32">
+      <c r="E32"/>
+      <c r="F32">
         <v>98403420.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>110585572.0</v>
       </c>
-      <c r="G32"/>
-      <c r="H32">
+      <c r="H32"/>
+      <c r="I32">
         <v>3092264.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>946854.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
-    </row>
-    <row r="33" spans="1:11">
+      <c r="L32"/>
+    </row>
+    <row r="33" spans="1:12">
       <c r="A33" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="C33">
+        <v>43</v>
+      </c>
+      <c r="B33">
+        <v>26005000.0</v>
+      </c>
+      <c r="C33"/>
+      <c r="D33">
         <v>7762000.0</v>
       </c>
-      <c r="D33"/>
-      <c r="E33">
+      <c r="E33"/>
+      <c r="F33">
         <v>20228765.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>20817027.0</v>
       </c>
-      <c r="G33"/>
-      <c r="H33">
+      <c r="H33"/>
+      <c r="I33">
         <v>19509085.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>19900132.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>18559392.0</v>
       </c>
-      <c r="K33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:11">
+      <c r="L33"/>
+    </row>
+    <row r="34" spans="1:12">
       <c r="A34" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-    </row>
-    <row r="35" spans="1:11">
+      <c r="L34"/>
+    </row>
+    <row r="35" spans="1:12">
       <c r="A35" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="C35">
+        <v>45</v>
+      </c>
+      <c r="B35">
+        <v>55000.0</v>
+      </c>
+      <c r="C35"/>
+      <c r="D35">
         <v>5951000.0</v>
       </c>
-      <c r="D35"/>
-      <c r="E35">
+      <c r="E35"/>
+      <c r="F35">
         <v>983147.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>903723.0</v>
       </c>
-      <c r="G35"/>
-      <c r="H35">
+      <c r="H35"/>
+      <c r="I35">
         <v>608750.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>779851.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>819305.0</v>
       </c>
-      <c r="K35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:11">
+      <c r="L35"/>
+    </row>
+    <row r="36" spans="1:12">
       <c r="A36" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
-      <c r="H36">
+      <c r="H36"/>
+      <c r="I36">
         <v>19509085.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>19900132.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>18559392.0</v>
       </c>
-      <c r="K36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:11">
+      <c r="L36"/>
+    </row>
+    <row r="37" spans="1:12">
       <c r="A37" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-    </row>
-    <row r="38" spans="1:11">
+      <c r="L37"/>
+    </row>
+    <row r="38" spans="1:12">
       <c r="A38" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-    </row>
-    <row r="39" spans="1:11">
+      <c r="L38"/>
+    </row>
+    <row r="39" spans="1:12">
       <c r="A39" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>19002000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>9564058.0</v>
       </c>
-      <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
-    </row>
-    <row r="40" spans="1:11">
+      <c r="L39"/>
+    </row>
+    <row r="40" spans="1:12">
       <c r="A40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>1996000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>56700.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>25212.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>15981.0</v>
       </c>
-      <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
-    </row>
-    <row r="41" spans="1:11">
+      <c r="L40"/>
+    </row>
+    <row r="41" spans="1:12">
       <c r="A41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>609000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>608750.0</v>
       </c>
       <c r="F41">
         <v>608750.0</v>
       </c>
       <c r="G41">
         <v>608750.0</v>
       </c>
-      <c r="H41"/>
+      <c r="H41">
+        <v>608750.0</v>
+      </c>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-    </row>
-    <row r="42" spans="1:11">
+      <c r="L41"/>
+    </row>
+    <row r="42" spans="1:12">
       <c r="A42" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>40043000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40043329.0</v>
       </c>
       <c r="F42">
         <v>40043329.0</v>
       </c>
       <c r="G42">
+        <v>40043329.0</v>
+      </c>
+      <c r="H42">
         <v>8930000.0</v>
       </c>
-      <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
-    </row>
-    <row r="43" spans="1:11">
+      <c r="L42"/>
+    </row>
+    <row r="43" spans="1:12">
       <c r="A43" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
-    </row>
-    <row r="44" spans="1:11">
+      <c r="L43"/>
+    </row>
+    <row r="44" spans="1:12">
       <c r="A44" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
-    </row>
-    <row r="45" spans="1:11">
+      <c r="L44"/>
+    </row>
+    <row r="45" spans="1:12">
       <c r="A45" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="C45">
+        <v>55</v>
+      </c>
+      <c r="B45">
+        <v>18505000.0</v>
+      </c>
+      <c r="C45"/>
+      <c r="D45">
         <v>642000.0</v>
       </c>
-      <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45">
         <v>35543108.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>35221455.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
-    </row>
-    <row r="46" spans="1:11">
+      <c r="L45"/>
+    </row>
+    <row r="46" spans="1:12">
       <c r="A46" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-      <c r="C46">
+        <v>56</v>
+      </c>
+      <c r="B46">
+        <v>18505000.0</v>
+      </c>
+      <c r="C46"/>
+      <c r="D46">
         <v>642000.0</v>
       </c>
-      <c r="D46"/>
-      <c r="E46">
+      <c r="E46"/>
+      <c r="F46">
         <v>20228765.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>20775599.0</v>
       </c>
-      <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
-    </row>
-    <row r="47" spans="1:11">
+      <c r="L46"/>
+    </row>
+    <row r="47" spans="1:12">
       <c r="A47" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>57</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>20503000.0</v>
       </c>
-      <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>7501000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>20228765.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>20775599.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>18832320.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>19509090.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>19900130.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>18559390.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>19823560.0</v>
       </c>
     </row>
-    <row r="48" spans="1:11">
+    <row r="48" spans="1:12">
       <c r="A48" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B48">
+        <v>17079000.0</v>
+      </c>
+      <c r="C48">
         <v>31521000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-74900000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-76931000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-65879559.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-45037880.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-32556618.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-12196680.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-14122140.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-9746020.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-9882210.0</v>
       </c>
     </row>
-    <row r="49" spans="1:11">
+    <row r="49" spans="1:12">
       <c r="A49" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-    </row>
-    <row r="50" spans="1:11">
+      <c r="L49"/>
+    </row>
+    <row r="50" spans="1:12">
       <c r="A50" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-      <c r="C50">
+        <v>60</v>
+      </c>
+      <c r="B50">
+        <v>100000.0</v>
+      </c>
+      <c r="C50"/>
+      <c r="D50">
         <v>9865000.0</v>
       </c>
-      <c r="D50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E50"/>
       <c r="F50">
         <v>0.0</v>
       </c>
-      <c r="G50"/>
-      <c r="H50">
+      <c r="G50">
+        <v>0.0</v>
+      </c>
+      <c r="H50"/>
+      <c r="I50">
         <v>27640493.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>15256106.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>6563000.0</v>
       </c>
-      <c r="K50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:11">
+      <c r="L50"/>
+    </row>
+    <row r="51" spans="1:12">
       <c r="A51" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
-      <c r="F51">
+      <c r="F51"/>
+      <c r="G51">
         <v>294970.0</v>
       </c>
-      <c r="G51"/>
       <c r="H51"/>
-      <c r="I51">
+      <c r="I51"/>
+      <c r="J51">
         <v>15333330.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>6683730.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>188980.0</v>
       </c>
     </row>
-    <row r="52" spans="1:11">
+    <row r="52" spans="1:12">
       <c r="A52" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="B52">
+        <v>62</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
         <v>9500000.0</v>
       </c>
-      <c r="C52"/>
-      <c r="D52">
+      <c r="D52"/>
+      <c r="E52">
         <v>9500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="H52">
         <v>21776480.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>27640490.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>15256110.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>6563000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>0.0</v>
       </c>
     </row>
-    <row r="53" spans="1:11">
+    <row r="53" spans="1:12">
       <c r="A53" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B53">
+        <v>34718000.0</v>
+      </c>
+      <c r="C53">
         <v>43167000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>74041000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>57589000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>61600850.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>60628780.0</v>
       </c>
-      <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
-    </row>
-    <row r="54" spans="1:11">
+      <c r="L53"/>
+    </row>
+    <row r="54" spans="1:12">
       <c r="A54" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
-    </row>
-    <row r="55" spans="1:11">
+      <c r="L54"/>
+    </row>
+    <row r="55" spans="1:12">
       <c r="A55" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B55">
+        <v>71039000.0</v>
+      </c>
+      <c r="C55">
         <v>102423000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>119206000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>133329000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>118949390.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>133476830.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>37467640.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>56619900.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>37855410.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>46370020.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>58611180.0</v>
       </c>
     </row>
-    <row r="56" spans="1:11">
+    <row r="56" spans="1:12">
       <c r="A56" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B56">
+        <v>45034000.0</v>
+      </c>
+      <c r="C56">
         <v>74420000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>111444000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>111933000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>98720622.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>112659802.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>18554030.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>37110810.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>17955280.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>27810620.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>38787620.0</v>
       </c>
     </row>
-    <row r="57" spans="1:11">
+    <row r="57" spans="1:12">
       <c r="A57" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B57">
+        <v>2380000.0</v>
+      </c>
+      <c r="C57">
         <v>14082000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>13557000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>5704000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>317202.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2074230.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>26296230.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>34018550.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>17008430.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>25050190.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>37198350.0</v>
       </c>
     </row>
-    <row r="58" spans="1:11">
+    <row r="58" spans="1:12">
       <c r="A58" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B58">
+        <v>2435000.0</v>
+      </c>
+      <c r="C58">
         <v>19917000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>19508000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>19619000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1300350.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2977950.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>26904980.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>34627300.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>17788280.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>25869500.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>38246850.0</v>
       </c>
     </row>
-    <row r="59" spans="1:11">
+    <row r="59" spans="1:12">
       <c r="A59" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
-    </row>
-    <row r="60" spans="1:11">
+      <c r="L59"/>
+    </row>
+    <row r="60" spans="1:12">
       <c r="A60" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B60">
+        <v>68604000.0</v>
+      </c>
+      <c r="C60">
         <v>82506000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>99698000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>113710000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>117649040.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>130498880.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>10562660.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>21992600.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>20067140.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>20500520.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>20364330.0</v>
       </c>
     </row>
-    <row r="61" spans="1:11">
+    <row r="61" spans="1:12">
       <c r="A61" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-    </row>
-    <row r="62" spans="1:11">
+      <c r="L61"/>
+    </row>
+    <row r="62" spans="1:12">
       <c r="A62" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
+      <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA62"/>
+  <dimension ref="A1:AC62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>73</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>76</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="L1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="P1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="T1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="X1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:27">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2">
+        <v>1750000.0</v>
+      </c>
+      <c r="C2">
+        <v>2478000.0</v>
+      </c>
+      <c r="D2">
         <v>2763000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>4573000.0</v>
       </c>
-      <c r="D2"/>
-      <c r="E2">
+      <c r="F2"/>
+      <c r="G2">
         <v>3951000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>3333000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1493000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>438000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>3260000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1876000.0</v>
       </c>
-      <c r="L2"/>
-      <c r="M2">
+      <c r="N2"/>
+      <c r="O2">
         <v>0.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>0.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>318000.0</v>
       </c>
-      <c r="P2"/>
-      <c r="Q2">
+      <c r="R2"/>
+      <c r="S2">
         <v>0.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1899851.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>6415000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>5117000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2041000.0</v>
       </c>
-      <c r="V2"/>
-[...1 lines deleted...]
-      <c r="X2">
+      <c r="X2"/>
+      <c r="Y2"/>
+      <c r="Z2">
         <v>2636000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>2900000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>3071000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>2906144.0</v>
       </c>
     </row>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
-    </row>
-    <row r="4" spans="1:27">
+      <c r="AB3"/>
+      <c r="AC3"/>
+    </row>
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>13</v>
-[...29 lines deleted...]
-      <c r="A5" t="s">
         <v>14</v>
-      </c>
-[...6804 lines deleted...]
-        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+    </row>
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>15</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-    </row>
-    <row r="6" spans="1:28">
+      <c r="AC5"/>
+    </row>
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>126</v>
-[...12 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+    </row>
+    <row r="7" spans="1:29">
+      <c r="A7" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7">
+        <v>356000.0</v>
+      </c>
+      <c r="C7">
+        <v>441000.0</v>
+      </c>
+      <c r="D7">
+        <v>513000.0</v>
+      </c>
+      <c r="E7">
+        <v>168000.0</v>
+      </c>
+      <c r="F7"/>
+      <c r="G7">
+        <v>230000.0</v>
+      </c>
+      <c r="H7">
+        <v>282000.0</v>
+      </c>
+      <c r="I7">
+        <v>301000.0</v>
+      </c>
+      <c r="J7">
+        <v>343000.0</v>
+      </c>
+      <c r="K7">
+        <v>377000.0</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7">
+        <v>395000.0</v>
+      </c>
+      <c r="N7">
+        <v>420000.0</v>
+      </c>
+      <c r="O7">
+        <v>442000.0</v>
+      </c>
+      <c r="P7">
+        <v>465485.0</v>
+      </c>
+      <c r="Q7">
+        <v>305000.0</v>
+      </c>
+      <c r="R7">
+        <v>318000.0</v>
+      </c>
+      <c r="S7">
+        <v>329000.0</v>
+      </c>
+      <c r="T7">
+        <v>340225.0</v>
+      </c>
+      <c r="U7">
+        <v>356000.0</v>
+      </c>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7">
+        <v>0.0</v>
+      </c>
+      <c r="AA7">
+        <v>0.0</v>
+      </c>
+      <c r="AB7">
+        <v>0.0</v>
+      </c>
+      <c r="AC7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29">
+      <c r="A8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8">
+        <v>50985000.0</v>
+      </c>
+      <c r="C8">
+        <v>50985000.0</v>
+      </c>
+      <c r="D8">
+        <v>50985000.0</v>
+      </c>
+      <c r="E8">
+        <v>50985000.0</v>
+      </c>
+      <c r="F8"/>
+      <c r="G8">
+        <v>143485000.0</v>
+      </c>
+      <c r="H8">
+        <v>143485000.0</v>
+      </c>
+      <c r="I8">
+        <v>143485000.0</v>
+      </c>
+      <c r="J8">
+        <v>143485000.0</v>
+      </c>
+      <c r="K8">
+        <v>143485000.0</v>
+      </c>
+      <c r="L8"/>
+      <c r="M8">
+        <v>143485000.0</v>
+      </c>
+      <c r="N8">
+        <v>143485000.0</v>
+      </c>
+      <c r="O8">
+        <v>143485000.0</v>
+      </c>
+      <c r="P8">
+        <v>143485268.0</v>
+      </c>
+      <c r="Q8">
+        <v>143485000.0</v>
+      </c>
+      <c r="R8">
+        <v>143485000.0</v>
+      </c>
+      <c r="S8">
+        <v>143491000.0</v>
+      </c>
+      <c r="T8">
+        <v>135493427.0</v>
+      </c>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+    </row>
+    <row r="9" spans="1:29">
+      <c r="A9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+    </row>
+    <row r="10" spans="1:29">
+      <c r="A10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10">
+        <v>1889000.0</v>
+      </c>
+      <c r="C10">
+        <v>2485000.0</v>
+      </c>
+      <c r="D10">
+        <v>975000.0</v>
+      </c>
+      <c r="E10">
+        <v>4442000.0</v>
+      </c>
+      <c r="F10">
+        <v>4794000.0</v>
+      </c>
+      <c r="G10">
+        <v>4459000.0</v>
+      </c>
+      <c r="H10">
+        <v>2704000.0</v>
+      </c>
+      <c r="I10">
+        <v>1465000.0</v>
+      </c>
+      <c r="J10">
+        <v>3048000.0</v>
+      </c>
+      <c r="K10">
+        <v>5333000.0</v>
+      </c>
+      <c r="L10">
+        <v>14347000.0</v>
+      </c>
+      <c r="M10">
+        <v>8913000.0</v>
+      </c>
+      <c r="N10">
+        <v>16961000.0</v>
+      </c>
+      <c r="O10">
+        <v>16006000.0</v>
+      </c>
+      <c r="P10">
+        <v>3331770.0</v>
+      </c>
+      <c r="Q10">
+        <v>32844000.0</v>
+      </c>
+      <c r="R10">
+        <v>6336000.0</v>
+      </c>
+      <c r="S10">
+        <v>2306000.0</v>
+      </c>
+      <c r="T10">
+        <v>26058400.0</v>
+      </c>
+      <c r="U10">
+        <v>13752000.0</v>
+      </c>
+      <c r="V10">
+        <v>15196000.0</v>
+      </c>
+      <c r="W10">
+        <v>13376000.0</v>
+      </c>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10">
+        <v>3439000.0</v>
+      </c>
+      <c r="AA10">
+        <v>4612000.0</v>
+      </c>
+      <c r="AB10">
+        <v>2404000.0</v>
+      </c>
+      <c r="AC10">
+        <v>2490835.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
+      <c r="A11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>0.0</v>
+      </c>
+      <c r="D11">
+        <v>7357000.0</v>
+      </c>
+      <c r="E11">
+        <v>17220000.0</v>
+      </c>
+      <c r="F11">
+        <v>17120000.0</v>
+      </c>
+      <c r="G11">
+        <v>17625000.0</v>
+      </c>
+      <c r="H11">
+        <v>17524000.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+    </row>
+    <row r="12" spans="1:29">
+      <c r="A12" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
+        <v>34198000.0</v>
+      </c>
+      <c r="D12">
+        <v>44263000.0</v>
+      </c>
+      <c r="E12">
+        <v>48890000.0</v>
+      </c>
+      <c r="F12">
+        <v>65081000.0</v>
+      </c>
+      <c r="G12">
+        <v>66986000.0</v>
+      </c>
+      <c r="H12">
+        <v>76745000.0</v>
+      </c>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
+        <v>53831000.0</v>
+      </c>
+      <c r="M12">
+        <v>65137000.0</v>
+      </c>
+      <c r="N12">
+        <v>63300000.0</v>
+      </c>
+      <c r="O12">
+        <v>55027000.0</v>
+      </c>
+      <c r="P12">
+        <v>64932620.0</v>
+      </c>
+      <c r="Q12">
+        <v>66743000.0</v>
+      </c>
+      <c r="R12">
+        <v>69085000.0</v>
+      </c>
+      <c r="S12">
+        <v>72584000.0</v>
+      </c>
+      <c r="T12">
+        <v>86687180.0</v>
+      </c>
+      <c r="U12">
+        <v>93819000.0</v>
+      </c>
+      <c r="V12">
+        <v>100249000.0</v>
+      </c>
+      <c r="W12">
+        <v>13376000.0</v>
+      </c>
+      <c r="X12">
+        <v>3399340.0</v>
+      </c>
+      <c r="Y12">
+        <v>1817000.0</v>
+      </c>
+      <c r="Z12">
+        <v>3439000.0</v>
+      </c>
+      <c r="AA12">
+        <v>4612000.0</v>
+      </c>
+      <c r="AB12">
+        <v>2404000.0</v>
+      </c>
+      <c r="AC12">
+        <v>2490840.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
+      <c r="A13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>50985000.0</v>
+      </c>
+      <c r="D13">
+        <v>50985000.0</v>
+      </c>
+      <c r="E13">
+        <v>50985000.0</v>
+      </c>
+      <c r="F13">
+        <v>50985000.0</v>
+      </c>
+      <c r="G13">
+        <v>143485000.0</v>
+      </c>
+      <c r="H13">
+        <v>143485000.0</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
+        <v>143485000.0</v>
+      </c>
+      <c r="M13">
+        <v>143485000.0</v>
+      </c>
+      <c r="N13">
+        <v>143485000.0</v>
+      </c>
+      <c r="O13">
+        <v>143485000.0</v>
+      </c>
+      <c r="P13">
+        <v>143485270.0</v>
+      </c>
+      <c r="Q13">
+        <v>143485000.0</v>
+      </c>
+      <c r="R13">
+        <v>143485000.0</v>
+      </c>
+      <c r="S13">
+        <v>143491000.0</v>
+      </c>
+      <c r="T13">
+        <v>135493430.0</v>
+      </c>
+      <c r="U13">
+        <v>122767000.0</v>
+      </c>
+      <c r="V13">
+        <v>52725000.0</v>
+      </c>
+      <c r="W13">
+        <v>41439000.0</v>
+      </c>
+      <c r="X13">
+        <v>34189280.0</v>
+      </c>
+      <c r="Y13">
+        <v>34189000.0</v>
+      </c>
+      <c r="Z13">
+        <v>34189000.0</v>
+      </c>
+      <c r="AA13">
+        <v>34189000.0</v>
+      </c>
+      <c r="AB13">
+        <v>34189000.0</v>
+      </c>
+      <c r="AC13">
+        <v>34189280.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
+      <c r="A14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B14">
+        <v>211159233.0</v>
+      </c>
+      <c r="C14">
+        <v>211159000.0</v>
+      </c>
+      <c r="D14">
+        <v>211159000.0</v>
+      </c>
+      <c r="E14">
+        <v>211159000.0</v>
+      </c>
+      <c r="F14">
+        <v>211159000.0</v>
+      </c>
+      <c r="G14">
+        <v>211159240.0</v>
+      </c>
+      <c r="H14">
+        <v>211159240.0</v>
+      </c>
+      <c r="I14">
+        <v>211159233.0</v>
+      </c>
+      <c r="J14">
+        <v>211159233.0</v>
+      </c>
+      <c r="K14">
+        <v>211159233.0</v>
+      </c>
+      <c r="L14">
+        <v>211159240.0</v>
+      </c>
+      <c r="M14">
+        <v>211159240.0</v>
+      </c>
+      <c r="N14">
+        <v>211159240.0</v>
+      </c>
+      <c r="O14">
+        <v>2111592400.0</v>
+      </c>
+      <c r="P14">
+        <v>2111592400.0</v>
+      </c>
+      <c r="Q14">
+        <v>2111592400.0</v>
+      </c>
+      <c r="R14">
+        <v>2111592400.0</v>
+      </c>
+      <c r="S14">
+        <v>2111592400.0</v>
+      </c>
+      <c r="T14">
+        <v>1759660400.0</v>
+      </c>
+      <c r="U14">
+        <v>1502860400.0</v>
+      </c>
+      <c r="V14">
+        <v>1242860400.0</v>
+      </c>
+      <c r="W14">
+        <v>424908960.0</v>
+      </c>
+      <c r="X14">
+        <v>836876900.0</v>
+      </c>
+      <c r="Y14">
+        <v>290157500.0</v>
+      </c>
+      <c r="Z14">
+        <v>386280970.0</v>
+      </c>
+      <c r="AA14">
+        <v>288571400.0</v>
+      </c>
+      <c r="AB14">
+        <v>288913000.0</v>
+      </c>
+      <c r="AC14">
+        <v>330595600.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
+      <c r="A15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+    </row>
+    <row r="16" spans="1:29">
+      <c r="A16" t="s">
+        <v>26</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+    </row>
+    <row r="17" spans="1:29">
+      <c r="A17" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+    </row>
+    <row r="18" spans="1:29">
+      <c r="A18" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" t="s">
+        <v>29</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+    </row>
+    <row r="20" spans="1:29">
+      <c r="A20" t="s">
+        <v>30</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
+      <c r="A21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" t="s">
+        <v>32</v>
+      </c>
+      <c r="B22">
+        <v>4032000.0</v>
+      </c>
+      <c r="C22">
+        <v>3953000.0</v>
+      </c>
+      <c r="D22">
+        <v>4097000.0</v>
+      </c>
+      <c r="E22">
+        <v>4086000.0</v>
+      </c>
+      <c r="F22">
+        <v>4148000.0</v>
+      </c>
+      <c r="G22">
+        <v>4465000.0</v>
+      </c>
+      <c r="H22">
+        <v>4580000.0</v>
+      </c>
+      <c r="I22">
+        <v>3752000.0</v>
+      </c>
+      <c r="J22">
+        <v>2946000.0</v>
+      </c>
+      <c r="K22">
+        <v>2311000.0</v>
+      </c>
+      <c r="L22">
+        <v>682000.0</v>
+      </c>
+      <c r="M22">
+        <v>1069000.0</v>
+      </c>
+      <c r="N22">
+        <v>174000.0</v>
+      </c>
+      <c r="O22">
+        <v>402000.0</v>
+      </c>
+      <c r="P22">
+        <v>812260.0</v>
+      </c>
+      <c r="Q22">
+        <v>741000.0</v>
+      </c>
+      <c r="R22">
+        <v>81000.0</v>
+      </c>
+      <c r="S22">
+        <v>81000.0</v>
+      </c>
+      <c r="T22">
+        <v>80560.0</v>
+      </c>
+      <c r="U22">
+        <v>81000.0</v>
+      </c>
+      <c r="V22">
+        <v>112000.0</v>
+      </c>
+      <c r="W22">
+        <v>2244000.0</v>
+      </c>
+      <c r="X22">
+        <v>3294070.0</v>
+      </c>
+      <c r="Y22">
+        <v>8128000.0</v>
+      </c>
+      <c r="Z22">
+        <v>11657000.0</v>
+      </c>
+      <c r="AA22">
+        <v>10679000.0</v>
+      </c>
+      <c r="AB22">
+        <v>5341000.0</v>
+      </c>
+      <c r="AC22">
+        <v>13132014.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
+      <c r="A23" t="s">
+        <v>33</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>71237000.0</v>
+      </c>
+      <c r="D23">
+        <v>82572000.0</v>
+      </c>
+      <c r="E23">
+        <v>86277000.0</v>
+      </c>
+      <c r="F23">
+        <v>102423000.0</v>
+      </c>
+      <c r="G23">
+        <v>110468000.0</v>
+      </c>
+      <c r="H23">
+        <v>119206000.0</v>
+      </c>
+      <c r="I23"/>
+      <c r="J23"/>
+      <c r="K23"/>
+      <c r="L23">
+        <v>119434000.0</v>
+      </c>
+      <c r="M23">
+        <v>122887000.0</v>
+      </c>
+      <c r="N23">
+        <v>123835000.0</v>
+      </c>
+      <c r="O23">
+        <v>117052000.0</v>
+      </c>
+      <c r="P23">
+        <v>118949390.0</v>
+      </c>
+      <c r="Q23">
+        <v>123193000.0</v>
+      </c>
+      <c r="R23">
+        <v>126916000.0</v>
+      </c>
+      <c r="S23">
+        <v>134824000.0</v>
+      </c>
+      <c r="T23">
+        <v>133476830.0</v>
+      </c>
+      <c r="U23">
+        <v>135424000.0</v>
+      </c>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+      <c r="AB23"/>
+      <c r="AC23"/>
+    </row>
+    <row r="24" spans="1:29">
+      <c r="A24" t="s">
+        <v>34</v>
+      </c>
+      <c r="B24">
+        <v>0.0</v>
+      </c>
+      <c r="C24">
+        <v>0.0</v>
+      </c>
+      <c r="D24">
+        <v>5328000.0</v>
+      </c>
+      <c r="E24">
+        <v>5661000.0</v>
+      </c>
+      <c r="F24">
+        <v>5749000.0</v>
+      </c>
+      <c r="G24">
+        <v>5696000.0</v>
+      </c>
+      <c r="H24">
+        <v>5793000.0</v>
+      </c>
+      <c r="I24">
+        <v>5887000.0</v>
+      </c>
+      <c r="J24">
+        <v>5976000.0</v>
+      </c>
+      <c r="K24">
+        <v>6068000.0</v>
+      </c>
+      <c r="L24">
+        <v>6252000.0</v>
+      </c>
+      <c r="M24">
+        <v>6338000.0</v>
+      </c>
+      <c r="N24">
+        <v>6426000.0</v>
+      </c>
+      <c r="O24">
+        <v>6514000.0</v>
+      </c>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+    </row>
+    <row r="25" spans="1:29">
+      <c r="A25" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>110000.0</v>
+      </c>
+      <c r="D25">
+        <v>5488000.0</v>
+      </c>
+      <c r="E25">
+        <v>5702000.0</v>
+      </c>
+      <c r="F25">
+        <v>5835000.0</v>
+      </c>
+      <c r="G25">
+        <v>5814000.0</v>
+      </c>
+      <c r="H25">
+        <v>5951000.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
+        <v>6524000.0</v>
+      </c>
+      <c r="M25">
+        <v>6634000.0</v>
+      </c>
+      <c r="N25">
+        <v>6748000.0</v>
+      </c>
+      <c r="O25">
+        <v>6901000.0</v>
+      </c>
+      <c r="P25">
+        <v>374400.0</v>
+      </c>
+      <c r="Q25">
+        <v>264000.0</v>
+      </c>
+      <c r="R25">
+        <v>276000.0</v>
+      </c>
+      <c r="S25">
+        <v>284000.0</v>
+      </c>
+      <c r="T25">
+        <v>294970.0</v>
+      </c>
+      <c r="U25">
+        <v>311000.0</v>
+      </c>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+    </row>
+    <row r="26" spans="1:29">
+      <c r="A26" t="s">
+        <v>36</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+    </row>
+    <row r="27" spans="1:29">
+      <c r="A27" t="s">
+        <v>37</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+    </row>
+    <row r="28" spans="1:29">
+      <c r="A28" t="s">
+        <v>38</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28">
+        <v>4946000.0</v>
+      </c>
+      <c r="E28">
+        <v>11064000.0</v>
+      </c>
+      <c r="F28"/>
+      <c r="G28">
+        <v>11109000.0</v>
+      </c>
+      <c r="H28">
+        <v>12954000.0</v>
+      </c>
+      <c r="I28">
+        <v>14284000.0</v>
+      </c>
+      <c r="J28">
+        <v>12790000.0</v>
+      </c>
+      <c r="K28">
+        <v>10594000.0</v>
+      </c>
+      <c r="L28"/>
+      <c r="M28"/>
+      <c r="N28"/>
+      <c r="O28"/>
+      <c r="P28"/>
+      <c r="Q28"/>
+      <c r="R28"/>
+      <c r="S28"/>
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28">
+        <v>11692000.0</v>
+      </c>
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28"/>
+      <c r="AB28"/>
+      <c r="AC28"/>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" t="s">
+        <v>39</v>
+      </c>
+      <c r="B29">
+        <v>68704000.0</v>
+      </c>
+      <c r="C29">
+        <v>68161000.0</v>
+      </c>
+      <c r="D29">
+        <v>79060000.0</v>
+      </c>
+      <c r="E29">
+        <v>81400000.0</v>
+      </c>
+      <c r="F29"/>
+      <c r="G29">
+        <v>106049000.0</v>
+      </c>
+      <c r="H29">
+        <v>115356000.0</v>
+      </c>
+      <c r="I29">
+        <v>120747000.0</v>
+      </c>
+      <c r="J29">
+        <v>121676000.0</v>
+      </c>
+      <c r="K29">
+        <v>128972000.0</v>
+      </c>
+      <c r="L29"/>
+      <c r="M29">
+        <v>119776000.0</v>
+      </c>
+      <c r="N29">
+        <v>122594000.0</v>
+      </c>
+      <c r="O29">
+        <v>115857000.0</v>
+      </c>
+      <c r="P29">
+        <v>117649038.0</v>
+      </c>
+      <c r="Q29">
+        <v>121860000.0</v>
+      </c>
+      <c r="R29">
+        <v>125893000.0</v>
+      </c>
+      <c r="S29">
+        <v>133767000.0</v>
+      </c>
+      <c r="T29">
+        <v>130498876.0</v>
+      </c>
+      <c r="U29">
+        <v>126486000.0</v>
+      </c>
+      <c r="V29">
+        <v>29351000.0</v>
+      </c>
+      <c r="W29">
+        <v>42390000.0</v>
+      </c>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+    </row>
+    <row r="30" spans="1:29">
+      <c r="A30" t="s">
+        <v>40</v>
+      </c>
+      <c r="B30">
+        <v>4271000.0</v>
+      </c>
+      <c r="C30">
+        <v>6366000.0</v>
+      </c>
+      <c r="D30">
+        <v>6231000.0</v>
+      </c>
+      <c r="E30">
+        <v>5719000.0</v>
+      </c>
+      <c r="F30">
+        <v>4985000.0</v>
+      </c>
+      <c r="G30">
+        <v>5423000.0</v>
+      </c>
+      <c r="H30">
+        <v>4296000.0</v>
+      </c>
+      <c r="I30">
+        <v>3879000.0</v>
+      </c>
+      <c r="J30">
+        <v>2893000.0</v>
+      </c>
+      <c r="K30">
+        <v>2975000.0</v>
+      </c>
+      <c r="L30">
+        <v>38418000.0</v>
+      </c>
+      <c r="M30">
+        <v>30049000.0</v>
+      </c>
+      <c r="N30">
+        <v>33488000.0</v>
+      </c>
+      <c r="O30">
+        <v>34493000.0</v>
+      </c>
+      <c r="P30">
+        <v>3797680.0</v>
+      </c>
+      <c r="Q30">
+        <v>3133000.0</v>
+      </c>
+      <c r="R30">
+        <v>2154000.0</v>
+      </c>
+      <c r="S30">
+        <v>1166000.0</v>
+      </c>
+      <c r="T30">
+        <v>1944840.0</v>
+      </c>
+      <c r="U30">
+        <v>13857000.0</v>
+      </c>
+      <c r="V30">
+        <v>12547000.0</v>
+      </c>
+      <c r="W30">
+        <v>10893000.0</v>
+      </c>
+      <c r="X30">
+        <v>10173550.0</v>
+      </c>
+      <c r="Y30">
+        <v>10947000.0</v>
+      </c>
+      <c r="Z30">
+        <v>4323000.0</v>
+      </c>
+      <c r="AA30">
+        <v>11709000.0</v>
+      </c>
+      <c r="AB30">
+        <v>13698000.0</v>
+      </c>
+      <c r="AC30">
+        <v>18123426.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
+      <c r="A31" t="s">
+        <v>41</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
+        <v>106597000.0</v>
+      </c>
+      <c r="M31">
+        <v>113089000.0</v>
+      </c>
+      <c r="N31">
+        <v>115823000.0</v>
+      </c>
+      <c r="O31">
+        <v>109057000.0</v>
+      </c>
+      <c r="P31"/>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+      <c r="AB31"/>
+      <c r="AC31"/>
+    </row>
+    <row r="32" spans="1:29">
+      <c r="A32" t="s">
+        <v>42</v>
+      </c>
+      <c r="B32">
+        <v>42654000.0</v>
+      </c>
+      <c r="C32">
+        <v>41562000.0</v>
+      </c>
+      <c r="D32">
+        <v>51412000.0</v>
+      </c>
+      <c r="E32">
+        <v>44202000.0</v>
+      </c>
+      <c r="F32"/>
+      <c r="G32">
+        <v>67891000.0</v>
+      </c>
+      <c r="H32">
+        <v>97887000.0</v>
+      </c>
+      <c r="I32">
+        <v>103318000.0</v>
+      </c>
+      <c r="J32">
+        <v>104090000.0</v>
+      </c>
+      <c r="K32">
+        <v>111743000.0</v>
+      </c>
+      <c r="L32"/>
+      <c r="M32">
+        <v>93700000.0</v>
+      </c>
+      <c r="N32">
+        <v>96307000.0</v>
+      </c>
+      <c r="O32">
+        <v>89437000.0</v>
+      </c>
+      <c r="P32">
+        <v>98403420.0</v>
+      </c>
+      <c r="Q32">
+        <v>102423000.0</v>
+      </c>
+      <c r="R32">
+        <v>106360000.0</v>
+      </c>
+      <c r="S32">
+        <v>114054000.0</v>
+      </c>
+      <c r="T32">
+        <v>110585572.0</v>
+      </c>
+      <c r="U32">
+        <v>106457000.0</v>
+      </c>
+      <c r="V32">
+        <v>9719000.0</v>
+      </c>
+      <c r="W32">
+        <v>-847000.0</v>
+      </c>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+    </row>
+    <row r="33" spans="1:29">
+      <c r="A33" t="s">
+        <v>43</v>
+      </c>
+      <c r="B33">
+        <v>26005000.0</v>
+      </c>
+      <c r="C33">
+        <v>26609000.0</v>
+      </c>
+      <c r="D33">
+        <v>27215000.0</v>
+      </c>
+      <c r="E33">
+        <v>27394000.0</v>
+      </c>
+      <c r="F33"/>
+      <c r="G33">
+        <v>28404000.0</v>
+      </c>
+      <c r="H33">
+        <v>7762000.0</v>
+      </c>
+      <c r="I33">
+        <v>7797000.0</v>
+      </c>
+      <c r="J33">
+        <v>7902000.0</v>
+      </c>
+      <c r="K33">
+        <v>7597000.0</v>
+      </c>
+      <c r="L33"/>
+      <c r="M33">
+        <v>26632000.0</v>
+      </c>
+      <c r="N33">
+        <v>26873000.0</v>
+      </c>
+      <c r="O33">
+        <v>27130000.0</v>
+      </c>
+      <c r="P33">
+        <v>20228765.0</v>
+      </c>
+      <c r="Q33">
+        <v>20310000.0</v>
+      </c>
+      <c r="R33">
+        <v>20418000.0</v>
+      </c>
+      <c r="S33">
+        <v>20606000.0</v>
+      </c>
+      <c r="T33">
+        <v>20817027.0</v>
+      </c>
+      <c r="U33">
+        <v>20949000.0</v>
+      </c>
+      <c r="V33">
+        <v>18646000.0</v>
+      </c>
+      <c r="W33">
+        <v>18778000.0</v>
+      </c>
+      <c r="X33"/>
+      <c r="Y33"/>
+      <c r="Z33">
+        <v>19082000.0</v>
+      </c>
+      <c r="AA33">
+        <v>19217000.0</v>
+      </c>
+      <c r="AB33">
+        <v>19374000.0</v>
+      </c>
+      <c r="AC33">
+        <v>19509085.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
+      <c r="A34" t="s">
+        <v>44</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+    </row>
+    <row r="35" spans="1:29">
+      <c r="A35" t="s">
+        <v>45</v>
+      </c>
+      <c r="B35">
+        <v>55000.0</v>
+      </c>
+      <c r="C35">
+        <v>110000.0</v>
+      </c>
+      <c r="D35">
+        <v>5488000.0</v>
+      </c>
+      <c r="E35">
+        <v>5702000.0</v>
+      </c>
+      <c r="F35"/>
+      <c r="G35">
+        <v>5814000.0</v>
+      </c>
+      <c r="H35">
+        <v>5951000.0</v>
+      </c>
+      <c r="I35">
+        <v>6117000.0</v>
+      </c>
+      <c r="J35">
+        <v>6154000.0</v>
+      </c>
+      <c r="K35">
+        <v>6295000.0</v>
+      </c>
+      <c r="L35"/>
+      <c r="M35">
+        <v>7243000.0</v>
+      </c>
+      <c r="N35">
+        <v>7357000.0</v>
+      </c>
+      <c r="O35">
+        <v>7510000.0</v>
+      </c>
+      <c r="P35">
+        <v>983147.0</v>
+      </c>
+      <c r="Q35">
+        <v>873000.0</v>
+      </c>
+      <c r="R35">
+        <v>885000.0</v>
+      </c>
+      <c r="S35">
+        <v>893000.0</v>
+      </c>
+      <c r="T35">
+        <v>903723.0</v>
+      </c>
+      <c r="U35">
+        <v>920000.0</v>
+      </c>
+      <c r="V35">
+        <v>609000.0</v>
+      </c>
+      <c r="W35">
+        <v>609000.0</v>
+      </c>
+      <c r="X35"/>
+      <c r="Y35"/>
+      <c r="Z35">
+        <v>609000.0</v>
+      </c>
+      <c r="AA35">
+        <v>609000.0</v>
+      </c>
+      <c r="AB35">
+        <v>609000.0</v>
+      </c>
+      <c r="AC35">
+        <v>608750.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
+      <c r="A36" t="s">
+        <v>46</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36"/>
+      <c r="D36"/>
+      <c r="E36"/>
+      <c r="F36"/>
+      <c r="G36"/>
+      <c r="H36"/>
+      <c r="I36"/>
+      <c r="J36"/>
+      <c r="K36"/>
+      <c r="L36"/>
+      <c r="M36"/>
+      <c r="N36"/>
+      <c r="O36"/>
+      <c r="P36"/>
+      <c r="Q36"/>
+      <c r="R36"/>
+      <c r="S36"/>
+      <c r="T36"/>
+      <c r="U36"/>
+      <c r="V36"/>
+      <c r="W36"/>
+      <c r="X36"/>
+      <c r="Y36"/>
+      <c r="Z36">
+        <v>19082000.0</v>
+      </c>
+      <c r="AA36">
+        <v>19217000.0</v>
+      </c>
+      <c r="AB36">
+        <v>19374000.0</v>
+      </c>
+      <c r="AC36">
+        <v>19509085.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
+      <c r="A37" t="s">
+        <v>47</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+    </row>
+    <row r="38" spans="1:29">
+      <c r="A38" t="s">
+        <v>48</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38"/>
+      <c r="O38"/>
+      <c r="P38"/>
+      <c r="Q38"/>
+      <c r="R38"/>
+      <c r="S38"/>
+      <c r="T38"/>
+      <c r="U38"/>
+      <c r="V38"/>
+      <c r="W38"/>
+      <c r="X38"/>
+      <c r="Y38"/>
+      <c r="Z38"/>
+      <c r="AA38"/>
+      <c r="AB38"/>
+      <c r="AC38"/>
+    </row>
+    <row r="39" spans="1:29">
+      <c r="A39" t="s">
+        <v>49</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39">
+        <v>604000.0</v>
+      </c>
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39"/>
+      <c r="H39"/>
+      <c r="I39"/>
+      <c r="J39"/>
+      <c r="K39"/>
+      <c r="L39">
+        <v>19002000.0</v>
+      </c>
+      <c r="M39"/>
+      <c r="N39"/>
+      <c r="O39"/>
+      <c r="P39"/>
+      <c r="Q39"/>
+      <c r="R39"/>
+      <c r="S39"/>
+      <c r="T39"/>
+      <c r="U39"/>
+      <c r="V39"/>
+      <c r="W39"/>
+      <c r="X39"/>
+      <c r="Y39"/>
+      <c r="Z39"/>
+      <c r="AA39"/>
+      <c r="AB39"/>
+      <c r="AC39"/>
+    </row>
+    <row r="40" spans="1:29">
+      <c r="A40" t="s">
+        <v>50</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40"/>
+      <c r="D40"/>
+      <c r="E40"/>
+      <c r="F40"/>
+      <c r="G40"/>
+      <c r="H40"/>
+      <c r="I40"/>
+      <c r="J40"/>
+      <c r="K40"/>
+      <c r="L40">
+        <v>1996000.0</v>
+      </c>
+      <c r="M40">
+        <v>231000.0</v>
+      </c>
+      <c r="N40">
+        <v>212000.0</v>
+      </c>
+      <c r="O40">
+        <v>144000.0</v>
+      </c>
+      <c r="P40"/>
+      <c r="Q40"/>
+      <c r="R40"/>
+      <c r="S40"/>
+      <c r="T40"/>
+      <c r="U40"/>
+      <c r="V40"/>
+      <c r="W40"/>
+      <c r="X40"/>
+      <c r="Y40"/>
+      <c r="Z40"/>
+      <c r="AA40"/>
+      <c r="AB40"/>
+      <c r="AC40"/>
+    </row>
+    <row r="41" spans="1:29">
+      <c r="A41" t="s">
+        <v>51</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
+        <v>609000.0</v>
+      </c>
+      <c r="M41">
+        <v>609000.0</v>
+      </c>
+      <c r="N41">
+        <v>609000.0</v>
+      </c>
+      <c r="O41">
+        <v>609000.0</v>
+      </c>
+      <c r="P41"/>
+      <c r="Q41"/>
+      <c r="R41"/>
+      <c r="S41"/>
+      <c r="T41"/>
+      <c r="U41"/>
+      <c r="V41"/>
+      <c r="W41"/>
+      <c r="X41"/>
+      <c r="Y41"/>
+      <c r="Z41"/>
+      <c r="AA41"/>
+      <c r="AB41"/>
+      <c r="AC41"/>
+    </row>
+    <row r="42" spans="1:29">
+      <c r="A42" t="s">
+        <v>52</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42"/>
+      <c r="D42"/>
+      <c r="E42"/>
+      <c r="F42"/>
+      <c r="G42"/>
+      <c r="H42"/>
+      <c r="I42"/>
+      <c r="J42"/>
+      <c r="K42"/>
+      <c r="L42">
+        <v>40043000.0</v>
+      </c>
+      <c r="M42">
+        <v>40043000.0</v>
+      </c>
+      <c r="N42">
+        <v>40043000.0</v>
+      </c>
+      <c r="O42">
+        <v>40043000.0</v>
+      </c>
+      <c r="P42"/>
+      <c r="Q42"/>
+      <c r="R42"/>
+      <c r="S42"/>
+      <c r="T42"/>
+      <c r="U42"/>
+      <c r="V42"/>
+      <c r="W42"/>
+      <c r="X42"/>
+      <c r="Y42"/>
+      <c r="Z42"/>
+      <c r="AA42"/>
+      <c r="AB42"/>
+      <c r="AC42"/>
+    </row>
+    <row r="43" spans="1:29">
+      <c r="A43" t="s">
+        <v>53</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+    </row>
+    <row r="44" spans="1:29">
+      <c r="A44" t="s">
+        <v>54</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+    </row>
+    <row r="45" spans="1:29">
+      <c r="A45" t="s">
+        <v>55</v>
+      </c>
+      <c r="B45">
+        <v>18505000.0</v>
+      </c>
+      <c r="C45">
+        <v>19109000.0</v>
+      </c>
+      <c r="D45">
+        <v>19715000.0</v>
+      </c>
+      <c r="E45">
+        <v>19894000.0</v>
+      </c>
+      <c r="F45"/>
+      <c r="G45">
+        <v>20984000.0</v>
+      </c>
+      <c r="H45">
+        <v>642000.0</v>
+      </c>
+      <c r="I45">
+        <v>677000.0</v>
+      </c>
+      <c r="J45">
+        <v>782000.0</v>
+      </c>
+      <c r="K45">
+        <v>477000.0</v>
+      </c>
+      <c r="L45"/>
+      <c r="M45">
+        <v>26632000.0</v>
+      </c>
+      <c r="N45">
+        <v>26873000.0</v>
+      </c>
+      <c r="O45">
+        <v>27130000.0</v>
+      </c>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+    </row>
+    <row r="46" spans="1:29">
+      <c r="A46" t="s">
+        <v>56</v>
+      </c>
+      <c r="B46">
+        <v>18505000.0</v>
+      </c>
+      <c r="C46">
+        <v>19109000.0</v>
+      </c>
+      <c r="D46">
+        <v>19715000.0</v>
+      </c>
+      <c r="E46">
+        <v>19894000.0</v>
+      </c>
+      <c r="F46"/>
+      <c r="G46">
+        <v>20984000.0</v>
+      </c>
+      <c r="H46">
+        <v>642000.0</v>
+      </c>
+      <c r="I46">
+        <v>677000.0</v>
+      </c>
+      <c r="J46">
+        <v>782000.0</v>
+      </c>
+      <c r="K46">
+        <v>477000.0</v>
+      </c>
+      <c r="L46"/>
+      <c r="M46">
+        <v>26632000.0</v>
+      </c>
+      <c r="N46">
+        <v>26873000.0</v>
+      </c>
+      <c r="O46">
+        <v>27130000.0</v>
+      </c>
+      <c r="P46"/>
+      <c r="Q46"/>
+      <c r="R46"/>
+      <c r="S46"/>
+      <c r="T46"/>
+      <c r="U46"/>
+      <c r="V46"/>
+      <c r="W46"/>
+      <c r="X46"/>
+      <c r="Y46"/>
+      <c r="Z46"/>
+      <c r="AA46"/>
+      <c r="AB46"/>
+      <c r="AC46"/>
+    </row>
+    <row r="47" spans="1:29">
+      <c r="A47" t="s">
+        <v>57</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>19109000.0</v>
+      </c>
+      <c r="D47">
+        <v>19715000.0</v>
+      </c>
+      <c r="E47">
+        <v>19894000.0</v>
+      </c>
+      <c r="F47">
+        <v>20503000.0</v>
+      </c>
+      <c r="G47">
+        <v>20984000.0</v>
+      </c>
+      <c r="H47">
+        <v>642000.0</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>7501000.0</v>
+      </c>
+      <c r="M47">
+        <v>26632000.0</v>
+      </c>
+      <c r="N47">
+        <v>26873000.0</v>
+      </c>
+      <c r="O47">
+        <v>27130000.0</v>
+      </c>
+      <c r="P47">
+        <v>20228770.0</v>
+      </c>
+      <c r="Q47">
+        <v>20271000.0</v>
+      </c>
+      <c r="R47">
+        <v>20379000.0</v>
+      </c>
+      <c r="S47">
+        <v>20566000.0</v>
+      </c>
+      <c r="T47">
+        <v>20775600.0</v>
+      </c>
+      <c r="U47">
+        <v>20906000.0</v>
+      </c>
+      <c r="V47">
+        <v>18567000.0</v>
+      </c>
+      <c r="W47">
+        <v>18698000.0</v>
+      </c>
+      <c r="X47">
+        <v>18832320.0</v>
+      </c>
+      <c r="Y47">
+        <v>18968000.0</v>
+      </c>
+      <c r="Z47">
+        <v>19082000.0</v>
+      </c>
+      <c r="AA47">
+        <v>19217000.0</v>
+      </c>
+      <c r="AB47">
+        <v>19374000.0</v>
+      </c>
+      <c r="AC47">
+        <v>19509090.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29">
+      <c r="A48" t="s">
+        <v>58</v>
+      </c>
+      <c r="B48">
+        <v>17079000.0</v>
+      </c>
+      <c r="C48">
+        <v>17076000.0</v>
+      </c>
+      <c r="D48">
+        <v>22154000.0</v>
+      </c>
+      <c r="E48">
+        <v>14909000.0</v>
+      </c>
+      <c r="F48">
+        <v>31521000.0</v>
+      </c>
+      <c r="G48">
+        <v>-53004000.0</v>
+      </c>
+      <c r="H48">
+        <v>-43787000.0</v>
+      </c>
+      <c r="I48">
+        <v>-69600000.0</v>
+      </c>
+      <c r="J48">
+        <v>-68760000.0</v>
+      </c>
+      <c r="K48">
+        <v>-61553000.0</v>
+      </c>
+      <c r="L48">
+        <v>-76931000.0</v>
+      </c>
+      <c r="M48">
+        <v>-70439000.0</v>
+      </c>
+      <c r="N48">
+        <v>-67705000.0</v>
+      </c>
+      <c r="O48">
+        <v>-74471000.0</v>
+      </c>
+      <c r="P48">
+        <v>-25836230.0</v>
+      </c>
+      <c r="Q48">
+        <v>-21625000.0</v>
+      </c>
+      <c r="R48">
+        <v>-17592000.0</v>
+      </c>
+      <c r="S48">
+        <v>-9724000.0</v>
+      </c>
+      <c r="T48">
+        <v>-4994550.0</v>
+      </c>
+      <c r="U48">
+        <v>3719000.0</v>
+      </c>
+      <c r="V48">
+        <v>-24969000.0</v>
+      </c>
+      <c r="W48">
+        <v>-24117000.0</v>
+      </c>
+      <c r="X48">
+        <v>-23626620.0</v>
+      </c>
+      <c r="Y48">
+        <v>-31469000.0</v>
+      </c>
+      <c r="Z48">
+        <v>-27784000.0</v>
+      </c>
+      <c r="AA48">
+        <v>-24678000.0</v>
+      </c>
+      <c r="AB48">
+        <v>-22456000.0</v>
+      </c>
+      <c r="AC48">
+        <v>-21126677.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29">
+      <c r="A49" t="s">
+        <v>59</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+    </row>
+    <row r="50" spans="1:29">
+      <c r="A50" t="s">
+        <v>60</v>
+      </c>
+      <c r="B50">
+        <v>100000.0</v>
+      </c>
+      <c r="C50">
+        <v>100000.0</v>
+      </c>
+      <c r="D50">
+        <v>593000.0</v>
+      </c>
+      <c r="E50">
+        <v>9845000.0</v>
+      </c>
+      <c r="F50"/>
+      <c r="G50">
+        <v>9872000.0</v>
+      </c>
+      <c r="H50">
+        <v>9865000.0</v>
+      </c>
+      <c r="I50">
+        <v>9862000.0</v>
+      </c>
+      <c r="J50">
+        <v>9862000.0</v>
+      </c>
+      <c r="K50">
+        <v>9859000.0</v>
+      </c>
+      <c r="L50"/>
+      <c r="M50">
+        <v>349000.0</v>
+      </c>
+      <c r="N50">
+        <v>345000.0</v>
+      </c>
+      <c r="O50">
+        <v>286000.0</v>
+      </c>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50">
+        <v>0.0</v>
+      </c>
+      <c r="V50">
+        <v>1595000.0</v>
+      </c>
+      <c r="W50">
+        <v>25068000.0</v>
+      </c>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50">
+        <v>26010000.0</v>
+      </c>
+      <c r="AA50">
+        <v>23475000.0</v>
+      </c>
+      <c r="AB50">
+        <v>16972000.0</v>
+      </c>
+      <c r="AC50">
+        <v>27640493.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29">
+      <c r="A51" t="s">
+        <v>61</v>
+      </c>
+      <c r="B51"/>
+      <c r="C51"/>
+      <c r="D51"/>
+      <c r="E51"/>
+      <c r="F51"/>
+      <c r="G51"/>
+      <c r="H51"/>
+      <c r="I51"/>
+      <c r="J51"/>
+      <c r="K51"/>
+      <c r="L51"/>
+      <c r="M51"/>
+      <c r="N51"/>
+      <c r="O51"/>
+      <c r="P51"/>
+      <c r="Q51"/>
+      <c r="R51"/>
+      <c r="S51">
+        <v>284000.0</v>
+      </c>
+      <c r="T51">
+        <v>294970.0</v>
+      </c>
+      <c r="U51">
+        <v>311000.0</v>
+      </c>
+      <c r="V51"/>
+      <c r="W51"/>
+      <c r="X51"/>
+      <c r="Y51"/>
+      <c r="Z51"/>
+      <c r="AA51"/>
+      <c r="AB51"/>
+      <c r="AC51"/>
+    </row>
+    <row r="52" spans="1:29">
+      <c r="A52" t="s">
+        <v>62</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
+        <v>0.0</v>
+      </c>
+      <c r="D52">
+        <v>0.0</v>
+      </c>
+      <c r="E52">
+        <v>9500000.0</v>
+      </c>
+      <c r="F52">
+        <v>9500000.0</v>
+      </c>
+      <c r="G52">
+        <v>9500000.0</v>
+      </c>
+      <c r="H52">
+        <v>9500000.0</v>
+      </c>
+      <c r="I52"/>
+      <c r="J52"/>
+      <c r="K52"/>
+      <c r="L52">
+        <v>0.0</v>
+      </c>
+      <c r="M52">
+        <v>0.0</v>
+      </c>
+      <c r="N52">
+        <v>0.0</v>
+      </c>
+      <c r="O52">
+        <v>0.0</v>
+      </c>
+      <c r="P52">
+        <v>0.0</v>
+      </c>
+      <c r="Q52">
+        <v>0.0</v>
+      </c>
+      <c r="R52">
+        <v>0.0</v>
+      </c>
+      <c r="S52">
+        <v>0.0</v>
+      </c>
+      <c r="T52">
+        <v>0.0</v>
+      </c>
+      <c r="U52">
+        <v>0.0</v>
+      </c>
+      <c r="V52">
+        <v>1595000.0</v>
+      </c>
+      <c r="W52">
+        <v>25068000.0</v>
+      </c>
+      <c r="X52">
+        <v>21776480.0</v>
+      </c>
+      <c r="Y52">
+        <v>15849000.0</v>
+      </c>
+      <c r="Z52">
+        <v>26010000.0</v>
+      </c>
+      <c r="AA52">
+        <v>23475000.0</v>
+      </c>
+      <c r="AB52">
+        <v>16972000.0</v>
+      </c>
+      <c r="AC52">
+        <v>27640493.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:29">
+      <c r="A53" t="s">
+        <v>63</v>
+      </c>
+      <c r="B53">
+        <v>34718000.0</v>
+      </c>
+      <c r="C53">
+        <v>31713000.0</v>
+      </c>
+      <c r="D53">
+        <v>35931000.0</v>
+      </c>
+      <c r="E53">
+        <v>27228000.0</v>
+      </c>
+      <c r="F53">
+        <v>43167000.0</v>
+      </c>
+      <c r="G53">
+        <v>44902000.0</v>
+      </c>
+      <c r="H53">
+        <v>56517000.0</v>
+      </c>
+      <c r="I53">
+        <v>80014000.0</v>
+      </c>
+      <c r="J53">
+        <v>79694000.0</v>
+      </c>
+      <c r="K53">
+        <v>66107000.0</v>
+      </c>
+      <c r="L53">
+        <v>39484000.0</v>
+      </c>
+      <c r="M53">
+        <v>56224000.0</v>
+      </c>
+      <c r="N53">
+        <v>46339000.0</v>
+      </c>
+      <c r="O53">
+        <v>39021000.0</v>
+      </c>
+      <c r="P53">
+        <v>61600850.0</v>
+      </c>
+      <c r="Q53">
+        <v>33899000.0</v>
+      </c>
+      <c r="R53">
+        <v>62749000.0</v>
+      </c>
+      <c r="S53">
+        <v>70278000.0</v>
+      </c>
+      <c r="T53">
+        <v>60628780.0</v>
+      </c>
+      <c r="U53">
+        <v>80067000.0</v>
+      </c>
+      <c r="V53">
+        <v>85053000.0</v>
+      </c>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+    </row>
+    <row r="54" spans="1:29">
+      <c r="A54" t="s">
+        <v>64</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+    </row>
+    <row r="55" spans="1:29">
+      <c r="A55" t="s">
+        <v>65</v>
+      </c>
+      <c r="B55">
+        <v>71039000.0</v>
+      </c>
+      <c r="C55">
+        <v>71237000.0</v>
+      </c>
+      <c r="D55">
+        <v>82572000.0</v>
+      </c>
+      <c r="E55">
+        <v>86277000.0</v>
+      </c>
+      <c r="F55">
+        <v>102423000.0</v>
+      </c>
+      <c r="G55">
+        <v>110468000.0</v>
+      </c>
+      <c r="H55">
+        <v>119206000.0</v>
+      </c>
+      <c r="I55">
+        <v>122760000.0</v>
+      </c>
+      <c r="J55">
+        <v>122685000.0</v>
+      </c>
+      <c r="K55">
+        <v>129651000.0</v>
+      </c>
+      <c r="L55">
+        <v>119434000.0</v>
+      </c>
+      <c r="M55">
+        <v>122887000.0</v>
+      </c>
+      <c r="N55">
+        <v>123835000.0</v>
+      </c>
+      <c r="O55">
+        <v>117052000.0</v>
+      </c>
+      <c r="P55">
+        <v>118949390.0</v>
+      </c>
+      <c r="Q55">
+        <v>123193000.0</v>
+      </c>
+      <c r="R55">
+        <v>126916000.0</v>
+      </c>
+      <c r="S55">
+        <v>134824000.0</v>
+      </c>
+      <c r="T55">
+        <v>133476830.0</v>
+      </c>
+      <c r="U55">
+        <v>135424000.0</v>
+      </c>
+      <c r="V55">
+        <v>132726000.0</v>
+      </c>
+      <c r="W55">
+        <v>46519000.0</v>
+      </c>
+      <c r="X55">
+        <v>37467640.0</v>
+      </c>
+      <c r="Y55">
+        <v>41918000.0</v>
+      </c>
+      <c r="Z55">
+        <v>46513000.0</v>
+      </c>
+      <c r="AA55">
+        <v>48716000.0</v>
+      </c>
+      <c r="AB55">
+        <v>45029000.0</v>
+      </c>
+      <c r="AC55">
+        <v>56619896.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:29">
+      <c r="A56" t="s">
+        <v>66</v>
+      </c>
+      <c r="B56">
+        <v>45034000.0</v>
+      </c>
+      <c r="C56">
+        <v>44628000.0</v>
+      </c>
+      <c r="D56">
+        <v>55357000.0</v>
+      </c>
+      <c r="E56">
+        <v>58883000.0</v>
+      </c>
+      <c r="F56">
+        <v>74420000.0</v>
+      </c>
+      <c r="G56">
+        <v>82064000.0</v>
+      </c>
+      <c r="H56">
+        <v>111444000.0</v>
+      </c>
+      <c r="I56">
+        <v>114963000.0</v>
+      </c>
+      <c r="J56">
+        <v>114783000.0</v>
+      </c>
+      <c r="K56">
+        <v>122054000.0</v>
+      </c>
+      <c r="L56">
+        <v>111933000.0</v>
+      </c>
+      <c r="M56">
+        <v>96255000.0</v>
+      </c>
+      <c r="N56">
+        <v>96962000.0</v>
+      </c>
+      <c r="O56">
+        <v>89922000.0</v>
+      </c>
+      <c r="P56">
+        <v>98720620.0</v>
+      </c>
+      <c r="Q56">
+        <v>102883000.0</v>
+      </c>
+      <c r="R56">
+        <v>106498000.0</v>
+      </c>
+      <c r="S56">
+        <v>114218000.0</v>
+      </c>
+      <c r="T56">
+        <v>112659800.0</v>
+      </c>
+      <c r="U56">
+        <v>114475000.0</v>
+      </c>
+      <c r="V56">
+        <v>114080000.0</v>
+      </c>
+      <c r="W56">
+        <v>27741000.0</v>
+      </c>
+      <c r="X56">
+        <v>18554030.0</v>
+      </c>
+      <c r="Y56">
+        <v>22869000.0</v>
+      </c>
+      <c r="Z56">
+        <v>27431000.0</v>
+      </c>
+      <c r="AA56">
+        <v>29499000.0</v>
+      </c>
+      <c r="AB56">
+        <v>25655000.0</v>
+      </c>
+      <c r="AC56">
+        <v>37110811.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:29">
+      <c r="A57" t="s">
+        <v>67</v>
+      </c>
+      <c r="B57">
+        <v>2380000.0</v>
+      </c>
+      <c r="C57">
+        <v>3066000.0</v>
+      </c>
+      <c r="D57">
+        <v>3945000.0</v>
+      </c>
+      <c r="E57">
+        <v>14681000.0</v>
+      </c>
+      <c r="F57">
+        <v>14082000.0</v>
+      </c>
+      <c r="G57">
+        <v>14173000.0</v>
+      </c>
+      <c r="H57">
+        <v>13557000.0</v>
+      </c>
+      <c r="I57">
+        <v>11645000.0</v>
+      </c>
+      <c r="J57">
+        <v>10693000.0</v>
+      </c>
+      <c r="K57">
+        <v>10311000.0</v>
+      </c>
+      <c r="L57">
+        <v>5704000.0</v>
+      </c>
+      <c r="M57">
+        <v>2555000.0</v>
+      </c>
+      <c r="N57">
+        <v>655000.0</v>
+      </c>
+      <c r="O57">
+        <v>485000.0</v>
+      </c>
+      <c r="P57">
+        <v>317200.0</v>
+      </c>
+      <c r="Q57">
+        <v>460000.0</v>
+      </c>
+      <c r="R57">
+        <v>138000.0</v>
+      </c>
+      <c r="S57">
+        <v>164000.0</v>
+      </c>
+      <c r="T57">
+        <v>2074230.0</v>
+      </c>
+      <c r="U57">
+        <v>8018000.0</v>
+      </c>
+      <c r="V57">
+        <v>104361000.0</v>
+      </c>
+      <c r="W57">
+        <v>28588000.0</v>
+      </c>
+      <c r="X57">
+        <v>26296230.0</v>
+      </c>
+      <c r="Y57">
+        <v>29659000.0</v>
+      </c>
+      <c r="Z57">
+        <v>30569000.0</v>
+      </c>
+      <c r="AA57">
+        <v>29666000.0</v>
+      </c>
+      <c r="AB57">
+        <v>23757000.0</v>
+      </c>
+      <c r="AC57">
+        <v>34018547.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:29">
+      <c r="A58" t="s">
+        <v>68</v>
+      </c>
+      <c r="B58">
+        <v>2435000.0</v>
+      </c>
+      <c r="C58">
+        <v>3176000.0</v>
+      </c>
+      <c r="D58">
+        <v>9433000.0</v>
+      </c>
+      <c r="E58">
+        <v>20383000.0</v>
+      </c>
+      <c r="F58">
+        <v>19917000.0</v>
+      </c>
+      <c r="G58">
+        <v>19987000.0</v>
+      </c>
+      <c r="H58">
+        <v>19508000.0</v>
+      </c>
+      <c r="I58">
+        <v>17762000.0</v>
+      </c>
+      <c r="J58">
+        <v>16847000.0</v>
+      </c>
+      <c r="K58">
+        <v>16606000.0</v>
+      </c>
+      <c r="L58">
+        <v>12837000.0</v>
+      </c>
+      <c r="M58">
+        <v>9798000.0</v>
+      </c>
+      <c r="N58">
+        <v>8012000.0</v>
+      </c>
+      <c r="O58">
+        <v>7995000.0</v>
+      </c>
+      <c r="P58">
+        <v>1300350.0</v>
+      </c>
+      <c r="Q58">
+        <v>1333000.0</v>
+      </c>
+      <c r="R58">
+        <v>1023000.0</v>
+      </c>
+      <c r="S58">
+        <v>1057000.0</v>
+      </c>
+      <c r="T58">
+        <v>2977950.0</v>
+      </c>
+      <c r="U58">
+        <v>8938000.0</v>
+      </c>
+      <c r="V58">
+        <v>104970000.0</v>
+      </c>
+      <c r="W58">
+        <v>29197000.0</v>
+      </c>
+      <c r="X58">
+        <v>26904980.0</v>
+      </c>
+      <c r="Y58">
+        <v>30268000.0</v>
+      </c>
+      <c r="Z58">
+        <v>31178000.0</v>
+      </c>
+      <c r="AA58">
+        <v>30275000.0</v>
+      </c>
+      <c r="AB58">
+        <v>24366000.0</v>
+      </c>
+      <c r="AC58">
+        <v>34627297.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:29">
+      <c r="A59" t="s">
+        <v>69</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+    </row>
+    <row r="60" spans="1:29">
+      <c r="A60" t="s">
+        <v>70</v>
+      </c>
+      <c r="B60">
+        <v>68604000.0</v>
+      </c>
+      <c r="C60">
+        <v>68061000.0</v>
+      </c>
+      <c r="D60">
+        <v>73139000.0</v>
+      </c>
+      <c r="E60">
+        <v>65894000.0</v>
+      </c>
+      <c r="F60">
+        <v>82506000.0</v>
+      </c>
+      <c r="G60">
+        <v>90481000.0</v>
+      </c>
+      <c r="H60">
+        <v>99698000.0</v>
+      </c>
+      <c r="I60">
+        <v>104998000.0</v>
+      </c>
+      <c r="J60">
+        <v>105838000.0</v>
+      </c>
+      <c r="K60">
+        <v>113045000.0</v>
+      </c>
+      <c r="L60">
+        <v>106597000.0</v>
+      </c>
+      <c r="M60">
+        <v>113089000.0</v>
+      </c>
+      <c r="N60">
+        <v>115823000.0</v>
+      </c>
+      <c r="O60">
+        <v>109057000.0</v>
+      </c>
+      <c r="P60">
+        <v>117649040.0</v>
+      </c>
+      <c r="Q60">
+        <v>121860000.0</v>
+      </c>
+      <c r="R60">
+        <v>125893000.0</v>
+      </c>
+      <c r="S60">
+        <v>133767000.0</v>
+      </c>
+      <c r="T60">
+        <v>130498880.0</v>
+      </c>
+      <c r="U60">
+        <v>126486000.0</v>
+      </c>
+      <c r="V60">
+        <v>27756000.0</v>
+      </c>
+      <c r="W60">
+        <v>17322000.0</v>
+      </c>
+      <c r="X60">
+        <v>10562660.0</v>
+      </c>
+      <c r="Y60">
+        <v>11650000.0</v>
+      </c>
+      <c r="Z60">
+        <v>15335000.0</v>
+      </c>
+      <c r="AA60">
+        <v>18441000.0</v>
+      </c>
+      <c r="AB60">
+        <v>20663000.0</v>
+      </c>
+      <c r="AC60">
+        <v>21992599.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:29">
+      <c r="A61" t="s">
+        <v>71</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+    </row>
+    <row r="62" spans="1:29">
+      <c r="A62" t="s">
+        <v>72</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:L32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:12">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
+      <c r="A2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B2">
+        <v>8085000.0</v>
+      </c>
+      <c r="C2">
+        <v>11143000.0</v>
+      </c>
+      <c r="D2">
+        <v>8735000.0</v>
+      </c>
+      <c r="E2">
+        <v>10741000.0</v>
+      </c>
+      <c r="F2">
+        <v>7856690.0</v>
+      </c>
+      <c r="G2">
+        <v>36072700.0</v>
+      </c>
+      <c r="H2">
+        <v>229426710.0</v>
+      </c>
+      <c r="I2">
+        <v>355888830.0</v>
+      </c>
+      <c r="J2">
+        <v>159305190.0</v>
+      </c>
+      <c r="K2">
+        <v>199458260.0</v>
+      </c>
+      <c r="L2">
+        <v>193158160.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12">
+      <c r="A3" t="s">
+        <v>94</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3"/>
+      <c r="I3"/>
+      <c r="J3"/>
+      <c r="K3"/>
+      <c r="L3"/>
+    </row>
+    <row r="4" spans="1:12">
+      <c r="A4" t="s">
+        <v>95</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
+      <c r="A5" t="s">
+        <v>96</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
+        <v>-10893000.0</v>
+      </c>
+      <c r="F5">
+        <v>-21300460.0</v>
+      </c>
+      <c r="G5">
+        <v>-12785506.0</v>
+      </c>
+      <c r="H5">
+        <v>-9066417.0</v>
+      </c>
+      <c r="I5">
+        <v>3746365.0</v>
+      </c>
+      <c r="J5">
+        <v>-5855929.0</v>
+      </c>
+      <c r="K5">
+        <v>1557828.0</v>
+      </c>
+      <c r="L5"/>
+    </row>
+    <row r="6" spans="1:12">
+      <c r="A6" t="s">
+        <v>97</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
       <c r="F6">
-        <v>-9989000.0</v>
+        <v>-19950897.0</v>
       </c>
       <c r="G6">
-        <v>-1583000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-11450239.0</v>
+      </c>
+      <c r="H6"/>
       <c r="I6">
-        <v>-7360000.0</v>
-      </c>
+        <v>3746365.0</v>
+      </c>
+      <c r="J6">
+        <v>-5855929.0</v>
+      </c>
+      <c r="K6"/>
+      <c r="L6"/>
+    </row>
+    <row r="7" spans="1:12">
+      <c r="A7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
+      <c r="A8" t="s">
+        <v>99</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8">
+        <v>741940.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12">
+      <c r="A9" t="s">
+        <v>100</v>
+      </c>
+      <c r="B9">
+        <v>1969000.0</v>
+      </c>
+      <c r="C9">
+        <v>2473000.0</v>
+      </c>
+      <c r="D9">
+        <v>1442000.0</v>
+      </c>
+      <c r="E9">
+        <v>220000.0</v>
+      </c>
+      <c r="F9">
+        <v>-249790.0</v>
+      </c>
+      <c r="G9">
+        <v>205510.0</v>
+      </c>
+      <c r="H9">
+        <v>-6582300.0</v>
+      </c>
+      <c r="I9">
+        <v>5587680.0</v>
+      </c>
+      <c r="J9">
+        <v>-4633440.0</v>
+      </c>
+      <c r="K9">
+        <v>1501460.0</v>
+      </c>
+      <c r="L9">
+        <v>712850.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12">
+      <c r="A10" t="s">
+        <v>101</v>
+      </c>
+      <c r="B10">
+        <v>-14437000.0</v>
+      </c>
+      <c r="C10">
+        <v>-31174000.0</v>
+      </c>
+      <c r="D10">
+        <v>-14010000.0</v>
+      </c>
+      <c r="E10">
+        <v>-3300000.0</v>
+      </c>
+      <c r="F10">
+        <v>-20841420.0</v>
+      </c>
+      <c r="G10">
+        <v>-12472260.0</v>
+      </c>
+      <c r="H10">
+        <v>-11426060.0</v>
+      </c>
+      <c r="I10">
+        <v>1929070.0</v>
+      </c>
+      <c r="J10">
+        <v>-7511120.0</v>
+      </c>
+      <c r="K10">
+        <v>136190.0</v>
+      </c>
+      <c r="L10">
+        <v>-463910.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12">
+      <c r="A11" t="s">
+        <v>102</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11">
+        <v>264.0</v>
+      </c>
+      <c r="G11">
+        <v>9004.0</v>
+      </c>
+      <c r="H11">
+        <v>3877.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
+      <c r="A12" t="s">
+        <v>103</v>
+      </c>
+      <c r="B12">
+        <v>351000.0</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12">
+        <v>650000.0</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12">
+        <v>22031.0</v>
+      </c>
+      <c r="G12">
+        <v>398205.0</v>
+      </c>
+      <c r="H12">
+        <v>0.0</v>
+      </c>
+      <c r="I12">
+        <v>1271794.0</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12">
+      <c r="A13" t="s">
+        <v>104</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>502000.0</v>
+      </c>
+      <c r="D13"/>
+      <c r="E13">
+        <v>223000.0</v>
+      </c>
+      <c r="F13">
+        <v>65370.0</v>
+      </c>
+      <c r="G13">
+        <v>407780.0</v>
+      </c>
+      <c r="H13">
+        <v>1269640.0</v>
+      </c>
+      <c r="I13">
+        <v>1271790.0</v>
+      </c>
+      <c r="J13">
+        <v>371340.0</v>
+      </c>
+      <c r="K13">
+        <v>156710.0</v>
+      </c>
+      <c r="L13">
+        <v>13910.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12">
+      <c r="A14" t="s">
+        <v>105</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+    </row>
+    <row r="15" spans="1:12">
+      <c r="A15" t="s">
+        <v>106</v>
+      </c>
+      <c r="B15">
+        <v>-14442000.0</v>
+      </c>
+      <c r="C15">
+        <v>-31204000.0</v>
+      </c>
+      <c r="D15">
+        <v>-14012000.0</v>
+      </c>
+      <c r="E15">
+        <v>-3938000.0</v>
+      </c>
+      <c r="F15">
+        <v>-20841680.0</v>
+      </c>
+      <c r="G15">
+        <v>-12481260.0</v>
+      </c>
+      <c r="H15">
+        <v>-11429940.0</v>
+      </c>
+      <c r="I15">
+        <v>1925460.0</v>
+      </c>
+      <c r="J15">
+        <v>-7511120.0</v>
+      </c>
+      <c r="K15">
+        <v>136190.0</v>
+      </c>
+      <c r="L15">
+        <v>278020.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12">
+      <c r="A16" t="s">
+        <v>107</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-31204000.0</v>
+      </c>
+      <c r="D16"/>
+      <c r="E16">
+        <v>-11052000.0</v>
+      </c>
+      <c r="F16">
+        <v>-20841679.0</v>
+      </c>
+      <c r="G16">
+        <v>-12481262.0</v>
+      </c>
+      <c r="H16">
+        <v>-10100941.0</v>
+      </c>
+      <c r="I16">
+        <v>1925460.0</v>
+      </c>
+      <c r="J16">
+        <v>-7511120.0</v>
+      </c>
+      <c r="K16">
+        <v>136190.0</v>
+      </c>
+      <c r="L16">
+        <v>278020.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12">
+      <c r="A17" t="s">
+        <v>108</v>
+      </c>
+      <c r="B17">
+        <v>-14442000.0</v>
+      </c>
+      <c r="C17"/>
+      <c r="D17">
+        <v>-14012000.0</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17">
+        <v>-20841679.0</v>
+      </c>
+      <c r="G17">
+        <v>-12481262.0</v>
+      </c>
+      <c r="H17"/>
+      <c r="I17">
+        <v>1925464.0</v>
+      </c>
+      <c r="J17">
+        <v>-7511121.0</v>
+      </c>
+      <c r="K17">
+        <v>136189.0</v>
+      </c>
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
+      <c r="A18" t="s">
+        <v>109</v>
+      </c>
+      <c r="B18">
+        <v>-351000.0</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18">
+        <v>-650000.0</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18">
+        <v>168425.0</v>
+      </c>
+      <c r="G18">
+        <v>-374793.0</v>
+      </c>
+      <c r="H18"/>
+      <c r="I18">
+        <v>-1271794.0</v>
+      </c>
+      <c r="J18">
+        <v>-371337.0</v>
+      </c>
+      <c r="K18">
+        <v>-156709.0</v>
+      </c>
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
+      <c r="A19" t="s">
+        <v>110</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
+      <c r="A20" t="s">
+        <v>111</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
+      <c r="A21" t="s">
+        <v>112</v>
+      </c>
+      <c r="B21">
+        <v>-14683000.0</v>
+      </c>
+      <c r="C21">
+        <v>0.0</v>
+      </c>
+      <c r="D21">
+        <v>-14182000.0</v>
+      </c>
+      <c r="E21">
+        <v>-3075000.0</v>
+      </c>
+      <c r="F21">
+        <v>-20776050.0</v>
+      </c>
+      <c r="G21">
+        <v>-12064480.0</v>
+      </c>
+      <c r="H21">
+        <v>-10156410.0</v>
+      </c>
+      <c r="I21">
+        <v>3200870.0</v>
+      </c>
+      <c r="J21">
+        <v>-7139780.0</v>
+      </c>
+      <c r="K21">
+        <v>292890.0</v>
+      </c>
+      <c r="L21">
+        <v>-450010.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12">
+      <c r="A22" t="s">
+        <v>113</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+    </row>
+    <row r="23" spans="1:12">
+      <c r="A23" t="s">
+        <v>114</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23">
+        <v>7169000.0</v>
+      </c>
+      <c r="F23">
+        <v>17594181.0</v>
+      </c>
+      <c r="G23">
+        <v>7228159.0</v>
+      </c>
+      <c r="H23">
+        <v>57584.0</v>
+      </c>
+      <c r="I23"/>
+      <c r="J23"/>
+      <c r="K23"/>
+      <c r="L23"/>
+    </row>
+    <row r="24" spans="1:12">
+      <c r="A24" t="s">
+        <v>115</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
+      <c r="A25" t="s">
+        <v>116</v>
+      </c>
+      <c r="B25">
+        <v>2420000.0</v>
+      </c>
+      <c r="C25"/>
+      <c r="D25">
+        <v>234000.0</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25">
+        <v>868487.0</v>
+      </c>
+      <c r="G25">
+        <v>623814.0</v>
+      </c>
+      <c r="H25"/>
+      <c r="I25">
+        <v>545501.0</v>
+      </c>
+      <c r="J25">
+        <v>1283855.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
+      <c r="A26" t="s">
+        <v>117</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
+      <c r="A27" t="s">
+        <v>118</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
+      <c r="A28" t="s">
+        <v>119</v>
+      </c>
+      <c r="B28">
+        <v>5705000.0</v>
+      </c>
+      <c r="C28">
+        <v>11054000.0</v>
+      </c>
+      <c r="D28">
+        <v>3719000.0</v>
+      </c>
+      <c r="E28">
+        <v>6591000.0</v>
+      </c>
+      <c r="F28">
+        <v>2621490.0</v>
+      </c>
+      <c r="G28">
+        <v>5633640.0</v>
+      </c>
+      <c r="H28">
+        <v>3535050.0</v>
+      </c>
+      <c r="I28">
+        <v>2702200.0</v>
+      </c>
+      <c r="J28">
+        <v>34500.0</v>
+      </c>
+      <c r="K28">
+        <v>20920.0</v>
+      </c>
+      <c r="L28">
+        <v>31100.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12">
+      <c r="A29" t="s">
+        <v>120</v>
+      </c>
+      <c r="B29">
+        <v>5000.0</v>
+      </c>
+      <c r="C29">
+        <v>30000.0</v>
+      </c>
+      <c r="D29">
+        <v>2000.0</v>
+      </c>
+      <c r="E29">
+        <v>638000.0</v>
+      </c>
+      <c r="F29">
+        <v>260.0</v>
+      </c>
+      <c r="G29">
+        <v>9000.0</v>
+      </c>
+      <c r="H29">
+        <v>3880.0</v>
+      </c>
+      <c r="I29">
+        <v>3610.0</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12">
+      <c r="A30" t="s">
+        <v>121</v>
+      </c>
+      <c r="B30">
+        <v>24737000.0</v>
+      </c>
+      <c r="C30">
+        <v>43710000.0</v>
+      </c>
+      <c r="D30">
+        <v>24359000.0</v>
+      </c>
+      <c r="E30">
+        <v>14036000.0</v>
+      </c>
+      <c r="F30">
+        <v>29260642.0</v>
+      </c>
+      <c r="G30">
+        <v>49065426.0</v>
+      </c>
+      <c r="H30"/>
+      <c r="I30">
+        <v>358591025.0</v>
+      </c>
+      <c r="J30">
+        <v>159339690.0</v>
+      </c>
+      <c r="K30">
+        <v>199479173.0</v>
+      </c>
+      <c r="L30"/>
+    </row>
+    <row r="31" spans="1:12">
+      <c r="A31" t="s">
+        <v>122</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+    </row>
+    <row r="32" spans="1:12">
+      <c r="A32" t="s">
+        <v>123</v>
+      </c>
+      <c r="B32">
+        <v>10054000.0</v>
+      </c>
+      <c r="C32">
+        <v>0.0</v>
+      </c>
+      <c r="D32">
+        <v>10177000.0</v>
+      </c>
+      <c r="E32">
+        <v>10961000.0</v>
+      </c>
+      <c r="F32">
+        <v>7606900.0</v>
+      </c>
+      <c r="G32">
+        <v>36278210.0</v>
+      </c>
+      <c r="H32">
+        <v>222844410.0</v>
+      </c>
+      <c r="I32">
+        <v>361476510.0</v>
+      </c>
+      <c r="J32">
+        <v>154671750.0</v>
+      </c>
+      <c r="K32">
+        <v>200959720.0</v>
+      </c>
+      <c r="L32">
+        <v>193871010.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AC32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:29">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F1" t="s">
+        <v>2</v>
+      </c>
+      <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
+        <v>77</v>
+      </c>
+      <c r="I1" t="s">
+        <v>78</v>
+      </c>
+      <c r="J1" t="s">
+        <v>3</v>
+      </c>
+      <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
+        <v>80</v>
+      </c>
+      <c r="M1" t="s">
+        <v>4</v>
+      </c>
+      <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>5</v>
+      </c>
+      <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
+        <v>86</v>
+      </c>
+      <c r="U1" t="s">
+        <v>6</v>
+      </c>
+      <c r="V1" t="s">
+        <v>87</v>
+      </c>
+      <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:29">
+      <c r="A2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B2">
+        <v>1571000.0</v>
+      </c>
+      <c r="C2">
+        <v>2024000.0</v>
+      </c>
+      <c r="D2">
+        <v>1941000.0</v>
+      </c>
+      <c r="E2">
+        <v>2549000.0</v>
+      </c>
+      <c r="F2">
+        <v>-549000.0</v>
+      </c>
+      <c r="G2">
+        <v>2957000.0</v>
+      </c>
+      <c r="H2">
+        <v>2502000.0</v>
+      </c>
+      <c r="I2">
+        <v>2932000.0</v>
+      </c>
+      <c r="J2">
+        <v>1132000.0</v>
+      </c>
+      <c r="K2">
+        <v>2169000.0</v>
+      </c>
+      <c r="L2">
+        <v>5699000.0</v>
+      </c>
+      <c r="M2">
+        <v>1146000.0</v>
+      </c>
+      <c r="N2">
+        <v>569000.0</v>
+      </c>
+      <c r="O2">
+        <v>952000.0</v>
+      </c>
+      <c r="P2">
+        <v>5108690.0</v>
+      </c>
+      <c r="Q2">
+        <v>959000.0</v>
+      </c>
+      <c r="R2">
+        <v>1225000.0</v>
+      </c>
+      <c r="S2">
+        <v>957000.0</v>
+      </c>
+      <c r="T2">
+        <v>778700.0</v>
+      </c>
+      <c r="U2">
+        <v>1451000.0</v>
+      </c>
+      <c r="V2">
+        <v>8859000.0</v>
+      </c>
+      <c r="W2">
+        <v>24838000.0</v>
+      </c>
+      <c r="X2">
+        <v>23224710.0</v>
+      </c>
+      <c r="Y2">
+        <v>43955000.0</v>
+      </c>
+      <c r="Z2">
+        <v>55530000.0</v>
+      </c>
+      <c r="AA2">
+        <v>49965000.0</v>
+      </c>
+      <c r="AB2">
+        <v>56751000.0</v>
+      </c>
+      <c r="AC2">
+        <v>89418826.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:29">
+      <c r="A3" t="s">
+        <v>94</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3"/>
+      <c r="I3"/>
+      <c r="J3"/>
+      <c r="K3"/>
+      <c r="L3"/>
+      <c r="M3"/>
+      <c r="N3"/>
+      <c r="O3"/>
+      <c r="P3"/>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
+      <c r="V3"/>
+      <c r="W3"/>
+      <c r="X3"/>
+      <c r="Y3"/>
+      <c r="Z3"/>
+      <c r="AA3"/>
+      <c r="AB3"/>
+      <c r="AC3"/>
+    </row>
+    <row r="4" spans="1:29">
+      <c r="A4" t="s">
+        <v>95</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+    </row>
+    <row r="5" spans="1:29">
+      <c r="A5" t="s">
+        <v>96</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5">
+        <v>-6427000.0</v>
+      </c>
+      <c r="M5">
+        <v>-2646000.0</v>
+      </c>
+      <c r="N5">
+        <v>6769000.0</v>
+      </c>
+      <c r="O5">
+        <v>-8589000.0</v>
+      </c>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5">
+        <v>-218000.0</v>
+      </c>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5">
+        <v>-2566000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-1757000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-384000.0</v>
+      </c>
+      <c r="AC5">
+        <v>35365.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" t="s">
+        <v>97</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
       <c r="J6"/>
-      <c r="K6">
-[...4 lines deleted...]
-      </c>
+      <c r="K6"/>
+      <c r="L6"/>
       <c r="M6">
-        <v>955000.0</v>
+        <v>-2428000.0</v>
       </c>
       <c r="N6">
-        <v>12674000.0</v>
+        <v>7025000.0</v>
       </c>
       <c r="O6">
-        <v>-22726630.0</v>
+        <v>-8368000.0</v>
       </c>
       <c r="P6">
-        <v>6786000.0</v>
+        <v>-3966897.0</v>
       </c>
       <c r="Q6">
-        <v>-19722000.0</v>
+        <v>-3813000.0</v>
       </c>
       <c r="R6">
-        <v>-23752000.0</v>
+        <v>-7657000.0</v>
       </c>
       <c r="S6">
-        <v>27353870.0</v>
+        <v>-4514000.0</v>
       </c>
       <c r="T6">
-        <v>15048000.0</v>
+        <v>-8588053.0</v>
       </c>
       <c r="U6">
-        <v>16492000.0</v>
+        <v>-2425000.0</v>
       </c>
       <c r="V6">
-        <v>9978000.0</v>
+        <v>-574000.0</v>
       </c>
       <c r="W6">
-        <v>445300.0</v>
-[...17 lines deleted...]
-    <row r="7" spans="1:28">
+        <v>-218000.0</v>
+      </c>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>127</v>
-[...24 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
-[...43 lines deleted...]
-      </c>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>129</v>
-[...9 lines deleted...]
-      <c r="J9"/>
+        <v>100</v>
+      </c>
+      <c r="B9">
+        <v>530000.0</v>
+      </c>
+      <c r="C9">
+        <v>407000.0</v>
+      </c>
+      <c r="D9">
+        <v>463000.0</v>
+      </c>
+      <c r="E9">
+        <v>569000.0</v>
+      </c>
+      <c r="F9">
+        <v>694000.0</v>
+      </c>
+      <c r="G9">
+        <v>337000.0</v>
+      </c>
+      <c r="H9">
+        <v>485000.0</v>
+      </c>
+      <c r="I9">
+        <v>320000.0</v>
+      </c>
+      <c r="J9">
+        <v>429000.0</v>
+      </c>
       <c r="K9">
-        <v>-8369000.0</v>
+        <v>208000.0</v>
       </c>
       <c r="L9">
-        <v>3439000.0</v>
+        <v>-121000.0</v>
       </c>
       <c r="M9">
-        <v>1005000.0</v>
+        <v>-9000.0</v>
       </c>
       <c r="N9">
-        <v>-1517000.0</v>
-[...16 lines deleted...]
-    <row r="10" spans="1:28">
+        <v>-31000.0</v>
+      </c>
+      <c r="O9">
+        <v>21000.0</v>
+      </c>
+      <c r="P9">
+        <v>-333790.0</v>
+      </c>
+      <c r="Q9">
+        <v>24000.0</v>
+      </c>
+      <c r="R9">
+        <v>-236000.0</v>
+      </c>
+      <c r="S9">
+        <v>-97000.0</v>
+      </c>
+      <c r="T9">
+        <v>-167490.0</v>
+      </c>
+      <c r="U9">
+        <v>-84000.0</v>
+      </c>
+      <c r="V9">
+        <v>307000.0</v>
+      </c>
+      <c r="W9">
+        <v>296000.0</v>
+      </c>
+      <c r="X9">
+        <v>-154300.0</v>
+      </c>
+      <c r="Y9">
+        <v>-3399000.0</v>
+      </c>
+      <c r="Z9">
+        <v>-1578000.0</v>
+      </c>
+      <c r="AA9">
+        <v>-1201000.0</v>
+      </c>
+      <c r="AB9">
+        <v>-249000.0</v>
+      </c>
+      <c r="AC9">
+        <v>-2321.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>101</v>
       </c>
       <c r="B10">
-        <v>-11000.0</v>
+        <v>-25000.0</v>
       </c>
       <c r="C10">
-        <v>62000.0</v>
-[...2 lines deleted...]
-      <c r="E10"/>
+        <v>-5045000.0</v>
+      </c>
+      <c r="D10">
+        <v>7245000.0</v>
+      </c>
+      <c r="E10">
+        <v>-16612000.0</v>
+      </c>
       <c r="F10">
-        <v>-828000.0</v>
+        <v>-7947000.0</v>
       </c>
       <c r="G10">
-        <v>-806000.0</v>
+        <v>-9217000.0</v>
       </c>
       <c r="H10">
-        <v>-635000.0</v>
+        <v>-5300000.0</v>
       </c>
       <c r="I10">
-        <v>-488000.0</v>
-[...1 lines deleted...]
-      <c r="J10"/>
+        <v>-838000.0</v>
+      </c>
+      <c r="J10">
+        <v>-7207000.0</v>
+      </c>
       <c r="K10">
-        <v>387000.0</v>
+        <v>-665000.0</v>
       </c>
       <c r="L10">
-        <v>-895000.0</v>
+        <v>-6492000.0</v>
       </c>
       <c r="M10">
-        <v>228000.0</v>
+        <v>-2734000.0</v>
       </c>
       <c r="N10">
-        <v>410000.0</v>
+        <v>6766000.0</v>
       </c>
       <c r="O10">
-        <v>-71691.0</v>
+        <v>-8592000.0</v>
       </c>
       <c r="P10">
-        <v>-660000.0</v>
+        <v>-4221420.0</v>
       </c>
       <c r="Q10">
-        <v>0.0</v>
+        <v>-4024000.0</v>
       </c>
       <c r="R10">
-        <v>0.0</v>
+        <v>-7868000.0</v>
       </c>
       <c r="S10">
-        <v>502.0</v>
+        <v>-4728000.0</v>
       </c>
       <c r="T10">
-        <v>31000.0</v>
+        <v>-8705260.0</v>
       </c>
       <c r="U10">
-        <v>2132000.0</v>
+        <v>-2425000.0</v>
       </c>
       <c r="V10">
-        <v>1050000.0</v>
-[...8 lines deleted...]
-    <row r="11" spans="1:28">
+        <v>-852000.0</v>
+      </c>
+      <c r="W10">
+        <v>-490000.0</v>
+      </c>
+      <c r="X10">
+        <v>-1088060.0</v>
+      </c>
+      <c r="Y10">
+        <v>-3683000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-3104000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-2222000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-1329000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-293930.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>102</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...10 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
+        <v>103</v>
+      </c>
+      <c r="B12">
+        <v>6000.0</v>
+      </c>
+      <c r="C12">
+        <v>24000.0</v>
+      </c>
+      <c r="D12">
+        <v>133000.0</v>
+      </c>
+      <c r="E12">
+        <v>188000.0</v>
+      </c>
+      <c r="F12">
+        <v>271000.0</v>
+      </c>
+      <c r="G12">
+        <v>159000.0</v>
+      </c>
+      <c r="H12">
+        <v>161000.0</v>
+      </c>
+      <c r="I12">
+        <v>159000.0</v>
+      </c>
+      <c r="J12">
+        <v>164000.0</v>
+      </c>
+      <c r="K12">
+        <v>166000.0</v>
+      </c>
+      <c r="L12"/>
+      <c r="M12">
+        <v>88000.0</v>
+      </c>
+      <c r="N12">
+        <v>3000.0</v>
+      </c>
+      <c r="O12">
+        <v>3000.0</v>
+      </c>
+      <c r="P12">
+        <v>12031.0</v>
+      </c>
+      <c r="Q12">
+        <v>3000.0</v>
+      </c>
+      <c r="R12">
+        <v>3000.0</v>
+      </c>
+      <c r="S12">
+        <v>4000.0</v>
+      </c>
+      <c r="T12">
+        <v>117205.0</v>
+      </c>
+      <c r="U12">
+        <v>0.0</v>
+      </c>
+      <c r="V12">
+        <v>144000.0</v>
+      </c>
+      <c r="W12">
+        <v>137000.0</v>
+      </c>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12">
+        <v>403000.0</v>
+      </c>
+      <c r="AA12">
+        <v>308000.0</v>
+      </c>
+      <c r="AB12">
+        <v>239000.0</v>
+      </c>
+      <c r="AC12">
+        <v>190794.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
+      <c r="A13" t="s">
+        <v>104</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>24000.0</v>
+      </c>
+      <c r="D13">
+        <v>133000.0</v>
+      </c>
+      <c r="E13">
+        <v>188000.0</v>
+      </c>
+      <c r="F13">
+        <v>271000.0</v>
+      </c>
+      <c r="G13">
+        <v>159000.0</v>
+      </c>
+      <c r="H13">
+        <v>161000.0</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
+        <v>65000.0</v>
+      </c>
+      <c r="M13">
+        <v>88000.0</v>
+      </c>
+      <c r="N13">
+        <v>3000.0</v>
+      </c>
+      <c r="O13">
+        <v>3000.0</v>
+      </c>
+      <c r="P13">
+        <v>53370.0</v>
+      </c>
+      <c r="Q13">
+        <v>3000.0</v>
+      </c>
+      <c r="R13">
+        <v>4000.0</v>
+      </c>
+      <c r="S13">
+        <v>5000.0</v>
+      </c>
+      <c r="T13">
+        <v>118780.0</v>
+      </c>
+      <c r="U13">
+        <v>6000.0</v>
+      </c>
+      <c r="V13">
+        <v>144000.0</v>
+      </c>
+      <c r="W13">
+        <v>139000.0</v>
+      </c>
+      <c r="X13">
+        <v>139640.0</v>
+      </c>
+      <c r="Y13">
+        <v>181000.0</v>
+      </c>
+      <c r="Z13">
+        <v>403000.0</v>
+      </c>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+    </row>
+    <row r="14" spans="1:29">
+      <c r="A14" t="s">
+        <v>105</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+    </row>
+    <row r="15" spans="1:29">
+      <c r="A15" t="s">
+        <v>106</v>
+      </c>
+      <c r="B15">
+        <v>3000.0</v>
+      </c>
+      <c r="C15">
+        <v>-5078000.0</v>
+      </c>
+      <c r="D15">
+        <v>7245000.0</v>
+      </c>
+      <c r="E15">
+        <v>-16612000.0</v>
+      </c>
+      <c r="F15">
+        <v>-7975000.0</v>
+      </c>
+      <c r="G15">
+        <v>-9217000.0</v>
+      </c>
+      <c r="H15">
+        <v>-5300000.0</v>
+      </c>
+      <c r="I15">
+        <v>-840000.0</v>
+      </c>
+      <c r="J15">
+        <v>-7207000.0</v>
+      </c>
+      <c r="K15">
+        <v>-665000.0</v>
+      </c>
+      <c r="L15">
+        <v>-6492000.0</v>
+      </c>
+      <c r="M15">
+        <v>-2734000.0</v>
+      </c>
+      <c r="N15">
+        <v>6766000.0</v>
+      </c>
+      <c r="O15">
+        <v>-8592000.0</v>
+      </c>
+      <c r="P15">
+        <v>-4212680.0</v>
+      </c>
+      <c r="Q15">
+        <v>-4033000.0</v>
+      </c>
+      <c r="R15">
+        <v>-7868000.0</v>
+      </c>
+      <c r="S15">
+        <v>-4728000.0</v>
+      </c>
+      <c r="T15">
+        <v>-8714260.0</v>
+      </c>
+      <c r="U15">
+        <v>-2425000.0</v>
+      </c>
+      <c r="V15">
+        <v>-852000.0</v>
+      </c>
+      <c r="W15">
+        <v>-490000.0</v>
+      </c>
+      <c r="X15">
+        <v>-1087940.0</v>
+      </c>
+      <c r="Y15">
+        <v>-3685000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-3106000.0</v>
+      </c>
+      <c r="AA15">
+        <v>-2222000.0</v>
+      </c>
+      <c r="AB15">
+        <v>-1329000.0</v>
+      </c>
+      <c r="AC15">
+        <v>-297536.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
+      <c r="A16" t="s">
+        <v>107</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-5078000.0</v>
+      </c>
+      <c r="D16">
+        <v>7245000.0</v>
+      </c>
+      <c r="E16">
+        <v>-16612000.0</v>
+      </c>
+      <c r="F16">
+        <v>-7975000.0</v>
+      </c>
+      <c r="G16">
+        <v>-9217000.0</v>
+      </c>
+      <c r="H16">
+        <v>-5300000.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>-6492000.0</v>
+      </c>
+      <c r="M16">
+        <v>-2734000.0</v>
+      </c>
+      <c r="N16">
+        <v>6766000.0</v>
+      </c>
+      <c r="O16">
+        <v>-8592000.0</v>
+      </c>
+      <c r="P16">
+        <v>-4212680.0</v>
+      </c>
+      <c r="Q16">
+        <v>-4033000.0</v>
+      </c>
+      <c r="R16">
+        <v>-7868000.0</v>
+      </c>
+      <c r="S16">
+        <v>-4728000.0</v>
+      </c>
+      <c r="T16">
+        <v>-8714260.0</v>
+      </c>
+      <c r="U16">
+        <v>-2425000.0</v>
+      </c>
+      <c r="V16">
+        <v>-852000.0</v>
+      </c>
+      <c r="W16">
+        <v>-490000.0</v>
+      </c>
+      <c r="X16">
+        <v>-1087940.0</v>
+      </c>
+      <c r="Y16">
+        <v>-3685000.0</v>
+      </c>
+      <c r="Z16">
+        <v>-3106000.0</v>
+      </c>
+      <c r="AA16">
+        <v>-2222000.0</v>
+      </c>
+      <c r="AB16">
+        <v>-1329000.0</v>
+      </c>
+      <c r="AC16">
+        <v>-297540.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
+      <c r="A17" t="s">
+        <v>108</v>
+      </c>
+      <c r="B17">
+        <v>3000.0</v>
+      </c>
+      <c r="C17">
+        <v>-5078000.0</v>
+      </c>
+      <c r="D17">
+        <v>7245000.0</v>
+      </c>
+      <c r="E17">
+        <v>-16612000.0</v>
+      </c>
+      <c r="F17">
+        <v>-7975000.0</v>
+      </c>
+      <c r="G17">
+        <v>-9217000.0</v>
+      </c>
+      <c r="H17">
+        <v>-5300000.0</v>
+      </c>
+      <c r="I17">
+        <v>-840000.0</v>
+      </c>
+      <c r="J17">
+        <v>-7207000.0</v>
+      </c>
+      <c r="K17">
+        <v>-665000.0</v>
+      </c>
+      <c r="L17"/>
+      <c r="M17">
+        <v>-2734000.0</v>
+      </c>
+      <c r="N17">
+        <v>6766000.0</v>
+      </c>
+      <c r="O17">
+        <v>-8592000.0</v>
+      </c>
+      <c r="P17">
+        <v>-4212679.0</v>
+      </c>
+      <c r="Q17">
+        <v>-4033000.0</v>
+      </c>
+      <c r="R17">
+        <v>-7868000.0</v>
+      </c>
+      <c r="S17">
+        <v>-4728000.0</v>
+      </c>
+      <c r="T17">
+        <v>-8714262.0</v>
+      </c>
+      <c r="U17">
+        <v>-2425000.0</v>
+      </c>
+      <c r="V17">
+        <v>-852000.0</v>
+      </c>
+      <c r="W17">
+        <v>-490000.0</v>
+      </c>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17">
+        <v>-3106000.0</v>
+      </c>
+      <c r="AA17">
+        <v>-2222000.0</v>
+      </c>
+      <c r="AB17">
+        <v>-1329000.0</v>
+      </c>
+      <c r="AC17">
+        <v>-297536.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
+      <c r="A18" t="s">
+        <v>109</v>
+      </c>
+      <c r="B18">
+        <v>-6000.0</v>
+      </c>
+      <c r="C18">
+        <v>-24000.0</v>
+      </c>
+      <c r="D18">
+        <v>-133000.0</v>
+      </c>
+      <c r="E18">
+        <v>-188000.0</v>
+      </c>
+      <c r="F18">
+        <v>-271000.0</v>
+      </c>
+      <c r="G18">
+        <v>-159000.0</v>
+      </c>
+      <c r="H18">
+        <v>-161000.0</v>
+      </c>
+      <c r="I18">
+        <v>-159000.0</v>
+      </c>
+      <c r="J18">
+        <v>-164000.0</v>
+      </c>
+      <c r="K18">
+        <v>-166000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18">
+        <v>-88000.0</v>
+      </c>
+      <c r="N18">
+        <v>-3000.0</v>
+      </c>
+      <c r="O18">
+        <v>-3000.0</v>
+      </c>
+      <c r="P18">
+        <v>178425.0</v>
+      </c>
+      <c r="Q18">
+        <v>-3000.0</v>
+      </c>
+      <c r="R18">
+        <v>-3000.0</v>
+      </c>
+      <c r="S18">
+        <v>-4000.0</v>
+      </c>
+      <c r="T18">
+        <v>-93793.0</v>
+      </c>
+      <c r="U18">
+        <v>0.0</v>
+      </c>
+      <c r="V18">
+        <v>-144000.0</v>
+      </c>
+      <c r="W18">
+        <v>-137000.0</v>
+      </c>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18">
+        <v>-403000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-308000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-239000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-190794.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" t="s">
+        <v>110</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+    </row>
+    <row r="20" spans="1:29">
+      <c r="A20" t="s">
+        <v>111</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+    </row>
+    <row r="21" spans="1:29">
+      <c r="A21" t="s">
+        <v>112</v>
+      </c>
+      <c r="B21">
+        <v>-280000.0</v>
+      </c>
+      <c r="C21">
+        <v>-5021000.0</v>
+      </c>
+      <c r="D21">
+        <v>7378000.0</v>
+      </c>
+      <c r="E21">
+        <v>-16424000.0</v>
+      </c>
+      <c r="F21">
+        <v>-2783000.0</v>
+      </c>
+      <c r="G21">
+        <v>-9058000.0</v>
+      </c>
+      <c r="H21">
+        <v>-5139000.0</v>
+      </c>
+      <c r="I21">
+        <v>-702000.0</v>
+      </c>
+      <c r="J21">
+        <v>-7275000.0</v>
+      </c>
+      <c r="K21">
+        <v>-729000.0</v>
+      </c>
+      <c r="L21">
+        <v>-6427000.0</v>
+      </c>
+      <c r="M21">
+        <v>-2646000.0</v>
+      </c>
+      <c r="N21">
+        <v>6769000.0</v>
+      </c>
+      <c r="O21">
+        <v>-8589000.0</v>
+      </c>
+      <c r="P21">
+        <v>-4168050.0</v>
+      </c>
+      <c r="Q21">
+        <v>-4021000.0</v>
+      </c>
+      <c r="R21">
+        <v>-7864000.0</v>
+      </c>
+      <c r="S21">
+        <v>-4723000.0</v>
+      </c>
+      <c r="T21">
+        <v>-8586480.0</v>
+      </c>
+      <c r="U21">
+        <v>-2419000.0</v>
+      </c>
+      <c r="V21">
+        <v>-708000.0</v>
+      </c>
+      <c r="W21">
+        <v>-351000.0</v>
+      </c>
+      <c r="X21">
+        <v>-948410.0</v>
+      </c>
+      <c r="Y21">
+        <v>-3502000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-2701000.0</v>
+      </c>
+      <c r="AA21">
+        <v>-1914000.0</v>
+      </c>
+      <c r="AB21">
+        <v>-1090000.0</v>
+      </c>
+      <c r="AC21">
+        <v>-418520.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" t="s">
+        <v>113</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+    </row>
+    <row r="23" spans="1:29">
+      <c r="A23" t="s">
+        <v>114</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23"/>
+      <c r="I23"/>
+      <c r="J23"/>
+      <c r="K23"/>
+      <c r="L23">
+        <v>5128000.0</v>
+      </c>
+      <c r="M23">
+        <v>1980000.0</v>
+      </c>
+      <c r="N23">
+        <v>7610000.0</v>
+      </c>
+      <c r="O23">
+        <v>7671000.0</v>
+      </c>
+      <c r="P23"/>
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23"/>
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+      <c r="AB23"/>
+      <c r="AC23"/>
+    </row>
+    <row r="24" spans="1:29">
+      <c r="A24" t="s">
+        <v>115</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+    </row>
+    <row r="25" spans="1:29">
+      <c r="A25" t="s">
+        <v>116</v>
+      </c>
+      <c r="B25">
+        <v>604000.0</v>
+      </c>
+      <c r="C25">
+        <v>604000.0</v>
+      </c>
+      <c r="D25">
+        <v>607000.0</v>
+      </c>
+      <c r="E25">
+        <v>605000.0</v>
+      </c>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25">
+        <v>67000.0</v>
+      </c>
+      <c r="I25">
+        <v>101000.0</v>
+      </c>
+      <c r="J25">
+        <v>26000.0</v>
+      </c>
+      <c r="K25">
+        <v>40000.0</v>
+      </c>
+      <c r="L25"/>
+      <c r="M25">
+        <v>218000.0</v>
+      </c>
+      <c r="N25">
+        <v>256000.0</v>
+      </c>
+      <c r="O25">
+        <v>221000.0</v>
+      </c>
+      <c r="P25">
+        <v>242487.0</v>
+      </c>
+      <c r="Q25">
+        <v>208000.0</v>
+      </c>
+      <c r="R25">
+        <v>208000.0</v>
+      </c>
+      <c r="S25">
+        <v>210000.0</v>
+      </c>
+      <c r="T25">
+        <v>193814.0</v>
+      </c>
+      <c r="U25">
+        <v>161000.0</v>
+      </c>
+      <c r="V25">
+        <v>134000.0</v>
+      </c>
+      <c r="W25">
+        <v>135000.0</v>
+      </c>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+    </row>
+    <row r="26" spans="1:29">
+      <c r="A26" t="s">
+        <v>117</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+    </row>
+    <row r="27" spans="1:29">
+      <c r="A27" t="s">
+        <v>118</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+    </row>
+    <row r="28" spans="1:29">
+      <c r="A28" t="s">
+        <v>119</v>
+      </c>
+      <c r="B28">
+        <v>1311000.0</v>
+      </c>
+      <c r="C28">
+        <v>1271000.0</v>
+      </c>
+      <c r="D28">
+        <v>1904000.0</v>
+      </c>
+      <c r="E28">
+        <v>1219000.0</v>
+      </c>
+      <c r="F28">
+        <v>6760000.0</v>
+      </c>
+      <c r="G28">
+        <v>575000.0</v>
+      </c>
+      <c r="H28">
+        <v>805000.0</v>
+      </c>
+      <c r="I28">
+        <v>1022000.0</v>
+      </c>
+      <c r="J28">
+        <v>970000.0</v>
+      </c>
+      <c r="K28">
+        <v>922000.0</v>
+      </c>
+      <c r="L28">
+        <v>1178000.0</v>
+      </c>
+      <c r="M28">
+        <v>657000.0</v>
+      </c>
+      <c r="N28">
+        <v>810000.0</v>
+      </c>
+      <c r="O28">
+        <v>939000.0</v>
+      </c>
+      <c r="P28">
+        <v>1169500.0</v>
+      </c>
+      <c r="Q28">
+        <v>785000.0</v>
+      </c>
+      <c r="R28">
+        <v>444000.0</v>
+      </c>
+      <c r="S28">
+        <v>665000.0</v>
+      </c>
+      <c r="T28">
+        <v>1393850.0</v>
+      </c>
+      <c r="U28">
+        <v>2781000.0</v>
+      </c>
+      <c r="V28">
+        <v>1073000.0</v>
+      </c>
+      <c r="W28">
+        <v>661000.0</v>
+      </c>
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28"/>
+      <c r="AB28"/>
+      <c r="AC28"/>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" t="s">
+        <v>120</v>
+      </c>
+      <c r="B29">
+        <v>-28000.0</v>
+      </c>
+      <c r="C29">
+        <v>33000.0</v>
+      </c>
+      <c r="D29">
+        <v>0.0</v>
+      </c>
+      <c r="E29">
+        <v>0.0</v>
+      </c>
+      <c r="F29">
+        <v>28000.0</v>
+      </c>
+      <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
+        <v>0.0</v>
+      </c>
+      <c r="I29">
+        <v>2000.0</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29">
+        <v>0.0</v>
+      </c>
+      <c r="M29">
+        <v>0.0</v>
+      </c>
+      <c r="N29">
+        <v>0.0</v>
+      </c>
+      <c r="O29">
+        <v>0.0</v>
+      </c>
+      <c r="P29">
+        <v>-8740.0</v>
+      </c>
+      <c r="Q29">
+        <v>9000.0</v>
+      </c>
+      <c r="R29">
+        <v>0.0</v>
+      </c>
+      <c r="S29">
+        <v>0.0</v>
+      </c>
+      <c r="T29">
+        <v>9000.0</v>
+      </c>
+      <c r="U29">
+        <v>0.0</v>
+      </c>
+      <c r="V29">
+        <v>0.0</v>
+      </c>
+      <c r="W29">
+        <v>0.0</v>
+      </c>
+      <c r="X29">
+        <v>-120.0</v>
+      </c>
+      <c r="Y29">
+        <v>2000.0</v>
+      </c>
+      <c r="Z29">
+        <v>2000.0</v>
+      </c>
+      <c r="AA29">
+        <v>0.0</v>
+      </c>
+      <c r="AB29">
+        <v>0.0</v>
+      </c>
+      <c r="AC29">
+        <v>3606.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
+      <c r="A30" t="s">
+        <v>121</v>
+      </c>
+      <c r="B30">
+        <v>2381000.0</v>
+      </c>
+      <c r="C30">
+        <v>7452000.0</v>
+      </c>
+      <c r="D30">
+        <v>-4974000.0</v>
+      </c>
+      <c r="E30">
+        <v>19542000.0</v>
+      </c>
+      <c r="F30">
+        <v>7821000.0</v>
+      </c>
+      <c r="G30">
+        <v>12352000.0</v>
+      </c>
+      <c r="H30">
+        <v>8295000.0</v>
+      </c>
+      <c r="I30">
+        <v>3954000.0</v>
+      </c>
+      <c r="J30">
+        <v>8836000.0</v>
+      </c>
+      <c r="K30">
+        <v>3106000.0</v>
+      </c>
+      <c r="L30"/>
+      <c r="M30">
+        <v>4170000.0</v>
+      </c>
+      <c r="N30">
+        <v>1379000.0</v>
+      </c>
+      <c r="O30">
+        <v>1891000.0</v>
+      </c>
+      <c r="P30">
+        <v>9415642.0</v>
+      </c>
+      <c r="Q30">
+        <v>5043000.0</v>
+      </c>
+      <c r="R30">
+        <v>9015000.0</v>
+      </c>
+      <c r="S30">
+        <v>1622000.0</v>
+      </c>
+      <c r="T30">
+        <v>9402426.0</v>
+      </c>
+      <c r="U30">
+        <v>4232000.0</v>
+      </c>
+      <c r="V30">
+        <v>9874000.0</v>
+      </c>
+      <c r="W30">
+        <v>25485000.0</v>
+      </c>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30">
+        <v>56653000.0</v>
+      </c>
+      <c r="AA30">
+        <v>50678000.0</v>
+      </c>
+      <c r="AB30">
+        <v>57592000.0</v>
+      </c>
+      <c r="AC30">
+        <v>89835025.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
+      <c r="A31" t="s">
+        <v>122</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31"/>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+      <c r="AB31"/>
+      <c r="AC31"/>
+    </row>
+    <row r="32" spans="1:29">
+      <c r="A32" t="s">
+        <v>123</v>
+      </c>
+      <c r="B32">
+        <v>2101000.0</v>
+      </c>
+      <c r="C32">
+        <v>2431000.0</v>
+      </c>
+      <c r="D32">
+        <v>2404000.0</v>
+      </c>
+      <c r="E32">
+        <v>3118000.0</v>
+      </c>
+      <c r="F32">
+        <v>2340000.0</v>
+      </c>
+      <c r="G32">
+        <v>3294000.0</v>
+      </c>
+      <c r="H32">
+        <v>2987000.0</v>
+      </c>
+      <c r="I32">
+        <v>3252000.0</v>
+      </c>
+      <c r="J32">
+        <v>1561000.0</v>
+      </c>
+      <c r="K32">
+        <v>2377000.0</v>
+      </c>
+      <c r="L32">
+        <v>5578000.0</v>
+      </c>
+      <c r="M32">
+        <v>1137000.0</v>
+      </c>
+      <c r="N32">
+        <v>538000.0</v>
+      </c>
+      <c r="O32">
+        <v>973000.0</v>
+      </c>
+      <c r="P32">
+        <v>4774900.0</v>
+      </c>
+      <c r="Q32">
+        <v>983000.0</v>
+      </c>
+      <c r="R32">
+        <v>989000.0</v>
+      </c>
+      <c r="S32">
+        <v>860000.0</v>
+      </c>
+      <c r="T32">
+        <v>611210.0</v>
+      </c>
+      <c r="U32">
+        <v>1367000.0</v>
+      </c>
+      <c r="V32">
+        <v>9166000.0</v>
+      </c>
+      <c r="W32">
+        <v>25134000.0</v>
+      </c>
+      <c r="X32">
+        <v>23070410.0</v>
+      </c>
+      <c r="Y32">
+        <v>40556000.0</v>
+      </c>
+      <c r="Z32">
+        <v>53952000.0</v>
+      </c>
+      <c r="AA32">
+        <v>48764000.0</v>
+      </c>
+      <c r="AB32">
+        <v>56502000.0</v>
+      </c>
+      <c r="AC32">
+        <v>89416505.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:L30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:12">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
+      <c r="A2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B2">
+        <v>4190000.0</v>
+      </c>
+      <c r="C2">
+        <v>2704000.0</v>
+      </c>
+      <c r="D2">
+        <v>12693000.0</v>
+      </c>
+      <c r="E2">
+        <v>3331774.0</v>
+      </c>
+      <c r="F2">
+        <v>26058404.0</v>
+      </c>
+      <c r="G2">
+        <v>-1295461.0</v>
+      </c>
+      <c r="H2"/>
+      <c r="I2">
+        <v>2499275.0</v>
+      </c>
+      <c r="J2">
+        <v>680278.0</v>
+      </c>
+      <c r="K2">
+        <v>704855.0</v>
+      </c>
+      <c r="L2"/>
+    </row>
+    <row r="3" spans="1:12">
+      <c r="A3" t="s">
+        <v>125</v>
+      </c>
+      <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
+        <v>45000</v>
+      </c>
+      <c r="D3">
+        <v>339000</v>
+      </c>
+      <c r="E3">
+        <v>7148000</v>
+      </c>
+      <c r="F3">
+        <v>120784</v>
+      </c>
+      <c r="G3">
+        <v>2207093</v>
+      </c>
+      <c r="H3">
+        <v>2207093</v>
+      </c>
+      <c r="I3">
+        <v>161460</v>
+      </c>
+      <c r="J3">
+        <v>488960</v>
+      </c>
+      <c r="K3">
+        <v>760</v>
+      </c>
+      <c r="L3">
+        <v>261550</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12">
+      <c r="A4" t="s">
+        <v>126</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
+      <c r="A5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+    </row>
+    <row r="6" spans="1:12">
+      <c r="A6" t="s">
+        <v>128</v>
+      </c>
+      <c r="B6">
+        <v>-2905000.0</v>
+      </c>
+      <c r="C6">
+        <v>-8503000.0</v>
+      </c>
+      <c r="D6">
+        <v>-9989000.0</v>
+      </c>
+      <c r="E6">
+        <v>11015000.0</v>
+      </c>
+      <c r="F6">
+        <v>-22726630.0</v>
+      </c>
+      <c r="G6">
+        <v>27353865.0</v>
+      </c>
+      <c r="H6">
+        <v>356239.0</v>
+      </c>
+      <c r="I6">
+        <v>-4240040.0</v>
+      </c>
+      <c r="J6">
+        <v>1819000.0</v>
+      </c>
+      <c r="K6">
+        <v>-24580.0</v>
+      </c>
+      <c r="L6">
+        <v>82950.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12">
+      <c r="A7" t="s">
+        <v>129</v>
+      </c>
+      <c r="B7">
+        <v>-855000.0</v>
+      </c>
+      <c r="C7">
+        <v>5275000.0</v>
+      </c>
+      <c r="D7">
+        <v>4739000.0</v>
+      </c>
+      <c r="E7">
+        <v>-2658000.0</v>
+      </c>
+      <c r="F7">
+        <v>-9457440.0</v>
+      </c>
+      <c r="G7">
+        <v>-20556590.0</v>
+      </c>
+      <c r="H7">
+        <v>17336700.0</v>
+      </c>
+      <c r="I7">
+        <v>-15547700.0</v>
+      </c>
+      <c r="J7">
+        <v>-7438740.0</v>
+      </c>
+      <c r="K7">
+        <v>-7880990.0</v>
+      </c>
+      <c r="L7">
+        <v>-307180.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12">
+      <c r="A8" t="s">
+        <v>130</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
+      <c r="A9" t="s">
+        <v>131</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9">
+        <v>-5442000.0</v>
+      </c>
+      <c r="F9">
+        <v>-7074675.0</v>
+      </c>
+      <c r="G9">
+        <v>-21330450.0</v>
+      </c>
+      <c r="H9">
+        <v>7712535.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+    </row>
+    <row r="10" spans="1:12">
+      <c r="A10" t="s">
         <v>132</v>
+      </c>
+      <c r="B10">
+        <v>116000.0</v>
+      </c>
+      <c r="C10"/>
+      <c r="D10">
+        <v>-2757000.0</v>
+      </c>
+      <c r="E10">
+        <v>130000.0</v>
+      </c>
+      <c r="F10">
+        <v>-731691.0</v>
+      </c>
+      <c r="G10">
+        <v>3213502.0</v>
+      </c>
+      <c r="H10">
+        <v>7657231.0</v>
+      </c>
+      <c r="I10">
+        <v>-4257861.0</v>
+      </c>
+      <c r="J10">
+        <v>-11570757.0</v>
+      </c>
+      <c r="K10">
+        <v>-14104.0</v>
+      </c>
+      <c r="L10"/>
+    </row>
+    <row r="11" spans="1:12">
+      <c r="A11" t="s">
+        <v>133</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>5059000.0</v>
+      </c>
+      <c r="F11">
+        <v>-1832250.0</v>
+      </c>
+      <c r="G11">
+        <v>-2463776.0</v>
+      </c>
+      <c r="H11">
+        <v>-467781.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
+      <c r="A12" t="s">
+        <v>134</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>7845000.0</v>
+      </c>
+      <c r="F12">
+        <v>17318519.0</v>
+      </c>
+      <c r="G12">
+        <v>10424795.0</v>
+      </c>
+      <c r="H12">
+        <v>1218202.0</v>
+      </c>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+    </row>
+    <row r="13" spans="1:12">
+      <c r="A13" t="s">
+        <v>135</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13">
+        <v>-1018859.0</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+    </row>
+    <row r="14" spans="1:12">
+      <c r="A14" t="s">
+        <v>136</v>
+      </c>
+      <c r="B14">
+        <v>2420000.0</v>
+      </c>
+      <c r="C14">
+        <v>1173000.0</v>
+      </c>
+      <c r="D14">
+        <v>234000.0</v>
+      </c>
+      <c r="E14">
+        <v>870000.0</v>
+      </c>
+      <c r="F14">
+        <v>868487.0</v>
+      </c>
+      <c r="G14">
+        <v>623814.0</v>
+      </c>
+      <c r="H14">
+        <v>541390.0</v>
+      </c>
+      <c r="I14">
+        <v>545500.0</v>
+      </c>
+      <c r="J14">
+        <v>1283860.0</v>
+      </c>
+      <c r="K14">
+        <v>1264930.0</v>
+      </c>
+      <c r="L14">
+        <v>1265920.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
+      <c r="A15" t="s">
+        <v>137</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+    </row>
+    <row r="16" spans="1:12">
+      <c r="A16" t="s">
+        <v>138</v>
+      </c>
+      <c r="B16">
+        <v>1285000.0</v>
+      </c>
+      <c r="C16">
+        <v>4190000.0</v>
+      </c>
+      <c r="D16">
+        <v>2704000.0</v>
+      </c>
+      <c r="E16">
+        <v>12693000.0</v>
+      </c>
+      <c r="F16">
+        <v>3331774.0</v>
+      </c>
+      <c r="G16">
+        <v>26058404.0</v>
+      </c>
+      <c r="H16"/>
+      <c r="I16">
+        <v>-1740760.0</v>
+      </c>
+      <c r="J16">
+        <v>2499275.0</v>
+      </c>
+      <c r="K16">
+        <v>680278.0</v>
+      </c>
+      <c r="L16">
+        <v>704855.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12">
+      <c r="A17" t="s">
+        <v>139</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
+      <c r="A18" t="s">
+        <v>140</v>
+      </c>
+      <c r="B18">
+        <v>-1895000.0</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18">
+        <v>3086000.0</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18">
+        <v>-12414073.0</v>
+      </c>
+      <c r="G18">
+        <v>-24220470.0</v>
+      </c>
+      <c r="H18"/>
+      <c r="I18">
+        <v>-11071628.0</v>
+      </c>
+      <c r="J18">
+        <v>-10102250.0</v>
+      </c>
+      <c r="K18"/>
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
+      <c r="A19" t="s">
+        <v>141</v>
+      </c>
+      <c r="B19">
+        <v>15164000.0</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19">
+        <v>-11909000.0</v>
+      </c>
+      <c r="E19">
+        <v>14392000.0</v>
+      </c>
+      <c r="F19">
+        <v>-18567996.0</v>
+      </c>
+      <c r="G19">
+        <v>-60610764.0</v>
+      </c>
+      <c r="H19">
+        <v>-40801.0</v>
+      </c>
+      <c r="I19">
+        <v>-45895.0</v>
+      </c>
+      <c r="J19">
+        <v>-488958.0</v>
+      </c>
+      <c r="K19">
+        <v>-764.0</v>
+      </c>
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
+      <c r="A20" t="s">
+        <v>142</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20">
+        <v>8129629.0</v>
+      </c>
+      <c r="G20">
+        <v>130240085.0</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
+      <c r="A21" t="s">
+        <v>143</v>
+      </c>
+      <c r="B21">
+        <v>-15490000.0</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21">
+        <v>-356000.0</v>
+      </c>
+      <c r="E21">
+        <v>6478000.0</v>
+      </c>
+      <c r="F21">
+        <v>-45960.0</v>
+      </c>
+      <c r="G21">
+        <v>-17126926.0</v>
+      </c>
+      <c r="H21">
+        <v>-5061778.0</v>
+      </c>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+    </row>
+    <row r="22" spans="1:12">
+      <c r="A22" t="s">
+        <v>106</v>
+      </c>
+      <c r="B22">
+        <v>-14442000.0</v>
+      </c>
+      <c r="C22">
+        <v>-31174000.0</v>
+      </c>
+      <c r="D22">
+        <v>-14012000.0</v>
+      </c>
+      <c r="E22">
+        <v>-11052000.0</v>
+      </c>
+      <c r="F22">
+        <v>-20841679.0</v>
+      </c>
+      <c r="G22">
+        <v>-12481262.0</v>
+      </c>
+      <c r="H22">
+        <v>-10100941.0</v>
+      </c>
+      <c r="I22">
+        <v>1929070.0</v>
+      </c>
+      <c r="J22">
+        <v>-7511120.0</v>
+      </c>
+      <c r="K22">
+        <v>136190.0</v>
+      </c>
+      <c r="L22">
+        <v>278020.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12">
+      <c r="A23" t="s">
+        <v>144</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>-1111000.0</v>
+      </c>
+      <c r="D23"/>
+      <c r="E23">
+        <v>-159000.0</v>
+      </c>
+      <c r="F23">
+        <v>-160082.0</v>
+      </c>
+      <c r="G23">
+        <v>-1625674.0</v>
+      </c>
+      <c r="H23">
+        <v>-1039947.0</v>
+      </c>
+      <c r="I23">
+        <v>-1305790.0</v>
+      </c>
+      <c r="J23">
+        <v>-671080.0</v>
+      </c>
+      <c r="K23">
+        <v>-48710.0</v>
+      </c>
+      <c r="L23">
+        <v>94840.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12">
+      <c r="A24" t="s">
+        <v>145</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>-9836000.0</v>
+      </c>
+      <c r="D24"/>
+      <c r="E24">
+        <v>41000.0</v>
+      </c>
+      <c r="F24">
+        <v>331852.0</v>
+      </c>
+      <c r="G24">
+        <v>697614.0</v>
+      </c>
+      <c r="H24">
+        <v>697614.0</v>
+      </c>
+      <c r="I24">
+        <v>115560.0</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24">
+        <v>-1420.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12">
+      <c r="A25" t="s">
+        <v>146</v>
+      </c>
+      <c r="B25">
+        <v>181000.0</v>
+      </c>
+      <c r="C25"/>
+      <c r="D25">
+        <v>183000.0</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25">
+        <v>-168425.0</v>
+      </c>
+      <c r="G25">
+        <v>-322821.0</v>
+      </c>
+      <c r="H25"/>
+      <c r="I25">
+        <v>1016472.0</v>
+      </c>
+      <c r="J25">
+        <v>210395.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
+      <c r="A26" t="s">
+        <v>147</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26">
+        <v>8129630.0</v>
+      </c>
+      <c r="G26">
+        <v>102159090.0</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
+        <v>3942740.0</v>
+      </c>
+      <c r="K26"/>
+      <c r="L26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12">
+      <c r="A27" t="s">
+        <v>148</v>
+      </c>
+      <c r="B27">
+        <v>540000.0</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27">
+        <v>0.0</v>
+      </c>
+      <c r="G27">
+        <v>3403340.0</v>
+      </c>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
+      <c r="A28" t="s">
+        <v>149</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>-2123000.0</v>
+      </c>
+      <c r="D28"/>
+      <c r="E28">
+        <v>6319000.0</v>
+      </c>
+      <c r="F28">
+        <v>7923587.0</v>
+      </c>
+      <c r="G28">
+        <v>111487485.0</v>
+      </c>
+      <c r="H28">
+        <v>-6101726.0</v>
+      </c>
+      <c r="I28">
+        <v>6716030.0</v>
+      </c>
+      <c r="J28">
+        <v>11921250.0</v>
+      </c>
+      <c r="K28">
+        <v>6460290.0</v>
+      </c>
+      <c r="L28">
+        <v>18450.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12">
+      <c r="A29" t="s">
+        <v>150</v>
+      </c>
+      <c r="B29">
+        <v>-1895000.0</v>
+      </c>
+      <c r="C29">
+        <v>3501000.0</v>
+      </c>
+      <c r="D29">
+        <v>3425000.0</v>
+      </c>
+      <c r="E29">
+        <v>-2590000.0</v>
+      </c>
+      <c r="F29">
+        <v>-12293289.0</v>
+      </c>
+      <c r="G29">
+        <v>-22013377.0</v>
+      </c>
+      <c r="H29">
+        <v>6498766.0</v>
+      </c>
+      <c r="I29">
+        <v>-10910170.0</v>
+      </c>
+      <c r="J29">
+        <v>-9613290.0</v>
+      </c>
+      <c r="K29">
+        <v>-6484100.0</v>
+      </c>
+      <c r="L29">
+        <v>327470.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12">
+      <c r="A30" t="s">
+        <v>151</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>-9881000.0</v>
+      </c>
+      <c r="D30"/>
+      <c r="E30">
+        <v>7286000.0</v>
+      </c>
+      <c r="F30">
+        <v>-18356928.0</v>
+      </c>
+      <c r="G30">
+        <v>-62120243.0</v>
+      </c>
+      <c r="H30">
+        <v>-40801.0</v>
+      </c>
+      <c r="I30">
+        <v>-45900.0</v>
+      </c>
+      <c r="J30">
+        <v>-488960.0</v>
+      </c>
+      <c r="K30">
+        <v>-760.0</v>
+      </c>
+      <c r="L30">
+        <v>-262960.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AD30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:30">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F1" t="s">
+        <v>2</v>
+      </c>
+      <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
+        <v>77</v>
+      </c>
+      <c r="I1" t="s">
+        <v>78</v>
+      </c>
+      <c r="J1" t="s">
+        <v>3</v>
+      </c>
+      <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
+        <v>152</v>
+      </c>
+      <c r="M1" t="s">
+        <v>80</v>
+      </c>
+      <c r="N1" t="s">
+        <v>4</v>
+      </c>
+      <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
+        <v>82</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>83</v>
+      </c>
+      <c r="R1" t="s">
+        <v>5</v>
+      </c>
+      <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
+        <v>85</v>
+      </c>
+      <c r="U1" t="s">
+        <v>86</v>
+      </c>
+      <c r="V1" t="s">
+        <v>6</v>
+      </c>
+      <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
+        <v>88</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
+      <c r="A2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B2">
+        <v>1881000.0</v>
+      </c>
+      <c r="C2">
+        <v>975000.0</v>
+      </c>
+      <c r="D2">
+        <v>3838000.0</v>
+      </c>
+      <c r="E2">
+        <v>4190000.0</v>
+      </c>
+      <c r="F2"/>
+      <c r="G2">
+        <v>2704000.0</v>
+      </c>
+      <c r="H2">
+        <v>1465000.0</v>
+      </c>
+      <c r="I2">
+        <v>3048000.0</v>
+      </c>
+      <c r="J2">
+        <v>5333000.0</v>
+      </c>
+      <c r="K2">
+        <v>12693000.0</v>
+      </c>
+      <c r="L2"/>
+      <c r="M2">
+        <v>8913000.0</v>
+      </c>
+      <c r="N2">
+        <v>16961000.0</v>
+      </c>
+      <c r="O2">
+        <v>16006000.0</v>
+      </c>
+      <c r="P2">
+        <v>3331774.0</v>
+      </c>
+      <c r="Q2">
+        <v>32844000.0</v>
+      </c>
+      <c r="R2">
+        <v>6336000.0</v>
+      </c>
+      <c r="S2">
+        <v>2306000.0</v>
+      </c>
+      <c r="T2">
+        <v>26058000.0</v>
+      </c>
+      <c r="U2">
+        <v>13752000.0</v>
+      </c>
+      <c r="V2">
+        <v>15196000.0</v>
+      </c>
+      <c r="W2">
+        <v>8682000.0</v>
+      </c>
+      <c r="X2">
+        <v>-1296000.0</v>
+      </c>
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2">
+        <v>69000.0</v>
+      </c>
+      <c r="AB2"/>
+      <c r="AC2"/>
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
+      <c r="A3" t="s">
+        <v>125</v>
+      </c>
+      <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
+        <v>0</v>
+      </c>
+      <c r="E3">
+        <v>0</v>
+      </c>
+      <c r="F3">
+        <v>45000</v>
+      </c>
+      <c r="G3">
+        <v>344000</v>
+      </c>
+      <c r="H3">
+        <v>339000</v>
+      </c>
+      <c r="I3">
+        <v>0</v>
+      </c>
+      <c r="J3">
+        <v>158000</v>
+      </c>
+      <c r="K3">
+        <v>170000</v>
+      </c>
+      <c r="L3">
+        <v>0</v>
+      </c>
+      <c r="M3">
+        <v>12000</v>
+      </c>
+      <c r="N3">
+        <v>14000</v>
+      </c>
+      <c r="O3">
+        <v>14000</v>
+      </c>
+      <c r="P3">
+        <v>7122000</v>
+      </c>
+      <c r="Q3">
+        <v>120780</v>
+      </c>
+      <c r="R3">
+        <v>121000</v>
+      </c>
+      <c r="S3">
+        <v>21000</v>
+      </c>
+      <c r="T3">
+        <v>0</v>
+      </c>
+      <c r="U3">
+        <v>2207090</v>
+      </c>
+      <c r="V3">
+        <v>1144000</v>
+      </c>
+      <c r="W3">
+        <v>4000</v>
+      </c>
+      <c r="X3">
+        <v>0</v>
+      </c>
+      <c r="Y3">
+        <v>0</v>
+      </c>
+      <c r="Z3">
+        <v>0</v>
+      </c>
+      <c r="AA3">
+        <v>0</v>
+      </c>
+      <c r="AB3">
+        <v>0</v>
+      </c>
+      <c r="AC3">
+        <v>0</v>
+      </c>
+      <c r="AD3">
+        <v>6456</v>
+      </c>
+    </row>
+    <row r="4" spans="1:30">
+      <c r="A4" t="s">
+        <v>126</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
+      <c r="A5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
+      <c r="A6" t="s">
+        <v>128</v>
+      </c>
+      <c r="B6">
+        <v>-596000.0</v>
+      </c>
+      <c r="C6">
+        <v>-2309000.0</v>
+      </c>
+      <c r="D6">
+        <v>-3215000.0</v>
+      </c>
+      <c r="E6">
+        <v>-352000.0</v>
+      </c>
+      <c r="F6">
+        <v>-8503000.0</v>
+      </c>
+      <c r="G6">
+        <v>-8234000.0</v>
+      </c>
+      <c r="H6">
+        <v>-9989000.0</v>
+      </c>
+      <c r="I6">
+        <v>-1583000.0</v>
+      </c>
+      <c r="J6">
+        <v>-2285000.0</v>
+      </c>
+      <c r="K6">
+        <v>-7360000.0</v>
+      </c>
+      <c r="L6"/>
+      <c r="M6">
+        <v>5434000.0</v>
+      </c>
+      <c r="N6">
+        <v>-8048000.0</v>
+      </c>
+      <c r="O6">
+        <v>955000.0</v>
+      </c>
+      <c r="P6">
+        <v>12674000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-22726630.0</v>
+      </c>
+      <c r="R6">
+        <v>6786000.0</v>
+      </c>
+      <c r="S6">
+        <v>-19722000.0</v>
+      </c>
+      <c r="T6">
+        <v>-23752000.0</v>
+      </c>
+      <c r="U6">
+        <v>27353870.0</v>
+      </c>
+      <c r="V6">
+        <v>15048000.0</v>
+      </c>
+      <c r="W6">
+        <v>16492000.0</v>
+      </c>
+      <c r="X6">
+        <v>9978000.0</v>
+      </c>
+      <c r="Y6">
+        <v>445300.0</v>
+      </c>
+      <c r="Z6">
+        <v>-1321000.0</v>
+      </c>
+      <c r="AA6">
+        <v>919000.0</v>
+      </c>
+      <c r="AB6">
+        <v>2646000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-836000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-4246035.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30">
+      <c r="A7" t="s">
+        <v>129</v>
+      </c>
+      <c r="B7">
+        <v>1650000.0</v>
+      </c>
+      <c r="C7">
+        <v>-2383000.0</v>
+      </c>
+      <c r="D7">
+        <v>-2038000.0</v>
+      </c>
+      <c r="E7">
+        <v>102000.0</v>
+      </c>
+      <c r="F7">
+        <v>5275000.0</v>
+      </c>
+      <c r="G7">
+        <v>4746000.0</v>
+      </c>
+      <c r="H7">
+        <v>5180000.0</v>
+      </c>
+      <c r="I7">
+        <v>-279000.0</v>
+      </c>
+      <c r="J7">
+        <v>2406000.0</v>
+      </c>
+      <c r="K7">
+        <v>1971000.0</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7">
+        <v>12000.0</v>
+      </c>
+      <c r="N7">
+        <v>4835000.0</v>
+      </c>
+      <c r="O7">
+        <v>291000.0</v>
+      </c>
+      <c r="P7">
+        <v>-1122000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-9457440.0</v>
+      </c>
+      <c r="R7">
+        <v>-11710000.0</v>
+      </c>
+      <c r="S7">
+        <v>-13322000.0</v>
+      </c>
+      <c r="T7">
+        <v>-17540000.0</v>
+      </c>
+      <c r="U7">
+        <v>-20556590.0</v>
+      </c>
+      <c r="V7">
+        <v>-3048000.0</v>
+      </c>
+      <c r="W7">
+        <v>99570000.0</v>
+      </c>
+      <c r="X7">
+        <v>-211000.0</v>
+      </c>
+      <c r="Y7">
+        <v>17336700.0</v>
+      </c>
+      <c r="Z7">
+        <v>21009000.0</v>
+      </c>
+      <c r="AA7">
+        <v>8807000.0</v>
+      </c>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
+      <c r="A8" t="s">
+        <v>130</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
+      <c r="A9" t="s">
+        <v>131</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
+        <v>-8369000.0</v>
+      </c>
+      <c r="N9">
+        <v>3439000.0</v>
+      </c>
+      <c r="O9">
+        <v>1005000.0</v>
+      </c>
+      <c r="P9">
+        <v>-1517000.0</v>
+      </c>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
+      <c r="A10" t="s">
+        <v>132</v>
+      </c>
+      <c r="B10">
+        <v>-79000.0</v>
+      </c>
+      <c r="C10">
+        <v>144000.0</v>
+      </c>
+      <c r="D10">
+        <v>-11000.0</v>
+      </c>
+      <c r="E10">
+        <v>62000.0</v>
+      </c>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10">
+        <v>-828000.0</v>
+      </c>
+      <c r="I10">
+        <v>-806000.0</v>
+      </c>
+      <c r="J10">
+        <v>-635000.0</v>
+      </c>
+      <c r="K10">
+        <v>-488000.0</v>
+      </c>
+      <c r="L10"/>
+      <c r="M10">
+        <v>387000.0</v>
+      </c>
+      <c r="N10">
+        <v>-895000.0</v>
+      </c>
+      <c r="O10">
+        <v>228000.0</v>
+      </c>
+      <c r="P10">
+        <v>410000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-71691.0</v>
+      </c>
+      <c r="R10">
+        <v>-660000.0</v>
+      </c>
+      <c r="S10">
+        <v>0.0</v>
+      </c>
+      <c r="T10">
+        <v>0.0</v>
+      </c>
+      <c r="U10">
+        <v>502.0</v>
+      </c>
+      <c r="V10">
+        <v>31000.0</v>
+      </c>
+      <c r="W10">
+        <v>2132000.0</v>
+      </c>
+      <c r="X10">
+        <v>1050000.0</v>
+      </c>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+    </row>
+    <row r="11" spans="1:30">
+      <c r="A11" t="s">
+        <v>133</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
+        <v>3149000.0</v>
+      </c>
+      <c r="N11">
+        <v>1895000.0</v>
+      </c>
+      <c r="O11">
+        <v>68000.0</v>
+      </c>
+      <c r="P11">
+        <v>-53000.0</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
+      <c r="A12" t="s">
+        <v>134</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>5311000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2230000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-7408000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>7712000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12"/>
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B14">
+        <v>604000.0</v>
+      </c>
+      <c r="C14">
+        <v>1816000.0</v>
+      </c>
+      <c r="D14">
         <v>1212000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>605000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>1173000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>265000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>234000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>101000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>26000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>40000.0</v>
       </c>
-      <c r="J14"/>
-      <c r="K14">
+      <c r="L14"/>
+      <c r="M14">
         <v>137000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>256000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>256000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>221000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>868490.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>626000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>418000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>210000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>623810.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>430000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>269000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>135000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>676740.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>541000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>427000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>157000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>135000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>138501.0</v>
       </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B16">
+        <v>1285000.0</v>
+      </c>
+      <c r="C16">
+        <v>1881000.0</v>
+      </c>
+      <c r="D16">
         <v>975000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>3838000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>4190000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16">
+      <c r="G16"/>
+      <c r="H16">
         <v>2704000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>1465000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>3048000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>5333000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>12693000.0</v>
       </c>
-      <c r="K16"/>
-      <c r="L16">
+      <c r="M16"/>
+      <c r="N16">
         <v>8913000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>16961000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>16006000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>3331774.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>32844000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>6336000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>2306000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>26058000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>13752000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>15196000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>8682000.0</v>
       </c>
-      <c r="W16"/>
-[...1 lines deleted...]
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16">
         <v>-822000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>69000.0</v>
       </c>
-      <c r="AA16"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:28">
+      <c r="AC16"/>
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B18">
+        <v>1452000.0</v>
+      </c>
+      <c r="C18">
+        <v>-534000.0</v>
+      </c>
+      <c r="D18">
         <v>-2912000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>99000.0</v>
       </c>
-      <c r="D18"/>
-[...1 lines deleted...]
-      <c r="F18">
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18">
         <v>537000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-713000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>1944000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>1318000.0</v>
       </c>
-      <c r="J18"/>
-[...1 lines deleted...]
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18">
         <v>4177000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>915000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-8941000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>991927.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>959000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>3725000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-18090000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-18766470.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-104193000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>99166000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-427000.0</v>
       </c>
-      <c r="W18"/>
-      <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18"/>
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-98000.0</v>
       </c>
-      <c r="D19"/>
-[...1 lines deleted...]
-      <c r="F19">
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19">
         <v>981000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-583000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-3858000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-8773000.0</v>
       </c>
-      <c r="J19"/>
-      <c r="K19">
+      <c r="L19"/>
+      <c r="M19">
         <v>11473000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-12027000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>86000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>14860000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-30481928.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>25465000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>304000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-13644000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>18614757.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>4285000.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
-[...4 lines deleted...]
-      </c>
+      <c r="Y19"/>
+      <c r="Z19"/>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19">
+        <v>0.0</v>
+      </c>
+      <c r="AC19">
+        <v>0.0</v>
+      </c>
+      <c r="AD19">
         <v>32105.0</v>
       </c>
     </row>
-    <row r="20" spans="1:28">
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
-[...4 lines deleted...]
-      </c>
+      <c r="L20"/>
+      <c r="M20"/>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
-        <v>629.0</v>
+        <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
+        <v>629.0</v>
+      </c>
+      <c r="R20">
         <v>0.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
+        <v>0.0</v>
+      </c>
+      <c r="T20">
         <v>8129000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>11556085.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
+        <v>-5821000.0</v>
+      </c>
+      <c r="D21">
         <v>-9585000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-84000.0</v>
       </c>
-      <c r="D21"/>
-[...1 lines deleted...]
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21">
         <v>-91000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-89000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-110000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-110000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-50000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>6748000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21"/>
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B22">
+        <v>3000.0</v>
+      </c>
+      <c r="C22">
+        <v>-14412000.0</v>
+      </c>
+      <c r="D22">
         <v>-9367000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-16612000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-31174000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-23227000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-14010000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-840000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-7207000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-665000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>7113000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-6492000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-2734000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>6766000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-8592000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-20841420.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-16620000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-12596000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-4728000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-12472260.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-3767000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-1342000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-490000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-11426060.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-10342000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-6657000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-2222000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-1329000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-297536.0</v>
       </c>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>144</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>-345000.0</v>
+      </c>
+      <c r="D23">
         <v>9442000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-173000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-1111000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-838000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-679000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>-65000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-88000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-3000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-3000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-130700.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-148000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-145000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-136000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>26428330.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>15019000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-1047000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-449000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-1299930.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-1130000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-949000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-546000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-239000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-1305790.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B24"/>
       <c r="C24">
+        <v>17122000.0</v>
+      </c>
+      <c r="D24"/>
+      <c r="E24">
         <v>-98000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-9836000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-9144000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-11893000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>24000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>24000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>7000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>10000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-18236140.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>12246000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-13319000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-13644000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-59913150.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-79591000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-85016000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="X24"/>
+      <c r="Y24">
         <v>-51000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-81000.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24"/>
       <c r="AA24"/>
-      <c r="AB24">
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24">
         <v>115560.0</v>
       </c>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B25">
+        <v>5000.0</v>
+      </c>
+      <c r="C25">
+        <v>32000.0</v>
+      </c>
+      <c r="D25">
         <v>81000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>63000.0</v>
       </c>
-      <c r="D25"/>
-[...1 lines deleted...]
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25">
         <v>-56000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>159000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>43000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>37000.0</v>
       </c>
-      <c r="J25"/>
-[...1 lines deleted...]
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>-17000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-109000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-35000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-101425.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>290000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-159000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-198000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-602821.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-1000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>144000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>137000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
-[...4 lines deleted...]
-      </c>
+      <c r="K26"/>
+      <c r="L26"/>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
+        <v>0.0</v>
+      </c>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26">
         <v>8129630.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8129000.0</v>
       </c>
       <c r="R26">
         <v>8129000.0</v>
       </c>
       <c r="S26">
+        <v>8129000.0</v>
+      </c>
+      <c r="T26">
+        <v>8129000.0</v>
+      </c>
+      <c r="U26">
         <v>102159090.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>102159000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>19302000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>7562000.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27">
         <v>0.0</v>
       </c>
-      <c r="P27"/>
-      <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>149</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>-16084000.0</v>
+      </c>
+      <c r="D28">
         <v>-402000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-353000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-2123000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-1483000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-1182000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>-175000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-198000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-53000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>6745000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>7923590.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>7946000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>7962000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>7982000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>111487490.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>100093000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>2769000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>10405000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-7627160.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-13569000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-2609000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-5022000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-11656000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>6716030.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B29">
+        <v>1452000.0</v>
+      </c>
+      <c r="C29">
+        <v>-3347000.0</v>
+      </c>
+      <c r="D29">
         <v>-2813000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>99000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>3501000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>2737000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>3425000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-714000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>2102000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1488000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="L29"/>
+      <c r="M29">
         <v>-5877000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>4191000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>915000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-1819000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-12293290.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-13285000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-14344000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-18090000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-22013380.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-4310000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>98743000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-427000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>8123460.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>12329000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>3528000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-3988000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>10820000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-1146172.0</v>
       </c>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B30"/>
       <c r="C30">
+        <v>17122000.0</v>
+      </c>
+      <c r="D30"/>
+      <c r="E30">
         <v>-98000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-9881000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-9488000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-12232000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
         <v>11486000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-12041000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>93000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>7748000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-18356930.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>12125000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-13340000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-13644000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-62120240.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-80735000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-85020000.0</v>
       </c>
-      <c r="V30"/>
-      <c r="W30">
+      <c r="X30"/>
+      <c r="Y30">
         <v>-51000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-81000.0</v>
       </c>
-      <c r="Y30"/>
-      <c r="Z30"/>
       <c r="AA30"/>
-      <c r="AB30">
+      <c r="AB30"/>
+      <c r="AC30"/>
+      <c r="AD30">
         <v>-45900.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>