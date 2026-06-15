--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -265,50 +268,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -938,81 +944,82 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T62"/>
+  <dimension ref="A1:U62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1029,2923 +1036,3059 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
-    </row>
-    <row r="2" spans="1:20">
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B2"/>
-      <c r="C2">
+      <c r="C2"/>
+      <c r="D2">
         <v>4651.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>-109176.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100887.0</v>
       </c>
       <c r="F2">
         <v>-100887.0</v>
       </c>
       <c r="G2">
+        <v>-100887.0</v>
+      </c>
+      <c r="H2">
         <v>-74396.0</v>
       </c>
-      <c r="H2"/>
       <c r="I2"/>
-      <c r="J2">
+      <c r="J2"/>
+      <c r="K2">
         <v>2114019.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2280925.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>6236.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>21803.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2220248.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2185737.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>615886.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>6746308.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>8320705.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>14145529.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>8294651.0</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
-    </row>
-    <row r="4" spans="1:20">
+      <c r="U3"/>
+    </row>
+    <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4"/>
+    </row>
+    <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B5">
+        <v>26488999.0</v>
+      </c>
+      <c r="C5">
         <v>26378652.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>23897084.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>37656222.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>53030198.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>41877345.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>43162803.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>51291819.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>60761902.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>62547994.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>45331128.0</v>
       </c>
-      <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-    </row>
-    <row r="6" spans="1:20">
+      <c r="U5"/>
+    </row>
+    <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
-    </row>
-    <row r="7" spans="1:20">
+      <c r="U6"/>
+    </row>
+    <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B7">
+        <v>38000.0</v>
+      </c>
+      <c r="C7">
         <v>103000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>38828.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>95697.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>33956.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>82802.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>75617.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
-    </row>
-    <row r="8" spans="1:20">
+      <c r="U7"/>
+    </row>
+    <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B8">
         <v>196620000.0</v>
       </c>
       <c r="C8">
-        <v>196619727.0</v>
+        <v>196620000.0</v>
       </c>
       <c r="D8">
         <v>196619727.0</v>
       </c>
       <c r="E8">
         <v>196619727.0</v>
       </c>
       <c r="F8">
         <v>196619727.0</v>
       </c>
       <c r="G8">
         <v>196619727.0</v>
       </c>
       <c r="H8">
         <v>196619727.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>196619727.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8"/>
+    </row>
+    <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9">
         <v>124035630.0</v>
       </c>
-      <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
-    </row>
-    <row r="10" spans="1:20">
+      <c r="U9"/>
+    </row>
+    <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B10">
+        <v>105745000.0</v>
+      </c>
+      <c r="C10">
         <v>86797581.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>74067862.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>25989951.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>68357578.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>55431594.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>18185688.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>24161435.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>41774591.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3195529.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>101629445.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>135932869.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>3648245.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>71859885.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>65647602.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>50180499.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>50640907.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>51119836.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>54480359.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>36325147.0</v>
       </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B11">
+        <v>105745000.0</v>
+      </c>
+      <c r="C11">
         <v>86797580.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>74067860.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>25989950.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>68357580.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>55431590.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>18185690.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>24161440.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>41774590.0</v>
       </c>
-      <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
-    </row>
-    <row r="12" spans="1:20">
+      <c r="U11"/>
+    </row>
+    <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B12">
+        <v>148367000.0</v>
+      </c>
+      <c r="C12">
         <v>107197941.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>109570288.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>68995824.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>88545794.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>130881539.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>136527016.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>135218874.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>134465476.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>130756988.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>124377783.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>138036097.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>15773056.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>107472820.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>91326963.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>62208282.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>50640907.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>51119836.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>54480359.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>36325147.0</v>
       </c>
     </row>
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B13">
-        <v>196619727.0</v>
+        <v>196620000.0</v>
       </c>
       <c r="C13">
         <v>196619727.0</v>
       </c>
       <c r="D13">
         <v>196619727.0</v>
       </c>
       <c r="E13">
         <v>196619727.0</v>
       </c>
       <c r="F13">
         <v>196619727.0</v>
       </c>
       <c r="G13">
         <v>196619727.0</v>
       </c>
       <c r="H13">
         <v>196619727.0</v>
       </c>
       <c r="I13">
         <v>196619727.0</v>
       </c>
       <c r="J13">
-        <v>70000000.0</v>
+        <v>196619727.0</v>
       </c>
       <c r="K13">
         <v>70000000.0</v>
       </c>
       <c r="L13">
+        <v>70000000.0</v>
+      </c>
+      <c r="M13">
         <v>70795380.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>63512486.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>63005319.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>64017580.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>63680000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>62988580.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>62174880.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>61441920.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>20306500.0</v>
       </c>
     </row>
-    <row r="14" spans="1:20">
+    <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B14">
+        <v>131053000.0</v>
+      </c>
+      <c r="C14">
         <v>131670999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132029699.0</v>
       </c>
       <c r="D14">
         <v>132029699.0</v>
       </c>
       <c r="E14">
+        <v>132029699.0</v>
+      </c>
+      <c r="F14">
         <v>132483553.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>134483908.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>136591058.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>138816902.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>139822202.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>139858118.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>139948924.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>134730056.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>128641148.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>130203960.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>130440826.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>129560261.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>125994840.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>127103724.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>127285360.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>126033547.0</v>
       </c>
     </row>
-    <row r="15" spans="1:20">
+    <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-    </row>
-    <row r="16" spans="1:20">
+      <c r="U15"/>
+    </row>
+    <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
-[...1 lines deleted...]
-      </c>
+      <c r="C16"/>
       <c r="D16">
         <v>109176.0</v>
       </c>
       <c r="E16">
-        <v>100887.0</v>
+        <v>109176.0</v>
       </c>
       <c r="F16">
         <v>100887.0</v>
       </c>
       <c r="G16">
+        <v>100887.0</v>
+      </c>
+      <c r="H16">
         <v>74396.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4200.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>105419.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>94000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
-    </row>
-    <row r="17" spans="1:20">
+      <c r="U16"/>
+    </row>
+    <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17"/>
+    </row>
+    <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
-    </row>
-    <row r="19" spans="1:20">
+      <c r="U18"/>
+    </row>
+    <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19"/>
+    </row>
+    <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20"/>
+    </row>
+    <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>15322566.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>13097160.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>11002434.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>11516127.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>10454637.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>10366832.0</v>
       </c>
     </row>
-    <row r="22" spans="1:20">
+    <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22">
         <v>1.0</v>
       </c>
-      <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
-    </row>
-    <row r="23" spans="1:20">
+      <c r="U22"/>
+    </row>
+    <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B23">
+        <v>458617000.0</v>
+      </c>
+      <c r="C23">
         <v>409161043.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>371655333.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>350793301.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>346783173.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>325518064.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>327832433.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>330121969.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>337040292.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>333423052.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>307337145.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>300318427.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>315207743.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>274654069.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>239067256.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>206241781.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>157997567.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>138776574.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>114637984.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>78248149.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B24">
         <v>0.0</v>
       </c>
       <c r="C24">
         <v>0.0</v>
       </c>
       <c r="D24">
+        <v>0.0</v>
+      </c>
+      <c r="E24">
         <v>158770.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>181500.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>0.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-    </row>
-    <row r="25" spans="1:20">
+      <c r="U24"/>
+    </row>
+    <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B25">
+        <v>0.0</v>
+      </c>
+      <c r="C25">
         <v>39400.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>0.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>195370.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>181500.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>0.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>19380.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-      <c r="K25"/>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-    </row>
-    <row r="26" spans="1:20">
+      <c r="U25"/>
+    </row>
+    <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-    </row>
-    <row r="27" spans="1:20">
+      <c r="U26"/>
+    </row>
+    <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-    </row>
-    <row r="28" spans="1:20">
+      <c r="U27"/>
+    </row>
+    <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B28">
+        <v>-105707000.0</v>
+      </c>
+      <c r="C28">
         <v>-86694535.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-74029034.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-25727754.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-68142122.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-55348792.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-18110071.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-24161435.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-41774591.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-3034684.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-101521867.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-135932869.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-3604300.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-71661665.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-65250536.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-49653841.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-49971694.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-50264767.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-54480359.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-36325147.0</v>
       </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B29">
+        <v>451047000.0</v>
+      </c>
+      <c r="C29">
         <v>399814000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>362146818.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>348963055.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>345060656.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>323598821.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>325818029.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>328585479.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>335040641.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
-    </row>
-    <row r="30" spans="1:20">
+      <c r="U29"/>
+    </row>
+    <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B30">
+        <v>3083000.0</v>
+      </c>
+      <c r="C30">
         <v>352019.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>107724.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>299603.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>222562.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>614398.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>806738.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>885640.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1262877.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>838413.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1318743.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1243722.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1131263.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>15867391.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>15293921.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>13090450.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>11000934.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>11516127.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>10277180.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>10188886.0</v>
       </c>
     </row>
-    <row r="31" spans="1:20">
+    <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>349038000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>344879156.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>323598821.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>325818029.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
-    </row>
-    <row r="32" spans="1:20">
+      <c r="U31"/>
+    </row>
+    <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B32">
+        <v>150130000.0</v>
+      </c>
+      <c r="C32">
         <v>105960000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>108901885.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>67742216.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>87327086.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>129913551.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>135916782.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>134944498.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>133965968.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
-    </row>
-    <row r="33" spans="1:20">
+      <c r="U32"/>
+    </row>
+    <row r="33" spans="1:21">
       <c r="A33" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B33">
+        <v>306985000.0</v>
+      </c>
+      <c r="C33">
         <v>301516279.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>261025879.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>281371767.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>257873085.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>193894453.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>190265801.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>193819455.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>201188922.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>201529019.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>181598411.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>160778037.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>162028863.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>148496992.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>130935215.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>129821677.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>88048995.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>58118425.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>27781745.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>21534885.0</v>
       </c>
     </row>
-    <row r="34" spans="1:20">
+    <row r="34" spans="1:21">
       <c r="A34" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
-    </row>
-    <row r="35" spans="1:20">
+      <c r="U34"/>
+    </row>
+    <row r="35" spans="1:21">
       <c r="A35" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B35">
+        <v>6068000.0</v>
+      </c>
+      <c r="C35">
         <v>7754995.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>7780946.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>294591.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>297946.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>124951.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>225688.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>50509.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>49239.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>87220.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>147500.0</v>
       </c>
-      <c r="L35"/>
       <c r="M35"/>
-      <c r="N35">
+      <c r="N35"/>
+      <c r="O35">
         <v>76918.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>264655.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>374899.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>730262.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>711290.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>68867.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>8925.0</v>
       </c>
     </row>
-    <row r="36" spans="1:20">
+    <row r="36" spans="1:21">
       <c r="A36" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B36">
+        <v>55</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36">
         <v>301384983.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>262040.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>61393873.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>38576216.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>93837945.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>189951373.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>130445439.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>112578885.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>201152867.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>181037233.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>146004937.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>12124811.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>124031005.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>107944697.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>108544417.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>71410107.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>40980559.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>10906896.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>4198910.0</v>
       </c>
     </row>
-    <row r="37" spans="1:20">
+    <row r="37" spans="1:21">
       <c r="A37" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
-    </row>
-    <row r="38" spans="1:20">
+      <c r="U37"/>
+    </row>
+    <row r="38" spans="1:21">
       <c r="A38" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
-    </row>
-    <row r="39" spans="1:20">
+      <c r="U38"/>
+    </row>
+    <row r="39" spans="1:21">
       <c r="A39" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B39">
+        <v>182000.0</v>
+      </c>
+      <c r="C39">
         <v>94804.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1059166.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>126107.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>364294.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>127674.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>232878.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>198000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>123017.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>298632.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>42208.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>260571.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>136274561.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>2816866.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1511157.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1121372.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>8306731.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>18022186.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>22098700.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>10199231.0</v>
       </c>
     </row>
-    <row r="40" spans="1:20">
+    <row r="40" spans="1:21">
       <c r="A40" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B40">
+        <v>1464000.0</v>
+      </c>
+      <c r="C40">
         <v>1615263.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1574914.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1612488.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1436907.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1493455.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1586827.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1337875.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1717611.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>6930.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>94000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>24305881.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>63206139.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>52901711.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>44506434.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>32678624.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>18218368.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>16233638.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>12128628.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>7750996.0</v>
       </c>
     </row>
-    <row r="41" spans="1:20">
+    <row r="41" spans="1:21">
       <c r="A41" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>99000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>116446.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>124951.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>206308.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
-    </row>
-    <row r="42" spans="1:20">
+      <c r="U41"/>
+    </row>
+    <row r="42" spans="1:21">
       <c r="A42" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B42">
+        <v>5742000.0</v>
+      </c>
+      <c r="C42">
         <v>26378652.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>5742000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>152176828.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>41877345.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>43131773.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-47799.0</v>
       </c>
-      <c r="I42"/>
-      <c r="J42">
+      <c r="J42"/>
+      <c r="K42">
         <v>186362755.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>169147668.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>145349615.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>36948759.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>16677126.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>124281300.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>104742419.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>2226422.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>3544777.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>676124.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>8051539.0</v>
       </c>
     </row>
-    <row r="43" spans="1:20">
+    <row r="43" spans="1:21">
       <c r="A43" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
-    </row>
-    <row r="44" spans="1:20">
+      <c r="U43"/>
+    </row>
+    <row r="44" spans="1:21">
       <c r="A44" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
-    </row>
-    <row r="45" spans="1:20">
+      <c r="U44"/>
+    </row>
+    <row r="45" spans="1:21">
       <c r="A45" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B45">
+        <v>131000.0</v>
+      </c>
+      <c r="C45">
         <v>132000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1872859.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1941261.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1851902.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1902956.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1918531.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-    </row>
-    <row r="46" spans="1:20">
+      <c r="U45"/>
+    </row>
+    <row r="46" spans="1:21">
       <c r="A46" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B46">
+        <v>131000.0</v>
+      </c>
+      <c r="C46">
         <v>131296.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>83696.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>151412.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>106285.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>199197.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>314428.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>299906.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>286153.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>376152.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>434178.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>14773100.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>14747516.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>20204686.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>19685226.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>18436281.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>13517753.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>13994133.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>13690082.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>13833791.0</v>
       </c>
     </row>
-    <row r="47" spans="1:20">
+    <row r="47" spans="1:21">
       <c r="A47" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B47">
+        <v>131000.0</v>
+      </c>
+      <c r="C47">
         <v>131300.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>83700.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>151410.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>106290.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>199200.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>314430.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>299910.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>286150.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>376150.0</v>
       </c>
-      <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
-    </row>
-    <row r="48" spans="1:20">
+      <c r="U47"/>
+    </row>
+    <row r="48" spans="1:21">
       <c r="A48" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B48">
+        <v>222196000.0</v>
+      </c>
+      <c r="C48">
         <v>176724356.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>141630007.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>114520606.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>95229230.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>85101749.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>86066529.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>80721732.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>77659012.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>74669764.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>65591227.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>59490926.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>148891239.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>134959286.0</v>
       </c>
-      <c r="O48"/>
       <c r="P48"/>
-      <c r="Q48">
+      <c r="Q48"/>
+      <c r="R48">
         <v>61977511.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>43523678.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>23053142.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>31894290.0</v>
       </c>
     </row>
-    <row r="49" spans="1:20">
+    <row r="49" spans="1:21">
       <c r="A49" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
-    </row>
-    <row r="50" spans="1:20">
+      <c r="U49"/>
+    </row>
+    <row r="50" spans="1:21">
       <c r="A50" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B50"/>
-      <c r="C50">
+      <c r="C50"/>
+      <c r="D50">
         <v>0.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>7726.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>0.0</v>
       </c>
-      <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
-      <c r="J50">
+      <c r="J50"/>
+      <c r="K50">
         <v>160845.0</v>
       </c>
-      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
-    </row>
-    <row r="51" spans="1:20">
+      <c r="U50"/>
+    </row>
+    <row r="51" spans="1:21">
       <c r="A51" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B51">
+        <v>38000.0</v>
+      </c>
+      <c r="C51">
         <v>103046.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>38828.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>262200.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>215456.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>82802.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>75617.0</v>
       </c>
-      <c r="H51"/>
       <c r="I51"/>
-      <c r="J51">
+      <c r="J51"/>
+      <c r="K51">
         <v>160845.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>107578.0</v>
       </c>
-      <c r="L51"/>
-      <c r="M51">
+      <c r="M51"/>
+      <c r="N51">
         <v>43945.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>198220.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>397066.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>526658.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>669213.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>855069.0</v>
       </c>
-      <c r="S51"/>
       <c r="T51"/>
-    </row>
-    <row r="52" spans="1:20">
+      <c r="U51"/>
+    </row>
+    <row r="52" spans="1:21">
       <c r="A52" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B52">
+        <v>38000.0</v>
+      </c>
+      <c r="C52">
         <v>63643.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>38828.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>66830.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>33956.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>82802.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>56237.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
         <v>160845.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>107578.0</v>
       </c>
-      <c r="L52"/>
-      <c r="M52">
+      <c r="M52"/>
+      <c r="N52">
         <v>43945.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>148238.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>169891.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>157815.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>154297.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>160210.0</v>
       </c>
-      <c r="S52"/>
       <c r="T52"/>
-    </row>
-    <row r="53" spans="1:20">
+      <c r="U52"/>
+    </row>
+    <row r="53" spans="1:21">
       <c r="A53" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B53">
+        <v>42622000.0</v>
+      </c>
+      <c r="C53">
         <v>20400360.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>35502426.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>43005873.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>20188216.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>75449945.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>118341328.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>111057439.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>92690885.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>127561459.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>22748338.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>2103228.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>12124811.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>35612935.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>25679361.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>12027783.0</v>
       </c>
-      <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
-    </row>
-    <row r="54" spans="1:20">
+      <c r="U53"/>
+    </row>
+    <row r="54" spans="1:21">
       <c r="A54" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
-    </row>
-    <row r="55" spans="1:20">
+      <c r="U54"/>
+    </row>
+    <row r="55" spans="1:21">
       <c r="A55" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B55">
+        <v>458617000.0</v>
+      </c>
+      <c r="C55">
         <v>409161043.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>371655333.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>350793301.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>346783173.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>325518064.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>327832433.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>330121969.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>337040292.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>333423052.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>307337145.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>300318427.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>315207743.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>274654069.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>239067256.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>206241781.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>157997567.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>138776574.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>114637984.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>78248149.0</v>
       </c>
     </row>
-    <row r="56" spans="1:20">
+    <row r="56" spans="1:21">
       <c r="A56" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B56">
+        <v>151632000.0</v>
+      </c>
+      <c r="C56">
         <v>107644764.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>110629454.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>69421534.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>88910088.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>131623611.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>137566632.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>136302514.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>135851370.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>131894033.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>125738734.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>139540390.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>153178880.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>126157077.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>108132041.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>76420104.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>69948572.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>80658149.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>86856239.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>56713264.0</v>
       </c>
     </row>
-    <row r="57" spans="1:20">
+    <row r="57" spans="1:21">
       <c r="A57" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B57">
+        <v>1502000.0</v>
+      </c>
+      <c r="C57">
         <v>1683313.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1727569.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1679318.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1583002.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1710060.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1649850.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1358016.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1885402.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2281794.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2488929.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>24538373.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>63484438.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>58296293.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>49044573.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>36294571.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>27017244.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>27214565.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>28149758.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>16863205.0</v>
       </c>
     </row>
-    <row r="58" spans="1:20">
+    <row r="58" spans="1:21">
       <c r="A58" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B58">
+        <v>7570000.0</v>
+      </c>
+      <c r="C58">
         <v>9438308.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>9508515.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1973909.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1880948.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1835011.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1875538.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1408525.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1934641.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2369014.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2636429.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>24538373.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>63484438.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>58373211.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>49309228.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>36669470.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>27747506.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>27925855.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>28218625.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>16872130.0</v>
       </c>
     </row>
-    <row r="59" spans="1:20">
+    <row r="59" spans="1:21">
       <c r="A59" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
-    </row>
-    <row r="60" spans="1:20">
+      <c r="U59"/>
+    </row>
+    <row r="60" spans="1:21">
       <c r="A60" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B60">
+        <v>451047000.0</v>
+      </c>
+      <c r="C60">
         <v>399722735.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>362146818.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>348796555.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>344879156.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>323598821.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>325818029.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>328585479.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>335040641.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>331032519.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>304738895.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>275635921.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>249352484.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>214641731.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>188298880.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>168422419.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>127192513.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>109243335.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>85171186.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>60252329.0</v>
       </c>
     </row>
-    <row r="61" spans="1:20">
+    <row r="61" spans="1:21">
       <c r="A61" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
-    </row>
-    <row r="62" spans="1:20">
+      <c r="U61"/>
+    </row>
+    <row r="62" spans="1:21">
       <c r="A62" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
+      <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF62"/>
+  <dimension ref="A1:BH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:60">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C1" t="s">
-        <v>82</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>84</v>
       </c>
       <c r="F1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G1" t="s">
-        <v>85</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>87</v>
       </c>
       <c r="J1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="K1" t="s">
-        <v>88</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>90</v>
       </c>
       <c r="N1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O1" t="s">
-        <v>91</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>93</v>
       </c>
       <c r="R1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="S1" t="s">
-        <v>94</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>96</v>
       </c>
       <c r="V1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="W1" t="s">
-        <v>97</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>99</v>
       </c>
       <c r="Z1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AA1" t="s">
-        <v>100</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>102</v>
       </c>
       <c r="AD1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AE1" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="AH1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AI1" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>108</v>
       </c>
       <c r="AL1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AM1" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>111</v>
       </c>
       <c r="AP1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AQ1" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>114</v>
       </c>
       <c r="AT1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AU1" t="s">
-        <v>115</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>117</v>
       </c>
       <c r="AX1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AY1" t="s">
-        <v>118</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>120</v>
       </c>
       <c r="BB1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BC1" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>123</v>
       </c>
       <c r="BF1" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:58">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="2" spans="1:60">
       <c r="A2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
-      <c r="I2">
+      <c r="I2"/>
+      <c r="J2"/>
+      <c r="K2">
         <v>4651.0</v>
       </c>
-      <c r="J2"/>
-      <c r="K2"/>
       <c r="L2"/>
-      <c r="M2">
+      <c r="M2"/>
+      <c r="N2"/>
+      <c r="O2">
         <v>-109176.0</v>
       </c>
-      <c r="N2"/>
-      <c r="O2"/>
       <c r="P2"/>
-      <c r="Q2">
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2">
         <v>-100887.0</v>
       </c>
-      <c r="R2"/>
-      <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
-      <c r="AH2">
+      <c r="AH2"/>
+      <c r="AI2"/>
+      <c r="AJ2">
         <v>1897000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>2020000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>1871000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>2114019.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1774000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1955000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1895000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>2280925.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>3209000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>3287000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>2772000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>6236.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>1150000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>1264000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>1188000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>21803.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>15860000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>12049000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>11690000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>2220248.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>13708000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>13556000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>10074000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>2185737.0</v>
       </c>
-      <c r="BF2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:58">
+      <c r="BH2"/>
+    </row>
+    <row r="3" spans="1:60">
       <c r="A3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3960,54 +4103,56 @@
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
-    </row>
-    <row r="4" spans="1:58">
+      <c r="BG3"/>
+      <c r="BH3"/>
+    </row>
+    <row r="4" spans="1:60">
       <c r="A4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4022,150 +4167,158 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+      <c r="BH4"/>
+    </row>
+    <row r="5" spans="1:60">
       <c r="A5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B5">
+        <v>12617000.0</v>
+      </c>
+      <c r="C5">
+        <v>26488999.0</v>
+      </c>
+      <c r="D5">
         <v>51916000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>34624000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>37671000.0</v>
       </c>
-      <c r="E5"/>
-[...1 lines deleted...]
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5">
         <v>33962999.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>20164000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>18154828.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>27393000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>38454000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>38114000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>31913966.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>27844000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>43700000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>48990000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>47287943.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>46469000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>43132000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>43751000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-    </row>
-    <row r="6" spans="1:58">
+      <c r="BG5"/>
+      <c r="BH5"/>
+    </row>
+    <row r="6" spans="1:60">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -4180,266 +4333,280 @@
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
-    </row>
-    <row r="7" spans="1:58">
+      <c r="BG6"/>
+      <c r="BH6"/>
+    </row>
+    <row r="7" spans="1:60">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B7">
+        <v>187000.0</v>
+      </c>
+      <c r="C7">
+        <v>38000.0</v>
+      </c>
+      <c r="D7">
         <v>55000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>71000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>88000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>103000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>116000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>6000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>22000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>38828.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>54000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>69000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>82000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>95697.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>108000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>5000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>19000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>33956.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>63000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>94000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>51000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>82802.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>114000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>144000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>173000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>75617.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>89000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>103000.0</v>
       </c>
-      <c r="AB7"/>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
-    </row>
-    <row r="8" spans="1:58">
+      <c r="BG7"/>
+      <c r="BH7"/>
+    </row>
+    <row r="8" spans="1:60">
       <c r="A8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B8">
         <v>196620000.0</v>
       </c>
       <c r="C8">
         <v>196620000.0</v>
       </c>
       <c r="D8">
         <v>196620000.0</v>
       </c>
       <c r="E8">
         <v>196620000.0</v>
       </c>
       <c r="F8">
         <v>196620000.0</v>
       </c>
       <c r="G8">
         <v>196620000.0</v>
       </c>
       <c r="H8">
         <v>196620000.0</v>
       </c>
       <c r="I8">
-        <v>196619727.0</v>
+        <v>196620000.0</v>
       </c>
       <c r="J8">
         <v>196620000.0</v>
       </c>
       <c r="K8">
-        <v>196620000.0</v>
+        <v>196619727.0</v>
       </c>
       <c r="L8">
         <v>196620000.0</v>
       </c>
       <c r="M8">
-        <v>196619727.0</v>
+        <v>196620000.0</v>
       </c>
       <c r="N8">
         <v>196620000.0</v>
       </c>
       <c r="O8">
-        <v>196620000.0</v>
+        <v>196619727.0</v>
       </c>
       <c r="P8">
         <v>196620000.0</v>
       </c>
       <c r="Q8">
-        <v>196619727.0</v>
+        <v>196620000.0</v>
       </c>
       <c r="R8">
         <v>196620000.0</v>
       </c>
       <c r="S8">
+        <v>196619727.0</v>
+      </c>
+      <c r="T8">
         <v>196620000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="U8">
+        <v>196620000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+      <c r="BH8"/>
+    </row>
+    <row r="9" spans="1:60">
       <c r="A9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -4454,842 +4621,872 @@
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-    </row>
-    <row r="10" spans="1:58">
+      <c r="BG9"/>
+      <c r="BH9"/>
+    </row>
+    <row r="10" spans="1:60">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B10">
+        <v>109186000.0</v>
+      </c>
+      <c r="C10">
+        <v>105745000.0</v>
+      </c>
+      <c r="D10">
         <v>98385000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>96302000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>85038000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>86797000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>98304000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>105915000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>88262000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>74067862.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>63632000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>40280000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>27100000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>25989951.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>29380000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>11827000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>26332000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>68357578.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>32264000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>47057000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>50983000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>55431594.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>57558000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>45146000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>79774000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>18185688.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>18651000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>25511000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>30528000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>24161435.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>33585000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>46484000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>56936000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>41774591.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>86478000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>36392000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>35803000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>3195529.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>33611000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>39777000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>99475000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>101629445.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>87610000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>86445000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>82831000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>135932869.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>44221000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>47034000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>9703000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>3648245.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>75815000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>66038000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>81833000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>71859885.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>90047000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>76924000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>67095000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>65647602.0</v>
       </c>
-      <c r="BF10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:58">
+      <c r="BH10"/>
+    </row>
+    <row r="11" spans="1:60">
       <c r="A11" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>30</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>105745000.0</v>
+      </c>
+      <c r="D11">
         <v>98385000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>96302000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>85038000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>86797580.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>98304000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>40280000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>27100000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>25989950.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>29380000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>11827000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>26332000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>68357580.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>32264000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>47057000.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-    </row>
-    <row r="12" spans="1:58">
+      <c r="BG11"/>
+      <c r="BH11"/>
+    </row>
+    <row r="12" spans="1:60">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B12">
+        <v>158859000.0</v>
+      </c>
+      <c r="C12">
+        <v>148367000.0</v>
+      </c>
+      <c r="D12">
         <v>137051000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>118373000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>104788000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>107197000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>115676000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>131268000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>117886000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>109570288.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>104681000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>88419000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>75304000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>68995824.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>72726000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>59751000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>80135000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>88545794.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>92702000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>116294000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>122768000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>130881539.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>133985000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>135255000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>135083000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>136527016.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>137416000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>146348000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>140414000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>135218874.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>136354000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>125968000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>131736000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>134465476.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>136671000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>130083000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>129322000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>130756988.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>128074000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>121767000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>122441000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>124377783.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>110144000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>108778000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>104967000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>138036097.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>46308000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>49104000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>11758000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>15773056.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>119144000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>108726000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>118293000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>107472820.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>125005000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>114072000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>98687000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>91326963.0</v>
       </c>
-      <c r="BF12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:58">
+      <c r="BH12"/>
+    </row>
+    <row r="13" spans="1:60">
       <c r="A13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B13">
         <v>196620000.0</v>
       </c>
       <c r="C13">
         <v>196620000.0</v>
       </c>
       <c r="D13">
         <v>196620000.0</v>
       </c>
       <c r="E13">
         <v>196620000.0</v>
       </c>
       <c r="F13">
         <v>196620000.0</v>
       </c>
       <c r="G13">
         <v>196620000.0</v>
       </c>
       <c r="H13">
         <v>196620000.0</v>
       </c>
       <c r="I13">
-        <v>196619727.0</v>
+        <v>196620000.0</v>
       </c>
       <c r="J13">
         <v>196620000.0</v>
       </c>
       <c r="K13">
-        <v>196620000.0</v>
+        <v>196619727.0</v>
       </c>
       <c r="L13">
         <v>196620000.0</v>
       </c>
       <c r="M13">
-        <v>196619727.0</v>
+        <v>196620000.0</v>
       </c>
       <c r="N13">
         <v>196620000.0</v>
       </c>
       <c r="O13">
-        <v>196620000.0</v>
+        <v>196619727.0</v>
       </c>
       <c r="P13">
         <v>196620000.0</v>
       </c>
       <c r="Q13">
-        <v>196619727.0</v>
+        <v>196620000.0</v>
       </c>
       <c r="R13">
         <v>196620000.0</v>
       </c>
       <c r="S13">
-        <v>196620000.0</v>
+        <v>196619727.0</v>
       </c>
       <c r="T13">
         <v>196620000.0</v>
       </c>
       <c r="U13">
-        <v>196619727.0</v>
+        <v>196620000.0</v>
       </c>
       <c r="V13">
         <v>196620000.0</v>
       </c>
       <c r="W13">
-        <v>196620000.0</v>
+        <v>196619727.0</v>
       </c>
       <c r="X13">
         <v>196620000.0</v>
       </c>
       <c r="Y13">
-        <v>196619727.0</v>
+        <v>196620000.0</v>
       </c>
       <c r="Z13">
         <v>196620000.0</v>
       </c>
       <c r="AA13">
-        <v>196620000.0</v>
+        <v>196619727.0</v>
       </c>
       <c r="AB13">
         <v>196620000.0</v>
       </c>
       <c r="AC13">
-        <v>196619727.0</v>
+        <v>196620000.0</v>
       </c>
       <c r="AD13">
         <v>196620000.0</v>
       </c>
       <c r="AE13">
-        <v>196620000.0</v>
+        <v>196619727.0</v>
       </c>
       <c r="AF13">
         <v>196620000.0</v>
       </c>
       <c r="AG13">
-        <v>196619727.0</v>
+        <v>196620000.0</v>
       </c>
       <c r="AH13">
         <v>196620000.0</v>
       </c>
       <c r="AI13">
-        <v>196620000.0</v>
+        <v>196619727.0</v>
       </c>
       <c r="AJ13">
         <v>196620000.0</v>
       </c>
       <c r="AK13">
-        <v>70000000.0</v>
+        <v>196620000.0</v>
       </c>
       <c r="AL13">
-        <v>70000000.0</v>
+        <v>196620000.0</v>
       </c>
       <c r="AM13">
         <v>70000000.0</v>
       </c>
       <c r="AN13">
         <v>70000000.0</v>
       </c>
       <c r="AO13">
         <v>70000000.0</v>
       </c>
       <c r="AP13">
         <v>70000000.0</v>
       </c>
       <c r="AQ13">
         <v>70000000.0</v>
       </c>
       <c r="AR13">
-        <v>70795000.0</v>
+        <v>70000000.0</v>
       </c>
       <c r="AS13">
-        <v>70795380.0</v>
+        <v>70000000.0</v>
       </c>
       <c r="AT13">
         <v>70795000.0</v>
       </c>
       <c r="AU13">
+        <v>70795380.0</v>
+      </c>
+      <c r="AV13">
+        <v>70795000.0</v>
+      </c>
+      <c r="AW13">
         <v>70677000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>64495000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>63512486.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>63439000.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>63381000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>63107000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>63005319.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>64267000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BE13">
         <v>64267000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BF13">
         <v>64125000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BG13">
         <v>64017580.0</v>
       </c>
-      <c r="BF13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:58">
+      <c r="BH13"/>
+    </row>
+    <row r="14" spans="1:60">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B14">
+        <v>130922000.0</v>
+      </c>
+      <c r="C14">
+        <v>130985000.0</v>
+      </c>
+      <c r="D14">
         <v>130993000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>131008000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>131231000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>131389000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>131557000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>131749000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>131991999.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>132030000.0</v>
       </c>
       <c r="K14">
         <v>132030000.0</v>
       </c>
       <c r="L14">
         <v>132030000.0</v>
       </c>
       <c r="M14">
         <v>132030000.0</v>
       </c>
       <c r="N14">
         <v>132030000.0</v>
       </c>
       <c r="O14">
         <v>132030000.0</v>
       </c>
       <c r="P14">
         <v>132030000.0</v>
       </c>
       <c r="Q14">
-        <v>133844212.0</v>
+        <v>132030000.0</v>
       </c>
       <c r="R14">
         <v>132030000.0</v>
       </c>
       <c r="S14">
+        <v>133844212.0</v>
+      </c>
+      <c r="T14">
+        <v>132030000.0</v>
+      </c>
+      <c r="U14">
         <v>132273000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>133488000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>134162632.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>134313000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>134532000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>134931000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>135862232.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>136186000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>136902000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>137426000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>137886608.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>138672000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>139290000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>139427000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>148942808.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>139852000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>139857000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>139857000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>139858472.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>139858000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>139858000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>139860000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>139858700.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>139938000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>140000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>140000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>175605224.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>141135000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>130306000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>129341200.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>129029192.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>128997800.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>128779000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>128338400.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>129870839.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>130488200.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>130375200.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>130297200.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>130634104.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>131099600.0</v>
       </c>
     </row>
-    <row r="15" spans="1:58">
+    <row r="15" spans="1:60">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -5304,122 +5501,126 @@
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
-    </row>
-    <row r="16" spans="1:58">
+      <c r="BG15"/>
+      <c r="BH15"/>
+    </row>
+    <row r="16" spans="1:60">
       <c r="A16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16">
         <v>109176.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16">
         <v>109176.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16">
         <v>100887.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-    </row>
-    <row r="17" spans="1:58">
+      <c r="BG16"/>
+      <c r="BH16"/>
+    </row>
+    <row r="17" spans="1:60">
       <c r="A17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -5434,54 +5635,56 @@
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+      <c r="BH17"/>
+    </row>
+    <row r="18" spans="1:60">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -5496,54 +5699,56 @@
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
-    </row>
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+      <c r="BH18"/>
+    </row>
+    <row r="19" spans="1:60">
       <c r="A19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5558,54 +5763,56 @@
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+      <c r="BH19"/>
+    </row>
+    <row r="20" spans="1:60">
       <c r="A20" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -5620,54 +5827,56 @@
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+      <c r="BH20"/>
+    </row>
+    <row r="21" spans="1:60">
       <c r="A21" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
@@ -5680,58 +5889,60 @@
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
-      <c r="BE21">
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21">
         <v>15293921.0</v>
       </c>
-      <c r="BF21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:58">
+      <c r="BH21"/>
+    </row>
+    <row r="22" spans="1:60">
       <c r="A22" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -5746,416 +5957,432 @@
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
-    </row>
-    <row r="23" spans="1:58">
+      <c r="BG22"/>
+      <c r="BH22"/>
+    </row>
+    <row r="23" spans="1:60">
       <c r="A23" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B23">
+        <v>453297000.0</v>
+      </c>
+      <c r="C23">
+        <v>458617000.0</v>
+      </c>
+      <c r="D23">
         <v>475612000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>443252000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>434112000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>409296000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>396898000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>416803000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>385589000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>371655333.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>367952000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>375760000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>363273000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>350793301.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>343818000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>355927000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>354793000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>346783173.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>340915000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>336953000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>334803000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>325518064.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>317205000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>325128000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>324475000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>327832433.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>330819000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>336935000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>335139000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>330121969.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>331735000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>323324000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>327083000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>337040292.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>337897000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>347163000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>343861000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>333423052.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>321528000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>308961000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>302337000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>307337145.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>305187000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>302659000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>277750000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>300318427.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>324384000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>348646000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>324471000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>315207743.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>306393000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>287294000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>292954000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>274654069.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>284115000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>277126000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>265349000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>239067256.0</v>
       </c>
-      <c r="BF23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:58">
+      <c r="BH23"/>
+    </row>
+    <row r="24" spans="1:60">
       <c r="A24" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B24"/>
-      <c r="C24"/>
+      <c r="C24">
+        <v>0.0</v>
+      </c>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24">
         <v>0.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>0.0</v>
       </c>
-      <c r="G24"/>
-[...6 lines deleted...]
-      </c>
+      <c r="I24"/>
+      <c r="J24"/>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
+        <v>0.0</v>
+      </c>
+      <c r="M24">
+        <v>0.0</v>
+      </c>
+      <c r="N24">
         <v>155000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>158770.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>156000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>161000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>172000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>181500.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>187000.0</v>
       </c>
-      <c r="S24"/>
-      <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+      <c r="BH24"/>
+    </row>
+    <row r="25" spans="1:60">
       <c r="A25" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>44</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>0.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
+        <v>0.0</v>
+      </c>
+      <c r="E25">
         <v>6000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>23000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>39400.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>54000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>5000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>176000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>195370.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>207000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>161000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>172000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>181500.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>187000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>5000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>0.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>16000.0</v>
       </c>
       <c r="W25"/>
       <c r="X25">
+        <v>16000.0</v>
+      </c>
+      <c r="Y25"/>
+      <c r="Z25">
         <v>53000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>19380.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>34000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>48000.0</v>
       </c>
-      <c r="AB25"/>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-    </row>
-    <row r="26" spans="1:58">
+      <c r="BG25"/>
+      <c r="BH25"/>
+    </row>
+    <row r="26" spans="1:60">
       <c r="A26" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -6170,54 +6397,56 @@
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+      <c r="BH26"/>
+    </row>
+    <row r="27" spans="1:60">
       <c r="A27" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -6232,832 +6461,866 @@
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+      <c r="BH27"/>
+    </row>
+    <row r="28" spans="1:60">
       <c r="A28" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B28">
+        <v>-108999000.0</v>
+      </c>
+      <c r="C28">
+        <v>-105707000.0</v>
+      </c>
+      <c r="D28">
         <v>-98330000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-96231000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-84950000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-86694000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-98188000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-105909000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-88240000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-74029034.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-63578000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-40211000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-26852000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-25727754.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-29111000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-11661000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-26141000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-68142122.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-32014000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-46963000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-50932000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-55348792.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-57444000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-45002000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-79601000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-18110071.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-18562000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-25408000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-30528000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-24161435.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-33585000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-46484000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-56936000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-41774591.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-86415000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-36309000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-35658000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-3034684.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-33441000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-39611000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-99323000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-101521867.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-87495000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-86445000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-82831000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-135932869.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-44221000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-47034000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-9703000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-3604300.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-75734000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-65926000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-81684000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-71661665.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-89786000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-76617000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-66774000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-65250536.0</v>
       </c>
-      <c r="BF28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:58">
+      <c r="BH28"/>
+    </row>
+    <row r="29" spans="1:60">
       <c r="A29" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B29">
+        <v>446918000.0</v>
+      </c>
+      <c r="C29">
+        <v>451047000.0</v>
+      </c>
+      <c r="D29">
         <v>468032000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>435080000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>423335000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>399814000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>388190000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>406096000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>375494000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>362146818.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>363117000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>374063000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>361474000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>348963055.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>342154000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>354516000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>353069000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>345060656.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>339264000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>335271000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>332923000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>323598821.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>315352000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>323128000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>322290000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
-    </row>
-    <row r="30" spans="1:58">
+      <c r="BG29"/>
+      <c r="BH29"/>
+    </row>
+    <row r="30" spans="1:60">
       <c r="A30" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B30">
+        <v>562000.0</v>
+      </c>
+      <c r="C30">
+        <v>3083000.0</v>
+      </c>
+      <c r="D30">
         <v>734000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>6928000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>124000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>176000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>150000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>9474000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>462000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>107724.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>152000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>12547000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>167000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>299603.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>117000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>13015000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>333000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>222562.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>144000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>8594000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>719000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>614398.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>556000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>1318000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>1029000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>806738.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>1428000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>8775000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>3743000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>885640.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>698000.0</v>
       </c>
-      <c r="AE30"/>
-      <c r="AF30">
+      <c r="AG30"/>
+      <c r="AH30">
         <v>1437000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>1262877.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>965000.0</v>
       </c>
-      <c r="AI30"/>
-      <c r="AJ30">
+      <c r="AK30"/>
+      <c r="AL30">
         <v>863000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>838413.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>767000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>7470000.0</v>
       </c>
-      <c r="AN30"/>
-      <c r="AO30">
+      <c r="AP30"/>
+      <c r="AQ30">
         <v>1318743.0</v>
       </c>
-      <c r="AP30"/>
-      <c r="AQ30"/>
       <c r="AR30"/>
-      <c r="AS30">
+      <c r="AS30"/>
+      <c r="AT30"/>
+      <c r="AU30">
         <v>1243722.0</v>
       </c>
-      <c r="AT30"/>
-      <c r="AU30"/>
       <c r="AV30"/>
-      <c r="AW30">
+      <c r="AW30"/>
+      <c r="AX30"/>
+      <c r="AY30">
         <v>1131263.0</v>
       </c>
-      <c r="AX30"/>
-      <c r="AY30"/>
       <c r="AZ30"/>
-      <c r="BA30">
+      <c r="BA30"/>
+      <c r="BB30"/>
+      <c r="BC30">
         <v>15867391.0</v>
       </c>
-      <c r="BB30"/>
-      <c r="BC30"/>
       <c r="BD30"/>
-      <c r="BE30">
+      <c r="BE30"/>
+      <c r="BF30"/>
+      <c r="BG30">
         <v>15293921.0</v>
       </c>
-      <c r="BF30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:58">
+      <c r="BH30"/>
+    </row>
+    <row r="31" spans="1:60">
       <c r="A31" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>374063000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>361308000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>349038000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>341993000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
-    </row>
-    <row r="32" spans="1:58">
+      <c r="BG31"/>
+      <c r="BH31"/>
+    </row>
+    <row r="32" spans="1:60">
       <c r="A32" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B32">
+        <v>158463000.0</v>
+      </c>
+      <c r="C32">
+        <v>150130000.0</v>
+      </c>
+      <c r="D32">
         <v>136678000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>123814000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>103376000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>105960000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>114619000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>139229000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>117089000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>108901885.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>103561000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>99533000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>73958000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>67742216.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>71523000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>71706000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>79031000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>87327086.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>91536000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>123566000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>121929000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>129913551.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>133223000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>143597000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>134635000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
-    </row>
-    <row r="33" spans="1:58">
+      <c r="BG32"/>
+      <c r="BH32"/>
+    </row>
+    <row r="33" spans="1:60">
       <c r="A33" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B33">
+        <v>293673000.0</v>
+      </c>
+      <c r="C33">
+        <v>306985000.0</v>
+      </c>
+      <c r="D33">
         <v>337654000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>317771000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>329008000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>301637000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>280859000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>275833000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>266949000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>261025879.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>263003000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>274658000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>287647000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>281371767.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>270858000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>283040000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>274165000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>257873085.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>247936000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>211899000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>211173000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>193894453.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>182453000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>179894000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>188056000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>190265801.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>191778000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>181651000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>190788000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>193819455.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>194495000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>186893000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>193774000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>201188922.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>199969000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>205940000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>213279000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>201529019.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>192302000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>178956000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>178245000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>181598411.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>177216000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>186612000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>171289000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>160778037.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>155642000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>151701000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>155868000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>162028863.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>164180000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>156444000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>152318000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>148496992.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>141029000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>145371000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>149403000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>130935215.0</v>
       </c>
-      <c r="BF33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:58">
+      <c r="BH33"/>
+    </row>
+    <row r="34" spans="1:60">
       <c r="A34" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
@@ -7072,384 +7335,394 @@
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
-    </row>
-    <row r="35" spans="1:58">
+      <c r="BG34"/>
+      <c r="BH34"/>
+    </row>
+    <row r="35" spans="1:60">
       <c r="A35" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B35">
+        <v>5218000.0</v>
+      </c>
+      <c r="C35">
+        <v>6068000.0</v>
+      </c>
+      <c r="D35">
         <v>6300000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>6505000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>9049000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>7783000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>7288000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>8966000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>8544000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>7780946.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>3447000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>128000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>277000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>294591.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>366000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>370000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>286000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>297946.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>356000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>146000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>116000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>124951.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>252000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>251000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>247000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>225688.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>101000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>106000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>21000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>50509.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>98000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>150000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>56000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>49239.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>275000.0</v>
       </c>
       <c r="AJ35">
         <v>275000.0</v>
       </c>
       <c r="AK35">
-        <v>87220.0</v>
+        <v>275000.0</v>
       </c>
       <c r="AL35">
         <v>275000.0</v>
       </c>
       <c r="AM35">
-        <v>275000.0</v>
+        <v>87220.0</v>
       </c>
       <c r="AN35">
         <v>275000.0</v>
       </c>
       <c r="AO35">
+        <v>275000.0</v>
+      </c>
+      <c r="AP35">
+        <v>275000.0</v>
+      </c>
+      <c r="AQ35">
         <v>147500.0</v>
       </c>
-      <c r="AP35"/>
-      <c r="AQ35"/>
       <c r="AR35"/>
       <c r="AS35"/>
       <c r="AT35"/>
       <c r="AU35"/>
       <c r="AV35"/>
       <c r="AW35"/>
-      <c r="AX35">
+      <c r="AX35"/>
+      <c r="AY35"/>
+      <c r="AZ35">
         <v>27000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>27000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>39000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>76918.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>135000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>178000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>204000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>264655.0</v>
       </c>
-      <c r="BF35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:58">
+      <c r="BH35"/>
+    </row>
+    <row r="36" spans="1:60">
       <c r="A36" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B36"/>
-      <c r="C36">
+      <c r="C36"/>
+      <c r="D36"/>
+      <c r="E36">
         <v>317677000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>328898000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>38900000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>35372000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>275791000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>266887000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>260942183.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>59849000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>66527000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>66592000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>61393873.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>61734000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>66312000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>72191000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>38576216.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>78826000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>211711000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>90173000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>193695256.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>95315000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>108997000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>74197000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>189951373.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>138153000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>181287000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>190508000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>193519549.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>194182000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>99372000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>193473000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>112578885.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>199474000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>113879000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>212735000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>201152867.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>191793000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>178459000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>43154000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>181037233.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>22534000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>22333000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>22136000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>2103228.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>2087000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>2070000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>2055000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>12124811.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>43329000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>42688000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>36460000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>124031005.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>34958000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>70627000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>72904000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>107944697.0</v>
       </c>
-      <c r="BF36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:58">
+      <c r="BH36"/>
+    </row>
+    <row r="37" spans="1:60">
       <c r="A37" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -7464,712 +7737,736 @@
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
-    </row>
-    <row r="38" spans="1:58">
+      <c r="BG37"/>
+      <c r="BH37"/>
+    </row>
+    <row r="38" spans="1:60">
       <c r="A38" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38"/>
+      <c r="O38">
         <v>18388000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
-    </row>
-    <row r="39" spans="1:58">
+      <c r="BG38"/>
+      <c r="BH38"/>
+    </row>
+    <row r="39" spans="1:60">
       <c r="A39" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B39">
+        <v>203000.0</v>
+      </c>
+      <c r="C39">
+        <v>182000.0</v>
+      </c>
+      <c r="D39">
         <v>173000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>180000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>316000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>286000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>213000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>228000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>292000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>1059166.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>116000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>136000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>155000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>126107.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>117000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>121000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>160000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>364294.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>133000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>166000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>143000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>127674.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>767000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>9979000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>1336000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>232878.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>1625000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>161000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>194000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>198000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>188000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>10463000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>136000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>123017.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>292000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>11140000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>397000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>298632.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>385000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>768000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>1651000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>42208.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>17827000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>7269000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>1494000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>260571.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>122434000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>147841000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>156845000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>136274561.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>23069000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>22124000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>22343000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>2816866.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>18081000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>17683000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>17259000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>1511157.0</v>
       </c>
-      <c r="BF39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:58">
+      <c r="BH39"/>
+    </row>
+    <row r="40" spans="1:60">
       <c r="A40" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B40">
+        <v>1076000.0</v>
+      </c>
+      <c r="C40">
+        <v>1464000.0</v>
+      </c>
+      <c r="D40">
         <v>1221000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>1533000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>1659000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>1615000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>1322000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>1699000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>1524000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>1684090.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>1314000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>1497000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>1587000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>1612488.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>1357000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>1169000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>1554000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>1436907.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>1286000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>1365000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>1619000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>1594342.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>1426000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>1521000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>1662000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>1586827.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>1295000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>1367000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>1497000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>1342075.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>1139000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>1120000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>1553000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>1823030.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>105000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>3000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>2000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>168794.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>21000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>25000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>123000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>94000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>56000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>56000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>86000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>24305881.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>68623000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>67466000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>65868000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>63412556.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>43618000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>46569000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>45135000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>52901711.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>37386000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>38732000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>37548000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>44506434.0</v>
       </c>
-      <c r="BF40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:58">
+      <c r="BH40"/>
+    </row>
+    <row r="41" spans="1:60">
       <c r="A41" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>123000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>101000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>99000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>159000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
-    </row>
-    <row r="42" spans="1:58">
+      <c r="BG41"/>
+      <c r="BH41"/>
+    </row>
+    <row r="42" spans="1:60">
       <c r="A42" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B42">
+        <v>5363000.0</v>
+      </c>
+      <c r="C42">
+        <v>5742000.0</v>
+      </c>
+      <c r="D42">
         <v>5115000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>5140000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>42986000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>26470000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>22172000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>39234000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>25607000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>23897084.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5742000.0</v>
       </c>
       <c r="L42">
         <v>5742000.0</v>
       </c>
       <c r="M42">
-        <v>5742256.0</v>
+        <v>5742000.0</v>
       </c>
       <c r="N42">
         <v>5742000.0</v>
       </c>
       <c r="O42">
-        <v>5742000.0</v>
+        <v>5742256.0</v>
       </c>
       <c r="P42">
         <v>5742000.0</v>
       </c>
       <c r="Q42">
+        <v>5742000.0</v>
+      </c>
+      <c r="R42">
+        <v>5742000.0</v>
+      </c>
+      <c r="S42">
         <v>5742256.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>3129000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>46261000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>3520000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>41877345.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>32958000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>36635000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>125670000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>43131773.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>132327000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>138379000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>136350000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>51244020.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>133776000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>125292000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>128719000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>60761902.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>138874000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>148115000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>144913000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>186362755.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>249291000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>236563000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>229916000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>169147668.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>166476000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>174303000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>154001000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>145349615.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>152263000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>166975000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>49923000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>36948759.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>29758000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>18734000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>19640000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>16677126.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>162301000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>152947000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>146958000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>124281300.0</v>
       </c>
-      <c r="BF42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:58">
+      <c r="BH42"/>
+    </row>
+    <row r="43" spans="1:60">
       <c r="A43" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -8184,54 +8481,56 @@
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
-    </row>
-    <row r="44" spans="1:58">
+      <c r="BG43"/>
+      <c r="BH43"/>
+    </row>
+    <row r="44" spans="1:60">
       <c r="A44" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -8246,572 +8545,596 @@
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
-    </row>
-    <row r="45" spans="1:58">
+      <c r="BG44"/>
+      <c r="BH44"/>
+    </row>
+    <row r="45" spans="1:60">
       <c r="A45" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B45">
+        <v>279000.0</v>
+      </c>
+      <c r="C45">
+        <v>131000.0</v>
+      </c>
+      <c r="D45">
         <v>77000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>94000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>110000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>132000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>147000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>42000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>62000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>1872859.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>105000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>108000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>128000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>1941261.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>168000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
-    </row>
-    <row r="46" spans="1:58">
+      <c r="BG45"/>
+      <c r="BH45"/>
+    </row>
+    <row r="46" spans="1:60">
       <c r="A46" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B46">
+        <v>279000.0</v>
+      </c>
+      <c r="C46">
+        <v>131000.0</v>
+      </c>
+      <c r="D46">
         <v>77000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>94000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>110000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>132000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>147000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>42000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>62000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>83696.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>105000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>108000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>128000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>151412.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>168000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>69000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>81000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>106285.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>147000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>188000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>157000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>199197.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>319000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>365000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>403000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>314428.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>340000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>364000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>280000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>299906.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>313000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>298000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>301000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>286153.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>312000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>339000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>362000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>376152.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>404000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>415000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>396000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>434178.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>14627000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>14696000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>14743000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>14773100.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>14982000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>15046000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>14989000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>14747516.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>20813000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>20441000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>20615000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>20204686.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>20037000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>20361000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>20122000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>19685226.0</v>
       </c>
-      <c r="BF46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:58">
+      <c r="BH46"/>
+    </row>
+    <row r="47" spans="1:60">
       <c r="A47" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>66</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>131000.0</v>
+      </c>
+      <c r="D47">
         <v>77000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>94000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>110000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>131300.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>147000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>108000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>128000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>151410.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>168000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>69000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>81000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>106290.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>147000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>188000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>157000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>199200.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>319000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>365000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>403000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>314430.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>340000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>364000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>280000.0</v>
       </c>
-      <c r="AC47"/>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
-    </row>
-    <row r="48" spans="1:58">
+      <c r="BG47"/>
+      <c r="BH47"/>
+    </row>
+    <row r="48" spans="1:60">
       <c r="A48" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B48">
+        <v>232318000.0</v>
+      </c>
+      <c r="C48">
+        <v>222196000.0</v>
+      </c>
+      <c r="D48">
         <v>214381000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>198696000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>183729000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>176724000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>169398000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>170242000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>153267000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>141630007.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>133362000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>133247000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>120832000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>114520606.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>111787000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>108293000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>101545000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>95229230.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>92859000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>92390000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>89032000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>85101749.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>85774000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>89873000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>125670000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>86066529.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>132327000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>138379000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>136350000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>80721732.0</v>
       </c>
-      <c r="AD48"/>
-      <c r="AE48"/>
       <c r="AF48"/>
-      <c r="AG48">
+      <c r="AG48"/>
+      <c r="AH48"/>
+      <c r="AI48">
         <v>77659012.0</v>
       </c>
-      <c r="AH48"/>
-      <c r="AI48"/>
       <c r="AJ48"/>
-      <c r="AK48">
+      <c r="AK48"/>
+      <c r="AL48"/>
+      <c r="AM48">
         <v>74669764.0</v>
       </c>
-      <c r="AL48"/>
-      <c r="AM48"/>
       <c r="AN48"/>
-      <c r="AO48">
+      <c r="AO48"/>
+      <c r="AP48"/>
+      <c r="AQ48">
         <v>65591227.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>65352000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>54088000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>49637000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>59490926.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>31565000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>42087000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>140444000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>148891239.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>145143000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>139743000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>144792000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>134959286.0</v>
       </c>
-      <c r="BB48"/>
-      <c r="BC48"/>
       <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
-    </row>
-    <row r="49" spans="1:58">
+      <c r="BG48"/>
+      <c r="BH48"/>
+    </row>
+    <row r="49" spans="1:60">
       <c r="A49" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -8826,602 +9149,624 @@
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
-    </row>
-    <row r="50" spans="1:58">
+      <c r="BG49"/>
+      <c r="BH49"/>
+    </row>
+    <row r="50" spans="1:60">
       <c r="A50" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
-      <c r="I50">
-[...4 lines deleted...]
-      </c>
+      <c r="I50"/>
+      <c r="J50"/>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
+        <v>0.0</v>
+      </c>
+      <c r="M50">
+        <v>0.0</v>
+      </c>
+      <c r="N50">
         <v>11000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>7726.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>5000.0</v>
       </c>
-      <c r="O50"/>
-      <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
-    </row>
-    <row r="51" spans="1:58">
+      <c r="BG50"/>
+      <c r="BH50"/>
+    </row>
+    <row r="51" spans="1:60">
       <c r="A51" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B51">
+        <v>187000.0</v>
+      </c>
+      <c r="C51">
+        <v>38000.0</v>
+      </c>
+      <c r="D51">
         <v>55000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>71000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>88000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>103000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>116000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>6000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>22000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>38828.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>54000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>69000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>248000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>262200.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>269000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>166000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>191000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>215456.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>250000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>94000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>51000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>82802.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>114000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>144000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>173000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>75617.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>89000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>103000.0</v>
       </c>
-      <c r="AB51"/>
-      <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
-      <c r="AH51">
+      <c r="AH51"/>
+      <c r="AI51"/>
+      <c r="AJ51">
         <v>63000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>83000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>145000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>160845.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>170000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>166000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>152000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>107578.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>115000.0</v>
       </c>
-      <c r="AQ51"/>
-      <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
-      <c r="AW51">
+      <c r="AW51"/>
+      <c r="AX51"/>
+      <c r="AY51">
         <v>43945.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>81000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>112000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>149000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>198220.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>261000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>307000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>321000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>397066.0</v>
       </c>
-      <c r="BF51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:58">
+      <c r="BH51"/>
+    </row>
+    <row r="52" spans="1:60">
       <c r="A52" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B52">
+        <v>85000.0</v>
+      </c>
+      <c r="C52">
+        <v>38000.0</v>
+      </c>
+      <c r="D52">
         <v>55000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>130000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>65000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>64000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>62000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>6000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>22000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>38828.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>54000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>64000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>72000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>66830.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>62000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>5000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>19000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>33956.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>63000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>89000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>51000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>82802.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>98000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>112000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>120000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>56237.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>55000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>55000.0</v>
       </c>
-      <c r="AB52"/>
-      <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
-      <c r="AH52">
+      <c r="AH52"/>
+      <c r="AI52"/>
+      <c r="AJ52">
         <v>63000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>83000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>145000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>160845.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>170000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>166000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>152000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>107578.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>115000.0</v>
       </c>
-      <c r="AQ52"/>
-      <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
-      <c r="AW52">
+      <c r="AW52"/>
+      <c r="AX52"/>
+      <c r="AY52">
         <v>43945.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>81000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>112000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>137000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>148238.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>164000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>167000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>154000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>169891.0</v>
       </c>
-      <c r="BF52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:58">
+      <c r="BH52"/>
+    </row>
+    <row r="53" spans="1:60">
       <c r="A53" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B53">
+        <v>49673000.0</v>
+      </c>
+      <c r="C53">
+        <v>42622000.0</v>
+      </c>
+      <c r="D53">
         <v>38666000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>22071000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>19750000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>20400000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>17372000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>25353000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>29624000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>35502426.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>41049000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>48139000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>48204000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>43005873.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>43346000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>47924000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>53803000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>20188216.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>60438000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>69237000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>71785000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>75449945.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>76427000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>90109000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>55309000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>118341328.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>118765000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>120837000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>109886000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>111057439.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>102769000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>79484000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>74800000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>92690885.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>50193000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>93691000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>93519000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>127561459.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>94463000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>81990000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>22966000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>22748338.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>22534000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>22333000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>22136000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>2103228.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>2087000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>2070000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>2055000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>12124811.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>43329000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>42688000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>36460000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>35612935.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>34958000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>37148000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>31592000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>25679361.0</v>
       </c>
-      <c r="BF53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:58">
+      <c r="BH53"/>
+    </row>
+    <row r="54" spans="1:60">
       <c r="A54" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -9436,750 +9781,776 @@
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
-    </row>
-    <row r="55" spans="1:58">
+      <c r="BG54"/>
+      <c r="BH54"/>
+    </row>
+    <row r="55" spans="1:60">
       <c r="A55" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B55">
+        <v>453297000.0</v>
+      </c>
+      <c r="C55">
+        <v>458617000.0</v>
+      </c>
+      <c r="D55">
         <v>475612000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>443252000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>434112000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>409296000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>396898000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>416803000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>385589000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>371655333.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>367952000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>375760000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>363273000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>350793301.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>343818000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>355927000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>354793000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>346783173.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>340915000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>336953000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>334803000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>325518064.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>317205000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>325128000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>324475000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>327832433.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>330819000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>336935000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>335139000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>330121969.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>331735000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>323324000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>327083000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>337040292.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>337897000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>347163000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>343861000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>333423052.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>321528000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>308961000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>302337000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>307337145.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>305187000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>302659000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>277750000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>300318427.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>324384000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>348646000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>324471000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>315207743.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>306393000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>287294000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>292954000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>274654069.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>284115000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>277126000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>265349000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>239067256.0</v>
       </c>
-      <c r="BF55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:58">
+      <c r="BH55"/>
+    </row>
+    <row r="56" spans="1:60">
       <c r="A56" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B56">
+        <v>159624000.0</v>
+      </c>
+      <c r="C56">
+        <v>151632000.0</v>
+      </c>
+      <c r="D56">
         <v>137958000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>125481000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>105104000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>107659000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>116039000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>140970000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>118640000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>110629454.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>104949000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>101102000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>75626000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>69421534.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>72960000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>72887000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>80628000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>88910088.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>92979000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>125054000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>123630000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>131623611.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>134752000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>145234000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>136419000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>137566632.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>139041000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>155284000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>144351000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>136302514.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>137240000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>136431000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>133309000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>135851370.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>137928000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>141223000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>130582000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>131894033.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>129226000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>130005000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>124092000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>125738734.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>127971000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>116047000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>106461000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>139540390.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>168742000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>196945000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>168603000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>153178880.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>142213000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>130850000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>140636000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>126157077.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>143086000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>131755000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>115946000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>108132041.0</v>
       </c>
-      <c r="BF56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:58">
+      <c r="BH56"/>
+    </row>
+    <row r="57" spans="1:60">
       <c r="A57" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B57">
+        <v>1161000.0</v>
+      </c>
+      <c r="C57">
+        <v>1502000.0</v>
+      </c>
+      <c r="D57">
         <v>1280000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>1667000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>1728000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>1699000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>1420000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>1741000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>1551000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>1727569.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>1388000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>1569000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>1668000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>1679318.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>1437000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>1181000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>1597000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>1583002.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>1443000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>1488000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>1701000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>1710060.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>1529000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>1637000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>1784000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>1649850.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>1630000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>1679000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>2010000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>1358016.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>1144000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>1179000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>1611000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>1885402.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>2070000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>2106000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>2018000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>2281794.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>1970000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>2150000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>2170000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>2488929.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>3385000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>4226000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>3202000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>24538373.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>69777000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>68873000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>67083000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>63484438.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>64327000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>62285000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>61754000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>58296293.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>55399000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>57523000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>51693000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>49044573.0</v>
       </c>
-      <c r="BF57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:58">
+      <c r="BH57"/>
+    </row>
+    <row r="58" spans="1:60">
       <c r="A58" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B58">
+        <v>6379000.0</v>
+      </c>
+      <c r="C58">
+        <v>7570000.0</v>
+      </c>
+      <c r="D58">
         <v>7580000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>8172000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>10777000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>9482000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>8708000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>10707000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>10095000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>9508515.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>4835000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>1697000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>1945000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>1973909.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>1803000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>1551000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>1883000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>1880948.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>1799000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>1634000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>1817000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>1835011.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>1781000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>1888000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>2031000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>1875538.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>1731000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>1785000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>2031000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>1408525.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>1242000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>1329000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>1667000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>1934641.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>2345000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>2381000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>2293000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>2369014.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>2245000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>2425000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>2445000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>2636429.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>3385000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>4226000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>3202000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>24538373.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>69777000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>68873000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>67083000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>63484438.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>64354000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>62312000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>61793000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>58373211.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>55534000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>57701000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>51897000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>49309228.0</v>
       </c>
-      <c r="BF58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:58">
+      <c r="BH58"/>
+    </row>
+    <row r="59" spans="1:60">
       <c r="A59" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -10194,228 +10565,236 @@
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
-    </row>
-    <row r="60" spans="1:58">
+      <c r="BG59"/>
+      <c r="BH59"/>
+    </row>
+    <row r="60" spans="1:60">
       <c r="A60" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B60">
+        <v>446918000.0</v>
+      </c>
+      <c r="C60">
+        <v>451047000.0</v>
+      </c>
+      <c r="D60">
         <v>468032000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>435080000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>423335000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>399814000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>388190000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>406096000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>375494000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>362146818.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>363117000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>374063000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>361308000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>348796555.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>341993000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>354355000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>352897000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>344879156.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>339077000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>335271000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>332923000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>323598821.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>315352000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>323128000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>322290000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>325818029.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>328947000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>334999000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>332970000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>328585479.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>330396000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>321912000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>325339000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>335040641.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>335494000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>344735000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>341533000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>331032519.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>319291000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>306563000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>299916000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>304738895.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>301828000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>298391000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>274433000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>275635921.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>254623000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>279739000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>254862000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>249352484.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>238340000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>221858000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>227539000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>214641731.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>226568000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>217214000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>211083000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>188298880.0</v>
       </c>
-      <c r="BF60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:58">
+      <c r="BH60"/>
+    </row>
+    <row r="61" spans="1:60">
       <c r="A61" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -10430,54 +10809,56 @@
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
-    </row>
-    <row r="62" spans="1:58">
+      <c r="BG61"/>
+      <c r="BH61"/>
+    </row>
+    <row r="62" spans="1:60">
       <c r="A62" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -10492,103 +10873,106 @@
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T32"/>
+  <dimension ref="A1:U32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -10605,2011 +10989,2105 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
-    </row>
-    <row r="2" spans="1:20">
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B2">
+        <v>4718000.0</v>
+      </c>
+      <c r="C2">
         <v>1979363.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2084303.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2571939.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2439659.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3196660.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3067253.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3229831.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4873238.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5633456.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5112680.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>6927625.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2132413.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3098145.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>56951185.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>13190560.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>15972842.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>15002522.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>14671196.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>13804935.0</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B3">
+        <v>88000.0</v>
+      </c>
+      <c r="C3">
         <v>86116.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>90074.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>101033.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>163724.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>281494.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>129194.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>109476.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>110146.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>132663.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>271238.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2751958.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2770873.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2301905.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1760174.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1413416.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1354280.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1465325.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1455794.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1161524.0</v>
       </c>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4"/>
+    </row>
+    <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B5">
+        <v>15665000.0</v>
+      </c>
+      <c r="C5">
         <v>51788487.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>41326926.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>25609906.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>18289402.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>7894227.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>11827752.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>11439362.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2101711.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1431526.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>622001.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>20896187.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>7650556.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>13452132.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>59814517.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>55170570.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>36643333.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>39937313.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>33670535.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>21213484.0</v>
       </c>
     </row>
-    <row r="6" spans="1:20">
+    <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B6">
+        <v>15753000.0</v>
+      </c>
+      <c r="C6">
         <v>51874603.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>41417000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>25710939.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>18453126.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>8175721.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>11956946.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>11548838.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2211857.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1564189.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>893239.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>23648145.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>10421429.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>15754037.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>61574691.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>56583986.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>37997613.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>41402638.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>35126329.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>22375008.0</v>
       </c>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
-    </row>
-    <row r="8" spans="1:20">
+      <c r="U7"/>
+    </row>
+    <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8"/>
+    </row>
+    <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B9">
+        <v>15656000.0</v>
+      </c>
+      <c r="C9">
         <v>12637677.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>8823957.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>6959437.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>3914336.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2824791.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>5619411.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>5300436.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>5022154.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>3597602.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1506405.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>14672478.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>6427860.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>9374915.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>82906165.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>103916573.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>76367992.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>87328069.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>68407941.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>51938923.0</v>
       </c>
     </row>
-    <row r="10" spans="1:20">
+    <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B10">
+        <v>43584000.0</v>
+      </c>
+      <c r="C10">
         <v>51778314.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>41316000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>25599440.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>18280641.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>7883815.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>11819723.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>11439362.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>8841603.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>13345175.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>26935779.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>20896079.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>7647877.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>13444895.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>59803576.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>55156237.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>36624592.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>39917756.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>33662733.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>24896234.0</v>
       </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B11">
+        <v>515000.0</v>
+      </c>
+      <c r="C11">
         <v>655809.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>5829730.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2025353.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1541148.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1493790.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1500306.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1485158.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1976950.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1930477.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1558513.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2451581.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>409376.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>634185.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>14352066.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>12018589.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>7378695.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>4942860.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>3379481.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2267789.0</v>
       </c>
     </row>
-    <row r="12" spans="1:20">
+    <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B12">
+        <v>11000.0</v>
+      </c>
+      <c r="C12">
         <v>10173.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>11249.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>10466.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>8761.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>10412.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>8029.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
+        <v>0.0</v>
+      </c>
+      <c r="M12">
         <v>108.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2679.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7237.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>10941.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>14333.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>18741.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>19557.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>7802.0</v>
       </c>
-      <c r="T12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:20">
+      <c r="U12"/>
+    </row>
+    <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B13">
+        <v>6267000.0</v>
+      </c>
+      <c r="C13">
         <v>11007130.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>15308280.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>15104840.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>13299000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>7906480.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>8620640.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>8315490.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>10012910.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>10922400.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
-    </row>
-    <row r="14" spans="1:20">
+      <c r="U13"/>
+    </row>
+    <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>138</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>0.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3885.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-1115.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>57613.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>60425.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-9267.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-58773.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-47957.0</v>
       </c>
-      <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
-    </row>
-    <row r="15" spans="1:20">
+      <c r="U14"/>
+    </row>
+    <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B15">
+        <v>43069000.0</v>
+      </c>
+      <c r="C15">
         <v>51122505.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>35490701.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>23572972.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>16797106.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>6450450.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>10310150.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>9895431.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>6816696.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>11351763.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>25570546.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1950533665.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>61415450.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>58331374.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>43343755.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>40980718.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>27687155.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>32808782.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>28886030.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>21709231.0</v>
       </c>
     </row>
-    <row r="16" spans="1:20">
+    <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B16">
+        <v>43069000.0</v>
+      </c>
+      <c r="C16">
         <v>51122510.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>35490700.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>23572970.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>16797110.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>6450450.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>10310150.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>9895430.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>6816700.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>11351760.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>25570550.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
-    </row>
-    <row r="17" spans="1:20">
+      <c r="U16"/>
+    </row>
+    <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B17">
+        <v>43069000.0</v>
+      </c>
+      <c r="C17">
         <v>51122000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>29978087.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>23574087.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>16739493.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>6390025.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>10319417.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>9954204.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>6864653.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>11414698.0</v>
       </c>
-      <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17"/>
+    </row>
+    <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B18">
+        <v>-11000.0</v>
+      </c>
+      <c r="C18">
         <v>-10000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-11466.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-10466.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-8754.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-10393.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>56628.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>37.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>7474.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1401335.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
-    </row>
-    <row r="19" spans="1:20">
+      <c r="U18"/>
+    </row>
+    <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19"/>
+    </row>
+    <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20"/>
+    </row>
+    <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B21">
+        <v>15665000.0</v>
+      </c>
+      <c r="C21">
         <v>6746128.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>7446000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>5462003.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3380046.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-22666.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3182049.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3067105.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-1223486.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>3208383.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>622001.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>11537202.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>3835949.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>5034479.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>54462330.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>50442756.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>35572099.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>45796127.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>31423924.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>20864587.0</v>
       </c>
     </row>
-    <row r="22" spans="1:20">
+    <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
-    </row>
-    <row r="23" spans="1:20">
+      <c r="U22"/>
+    </row>
+    <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B23">
+        <v>4709000.0</v>
+      </c>
+      <c r="C23">
         <v>7870912.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3462000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4069373.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2973949.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>6044117.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5504615.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5463162.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>11118878.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>6022675.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5997084.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>10062901.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4724324.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>7438581.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>85395020.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>66664377.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>56768735.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>56534464.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>51655213.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>44879271.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-    </row>
-    <row r="25" spans="1:20">
+      <c r="U24"/>
+    </row>
+    <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B25">
+        <v>88000.0</v>
+      </c>
+      <c r="C25">
         <v>86000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>95033.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>101033.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>163724.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>281494.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>129194.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>109476.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>110146.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-    </row>
-    <row r="26" spans="1:20">
+      <c r="U25"/>
+    </row>
+    <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-    </row>
-    <row r="27" spans="1:20">
+      <c r="U26"/>
+    </row>
+    <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>3654945.0</v>
       </c>
-      <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>4379505.0</v>
       </c>
-      <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-      <c r="L27">
+      <c r="L27"/>
+      <c r="M27">
         <v>65400.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>74250.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>13250.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>5086145.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>4054769.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1913705.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1753092.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2091714.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2281480.0</v>
       </c>
     </row>
-    <row r="28" spans="1:20">
+    <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B28">
+        <v>961771.0</v>
+      </c>
+      <c r="C28">
         <v>990904.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>923012.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>930687.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>871345.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>842832.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1066293.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1128226.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>987123.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>26301.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>36059.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>43001.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>53375.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>78189.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1319963.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1070652.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>907627.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>891483.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>464094.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>563097.0</v>
       </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B29">
+        <v>515000.0</v>
+      </c>
+      <c r="C29">
         <v>656000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>5413353.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2025350.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1541150.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1493790.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1500310.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1485160.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1976950.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1930480.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1558510.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
-    </row>
-    <row r="30" spans="1:20">
+      <c r="U29"/>
+    </row>
+    <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>-9000.0</v>
+      </c>
+      <c r="C30">
         <v>5891549.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1377697.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1497434.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>534290.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2847457.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2437362.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2233331.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>6245640.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>389219.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>884404.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3135276.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2591911.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>4340436.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>28443835.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>53473817.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>40795893.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>41531942.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>36984017.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>31074336.0</v>
       </c>
     </row>
-    <row r="31" spans="1:20">
+    <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B31">
+        <v>27919000.0</v>
+      </c>
+      <c r="C31">
         <v>45032186.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>33870000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>20137437.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>14900595.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>7906481.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>8637674.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>8372257.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>10065089.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>10136792.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>26313778.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>9358877.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>3811928.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>8410416.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>5341246.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>4713481.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1052493.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-5878371.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>2238809.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>4031647.0</v>
       </c>
     </row>
-    <row r="32" spans="1:20">
+    <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B32">
+        <v>20374000.0</v>
+      </c>
+      <c r="C32">
         <v>14617040.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>10908260.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>9531376.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>6353995.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>6021451.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>8686664.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>8530267.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>9895392.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>9231058.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>6619085.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>21600103.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>8560273.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>12473060.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>139857350.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>117107133.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>92340834.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>102330591.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>83079137.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>65743858.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF32"/>
+  <dimension ref="A1:BH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:60">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C1" t="s">
-        <v>82</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>84</v>
       </c>
       <c r="F1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G1" t="s">
-        <v>85</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>87</v>
       </c>
       <c r="J1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="K1" t="s">
-        <v>88</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>90</v>
       </c>
       <c r="N1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O1" t="s">
-        <v>91</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>93</v>
       </c>
       <c r="R1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="S1" t="s">
-        <v>94</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>96</v>
       </c>
       <c r="V1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="W1" t="s">
-        <v>97</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>99</v>
       </c>
       <c r="Z1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AA1" t="s">
-        <v>100</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>102</v>
       </c>
       <c r="AD1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AE1" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="AH1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AI1" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>108</v>
       </c>
       <c r="AL1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AM1" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>111</v>
       </c>
       <c r="AP1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AQ1" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>114</v>
       </c>
       <c r="AT1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AU1" t="s">
-        <v>115</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>117</v>
       </c>
       <c r="AX1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AY1" t="s">
-        <v>118</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>120</v>
       </c>
       <c r="BB1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BC1" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>123</v>
       </c>
       <c r="BF1" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:58">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="2" spans="1:60">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B2">
+        <v>1107000.0</v>
+      </c>
+      <c r="C2">
+        <v>1046000.0</v>
+      </c>
+      <c r="D2">
         <v>1430000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1089000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1153000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1146000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1257000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1072000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1144000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1138000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1260000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>978000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1272000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1378000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1316000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1170000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1279000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1147000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1429000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1015000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1247000.0</v>
       </c>
-      <c r="U2"/>
-      <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
-      <c r="AS2">
+      <c r="AS2"/>
+      <c r="AT2"/>
+      <c r="AU2">
         <v>235279.0</v>
       </c>
-      <c r="AT2"/>
-      <c r="AU2"/>
       <c r="AV2"/>
-      <c r="AW2">
+      <c r="AW2"/>
+      <c r="AX2"/>
+      <c r="AY2">
         <v>291600.0</v>
       </c>
-      <c r="AX2"/>
-      <c r="AY2"/>
       <c r="AZ2"/>
-      <c r="BA2">
-[...1 lines deleted...]
-      </c>
+      <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2">
+        <v>15948524.0</v>
+      </c>
+      <c r="BD2"/>
+      <c r="BE2">
         <v>25048000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>24436000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>15983877.0</v>
       </c>
-      <c r="BF2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:58">
+      <c r="BH2"/>
+    </row>
+    <row r="3" spans="1:60">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B3">
+        <v>32000.0</v>
+      </c>
+      <c r="C3">
+        <v>25000.0</v>
+      </c>
+      <c r="D3">
         <v>20000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>22000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>22116.0</v>
       </c>
       <c r="F3">
         <v>21000.0</v>
       </c>
       <c r="G3">
+        <v>22116.0</v>
+      </c>
+      <c r="H3">
         <v>21000.0</v>
       </c>
-      <c r="H3">
-[...1 lines deleted...]
-      </c>
       <c r="I3">
-        <v>21074.0</v>
+        <v>21000.0</v>
       </c>
       <c r="J3">
         <v>22000.0</v>
       </c>
       <c r="K3">
+        <v>21074.0</v>
+      </c>
+      <c r="L3">
+        <v>22000.0</v>
+      </c>
+      <c r="M3">
         <v>23000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>24000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>26033.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>25000.0</v>
       </c>
       <c r="P3">
         <v>25000.0</v>
       </c>
       <c r="Q3">
+        <v>25000.0</v>
+      </c>
+      <c r="R3">
+        <v>25000.0</v>
+      </c>
+      <c r="S3">
         <v>40724.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>41000.0</v>
       </c>
       <c r="T3">
         <v>41000.0</v>
       </c>
       <c r="U3">
+        <v>41000.0</v>
+      </c>
+      <c r="V3">
+        <v>41000.0</v>
+      </c>
+      <c r="W3">
         <v>144494.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>45000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>45000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>47000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>36194.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>36000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>30000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>27000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>28476.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>28000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>27000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>26000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>27146.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>27000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>28000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>28000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>28663.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>30000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>33000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>41000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>70238.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>70000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>65000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>66000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>431958.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>789000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>760000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>771000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>693873.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>725000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>703000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>649000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>589905.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>586000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>574000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>552000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>467895.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>1168000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:58">
+    <row r="4" spans="1:60">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -12624,406 +13102,420 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+      <c r="BH4"/>
+    </row>
+    <row r="5" spans="1:60">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B5">
+        <v>647000.0</v>
+      </c>
+      <c r="C5">
+        <v>5395000.0</v>
+      </c>
+      <c r="D5">
         <v>14195000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>14630000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>7717000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>16330000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>7410000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>16191000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>11857000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>8666000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>12107000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>14293000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>6261000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>2741906.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>8396000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>8386000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>6086000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>5090402.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>4692000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>4598000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>3909000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>6823227.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>1399000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>3371000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>1787000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>8834752.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>779000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>1874000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>323000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-109926.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>935000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>1679000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-25000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-3428661.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>679000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>1567000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-427000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>2918580.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>198000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>341000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-1850000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>25236779.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>2532000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>732000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-24000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>15857187.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>371000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>2177000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-651000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-60200444.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>2087000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>4250000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>607000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>17827047.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>21505000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>22549000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>15153000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>10141796.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>14963000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:58">
+    <row r="6" spans="1:60">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B6">
+        <v>679000.0</v>
+      </c>
+      <c r="C6">
+        <v>5420000.0</v>
+      </c>
+      <c r="D6">
         <v>14215000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>14652000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>7738000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>16352116.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>7431000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>16212000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>11879000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>8687074.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>12129000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>14316000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>6285000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>2767939.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>8421000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>8411000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>6111000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>5131126.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>4733000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>4639000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>3950000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>6967721.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>1444000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>3416000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>1834000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>8870946.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>815000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>1904000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>350000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-81450.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>963000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>1706000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>1000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-3401515.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>706000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>1595000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-399000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>2947243.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>228000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>374000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-1809000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>25307017.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>2602000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>797000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>42000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>16289145.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>1160000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>2937000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>120000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-59506571.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>2812000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>4953000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>1256000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>18416952.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>22091000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>23123000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>15705000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>10609691.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>15848000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:58">
+    <row r="7" spans="1:60">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -13038,54 +13530,56 @@
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
-    </row>
-    <row r="8" spans="1:58">
+      <c r="BG7"/>
+      <c r="BH7"/>
+    </row>
+    <row r="8" spans="1:60">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -13100,1436 +13594,1490 @@
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+      <c r="BH8"/>
+    </row>
+    <row r="9" spans="1:60">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B9">
+        <v>645000.0</v>
+      </c>
+      <c r="C9">
+        <v>5395000.0</v>
+      </c>
+      <c r="D9">
         <v>2942000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>7235000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>2602000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>2902000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>5702000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>4808000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>1917000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>1278000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>4666000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>4879000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>1155000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>800376.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>4191000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>3673000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>867000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>897995.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>2243000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>2434000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>776000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>800451.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>882000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>2937000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>1402000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>1400664.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>2155000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>3330000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>1770000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>1557267.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>2361000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>3162000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>1474000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>2302392.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>2558000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>3519000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>1556000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>1726864.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>2406000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>2377000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>1333000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>2514085.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>1206000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>2309000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>1065000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>15214824.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>1784000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>3801000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>565000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-127928327.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>2296000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>4172000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>43176000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>20484650.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>41396000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>20048000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>13428000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>17991473.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>36030000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:58">
+    <row r="10" spans="1:60">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B10">
+        <v>5354000.0</v>
+      </c>
+      <c r="C10">
+        <v>7050999.0</v>
+      </c>
+      <c r="D10">
         <v>14192000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>14627000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>7714000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>16327000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>7407000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>16189000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>11855000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>8663000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>12105000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>14290000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>6258000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>2738440.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>8393000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>8384000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>6084000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>5087641.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>4690000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>4596000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>3907000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1334815.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1396000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>3369000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1784000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>1376723.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>3507000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>5545000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>1391000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>2073362.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>4098000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>5031000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>237000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>1634603.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>2758000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>3631000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>818000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>2767175.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>2985000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>4233000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>3360000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>1068779.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>16015000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>7027000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>2824000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>15857079.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-1944000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>5700000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>1283000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-60201123.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>2087000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>4249000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>21664000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>17825810.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>21503000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>22547000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>15151000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>10141855.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>15845000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:58">
+    <row r="11" spans="1:60">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B11">
+        <v>90000.0</v>
+      </c>
+      <c r="C11">
+        <v>-26000.0</v>
+      </c>
+      <c r="D11">
         <v>379000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>-211000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>373000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>370000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>642000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>-673000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>317000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>434000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>3490000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>1902000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>4000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>17353.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>293000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>1641000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>74000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>27148.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>265000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>1253000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-4000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-46210.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>159000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>1371000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>10000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>252306.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>63000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>1165000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>20000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-842.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>28000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>1408000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>50000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>157950.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>217000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>1564000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>38000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>10477.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>581000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>1218000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>121000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-20487.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-601000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>1715000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>465000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>1453581.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>202000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>764000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>32000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-14761624.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>486000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-95000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>4905000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>2457925.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>4843000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>4465000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>3835000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>2987386.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>3616000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:58">
+    <row r="12" spans="1:60">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B12">
-        <v>3000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="C12">
-        <v>3000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="D12">
         <v>3000.0</v>
       </c>
       <c r="E12">
         <v>3000.0</v>
       </c>
       <c r="F12">
         <v>3000.0</v>
       </c>
       <c r="G12">
+        <v>3000.0</v>
+      </c>
+      <c r="H12">
+        <v>3000.0</v>
+      </c>
+      <c r="I12">
         <v>2000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="J12">
         <v>2000.0</v>
       </c>
       <c r="K12">
         <v>3000.0</v>
       </c>
       <c r="L12">
+        <v>2000.0</v>
+      </c>
+      <c r="M12">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3466.0</v>
       </c>
       <c r="N12">
         <v>3000.0</v>
       </c>
       <c r="O12">
+        <v>3466.0</v>
+      </c>
+      <c r="P12">
+        <v>3000.0</v>
+      </c>
+      <c r="Q12">
         <v>2000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2761.0</v>
       </c>
       <c r="R12">
         <v>2000.0</v>
       </c>
       <c r="S12">
-        <v>2000.0</v>
+        <v>2761.0</v>
       </c>
       <c r="T12">
         <v>2000.0</v>
       </c>
       <c r="U12">
         <v>2000.0</v>
       </c>
       <c r="V12">
-        <v>3000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="W12">
         <v>2000.0</v>
       </c>
       <c r="X12">
         <v>3000.0</v>
       </c>
       <c r="Y12">
-        <v>3000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="Z12">
         <v>3000.0</v>
       </c>
       <c r="AA12">
+        <v>3000.0</v>
+      </c>
+      <c r="AB12">
+        <v>3000.0</v>
+      </c>
+      <c r="AC12">
         <v>917000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>486000.0</v>
       </c>
-      <c r="AC12"/>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
-      <c r="AS12">
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12">
         <v>108.0</v>
       </c>
-      <c r="AT12"/>
-      <c r="AU12"/>
       <c r="AV12"/>
-      <c r="AW12">
-[...1 lines deleted...]
-      </c>
+      <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12">
+        <v>679.0</v>
+      </c>
+      <c r="AZ12"/>
+      <c r="BA12">
         <v>1000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>1000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>1237.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="BD12">
         <v>2000.0</v>
       </c>
       <c r="BE12">
+        <v>2000.0</v>
+      </c>
+      <c r="BF12">
+        <v>2000.0</v>
+      </c>
+      <c r="BG12">
         <v>59.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>3000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:58">
+    <row r="13" spans="1:60">
       <c r="A13" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>137</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>796000.0</v>
+      </c>
+      <c r="D13">
         <v>1961000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>2300000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>1210000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>2693130.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>2699000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>4130000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>2819000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>2399840.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>3819000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>4576000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>4310000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>3585000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>3263000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>2997000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>3454000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>2660480.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>2806000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>1239000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>1201000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>1743640.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>3000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>63000.0</v>
       </c>
-      <c r="AB13"/>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+      <c r="BH13"/>
+    </row>
+    <row r="14" spans="1:60">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
-      <c r="E14">
-[...4 lines deleted...]
-      </c>
+      <c r="E14"/>
+      <c r="F14"/>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
-        <v>153.0</v>
+        <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
+        <v>153.0</v>
+      </c>
+      <c r="L14">
+        <v>0.0</v>
+      </c>
+      <c r="M14">
         <v>2000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>2000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-115.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-1000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-9000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>14613.0</v>
       </c>
       <c r="R14">
         <v>9000.0</v>
       </c>
       <c r="S14">
+        <v>14613.0</v>
+      </c>
+      <c r="T14">
+        <v>9000.0</v>
+      </c>
+      <c r="U14">
         <v>15000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>19000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>-12575.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>39000.0</v>
       </c>
-      <c r="W14"/>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
-    </row>
-    <row r="15" spans="1:58">
+      <c r="BG14"/>
+      <c r="BH14"/>
+    </row>
+    <row r="15" spans="1:60">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B15">
+        <v>5264000.0</v>
+      </c>
+      <c r="C15">
+        <v>7077000.0</v>
+      </c>
+      <c r="D15">
         <v>13813000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>14838000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>7341000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>15957000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>6765000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>16862000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>11538000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>8229000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>8615000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>12390000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>6256000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>2720972.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>8099000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>6734000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>6019000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>5075106.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>4434000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>3358000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>3930000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>1368450.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>1276000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>2040000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>1766000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>1122150.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>3456000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>4373000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>1359000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>2045431.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>4056000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>3618000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>176000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>1467696.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>2528000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>2054000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>767000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>2726763.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>2385000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>3015000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>3225000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>1101546.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>16688000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>5384000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>2396000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>1897214665.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>16872000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>19830000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>16617000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>13147450.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>16283000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>16634000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>15351000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>14829374.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>15893000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>17245000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>10364000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>7160714.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>11557000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:58">
+    <row r="16" spans="1:60">
       <c r="A16" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>140</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>7077000.0</v>
+      </c>
+      <c r="D16">
         <v>13813000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>14838000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>7341000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>15957510.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>6765000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>12390000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>6256000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>2720970.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>8099000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>6734000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>6019000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>5075110.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>4434000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>3358000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>3930000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1368450.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1276000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>2040000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1766000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>1122150.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>3456000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>4373000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>1359000.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-    </row>
-    <row r="17" spans="1:58">
+      <c r="BG16"/>
+      <c r="BH16"/>
+    </row>
+    <row r="17" spans="1:60">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B17">
+        <v>5264000.0</v>
+      </c>
+      <c r="C17">
+        <v>7077000.0</v>
+      </c>
+      <c r="D17">
         <v>13813000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>14838000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>7341000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>15957000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>6765000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>16862000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>11538000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>8229548.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>8615000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>12388000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>6254000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>2721087.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>8100000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>6743000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>6010000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>5060493.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>4425000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>3343000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>3911000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>1381025.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>1237000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>1998000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>1774000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>1124417.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>3444000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>4380000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>1371000.0</v>
       </c>
-      <c r="AC17"/>
-      <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+      <c r="BH17"/>
+    </row>
+    <row r="18" spans="1:60">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B18">
-        <v>-3000.0</v>
+        <v>-5000.0</v>
       </c>
       <c r="C18">
-        <v>-3000.0</v>
+        <v>-2000.0</v>
       </c>
       <c r="D18">
         <v>-3000.0</v>
       </c>
       <c r="E18">
         <v>-3000.0</v>
       </c>
       <c r="F18">
         <v>-3000.0</v>
       </c>
       <c r="G18">
+        <v>-3000.0</v>
+      </c>
+      <c r="H18">
+        <v>-3000.0</v>
+      </c>
+      <c r="I18">
         <v>-2000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-3249.0</v>
       </c>
       <c r="J18">
         <v>-2000.0</v>
       </c>
       <c r="K18">
+        <v>-3249.0</v>
+      </c>
+      <c r="L18">
+        <v>-2000.0</v>
+      </c>
+      <c r="M18">
         <v>-3000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-3466.0</v>
       </c>
       <c r="N18">
         <v>-3000.0</v>
       </c>
       <c r="O18">
+        <v>-3466.0</v>
+      </c>
+      <c r="P18">
+        <v>-3000.0</v>
+      </c>
+      <c r="Q18">
         <v>-2000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2754.0</v>
       </c>
       <c r="R18">
         <v>-2000.0</v>
       </c>
       <c r="S18">
-        <v>-2000.0</v>
+        <v>-2754.0</v>
       </c>
       <c r="T18">
         <v>-2000.0</v>
       </c>
       <c r="U18">
+        <v>-2000.0</v>
+      </c>
+      <c r="V18">
+        <v>-2000.0</v>
+      </c>
+      <c r="W18">
         <v>-2393.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2000.0</v>
       </c>
       <c r="X18">
         <v>-3000.0</v>
       </c>
       <c r="Y18">
-        <v>-3372.0</v>
+        <v>-2000.0</v>
       </c>
       <c r="Z18">
         <v>-3000.0</v>
       </c>
       <c r="AA18">
+        <v>-3372.0</v>
+      </c>
+      <c r="AB18">
+        <v>-3000.0</v>
+      </c>
+      <c r="AC18">
         <v>63000.0</v>
       </c>
-      <c r="AB18"/>
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
-    </row>
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+      <c r="BH18"/>
+    </row>
+    <row r="19" spans="1:60">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -14544,54 +15092,56 @@
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+      <c r="BH19"/>
+    </row>
+    <row r="20" spans="1:60">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -14606,230 +15156,238 @@
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+      <c r="BH20"/>
+    </row>
+    <row r="21" spans="1:60">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B21">
+        <v>647000.0</v>
+      </c>
+      <c r="C21">
+        <v>5395000.0</v>
+      </c>
+      <c r="D21">
         <v>2943000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>4111000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>1226000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>6519000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-4681000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>3381000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>1527000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-437000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>3497000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>4724000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-338000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-527997.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>3411000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>2776000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-197000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-85954.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>1427000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>1599000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>440000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-1325666.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-1410000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>2130000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>583000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-366951.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>917000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>2782000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-150000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>237105.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>1718000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>2568000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-1456000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-1025486.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>106000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>367000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-671000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>2923189.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>16000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>370000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-1489000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-1076999.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>1287000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>412000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>2824000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>9640202.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>371000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>2177000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-651000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-60599051.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>1053000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>3141000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>19881000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>12046385.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>17625000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>20316000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>13746000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>8919609.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>14963000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:58">
+    <row r="22" spans="1:60">
       <c r="A22" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -14844,230 +15402,238 @@
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
-    </row>
-    <row r="23" spans="1:58">
+      <c r="BG22"/>
+      <c r="BH22"/>
+    </row>
+    <row r="23" spans="1:60">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B23">
+        <v>1105000.0</v>
+      </c>
+      <c r="C23">
+        <v>1046000.0</v>
+      </c>
+      <c r="D23">
         <v>1429000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>3124000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1376000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>3617000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>10383000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1427000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>390000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1715000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1169000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>155000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1493000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1328373.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>780000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>897000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1064000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>983949.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>816000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>835000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>336000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>2126117.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>2292000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>807000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>819000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1767615.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1238000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>548000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1920000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1320162.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>643000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>594000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>2930000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>3327878.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>2452000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>3152000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>2227000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>1196325.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>2390000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>2007000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>2822000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>3591084.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>81000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>1897000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>1759000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>5809901.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1413000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>1624000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1216000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>67037676.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1243000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>1031000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>23295000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>24386789.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>23771000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>24780000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>24118000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>25055741.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>21067000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:58">
+    <row r="24" spans="1:60">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15082,162 +15648,170 @@
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+      <c r="BH24"/>
+    </row>
+    <row r="25" spans="1:60">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B25">
+        <v>32000.0</v>
+      </c>
+      <c r="C25">
+        <v>25000.0</v>
+      </c>
+      <c r="D25">
         <v>20000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>21000.0</v>
       </c>
       <c r="E25">
         <v>22000.0</v>
       </c>
       <c r="F25">
         <v>21000.0</v>
       </c>
       <c r="G25">
+        <v>22000.0</v>
+      </c>
+      <c r="H25">
         <v>21000.0</v>
       </c>
-      <c r="H25">
-[...1 lines deleted...]
-      </c>
       <c r="I25">
-        <v>21074.0</v>
+        <v>21000.0</v>
       </c>
       <c r="J25">
         <v>22000.0</v>
       </c>
       <c r="K25">
+        <v>21074.0</v>
+      </c>
+      <c r="L25">
+        <v>22000.0</v>
+      </c>
+      <c r="M25">
         <v>23000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>24000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>26033.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>25000.0</v>
       </c>
       <c r="P25">
         <v>25000.0</v>
       </c>
       <c r="Q25">
+        <v>25000.0</v>
+      </c>
+      <c r="R25">
+        <v>25000.0</v>
+      </c>
+      <c r="S25">
         <v>40724.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>41000.0</v>
       </c>
       <c r="T25">
         <v>41000.0</v>
       </c>
       <c r="U25">
+        <v>41000.0</v>
+      </c>
+      <c r="V25">
+        <v>41000.0</v>
+      </c>
+      <c r="W25">
         <v>144494.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>45000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>45000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>47000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-    </row>
-    <row r="26" spans="1:58">
+      <c r="BG25"/>
+      <c r="BH25"/>
+    </row>
+    <row r="26" spans="1:60">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -15252,54 +15826,56 @@
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+      <c r="BH26"/>
+    </row>
+    <row r="27" spans="1:60">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -15314,54 +15890,56 @@
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+      <c r="BH27"/>
+    </row>
+    <row r="28" spans="1:60">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
@@ -15376,747 +15954,774 @@
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
-    </row>
-    <row r="29" spans="1:58">
+      <c r="BG28"/>
+      <c r="BH28"/>
+    </row>
+    <row r="29" spans="1:60">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B29">
+        <v>90000.0</v>
+      </c>
+      <c r="C29">
+        <v>-26000.0</v>
+      </c>
+      <c r="D29">
         <v>379000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-211000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>373000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>370000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>642000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-673000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>317000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>433730.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>3490000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1902000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>4000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>17350.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>293000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1641000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>74000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>27150.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>265000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1253000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-4000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-46210.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>159000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1371000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>10000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>252310.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>63000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>1165000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>20000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
-    </row>
-    <row r="30" spans="1:58">
+      <c r="BG29"/>
+      <c r="BH29"/>
+    </row>
+    <row r="30" spans="1:60">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>-2000.0</v>
+      </c>
+      <c r="C30">
+        <v>777000.0</v>
+      </c>
+      <c r="D30">
         <v>-1000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>3124000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>1376000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-3617000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>10383000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>1427000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>390000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>1715000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>1169000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>155000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>1493000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>1328373.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>780000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>897000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>1064000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>983949.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>816000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>835000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>336000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>2126117.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>2292000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>807000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>819000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>1767615.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>1238000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>548000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>1920000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>1320162.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>643000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>594000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>2930000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>3327878.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>2452000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>3152000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>2227000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-1196325.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>2390000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>2007000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>2822000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>3591084.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-81000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>1897000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-1759000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>5574622.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>1413000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>1624000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>1216000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-67329276.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>1243000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>1031000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>23295000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>8438265.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>23771000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-268000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-318000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>9071864.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>21067000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:58">
+    <row r="31" spans="1:60">
       <c r="A31" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B31">
+        <v>4707000.0</v>
+      </c>
+      <c r="C31">
+        <v>1655999.0</v>
+      </c>
+      <c r="D31">
         <v>11249000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>10516000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>6488000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>9808000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>12088000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>12808000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>10328000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>9100000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>8608000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>9566000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>6596000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>3266437.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>4982000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>5608000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>6281000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>5173595.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>3263000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>2997000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>3467000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>2660481.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>2806000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>1239000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>1201000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>1743674.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>2590000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>2763000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>1541000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>1836257.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>2380000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>2463000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>1693000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>2660089.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>2652000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>3264000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>1489000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-156014.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>2969000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>3863000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>4849000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>2145778.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>14728000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>6615000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>2848000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>6216877.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-2315000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>3523000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>1934000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>397928.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>1034000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>1108000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>1783000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>5779425.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>3878000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>2231000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>1405000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>1222246.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>882000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:58">
+    <row r="32" spans="1:60">
       <c r="A32" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B32">
+        <v>1752000.0</v>
+      </c>
+      <c r="C32">
+        <v>6441000.0</v>
+      </c>
+      <c r="D32">
         <v>4372000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>7235000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>2602000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>2902000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>5702000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>4808000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>1917000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>1278000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>4666000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>4879000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>1155000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>800376.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>4191000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>3673000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>867000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>897995.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>2243000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>2434000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>776000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>800451.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>882000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>2937000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>1402000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>1400664.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>2155000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>3330000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>1770000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>1557267.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>2361000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>3162000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>1474000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>2302392.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>2558000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>3519000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>1556000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>1726864.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>2406000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>2377000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>1333000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>2514085.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>1206000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>2309000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>1065000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>15450103.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>1784000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>3801000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>565000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>-127636727.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>2296000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>4172000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>43176000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>36433174.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>41396000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>45096000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>37864000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>33975350.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>36030000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T30"/>
+  <dimension ref="A1:U30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -16133,1982 +16738,2068 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
-    </row>
-    <row r="2" spans="1:20">
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B2">
+        <v>86797581.0</v>
+      </c>
+      <c r="C2">
         <v>74068000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>25989951.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>68357578.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>55431594.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>18185688.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>24161435.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>41774591.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3195529.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>101629445.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>135932869.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>74787514.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>71859885.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>65647602.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>50180499.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>50640907.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>51119836.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>54480359.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>36325147.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>26558381.0</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B3">
+        <v>90000</v>
+      </c>
+      <c r="C3">
         <v>5000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>18020</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>26058</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>12973850</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>39445</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>33063</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>123144</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>20253</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>74450</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>103747</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1329255</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3880072</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2977348</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3062113</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2267425</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>916734</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1795957</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1667287</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2978981</v>
       </c>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4"/>
+    </row>
+    <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-    </row>
-    <row r="6" spans="1:20">
+      <c r="U5"/>
+    </row>
+    <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B6">
+        <v>18947419.0</v>
+      </c>
+      <c r="C6">
         <v>12729000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>48077911.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-42367627.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>12925984.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>37245906.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-5975747.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-17613156.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>38579062.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-98433916.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-34303424.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>61145355.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>2927629.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>6212283.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>15467103.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-460408.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-478929.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-3360523.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>18155212.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>9766766.0</v>
       </c>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B7">
+        <v>241000.0</v>
+      </c>
+      <c r="C7">
         <v>-228000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>91000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-129425.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>268256.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-74055.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>417558.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-329786.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>3763.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-342333.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-21151464.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>16751829.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2035979.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>8698436.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>9520698.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>3525419.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1782885.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>3153487.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>8378242.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>3699342.0</v>
       </c>
     </row>
-    <row r="8" spans="1:20">
+    <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8"/>
+    </row>
+    <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B9">
+        <v>73000.0</v>
+      </c>
+      <c r="C9">
         <v>-114000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>14000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>16000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>356464.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-115594.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>122867.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>76505.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>240452.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>228223.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1672457.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>5545151.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-5897551.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-560851.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-2106635.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-2757700.0</v>
       </c>
-      <c r="Q9"/>
-      <c r="R9">
+      <c r="R9"/>
+      <c r="S9">
         <v>-369738.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>408336.0</v>
       </c>
-      <c r="T9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:20">
+      <c r="U9"/>
+    </row>
+    <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
-      <c r="D10">
+      <c r="D10"/>
+      <c r="E10">
         <v>1.0</v>
       </c>
-      <c r="E10"/>
       <c r="F10"/>
-      <c r="G10">
+      <c r="G10"/>
+      <c r="H10">
         <v>1.0</v>
       </c>
-      <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
-    </row>
-    <row r="11" spans="1:20">
+      <c r="U10"/>
+    </row>
+    <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-160000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-72953.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>10921.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>252505.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
-    </row>
-    <row r="12" spans="1:20">
+      <c r="U11"/>
+    </row>
+    <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-27408000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-19805288.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-10261132.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-14082088.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
-    </row>
-    <row r="13" spans="1:20">
+      <c r="U12"/>
+    </row>
+    <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>15000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-15255.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>30618.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>42186.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
-    </row>
-    <row r="14" spans="1:20">
+      <c r="U13"/>
+    </row>
+    <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B14">
+        <v>88000.0</v>
+      </c>
+      <c r="C14">
         <v>86000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>90074.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>101033.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>163724.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>281494.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>129194.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>109476.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>110146.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>132663.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>271238.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2751958.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2770873.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2301905.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1760174.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1413416.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1354280.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1465325.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1455794.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1161524.0</v>
       </c>
     </row>
-    <row r="15" spans="1:20">
+    <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B15">
+        <v>0.0</v>
+      </c>
+      <c r="C15">
         <v>17759000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>7921957.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>4621214.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>3965140.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>5374878.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>5467182.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>6267713.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2797362.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2273226.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>19424301.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1907864790.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>47502045.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>22406713.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>23164493.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>20396053.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>10206352.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>19368590.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>4531515.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>4423268.0</v>
       </c>
     </row>
-    <row r="16" spans="1:20">
+    <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B16">
+        <v>105745000.0</v>
+      </c>
+      <c r="C16">
         <v>86797000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>74067862.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>25989951.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>68357578.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>55431594.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>18185688.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>24161435.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>41774591.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>3195529.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>101629445.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>135932869.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>74787514.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>71859885.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>65647602.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>50180499.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>50640907.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>51119836.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>54480359.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>36325147.0</v>
       </c>
     </row>
-    <row r="17" spans="1:20">
+    <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17"/>
+    </row>
+    <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B18">
+        <v>19052000.0</v>
+      </c>
+      <c r="C18">
         <v>-2341000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2886000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-3888823.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>10397648.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-3642688.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-3258249.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-4102891.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-5783593.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-6453600.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-24873592.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>67599576.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>59068625.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>50386714.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>46844646.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>40739575.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>28900809.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>44916178.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>39006027.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>22762592.0</v>
       </c>
     </row>
-    <row r="19" spans="1:20">
+    <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B19">
+        <v>-45338000.0</v>
+      </c>
+      <c r="C19">
         <v>36286000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>44515869.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-34156131.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>18576192.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>46713813.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>3098495.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-7755454.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>51166242.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-59862348.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19"/>
+    </row>
+    <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20"/>
+    </row>
+    <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>-58000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>62103.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-120221.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-34948.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
-    </row>
-    <row r="22" spans="1:20">
+      <c r="U21"/>
+    </row>
+    <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B22">
+        <v>43069000.0</v>
+      </c>
+      <c r="C22">
         <v>51122000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>41316000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>25599440.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>18280641.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>7883815.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>11819723.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>11439362.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>8841603.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>13345175.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>26935779.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1977810442.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>84826536.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>77026810.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>59803576.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>55156237.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>36624592.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>39917756.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>33662733.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>24896234.0</v>
       </c>
     </row>
-    <row r="23" spans="1:20">
+    <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B23">
+        <v>-63000.0</v>
+      </c>
+      <c r="C23">
         <v>-64000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-61196.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-58445.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>62103.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-120221.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-34948.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-7755454.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-360983.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-44829.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>9663936.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-2365407.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-5231000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-3945663.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-902448.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-25600652.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-22126585.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-32792156.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-19235088.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-1.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B24">
+        <v>27265000.0</v>
+      </c>
+      <c r="C24">
         <v>19637000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>51920771.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-34130070.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>18576190.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>46753260.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3131560.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>11761128.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>6385966.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-21251993.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>9466865.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-9854074.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>8137549.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-3297925.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>6724948.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>4341760.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-453190.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2053689.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>385571.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>683832.0</v>
       </c>
     </row>
-    <row r="25" spans="1:20">
+    <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B25">
+        <v>-24256000.0</v>
+      </c>
+      <c r="C25">
         <v>-53316000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-44365074.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-29433813.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-21288823.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-11694497.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-15591661.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-15198799.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-14718852.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-6828538.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-30825398.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-1928578753.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-27225712.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-35194109.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-21763190.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-17088072.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-9944214.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2175567.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-2823455.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-4015527.0</v>
       </c>
     </row>
-    <row r="26" spans="1:20">
+    <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>180</v>
+      </c>
+      <c r="B26">
+        <v>-627000.0</v>
+      </c>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>-2729988.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-2009322.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-3241388.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-3182261.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-360983.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-1780.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-    </row>
-    <row r="27" spans="1:20">
+      <c r="U26"/>
+    </row>
+    <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>-12686117.0</v>
       </c>
-      <c r="K27"/>
-      <c r="L27">
+      <c r="L27"/>
+      <c r="M27">
         <v>193355.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>541021.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>531020.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>585501.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-    </row>
-    <row r="28" spans="1:20">
+      <c r="U27"/>
+    </row>
+    <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B28">
+        <v>-690000.0</v>
+      </c>
+      <c r="C28">
         <v>-17823000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-7983153.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-4679659.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-3903037.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-5495099.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-5502130.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-6267713.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-2797362.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-2273226.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-19312692.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1899071575.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-49748158.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-25434574.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-21843121.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-16985135.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-8454430.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-17550756.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-4019144.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-3308168.0</v>
       </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B29">
+        <v>19142000.0</v>
+      </c>
+      <c r="C29">
         <v>-2336000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-2868000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-3862765.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-2576202.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-3603243.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-3225186.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-3979747.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-5763340.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-6379150.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-24769845.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>68928831.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>62948697.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>53364062.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>49906759.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>43007000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>29817543.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>46712135.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>40673314.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>25741573.0</v>
       </c>
     </row>
-    <row r="30" spans="1:20">
+    <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B30">
+        <v>6471000.0</v>
+      </c>
+      <c r="C30">
         <v>36286000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>57779000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-34156130.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>18576190.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>46713810.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3098500.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-7755454.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>51166242.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-93043948.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>9663936.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1891719448.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-8868994.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-22181448.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-13533110.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-25600652.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-22126585.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-32792156.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-19235088.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-12773591.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE30"/>
+  <dimension ref="A1:BG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C1" t="s">
-        <v>82</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>84</v>
       </c>
       <c r="F1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G1" t="s">
-        <v>85</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>87</v>
       </c>
       <c r="J1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="K1" t="s">
-        <v>88</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>90</v>
       </c>
       <c r="N1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O1" t="s">
-        <v>91</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>93</v>
       </c>
       <c r="R1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="S1" t="s">
-        <v>94</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>96</v>
       </c>
       <c r="V1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="W1" t="s">
-        <v>97</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>99</v>
       </c>
       <c r="Z1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AA1" t="s">
-        <v>100</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>102</v>
       </c>
       <c r="AD1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AE1" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="AH1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AI1" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>108</v>
       </c>
       <c r="AL1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AM1" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>111</v>
       </c>
       <c r="AP1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AQ1" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>114</v>
       </c>
       <c r="AT1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AU1" t="s">
-        <v>115</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>117</v>
       </c>
       <c r="AX1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AY1" t="s">
-        <v>118</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>120</v>
       </c>
       <c r="BB1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BC1" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:57">
+        <v>123</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B2">
+        <v>105744756.0</v>
+      </c>
+      <c r="C2">
+        <v>98385000.0</v>
+      </c>
+      <c r="D2">
         <v>96302000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>85038000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>86798000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>98304000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>105915000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>88262000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>74068000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>63632000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>40280000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>27100000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>25990000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>29380000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>11827000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>26332000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>68357000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>32264000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>47057000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>50983000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>55432000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>57558000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>45146000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>79774000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>18186000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>18651000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>25511000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>30528000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>24161000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>33585000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>46484000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>56936000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>41775000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>15708000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>4445000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>35803000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>3195000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>33611000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>39777000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>99475000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>101629000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>87610000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>86445000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>82831000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>135933000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>133297000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>152816000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>127332000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>74788000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>75815000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>66038000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>81833000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>71860000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>90047000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>76924000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>67095000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>65648000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>68135000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B3">
+        <v>6000</v>
+      </c>
+      <c r="C3">
+        <v>81000</v>
+      </c>
+      <c r="D3">
         <v>4000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>5000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>3000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>2000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>2000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>20</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>18000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>242000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>8058</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>6000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>12000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
+        <v>0</v>
+      </c>
+      <c r="V3">
+        <v>0</v>
+      </c>
+      <c r="W3">
         <v>25445</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>14000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>6000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>8000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>10063</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>13000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>3000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>7000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>15144</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>43000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>24000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>41000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>1253</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>6000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>13000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>450</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>19000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>51000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>4000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>49747</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>18000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>36000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>311255</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>295000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>51000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>672000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>1161072</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>1109000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>570000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>1040000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>854348</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>339000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>744000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>1040000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>1218113</v>
       </c>
     </row>
-    <row r="4" spans="1:57">
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -18122,54 +18813,56 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -18183,400 +18876,414 @@
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-    </row>
-    <row r="6" spans="1:57">
+      <c r="BF5"/>
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B6">
+        <v>3441244.0</v>
+      </c>
+      <c r="C6">
+        <v>7360000.0</v>
+      </c>
+      <c r="D6">
         <v>2083000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>11264000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-1760000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-11507000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-7611000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>17653000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>14194000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>10435862.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>23352000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>13180000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>1110000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-3390049.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>17553000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-14505000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-42025000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>36093578.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-14793000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-3926000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-4449000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-2126406.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>12412000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-34628000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>61588000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-465312.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-6860000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-5017000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>6367000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-9423565.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-12899000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-10452000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>15161000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>26066591.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>11263000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>589000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-126000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>2766129.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-6166000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-59698000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-2154000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>14019445.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>1165000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>3614000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-53102000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>2635869.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-19519000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>25484000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>52544000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-1027486.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>9777000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-15795000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>9973000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-18187115.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>13123000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>9829000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>1447000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-2487398.0</v>
       </c>
     </row>
-    <row r="7" spans="1:57">
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B7">
+        <v>-418000.0</v>
+      </c>
+      <c r="C7">
+        <v>1114000.0</v>
+      </c>
+      <c r="D7">
         <v>-1016000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-22000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>165000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>178000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-399000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>164000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-171000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>414512.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-92000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-215000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-17000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>180575.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>123000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-406000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-27000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>240256.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>111000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-253000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>170000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>341945.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-336000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-162000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>82000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>566558.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-343000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-2000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>196000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>384214.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-57000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-680000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>23000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-749237.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>563000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>510000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-320000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-167162.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>42000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>316000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-578000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-570464.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>15000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>445000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-21041000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>17069829.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>722000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>4290000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-5330000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>3003979.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-2050000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>2823000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-1741000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>5049436.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-640000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>1596000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>2693000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>3915698.0</v>
       </c>
     </row>
-    <row r="8" spans="1:57">
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18590,211 +19297,219 @@
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B9">
+        <v>-12000.0</v>
+      </c>
+      <c r="C9">
+        <v>599000.0</v>
+      </c>
+      <c r="D9">
         <v>-610000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-24000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>108000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-92000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>33000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-52000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-3000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>5866.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>120000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-131000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>19000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-33000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>17000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>38000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-6000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>68464.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>185000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-10000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>113000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>106406.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-237000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-24000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>39000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>81867.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-92000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>106000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>27000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>63505.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-96000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>4000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>105000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-655548.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>600000.0</v>
       </c>
-      <c r="AI9"/>
-      <c r="AJ9">
+      <c r="AK9"/>
+      <c r="AL9">
         <v>33000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-37777.0</v>
       </c>
-      <c r="AL9"/>
-      <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
-      <c r="AQ9">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9">
+        <v>97000.0</v>
+      </c>
+      <c r="AT9"/>
+      <c r="AU9">
         <v>1665151.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>157000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>6825000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-3102000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-1427551.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-1095000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-309000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-3066000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>764149.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-1169000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>112000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>-268000.0</v>
       </c>
-      <c r="BE9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:57">
+      <c r="BG9"/>
+    </row>
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -18808,736 +19523,760 @@
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
-    </row>
-    <row r="11" spans="1:57">
+      <c r="BF10"/>
+      <c r="BG10"/>
+    </row>
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-102000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-7000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>223000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>102000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-    </row>
-    <row r="12" spans="1:57">
+      <c r="BF11"/>
+      <c r="BG11"/>
+    </row>
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-12638000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-6684000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-3316000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-10187000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
-    </row>
-    <row r="13" spans="1:57">
+      <c r="BF12"/>
+      <c r="BG12"/>
+    </row>
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>18000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-29000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-9000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>4000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B14">
+        <v>32000.0</v>
+      </c>
+      <c r="C14">
+        <v>25000.0</v>
+      </c>
+      <c r="D14">
         <v>20000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>21000.0</v>
       </c>
       <c r="E14">
         <v>22000.0</v>
       </c>
       <c r="F14">
         <v>21000.0</v>
       </c>
       <c r="G14">
+        <v>22000.0</v>
+      </c>
+      <c r="H14">
         <v>21000.0</v>
       </c>
-      <c r="H14">
-[...1 lines deleted...]
-      </c>
       <c r="I14">
-        <v>21074.0</v>
+        <v>21000.0</v>
       </c>
       <c r="J14">
         <v>22000.0</v>
       </c>
       <c r="K14">
+        <v>21074.0</v>
+      </c>
+      <c r="L14">
+        <v>22000.0</v>
+      </c>
+      <c r="M14">
         <v>23000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>24000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>26033.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>25000.0</v>
       </c>
       <c r="P14">
         <v>25000.0</v>
       </c>
       <c r="Q14">
+        <v>25000.0</v>
+      </c>
+      <c r="R14">
+        <v>25000.0</v>
+      </c>
+      <c r="S14">
         <v>40724.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>41000.0</v>
       </c>
       <c r="T14">
         <v>41000.0</v>
       </c>
       <c r="U14">
+        <v>41000.0</v>
+      </c>
+      <c r="V14">
+        <v>41000.0</v>
+      </c>
+      <c r="W14">
         <v>144494.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>45000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>45000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>47000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>36194.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>36000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>30000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>27000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>28476.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>28000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>27000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>26000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>27146.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>27000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>28000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>28000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>28663.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>30000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>33000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>41000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>70238.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>70000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>65000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>66000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>431958.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>789000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>760000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>771000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>693873.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>725000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>703000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>649000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>589905.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>586000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>574000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>552000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>467895.0</v>
       </c>
     </row>
-    <row r="15" spans="1:57">
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>170</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
         <v>0.0</v>
       </c>
-      <c r="C15"/>
-[...1 lines deleted...]
-      <c r="E15">
+      <c r="D15">
+        <v>0.0</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15">
         <v>9196000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>8563000.0</v>
       </c>
-      <c r="G15"/>
-[...1 lines deleted...]
-      <c r="I15">
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15">
         <v>43.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>7922000.0</v>
       </c>
-      <c r="K15"/>
-[...1 lines deleted...]
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15">
         <v>214.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>4621000.0</v>
       </c>
-      <c r="O15"/>
-[...1 lines deleted...]
-      <c r="Q15">
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15">
         <v>140.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>3965000.0</v>
       </c>
-      <c r="S15"/>
-[...1 lines deleted...]
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15">
         <v>122.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>5375000.0</v>
       </c>
-      <c r="W15"/>
-[...1 lines deleted...]
-      <c r="Y15">
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15">
         <v>182.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>5467000.0</v>
       </c>
-      <c r="AA15"/>
-[...1 lines deleted...]
-      <c r="AC15">
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15">
         <v>287.0</v>
       </c>
-      <c r="AD15"/>
-      <c r="AE15"/>
       <c r="AF15"/>
-      <c r="AG15">
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15">
         <v>362.0</v>
       </c>
-      <c r="AH15"/>
-      <c r="AI15"/>
       <c r="AJ15"/>
-      <c r="AK15">
-[...1 lines deleted...]
-      </c>
+      <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15">
+        <v>226.0</v>
+      </c>
+      <c r="AN15"/>
+      <c r="AO15">
         <v>1399000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>874000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>874301.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>5424000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>876000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>12250000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>1869288790.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>27394000.0</v>
       </c>
-      <c r="AU15"/>
-      <c r="AV15">
+      <c r="AW15"/>
+      <c r="AX15">
         <v>11182000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>11115045.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>11087000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>19782000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>5518000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>5558713.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>4816000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>6421000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>5611000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>6503941.0</v>
       </c>
     </row>
-    <row r="16" spans="1:57">
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B16">
+        <v>109186000.0</v>
+      </c>
+      <c r="C16">
+        <v>105745000.0</v>
+      </c>
+      <c r="D16">
         <v>98385000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>96302000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>85038000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>86797000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>98304000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>105915000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>88262000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>74067862.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>63632000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>40280000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>27100000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>25989951.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>29380000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>11827000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>26332000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>68357578.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>32264000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>47057000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>50983000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>55431594.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>57558000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>45146000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>79774000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>18185688.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>18651000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>25511000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>30528000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>24161435.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>33585000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>46484000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>56936000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>41774591.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>15708000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>36392000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>3069000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>36377129.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>33611000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>39777000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>99475000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>101629445.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>87610000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>86445000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>82831000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>135932869.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>133297000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>152816000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>127332000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>74787514.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>75815000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>66038000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>81833000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>71859885.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>90047000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>76924000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>67095000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>65647602.0</v>
       </c>
     </row>
-    <row r="17" spans="1:57">
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -19551,342 +20290,356 @@
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B18">
+        <v>2719000.0</v>
+      </c>
+      <c r="C18">
+        <v>3416000.0</v>
+      </c>
+      <c r="D18">
         <v>-2570000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>5779000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-118000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-788000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-1767000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>3863000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-269000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>327702.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-2353000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-440000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-179000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-395823.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-1946000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-842000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-705000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-489202.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-648000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-738000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-701000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-769688.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-1230000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-879000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-764000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-596249.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-1085000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-834000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-743000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-519891.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-950000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-1675000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-958000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-768593.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-2811000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-799000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-1405000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-1383429.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-4295000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>484000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-1304000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-1191592.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-3003000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>225000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-20904000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>14915576.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>18716000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>18180000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>15788000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>13356625.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>14047000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>16533000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>15132000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>11304714.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>11062000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>14045000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>13975000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>7067646.0</v>
       </c>
     </row>
-    <row r="19" spans="1:57">
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B19">
+        <v>-5404000.0</v>
+      </c>
+      <c r="C19">
+        <v>-4855000.0</v>
+      </c>
+      <c r="D19">
         <v>-22194000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>13473000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-1717000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-7175000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>12332000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>17647000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>13482000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>10766381.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>33262000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>12254000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>1497000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-2497131.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>23551000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-13730000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-41480000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>36567192.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-10140000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-3199000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-4652000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-850187.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>20069000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-34180000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>61675000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>450495.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>14000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-4963000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>7597000.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -19900,1482 +20653,1532 @@
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-15000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-15000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-14000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-14000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
-    </row>
-    <row r="22" spans="1:57">
+      <c r="BF21"/>
+      <c r="BG21"/>
+    </row>
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B22">
+        <v>5264000.0</v>
+      </c>
+      <c r="C22">
+        <v>7077000.0</v>
+      </c>
+      <c r="D22">
         <v>14192000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>14627000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>7714000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>16327000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>7407000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>16862000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>11855000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>8663278.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>12105000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>14290000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>6258000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>2738440.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>8393000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>8384000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>6084000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>5087641.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>4690000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>4596000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>3907000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>1334815.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>1396000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>3369000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>1784000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>1376723.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>3507000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>5545000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>1391000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>2073362.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>4098000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>5031000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>237000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>1634603.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>2758000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>3631000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>818000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>2767175.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>2985000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>4233000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>3360000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>1068779.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>16016000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>7027000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>2824000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>1901469442.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>22863000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>28706000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>24772000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>16977536.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>23588000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>22597000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>21664000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>17825810.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>21503000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>22547000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>15151000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>10141855.0</v>
       </c>
     </row>
-    <row r="23" spans="1:57">
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B23">
+        <v>-25000.0</v>
+      </c>
+      <c r="C23">
+        <v>-15000.0</v>
+      </c>
+      <c r="D23">
         <v>9000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>159000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>411000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-15000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-8579000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-16000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-17000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-16196.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-15000.0</v>
       </c>
       <c r="L23">
         <v>-15000.0</v>
       </c>
       <c r="M23">
+        <v>-15000.0</v>
+      </c>
+      <c r="N23">
+        <v>-15000.0</v>
+      </c>
+      <c r="O23">
         <v>-14445.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-14000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-15000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-15000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-29397.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-3994000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-31000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-30000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-30221.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-5405000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-30000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-30000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-12948.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-5480000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-9000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>7597000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-13000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-13079000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-6268000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-450000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>98000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-2797000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>2457000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1316000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>892652.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-1894000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-58857000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-4000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>16091936.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>9382000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>4226000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-20036000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-407.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-11689000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-1543000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-822000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-2578000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>3931000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-1742000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-911000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-899663.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-1157000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-837000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-1889000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>902000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>178</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>27265000.0</v>
+      </c>
+      <c r="D24">
         <v>11617000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>5799000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>1103000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>796000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>14656000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="I24"/>
+      <c r="J24">
         <v>977000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>377688.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-4218000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>3756000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>20621000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-34130070.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>17531000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>1169000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>190000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>3071737.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>10582000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>1440000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-2013000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>36215.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>9388000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>1072000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-901000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>727723.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>8144000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>1854000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>145000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-9019737.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>10265000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-6715000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>8312000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>27460966.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-25664000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>2582000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>772000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>924607.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>10572000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>1322000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>209000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>195865.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>9059000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>957000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>18000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-197074.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-13193000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>3092000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>444000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>377549.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>5297000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>2543000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-80000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>425283.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>5754000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>4358000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>-192000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>-1873164.0</v>
       </c>
     </row>
-    <row r="25" spans="1:57">
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B25">
+        <v>-2153000.0</v>
+      </c>
+      <c r="C25">
+        <v>-4719000.0</v>
+      </c>
+      <c r="D25">
         <v>-15762000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-14822000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-8018000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-17312000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-8796000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-13182000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-11975000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-8771142.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-14370000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-14538000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-6686000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-3332813.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-10481000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-8833000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-6787000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-5857823.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-5490000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-5122000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-4819000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-2565497.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-2335000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-4125000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-2669000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-2565661.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-4272000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-6404000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-2350000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-2990799.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-4976000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-6029000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-1203000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-1679852.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-6159000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-4962000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-1918000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-4011655.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-7333000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-4047000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-4123000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-1710398.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-19104000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-7294000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-2717000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-1903744753.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-5363000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-15547000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-3924000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-6243712.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-7193000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-9212000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-4577000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-11402109.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-10157000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-10037000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-3598000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-6239689.0</v>
       </c>
     </row>
-    <row r="26" spans="1:57">
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B26">
+        <v>-379000.0</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26">
         <v>-25000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-175000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-427000.0</v>
       </c>
-      <c r="E26"/>
-[...1 lines deleted...]
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26">
         <v>-172000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-299000.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26">
-[...1 lines deleted...]
-      </c>
+      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26">
+        <v>-116988.0</v>
+      </c>
+      <c r="T26"/>
+      <c r="U26">
         <v>-391000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-2222000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
-      <c r="AS27">
-[...1 lines deleted...]
-      </c>
+      <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27">
+        <v>355.0</v>
+      </c>
+      <c r="AV27"/>
+      <c r="AW27">
         <v>22000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>171000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>86021.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>86000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>192000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>177000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>96020.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>109000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>109000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>217000.0</v>
       </c>
-      <c r="BE27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:57">
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B28">
-        <v>-16000.0</v>
+        <v>-404000.0</v>
       </c>
       <c r="C28">
-        <v>-16000.0</v>
+        <v>-15000.0</v>
       </c>
       <c r="D28">
         <v>-16000.0</v>
       </c>
       <c r="E28">
+        <v>-16000.0</v>
+      </c>
+      <c r="F28">
+        <v>-16000.0</v>
+      </c>
+      <c r="G28">
         <v>-9211000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-8579000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-188000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-17000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-16153.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-7937000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-15000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-15000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-14659.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-4635000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-15000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-15000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>2963.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-3807000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-31000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-68000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-30099.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-5405000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-30000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-30000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-13130.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-5480000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-9000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-12713.0</v>
       </c>
       <c r="AD28"/>
       <c r="AE28">
+        <v>-12713.0</v>
+      </c>
+      <c r="AF28"/>
+      <c r="AG28">
         <v>-6231000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-24000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>97638.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-2818000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-57000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-20000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-2397.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>1000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-1399000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-828000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-877692.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-5309000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-876000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-12250000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-1869288575.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-26606000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>6702000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-9879000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-12677158.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-10593000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-20674000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-5804000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-6474574.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-6002000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-6111000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-6847000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-5623121.0</v>
       </c>
     </row>
-    <row r="29" spans="1:57">
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B29">
+        <v>2725000.0</v>
+      </c>
+      <c r="C29">
+        <v>3497000.0</v>
+      </c>
+      <c r="D29">
         <v>-2566000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-195000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-118000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-785000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-1767000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>3865000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-269000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>327722.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-2335000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-440000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-421000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-387765.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-1940000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-830000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-705000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-489202.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-648000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-738000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-701000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-744243.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-1230000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-873000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-756000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-586186.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-1072000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-831000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-736000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-504747.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-907000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-1651000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-917000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-767340.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-2811000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-793000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-1392000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-1382979.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-4276000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>535000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-1300000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-1141845.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-3003000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>243000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-20868000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>15226831.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>19011000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>18231000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>16460000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>14517697.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>15156000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>17103000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>16172000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>12159062.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>11401000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>14789000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>15015000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>8285759.0</v>
       </c>
     </row>
-    <row r="30" spans="1:57">
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B30">
+        <v>1453000.0</v>
+      </c>
+      <c r="C30">
+        <v>7387000.0</v>
+      </c>
+      <c r="D30">
         <v>5225000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>13473000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-1717000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-7175000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>12332000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>14439000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>13482000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>10766381.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>33262000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>12254000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>1497000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-34156130.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>23551000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-13730000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-41480000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>36567192.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-10140000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-3199000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-4652000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-850187.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>20069000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-34180000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>61675000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>450495.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>14000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-4963000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>7597000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-8931454.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-13079000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-3581000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>17836000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>28650242.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>17508000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>2457000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>1764000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>892652.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-1894000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-58857000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-4000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>16091936.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>9382000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>4226000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-20036000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>1856284448.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-11689000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>949000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>46175000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-1080994.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>3931000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-11047000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-672000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-23874448.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>8813000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-837000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-6283000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-4686110.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>